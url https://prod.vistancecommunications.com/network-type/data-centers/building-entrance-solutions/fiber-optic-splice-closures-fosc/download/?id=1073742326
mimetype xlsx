--- v1 (2026-07-23)
+++ v2 (2026-07-23)
@@ -11,51 +11,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2582" count="6273">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2583" count="6273">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
@@ -4324,59 +4324,86 @@
   <si>
     <t>FOSC-400BG-S24-1-NN</t>
   </si>
   <si>
     <t>FOSC® 400 BG Fiber Optic Splice Closure, Gel Cable sealing, one pre-installed 24-splice tray</t>
   </si>
   <si>
     <t>CK6450-000</t>
   </si>
   <si>
     <t>FOSC-OPGW-B4NT-0-NNC</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760253560</t>
   </si>
   <si>
     <t>760253560</t>
   </si>
   <si>
     <t>FOST-ACC-D-TRAY-96</t>
   </si>
   <si>
     <t>FOST splice tray, 96 stranded fiber splicing per tray</t>
   </si>
   <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760254963</t>
+  </si>
+  <si>
+    <t>760254963</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-D-TRAY-P-SC/APC-NS</t>
+  </si>
+  <si>
+    <t>FOSC® 12 fiber D-size Patch Tray, adapter retainer, and 12 SC/APC style adapters; no splice tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760254964</t>
+  </si>
+  <si>
+    <t>760254964</t>
+  </si>
+  <si>
+    <t>FOSC® 12 fiber D-size Patch Tray, adapter retainer, and 12 SC/UPC style adapters; no splice tray</t>
+  </si>
+  <si>
     <t>L5904R-000</t>
   </si>
   <si>
     <t>FOSC-ACC-TRAY-TY-RAPS</t>
   </si>
   <si>
     <t>FOSC®  Tie-wrap kit for splice trays</t>
   </si>
   <si>
+    <t>E14672-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-A8/450A-BASKET</t>
+  </si>
+  <si>
     <t>813047-000</t>
   </si>
   <si>
     <t>FOSC-ACC-FUNNEL-SMALL</t>
   </si>
   <si>
     <t>FOSC®  Funnel tubing kit for FOSC 400 fiber closures</t>
   </si>
   <si>
     <t>813570-000</t>
   </si>
   <si>
     <t>FOSC-400A4-S24-1-NGV</t>
   </si>
   <si>
     <t>FOSC® 400 A4 Fiber Optic Splice Closure, Heat Shrink Cable sealing, one pre-installed 24-splice tray, ground feedthrough lugs, with test valve</t>
   </si>
   <si>
     <t>813678-000</t>
   </si>
   <si>
     <t>FOSC450-A4-4-TAP-2P-08</t>
   </si>
   <si>
     <t>FOSC® 450 A4 Fiber Optic Splice Closure with one 2-port tap, 8 dB</t>
@@ -6607,56 +6634,50 @@
   <si>
     <t>FOSC-ACC-D-TRAY-36-SMV60</t>
   </si>
   <si>
     <t>FOSC®  Fiber Optic Splice Tray Kit, includes 40 splice protection sleeves</t>
   </si>
   <si>
     <t>E02239-000</t>
   </si>
   <si>
     <t>FOSC-400B4-NT-0-NGN</t>
   </si>
   <si>
     <t>FOSC® 400 B4 Fiber Optic Splice Closure, Heat Shrink Cable sealing, no pre-installed trays, ground feedthrough lugs</t>
   </si>
   <si>
     <t>E14374-000</t>
   </si>
   <si>
     <t>FOSC400-B8-24-1-NNV</t>
   </si>
   <si>
     <t>FOSC® 400 B8 Fiber Optic Splice Closure, Heat Shrink Cable sealing, one pre-installed 24-splice tray, with test valve</t>
   </si>
   <si>
-    <t>E14672-000</t>
-[...4 lines deleted...]
-  <si>
     <t>E21473-000</t>
   </si>
   <si>
     <t>FAK-MULDRP-45-4W/CBL-ATT</t>
   </si>
   <si>
     <t>FOSC®  Gel Tape Wrap, all FOSC600 closures - 2 or 4 cable capacity, cable attachments included</t>
   </si>
   <si>
     <t>E41013-000</t>
   </si>
   <si>
     <t>FOSC600-D8R-NT-0-L4V</t>
   </si>
   <si>
     <t>FOSC® 600 D Fiber Optic Splice Closure, Gel Cable sealing, inline type, no pre-installed trays, loose buffered Ribbon module, two 4-port gel blocks, storage basket, 4 ground feedthru lugs</t>
   </si>
   <si>
     <t>E43425-000</t>
   </si>
   <si>
     <t>FOSC450-D6-4-NT-0-N3V</t>
   </si>
   <si>
     <t>E30678-000</t>
@@ -7738,69 +7759,51 @@
   <si>
     <t>6C1254-000</t>
   </si>
   <si>
     <t>FOSC450-D6-4-NT-0-D6V</t>
   </si>
   <si>
     <t>FOSC® 450 D6 Fiber Optic Splice Closure, Gel Cable sealing, no pre-installed tray, 4 cable attach., six ground feedthrough lugs, with test valve</t>
   </si>
   <si>
     <t>694667-000</t>
   </si>
   <si>
     <t>FOSC-ACC-CABLE-SEAL-1-NT</t>
   </si>
   <si>
     <t>FOSC®  Round Port Cable Seal kit, tubular, for FOSC 400 Fiber Splice Closure</t>
   </si>
   <si>
     <t>6Y203L-000</t>
   </si>
   <si>
     <t>FOSC-ACC-400-5DROP-W/HDW</t>
   </si>
   <si>
-    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760254963</t>
-[...17 lines deleted...]
-    <t>FOSC® 12 fiber D-size Patch Tray, adapter retainer, and 12 SC/UPC style adapters; no splice tray</t>
+    <t>0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -7919,51 +7922,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J882" totalsRowShown="0">
   <autoFilter ref="A1:J882"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Requirements"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcs1927-000" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760245448" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemrh0070-000" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item915743-000" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760241681" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemav134a-000-us" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemle0932-000-us" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item700297-000" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item702883-000" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item704289-000" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item70076t-000" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item713591-000" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item709010-000" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item727952-000" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item709972-000" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item738827-000" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item736534-000" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item737046-000" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item755467-000" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item758701-000" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item751432-000" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235473" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235456" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235466" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235475" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235457" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235467" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235458" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235468" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235477" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235459" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235478" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235460" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235461" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235479" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235480" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235481" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item767480-000" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item772141-000" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item776482-000" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item7x2580-000" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item795423-000" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760236627" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760236748" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760237706" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-opgw" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760237707" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-opgw" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760237708" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-opgw" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760238072" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760239528" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760240714" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760241731" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760242184" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760240250" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760238867" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item324067-000" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item324288-000" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item328235-000" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item346109-000" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item356755-000" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-100" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item355809-000" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item358924-000" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item376281-000" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item361050-000" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item379948-000" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item38666k-000" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item39694t-000" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item393723-000" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item381107-000" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item3j5708-000" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item394313-000" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item3x661b-000" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item398955-000" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item402532-000" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item414458-000" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item425734-000" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item422658-000" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item426579-000" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item429567-000" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item433656-000" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item439027-000" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item443162-000" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item443374-000" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item452924-000" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item453048-000" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc600-clos-acc" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item457507-000" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item652491-000" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item650731-000" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item652236-000" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item655019-000" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item658363-000" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item656459-000" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item659136-000" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item657662-000" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item664606-000" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item671575-000" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item66994z-000" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item691370-000" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item688216-000" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item692543-000" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item6b136f-000" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item6m865c-000" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item693863-000" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item5z164d-000" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item5z963x-000" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item598382-000" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc600-clos-acc" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item607763-000" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item601515-000" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item624741-000" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item620844-000" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item638697-000" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item645050-000" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc600-clos-acc" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item646192-000" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item46170k-000" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item466872-000" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item47214z-000" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item470915-000" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item49014b-000" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item486702-000" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item4y291k-000" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item503511-000" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item507739-000" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item519402-000" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item510487-000" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item526284-000" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item523573-000" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item529391-000" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item522352-000" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item526767-000" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item530086-000" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc600-clos-acc" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item531296-000" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item53365t-000" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item533785-000" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item54959m-000" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item55643q-000" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item566544-000" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item570061-000" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item576402-000" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item571514-000" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item574488-000" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item577809-000" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item57259j-000" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item579575-000" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item589012-000" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item579980-000" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item863927-000" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item869195-000" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item877793-000" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item883482-000" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item878421-000" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcy3839-000" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcz2526-000" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcz2527-000" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcz8264-000" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd03406-000" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd06322-000" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd20592-000" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd02313-000" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd39963-000" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd27983-000" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd83168-000" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd41234-000" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd35495-000" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd71548-000" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd83553-000" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd46439-000" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd85138-000" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd77919-000" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd58583-000" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd80569-000" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcs3667-000" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcs4334-000" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcs6464-000" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400g" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcs7295-000" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcu4022-000" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcv5907-000" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcw2631-000" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400g" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item977317-000" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item971541-000" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item979400-000" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item979913-000" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item996256-000" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item9f1283-000" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema11825-000" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema08617-000" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item999425-000" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema08755-000" TargetMode="External" /><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema13131-000" TargetMode="External" /><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema10164-000" TargetMode="External" /><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item9x600y-000" TargetMode="External" /><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema15558-000" TargetMode="External" /><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema47106-000" TargetMode="External" /><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema33560-000" TargetMode="External" /><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema42788-000" TargetMode="External" /><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema55357-000" TargetMode="External" /><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema66310-000" TargetMode="External" /><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema66751-000" TargetMode="External" /><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema87441-000" TargetMode="External" /><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema67348-000" TargetMode="External" /><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema64998-000" TargetMode="External" /><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema89777-000" TargetMode="External" /><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema63702-000" TargetMode="External" /><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema92992-000" TargetMode="External" /><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema95324-000" TargetMode="External" /><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema70692-000" TargetMode="External" /><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema67365-000" TargetMode="External" /><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc600-clos-acc" TargetMode="External" /><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemav134a-000" TargetMode="External" /><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemb85411-000" TargetMode="External" /><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemb86578-000" TargetMode="External" /><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itembm4894-000" TargetMode="External" /><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itembr3571-000" TargetMode="External" /><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itembr4381-000" TargetMode="External" /><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc03247-000" TargetMode="External" /><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc20126-000" TargetMode="External" /><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc22725-000" TargetMode="External" /><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc22578-000" TargetMode="External" /><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc27332-000" TargetMode="External" /><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc28481-000" TargetMode="External" /><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc28649-000" TargetMode="External" /><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc30941-000" TargetMode="External" /><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc35335-000" TargetMode="External" /><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc40291-000" TargetMode="External" /><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc41693-000" TargetMode="External" /><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc43439-000" TargetMode="External" /><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc4388w-000" TargetMode="External" /><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc45147-000" TargetMode="External" /><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc47039-000" TargetMode="External" /><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc60859-000" TargetMode="External" /><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc62962-000" TargetMode="External" /><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc61629-000" TargetMode="External" /><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc73195-000" TargetMode="External" /><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc70322-000" TargetMode="External" /><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc63215-000" TargetMode="External" /><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc600-clos-acc" TargetMode="External" /><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc82508-000" TargetMode="External" /><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc97720-000" TargetMode="External" /><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc87482-000" TargetMode="External" /><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item886337-000" TargetMode="External" /><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item8c567t-000" TargetMode="External" /><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item918899-000" TargetMode="External" /><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item919435-000" TargetMode="External" /><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item913426-000" TargetMode="External" /><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item917818-000" TargetMode="External" /><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item921013-000" TargetMode="External" /><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item92466f-000" TargetMode="External" /><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item936279-000" TargetMode="External" /><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item931866-000" TargetMode="External" /><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item941802-000" TargetMode="External" /><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item941992-000" TargetMode="External" /><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item942364-000" TargetMode="External" /><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item93732q-000" TargetMode="External" /><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item929032-000" TargetMode="External" /><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item937707-000" TargetMode="External" /><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item933697-000" TargetMode="External" /><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item962525-000" TargetMode="External" /><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item955795-000" TargetMode="External" /><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item963179-000" TargetMode="External" /><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item951773-000" TargetMode="External" /><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item952679-000" TargetMode="External" /><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item946346-000" TargetMode="External" /><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemck5771-000" TargetMode="External" /><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemck6448-000" TargetMode="External" /><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-opgw" TargetMode="External" /><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemck6064-000" TargetMode="External" /><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemck6451-000" TargetMode="External" /><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-opgw" TargetMode="External" /><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcw8473-000" TargetMode="External" /><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcy1816-000" TargetMode="External" /><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item81487a-000" TargetMode="External" /><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item811052-000" TargetMode="External" /><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item826168-000" TargetMode="External" /><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item844290-000" TargetMode="External" /><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item838845-000" TargetMode="External" /><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item843966-000" TargetMode="External" /><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item849681-000" TargetMode="External" /><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item856587-000" TargetMode="External" /><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item858180-000" TargetMode="External" /><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc72955-000" TargetMode="External" /><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc74927-000" TargetMode="External" /><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc93816-000" TargetMode="External" /><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc97633-000" TargetMode="External" /><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemca4527-000" TargetMode="External" /><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcj6403-000" TargetMode="External" /><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemck3188-000" TargetMode="External" /><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemck3329-000" TargetMode="External" /><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemdm6321-000" TargetMode="External" /><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme22175-000" TargetMode="External" /><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme25572-000" TargetMode="External" /><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme25961-000" TargetMode="External" /><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme41962-000" TargetMode="External" /><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme63589-000" TargetMode="External" /><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme66860-000" TargetMode="External" /><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme90832-000" TargetMode="External" /><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme70580-000" TargetMode="External" /><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme84895-000" TargetMode="External" /><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme87235-000" TargetMode="External" /><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemee425q-000" TargetMode="External" /><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemeb063e-000" TargetMode="External" /><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemem0055-000" TargetMode="External" /><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-100" TargetMode="External" /><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemek9632-000" TargetMode="External" /><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf08965-000" TargetMode="External" /><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf09259-000" TargetMode="External" /><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf2103r-000" TargetMode="External" /><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf30938-000" TargetMode="External" /><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf34112-000" TargetMode="External" /><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf42507-000" TargetMode="External" /><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf43250-000" TargetMode="External" /><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf47112-000" TargetMode="External" /><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf55701-000" TargetMode="External" /><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf80261-000" TargetMode="External" /><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf53958-000" TargetMode="External" /><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf83002-000" TargetMode="External" /><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf75872-000" TargetMode="External" /><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf79047-000" TargetMode="External" /><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf99549-000" TargetMode="External" /><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemeg7587-000" TargetMode="External" /><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemeg8720-000" TargetMode="External" /><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemeh9013-000" TargetMode="External" /><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemeh9015-000" TargetMode="External" /><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemej2914-000" TargetMode="External" /><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemek1634-000" TargetMode="External" /><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760252273" TargetMode="External" /><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760251441" TargetMode="External" /><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme63631-000-us" TargetMode="External" /><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item359472-000" TargetMode="External" /><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema08617-000-us" TargetMode="External" /><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760259591" TargetMode="External" /><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760260386" TargetMode="External" /><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760260388" TargetMode="External" /><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760258325" TargetMode="External" /><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc600-clos-acc" TargetMode="External" /><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemtc2932-000" TargetMode="External" /><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemtd7080-000" TargetMode="External" /><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemth1570-000" TargetMode="External" /><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemth1572-000" TargetMode="External" /><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemtm7253-000" TargetMode="External" /><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemck9321-000" TargetMode="External" /><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemck9323-000" TargetMode="External" /><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemck9324-000" TargetMode="External" /><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcu9868-000" TargetMode="External" /><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcy7081-000" TargetMode="External" /><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemh54959-000" TargetMode="External" /><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemhg302n-000" TargetMode="External" /><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemkm6135-000" TargetMode="External" /><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemjl0937-000" TargetMode="External" /><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemk24534-000" TargetMode="External" /><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemkw748n-000" TargetMode="External" /><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteml44272-000" TargetMode="External" /><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemle0932-000" TargetMode="External" /><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemls5331-000" TargetMode="External" /><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemm13587-000" TargetMode="External" /><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemmf578x-000" TargetMode="External" /><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemmp2243-000" TargetMode="External" /><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-opgw" TargetMode="External" /><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item100380-000" TargetMode="External" /><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc600-clos-acc" TargetMode="External" /><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item101324-000" TargetMode="External" /><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc600-clos-acc" TargetMode="External" /><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760253762" TargetMode="External" /><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemv67803-000" TargetMode="External" /><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemv98542-000" TargetMode="External" /><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemvy2369-000" TargetMode="External" /><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemw44707-000" TargetMode="External" /><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemw85265-000" TargetMode="External" /><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemxa2026-000" TargetMode="External" /><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemx82581-000" TargetMode="External" /><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemxj261n-000" TargetMode="External" /><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemyd926e-000" TargetMode="External" /><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemz21395-000" TargetMode="External" /><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemz52605-000" TargetMode="External" /><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item005822-000" TargetMode="External" /><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item019847-000" TargetMode="External" /><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemzp0533-000" TargetMode="External" /><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item051646-000" TargetMode="External" /><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item032054-000" TargetMode="External" /><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item058480-000" TargetMode="External" /><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item058514-000" TargetMode="External" /><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item032617-000" TargetMode="External" /><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item059218-000" TargetMode="External" /><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item068759-000" TargetMode="External" /><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item033368-000" TargetMode="External" /><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item074079-000" TargetMode="External" /><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-100" TargetMode="External" /><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item049024-000" TargetMode="External" /><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item061064-000" TargetMode="External" /><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item074169-000" TargetMode="External" /><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item056395-000" TargetMode="External" /><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item089279-000" TargetMode="External" /><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item094705-000" TargetMode="External" /><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemrd5800-000" TargetMode="External" /><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemrh0073-000" TargetMode="External" /><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemrh0075-000" TargetMode="External" /><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemrh0202-000" TargetMode="External" /><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemrk893p-000" TargetMode="External" /><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemrh0090-000" TargetMode="External" /><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemrh0204-000" TargetMode="External" /><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemrh0132-000" TargetMode="External" /><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemrh0181-000" TargetMode="External" /><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/items45964-000" TargetMode="External" /><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/items50762-000" TargetMode="External" /><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemt4432t-000" TargetMode="External" /><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemp0243g-000" TargetMode="External" /><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemr2962p-000" TargetMode="External" /><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemr56475-000" TargetMode="External" /><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemr97641-000" TargetMode="External" /><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item186070-000" TargetMode="External" /><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item188531-000" TargetMode="External" /><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item1l991h-000" TargetMode="External" /><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item15113k-000" TargetMode="External" /><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item155632-000" TargetMode="External" /><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item157021-000" TargetMode="External" /><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item162761-000" TargetMode="External" /><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item166532-000" TargetMode="External" /><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item169814-000" TargetMode="External" /><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item175493-000" TargetMode="External" /><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item178807-000" TargetMode="External" /><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item221981-000" TargetMode="External" /><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item226809-000" TargetMode="External" /><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item227359-000" TargetMode="External" /><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item236702-000" TargetMode="External" /><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item243422-000" TargetMode="External" /><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item249953-000" TargetMode="External" /><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item252272-000" TargetMode="External" /><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item257128-000" TargetMode="External" /><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item263245-000" TargetMode="External" /><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item263079-000" TargetMode="External" /><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item266348-000" TargetMode="External" /><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item272516-000" TargetMode="External" /><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item274041-000" TargetMode="External" /><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item272952-000" TargetMode="External" /><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item278525-000" TargetMode="External" /><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item281470-000" TargetMode="External" /><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item111518-000" TargetMode="External" /><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item112614-000" TargetMode="External" /><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item113210-000" TargetMode="External" /><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item1154999-9" TargetMode="External" /><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item122131-000" TargetMode="External" /><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item141726-000" TargetMode="External" /><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item295541-000-us" TargetMode="External" /><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd8780f-000-us" TargetMode="External" /><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item882665-000-us" TargetMode="External" /><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760260390" TargetMode="External" /><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760260392" TargetMode="External" /><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item299295-000" TargetMode="External" /><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item2n2114-000" TargetMode="External" /><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item2a189h-000" TargetMode="External" /><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item300025-000" TargetMode="External" /><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item300058-000" TargetMode="External" /><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item311883-000" TargetMode="External" /><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item31657c-000" TargetMode="External" /><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760254276" TargetMode="External" /><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760251859" TargetMode="External" /><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-650" TargetMode="External" /><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760256282" TargetMode="External" /><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteml48638-000" TargetMode="External" /><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item028323-000" TargetMode="External" /><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-100" TargetMode="External" /><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400g" TargetMode="External" /><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-650" TargetMode="External" /><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc600-clos-acc" TargetMode="External" /><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item104500-000" TargetMode="External" /><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemfm539j-000" TargetMode="External" /><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemeb387y-000" TargetMode="External" /><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemeg6926-000" TargetMode="External" /><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemeg7589-000" TargetMode="External" /><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemck1852-000" TargetMode="External" /><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemck4188-000" TargetMode="External" /><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemck6063-000" TargetMode="External" /><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemck7324-000" TargetMode="External" /><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400g" TargetMode="External" /><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemck6450-000" TargetMode="External" /><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-opgw" TargetMode="External" /><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760253560" TargetMode="External" /><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteml5904r-000" TargetMode="External" /><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item813047-000" TargetMode="External" /><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item813570-000" TargetMode="External" /><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item813678-000" TargetMode="External" /><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item821169-000" TargetMode="External" /><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item816710-000" TargetMode="External" /><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item825194-000" TargetMode="External" /><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item824648-000" TargetMode="External" /><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item833662-000" TargetMode="External" /><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item830961-000" TargetMode="External" /><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item841245-000" TargetMode="External" /><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item831824-000" TargetMode="External" /><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item850598-000" TargetMode="External" /><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc600-clos-acc" TargetMode="External" /><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item856344-000" TargetMode="External" /><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item858714-000" TargetMode="External" /><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item859100-000" TargetMode="External" /><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item865059-000" TargetMode="External" /><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item867502-000" TargetMode="External" /><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760240712" TargetMode="External" /><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760240713" TargetMode="External" /><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760240715" TargetMode="External" /><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760242185" TargetMode="External" /><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760243050" TargetMode="External" /><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item892435-000" TargetMode="External" /><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item897009-000" TargetMode="External" /><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-100" TargetMode="External" /><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item8k825a-000" TargetMode="External" /><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item898849-000" TargetMode="External" /><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item899210-000" TargetMode="External" /><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item915167-000" TargetMode="External" /><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item90887r-000" TargetMode="External" /><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item915207-000" TargetMode="External" /><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item920010-000" TargetMode="External" /><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item938871-000" TargetMode="External" /><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item941468-000" TargetMode="External" /><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item937062-000" TargetMode="External" /><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item951314-000" TargetMode="External" /><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item952227-000" TargetMode="External" /><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item970078-000" TargetMode="External" /><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item983761-000" TargetMode="External" /><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item995174-000" TargetMode="External" /><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item9c4235-000" TargetMode="External" /><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema05721-000" TargetMode="External" /><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema11796-000" TargetMode="External" /><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema08143-000" TargetMode="External" /><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema13992-000" TargetMode="External" /><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema17396-000" TargetMode="External" /><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema13495-000" TargetMode="External" /><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema18984-000" TargetMode="External" /><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema19128-000" TargetMode="External" /><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema14817-000" TargetMode="External" /><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema25623-000" TargetMode="External" /><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema44567-000" TargetMode="External" /><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema1823c-000" TargetMode="External" /><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema13909-000" TargetMode="External" /><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema51343-000" TargetMode="External" /><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema37830-000" TargetMode="External" /><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema38455-000" TargetMode="External" /><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema53491-000" TargetMode="External" /><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item805470-000" TargetMode="External" /><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item875527-000" TargetMode="External" /><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item763292-000" TargetMode="External" /><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item764454-000" TargetMode="External" /><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item766709-000" TargetMode="External" /><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item791217-000" TargetMode="External" /><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item7f7477-000" TargetMode="External" /><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item792723-000" TargetMode="External" /><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc32954-000-us" TargetMode="External" /><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item467054-000-us" TargetMode="External" /><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemji945r-000-us" TargetMode="External" /><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemrh0202-000-us" TargetMode="External" /><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item460490-000" TargetMode="External" /><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item462619-000" TargetMode="External" /><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item461411-000" TargetMode="External" /><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item467054-000" TargetMode="External" /><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item468040-000" TargetMode="External" /><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item469031-000" TargetMode="External" /><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item471122-000" TargetMode="External" /><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item47582j-000" TargetMode="External" /><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item487951-000" TargetMode="External" /><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item48463v-000" TargetMode="External" /><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item491462-000" TargetMode="External" /><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item496598-000" TargetMode="External" /><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item4e354f-000" TargetMode="External" /><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item4z057y-000" TargetMode="External" /><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item497817-000" TargetMode="External" /><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item499564-000" TargetMode="External" /><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item513996-000" TargetMode="External" /><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item518463-000" TargetMode="External" /><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item525147-000" TargetMode="External" /><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item533437-000" TargetMode="External" /><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item534497-000" TargetMode="External" /><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item536279-000" TargetMode="External" /><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item547413-000" TargetMode="External" /><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item539265-000" TargetMode="External" /><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760253940-us" TargetMode="External" /><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760253942-us" TargetMode="External" /><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760261332-us" TargetMode="External" /><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item109338-000" TargetMode="External" /><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item116970-000" TargetMode="External" /><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item126548-000" TargetMode="External" /><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item118317-000" TargetMode="External" /><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item131342-000" TargetMode="External" /><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item136051-000" TargetMode="External" /><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item301687-000" TargetMode="External" /><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item309657-000" TargetMode="External" /><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item308494-000" TargetMode="External" /><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item308909-000" TargetMode="External" /><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item319485-000" TargetMode="External" /><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item332341-000" TargetMode="External" /><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item340883-000" TargetMode="External" /><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item351256-000" TargetMode="External" /><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item362372-000" TargetMode="External" /><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item360889-000" TargetMode="External" /><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item372555-000" TargetMode="External" /><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item222777-000" TargetMode="External" /><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item225440-000" TargetMode="External" /><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item234855-000" TargetMode="External" /><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item232157-000" TargetMode="External" /><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item242583-000" TargetMode="External" /><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item24494l-000" TargetMode="External" /><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item247137-000" TargetMode="External" /><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item256827-000" TargetMode="External" /><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item256828-000" TargetMode="External" /><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item254320-000" TargetMode="External" /><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item27646n-000" TargetMode="External" /><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item276559-000" TargetMode="External" /><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item275897-000" TargetMode="External" /><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item284106-000" TargetMode="External" /><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item2c288x-000" TargetMode="External" /><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item299380-000" TargetMode="External" /><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item295541-000" TargetMode="External" /><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item2v7188-000" TargetMode="External" /><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item2x2388-000" TargetMode="External" /><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item197697-000" TargetMode="External" /><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item1w1845-000" TargetMode="External" /><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item199264-000" TargetMode="External" /><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item1b376p-000" TargetMode="External" /><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item1f6818-000" TargetMode="External" /><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc600-clos-acc" TargetMode="External" /><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item173801-000" TargetMode="External" /><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item179767-000" TargetMode="External" /><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item186240-000" TargetMode="External" /><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item189046-000" TargetMode="External" /><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item191932-000" TargetMode="External" /><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc600-clos-acc" TargetMode="External" /><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemnw4533-000" TargetMode="External" /><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemnt7535-000" TargetMode="External" /><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemr27018-000" TargetMode="External" /><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemr32358-000" TargetMode="External" /><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemr32646-000" TargetMode="External" /><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemr5552h-000" TargetMode="External" /><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemv5436t-000" TargetMode="External" /><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemvm1063-000" TargetMode="External" /><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemwe2595-000" TargetMode="External" /><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemx35373-000" TargetMode="External" /><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemy43144-000" TargetMode="External" /><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemy66598-000" TargetMode="External" /><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemy89516-000" TargetMode="External" /><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemy98526-000" TargetMode="External" /><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemz75279-000" TargetMode="External" /><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item004938-000" TargetMode="External" /><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item021822-000" TargetMode="External" /><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item011181-000" TargetMode="External" /><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item031660-000" TargetMode="External" /><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item043526-000" TargetMode="External" /><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item024463-000" TargetMode="External" /><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item034123-000" TargetMode="External" /><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item066112-000" TargetMode="External" /><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item082857-000" TargetMode="External" /><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item066193-000" TargetMode="External" /><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item084768-000" TargetMode="External" /><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item072073-000" TargetMode="External" /><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item098060-000" TargetMode="External" /><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item086228-000" TargetMode="External" /><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item092244-000" TargetMode="External" /><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item102351-000" TargetMode="External" /><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760253761" TargetMode="External" /><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemrh0198-000" TargetMode="External" /><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemrh0199-000" TargetMode="External" /><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemrh0200-000" TargetMode="External" /><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemrh0076-000" TargetMode="External" /><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemrh0203-000" TargetMode="External" /><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemrh0205-000" TargetMode="External" /><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemrh0209-000" TargetMode="External" /><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemrh0210-000" TargetMode="External" /><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/items31663-000" TargetMode="External" /><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemsl2822-000" TargetMode="External" /><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemt76555-000" TargetMode="External" /><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemth0519-000" TargetMode="External" /><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemth1571-000" TargetMode="External" /><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemuk4863-000" TargetMode="External" /><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760237745" TargetMode="External" /><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235462" TargetMode="External" /><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235472" TargetMode="External" /><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235463" TargetMode="External" /><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235482" TargetMode="External" /><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235464" TargetMode="External" /><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235474" TargetMode="External" /><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235465" TargetMode="External" /><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235476" TargetMode="External" /><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235469" TargetMode="External" /><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235470" TargetMode="External" /><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235471" TargetMode="External" /><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760236029" TargetMode="External" /><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760259392" TargetMode="External" /><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760260385" TargetMode="External" /><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760260384" TargetMode="External" /><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760260387" TargetMode="External" /><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760260389" TargetMode="External" /><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemck9322-000" TargetMode="External" /><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760260391" TargetMode="External" /><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760261332" TargetMode="External" /><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemeh3216-000" TargetMode="External" /><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemeh9011-000" TargetMode="External" /><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemeh9014-000" TargetMode="External" /><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemek2547-000" TargetMode="External" /><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemek3546-000" TargetMode="External" /><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemem5842-000" TargetMode="External" /><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemer3574-000" TargetMode="External" /><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemer5213-000" TargetMode="External" /><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf05828-000" TargetMode="External" /><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf07684-000" TargetMode="External" /><Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf10669-000" TargetMode="External" /><Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf11672-000" TargetMode="External" /><Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf16861-000" TargetMode="External" /><Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf29601-000" TargetMode="External" /><Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf33244-000" TargetMode="External" /><Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760251704" TargetMode="External" /><Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemly4519-000" TargetMode="External" /><Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemm7446c-000" TargetMode="External" /><Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemp5387p-000" TargetMode="External" /><Relationship Id="rId1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemq98560-000" TargetMode="External" /><Relationship Id="rId1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemqj6888-000" TargetMode="External" /><Relationship Id="rId1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemg68315-000" TargetMode="External" /><Relationship Id="rId1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemg6165z-000" TargetMode="External" /><Relationship Id="rId1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemh96547-000" TargetMode="External" /><Relationship Id="rId1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemh57921-000" TargetMode="External" /><Relationship Id="rId1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemhb9933-000" TargetMode="External" /><Relationship Id="rId1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemha967v-000" TargetMode="External" /><Relationship Id="rId1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemhl0017-000" TargetMode="External" /><Relationship Id="rId1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemji945r-000" TargetMode="External" /><Relationship Id="rId1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteml15100-000" TargetMode="External" /><Relationship Id="rId1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemkr7894-000" TargetMode="External" /><Relationship Id="rId1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteml08867-000" TargetMode="External" /><Relationship Id="rId1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteml21886-000" TargetMode="External" /><Relationship Id="rId1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcw3951-000" TargetMode="External" /><Relationship Id="rId1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcw0063-000" TargetMode="External" /><Relationship Id="rId1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcw4696-000" TargetMode="External" /><Relationship Id="rId1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcw7504-000" TargetMode="External" /><Relationship Id="rId1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcy1078-000" TargetMode="External" /><Relationship Id="rId1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcy1814-000" TargetMode="External" /><Relationship Id="rId1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcy3838-000" TargetMode="External" /><Relationship Id="rId1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcz1700-000" TargetMode="External" /><Relationship Id="rId1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcz2182-000" TargetMode="External" /><Relationship Id="rId1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcz2425-000" TargetMode="External" /><Relationship Id="rId1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcz3388-000" TargetMode="External" /><Relationship Id="rId1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcz8263-000" TargetMode="External" /><Relationship Id="rId1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd34133-000" TargetMode="External" /><Relationship Id="rId1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd25359-000" TargetMode="External" /><Relationship Id="rId1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd18767-000" TargetMode="External" /><Relationship Id="rId1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd43530-000" TargetMode="External" /><Relationship Id="rId1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd3109e-000" TargetMode="External" /><Relationship Id="rId1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd77011-000" TargetMode="External" /><Relationship Id="rId1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd39810-000" TargetMode="External" /><Relationship Id="rId1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd91837-000" TargetMode="External" /><Relationship Id="rId1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd87250-000" TargetMode="External" /><Relationship Id="rId1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd80858-000" TargetMode="External" /><Relationship Id="rId1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd8780f-000" TargetMode="External" /><Relationship Id="rId1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemdk696l-000" TargetMode="External" /><Relationship Id="rId1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme02239-000" TargetMode="External" /><Relationship Id="rId1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme14374-000" TargetMode="External" /><Relationship Id="rId1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme14672-000" TargetMode="External" /><Relationship Id="rId1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme21473-000" TargetMode="External" /><Relationship Id="rId1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc600-clos-acc" TargetMode="External" /><Relationship Id="rId1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme41013-000" TargetMode="External" /><Relationship Id="rId1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme43425-000" TargetMode="External" /><Relationship Id="rId1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme30678-000" TargetMode="External" /><Relationship Id="rId1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme42776-000" TargetMode="External" /><Relationship Id="rId1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme56408-000" TargetMode="External" /><Relationship Id="rId1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme63631-000" TargetMode="External" /><Relationship Id="rId1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme47954-000" TargetMode="External" /><Relationship Id="rId1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme60597-000" TargetMode="External" /><Relationship Id="rId1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme93050-000" TargetMode="External" /><Relationship Id="rId1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemeb9086-000" TargetMode="External" /><Relationship Id="rId1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme87674-000" TargetMode="External" /><Relationship Id="rId1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme79564-000" TargetMode="External" /><Relationship Id="rId1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme89473-000" TargetMode="External" /><Relationship Id="rId1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemck6489-000" TargetMode="External" /><Relationship Id="rId1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemck6490-000" TargetMode="External" /><Relationship Id="rId1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemck8303-000" TargetMode="External" /><Relationship Id="rId1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc600-clos-acc" TargetMode="External" /><Relationship Id="rId1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemck8621-000" TargetMode="External" /><Relationship Id="rId1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcs3840-000" TargetMode="External" /><Relationship Id="rId1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400g" TargetMode="External" /><Relationship Id="rId1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcs3842-000" TargetMode="External" /><Relationship Id="rId1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400g" TargetMode="External" /><Relationship Id="rId1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema62395-000" TargetMode="External" /><Relationship Id="rId1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema91433-000" TargetMode="External" /><Relationship Id="rId1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema92266-000" TargetMode="External" /><Relationship Id="rId1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema80245-000" TargetMode="External" /><Relationship Id="rId1504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema96217-000" TargetMode="External" /><Relationship Id="rId1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema97893-000" TargetMode="External" /><Relationship Id="rId1508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemaf719t-000" TargetMode="External" /><Relationship Id="rId1510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemb6247r-000" TargetMode="External" /><Relationship Id="rId1512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemb7759h-000" TargetMode="External" /><Relationship Id="rId1514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemb48230-000" TargetMode="External" /><Relationship Id="rId1516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itembj7448-000" TargetMode="External" /><Relationship Id="rId1518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itembm0530-000" TargetMode="External" /><Relationship Id="rId1520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itembr0185-000" TargetMode="External" /><Relationship Id="rId1522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itembr5412-000" TargetMode="External" /><Relationship Id="rId1524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc06369-000" TargetMode="External" /><Relationship Id="rId1526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc14263-000" TargetMode="External" /><Relationship Id="rId1528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc20303-000" TargetMode="External" /><Relationship Id="rId1530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc20360-000" TargetMode="External" /><Relationship Id="rId1532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc600-clos-acc" TargetMode="External" /><Relationship Id="rId1533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc29148-000" TargetMode="External" /><Relationship Id="rId1534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc25098-000" TargetMode="External" /><Relationship Id="rId1536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc24184-000" TargetMode="External" /><Relationship Id="rId1538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId1539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc36574-000" TargetMode="External" /><Relationship Id="rId1540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc39558-000" TargetMode="External" /><Relationship Id="rId1542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc32954-000" TargetMode="External" /><Relationship Id="rId1544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc62943-000" TargetMode="External" /><Relationship Id="rId1546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc61544-000" TargetMode="External" /><Relationship Id="rId1548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc70216-000" TargetMode="External" /><Relationship Id="rId1550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId1551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc70738-000" TargetMode="External" /><Relationship Id="rId1552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc67369-000" TargetMode="External" /><Relationship Id="rId1554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc85997-000" TargetMode="External" /><Relationship Id="rId1556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc72987-000" TargetMode="External" /><Relationship Id="rId1558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc81638-000" TargetMode="External" /><Relationship Id="rId1560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemca4126-000" TargetMode="External" /><Relationship Id="rId1562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcb5905-000" TargetMode="External" /><Relationship Id="rId1564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcb7393-000" TargetMode="External" /><Relationship Id="rId1566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf43265-000" TargetMode="External" /><Relationship Id="rId1568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf63378-000" TargetMode="External" /><Relationship Id="rId1570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf69619-000" TargetMode="External" /><Relationship Id="rId1572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf59118-000" TargetMode="External" /><Relationship Id="rId1574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf84540-000" TargetMode="External" /><Relationship Id="rId1576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf90616-000" TargetMode="External" /><Relationship Id="rId1578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf67166-000" TargetMode="External" /><Relationship Id="rId1580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item558850-000" TargetMode="External" /><Relationship Id="rId1582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item559451-1" TargetMode="External" /><Relationship Id="rId1584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item559088-000" TargetMode="External" /><Relationship Id="rId1586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item559456-000" TargetMode="External" /><Relationship Id="rId1588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item567423-000" TargetMode="External" /><Relationship Id="rId1590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item562504-000" TargetMode="External" /><Relationship Id="rId1592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId1593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item581981-000" TargetMode="External" /><Relationship Id="rId1594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item583302-000" TargetMode="External" /><Relationship Id="rId1596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item586756-000" TargetMode="External" /><Relationship Id="rId1598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item583640-000" TargetMode="External" /><Relationship Id="rId1600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item589854-000" TargetMode="External" /><Relationship Id="rId1602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item584868-000" TargetMode="External" /><Relationship Id="rId1604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item59611m-000" TargetMode="External" /><Relationship Id="rId1606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item593422-000" TargetMode="External" /><Relationship Id="rId1608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item596390-000" TargetMode="External" /><Relationship Id="rId1610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item594190-000" TargetMode="External" /><Relationship Id="rId1612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item5t3589-000" TargetMode="External" /><Relationship Id="rId1614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item734205-000" TargetMode="External" /><Relationship Id="rId1616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item714588-000" TargetMode="External" /><Relationship Id="rId1618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item730458-000" TargetMode="External" /><Relationship Id="rId1620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item714882-000" TargetMode="External" /><Relationship Id="rId1622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item718082-000" TargetMode="External" /><Relationship Id="rId1624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item718211-000" TargetMode="External" /><Relationship Id="rId1626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item739054-000" TargetMode="External" /><Relationship Id="rId1628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item731489-000" TargetMode="External" /><Relationship Id="rId1630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item722917-000" TargetMode="External" /><Relationship Id="rId1632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item743103-000" TargetMode="External" /><Relationship Id="rId1634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId1635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item754846-000" TargetMode="External" /><Relationship Id="rId1636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item757910-000" TargetMode="External" /><Relationship Id="rId1638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item757445-000" TargetMode="External" /><Relationship Id="rId1640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item615379-000" TargetMode="External" /><Relationship Id="rId1642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item61606v-000" TargetMode="External" /><Relationship Id="rId1644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item629313-000" TargetMode="External" /><Relationship Id="rId1646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item635830-8" TargetMode="External" /><Relationship Id="rId1648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item636388-000" TargetMode="External" /><Relationship Id="rId1650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item641414-000" TargetMode="External" /><Relationship Id="rId1652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item635830-2" TargetMode="External" /><Relationship Id="rId1654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item644487-000" TargetMode="External" /><Relationship Id="rId1656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item646311-000" TargetMode="External" /><Relationship Id="rId1658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item654916-000" TargetMode="External" /><Relationship Id="rId1660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item659313-000" TargetMode="External" /><Relationship Id="rId1662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item663259-000" TargetMode="External" /><Relationship Id="rId1664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item392343-000" TargetMode="External" /><Relationship Id="rId1666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item380999-000" TargetMode="External" /><Relationship Id="rId1668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item398512-000" TargetMode="External" /><Relationship Id="rId1670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item384493-000" TargetMode="External" /><Relationship Id="rId1672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item394701-000" TargetMode="External" /><Relationship Id="rId1674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item3z8698-000" TargetMode="External" /><Relationship Id="rId1676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item40606v-000" TargetMode="External" /><Relationship Id="rId1678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item41606v-000" TargetMode="External" /><Relationship Id="rId1680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item418907-000" TargetMode="External" /><Relationship Id="rId1682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item419471-000" TargetMode="External" /><Relationship Id="rId1684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item423544-000" TargetMode="External" /><Relationship Id="rId1686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item429631-000" TargetMode="External" /><Relationship Id="rId1688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item430852-000" TargetMode="External" /><Relationship Id="rId1690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item43397k-000" TargetMode="External" /><Relationship Id="rId1692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item434370-000" TargetMode="External" /><Relationship Id="rId1694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item430987-000" TargetMode="External" /><Relationship Id="rId1696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item448702-000" TargetMode="External" /><Relationship Id="rId1698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item449105-000" TargetMode="External" /><Relationship Id="rId1700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item442141-000" TargetMode="External" /><Relationship Id="rId1702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item444151-000" TargetMode="External" /><Relationship Id="rId1703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId1704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item43334m-000" TargetMode="External" /><Relationship Id="rId1705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item456357-000" TargetMode="External" /><Relationship Id="rId1707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item458536-000" TargetMode="External" /><Relationship Id="rId1708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item45755p-000" TargetMode="External" /><Relationship Id="rId1710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item458128-000" TargetMode="External" /><Relationship Id="rId1712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item138273-000" TargetMode="External" /><Relationship Id="rId1714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item139534-000" TargetMode="External" /><Relationship Id="rId1716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId1717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item138908-000" TargetMode="External" /><Relationship Id="rId1718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item145796-000" TargetMode="External" /><Relationship Id="rId1720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item146937-000" TargetMode="External" /><Relationship Id="rId1722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item163471-000" TargetMode="External" /><Relationship Id="rId1724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-100" TargetMode="External" /><Relationship Id="rId1725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item677893-000" TargetMode="External" /><Relationship Id="rId1726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item681316-000" TargetMode="External" /><Relationship Id="rId1728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item691383-000" TargetMode="External" /><Relationship Id="rId1730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item6c1254-000" TargetMode="External" /><Relationship Id="rId1732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item694667-000" TargetMode="External" /><Relationship Id="rId1734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId1735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item6y203l-000" TargetMode="External" /><Relationship Id="rId1736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId1737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760254963" TargetMode="External" /><Relationship Id="rId1738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760254964" TargetMode="External" /><Relationship Id="rId1740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcs1927-000" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760245448" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemrh0070-000" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item915743-000" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760241681" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemav134a-000-us" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemle0932-000-us" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item700297-000" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item702883-000" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item704289-000" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item70076t-000" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item713591-000" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item709010-000" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item727952-000" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item709972-000" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item738827-000" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item736534-000" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item737046-000" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item755467-000" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item758701-000" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item751432-000" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235473" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235456" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235466" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235475" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235457" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235467" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235458" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235468" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235477" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235459" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235478" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235460" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235461" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235479" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235480" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235481" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item767480-000" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item772141-000" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item776482-000" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item7x2580-000" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item795423-000" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760236627" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760236748" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760237706" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-opgw" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760237707" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-opgw" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760237708" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-opgw" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760238072" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760239528" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760240714" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760241731" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760242184" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760240250" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760238867" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item324067-000" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item324288-000" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item328235-000" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item346109-000" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item356755-000" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-100" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item355809-000" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item358924-000" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item376281-000" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item361050-000" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item379948-000" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item38666k-000" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item39694t-000" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item393723-000" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item381107-000" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item3j5708-000" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item394313-000" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item3x661b-000" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item398955-000" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item402532-000" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item414458-000" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item425734-000" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item422658-000" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item426579-000" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item429567-000" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item433656-000" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item439027-000" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item443162-000" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item443374-000" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item452924-000" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item453048-000" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc600-clos-acc" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item457507-000" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item652491-000" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item650731-000" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item652236-000" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item655019-000" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item658363-000" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item656459-000" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item659136-000" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item657662-000" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item664606-000" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item671575-000" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item66994z-000" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item691370-000" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item688216-000" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item692543-000" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item6b136f-000" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item6m865c-000" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item693863-000" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item5z164d-000" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item5z963x-000" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item598382-000" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc600-clos-acc" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item607763-000" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item601515-000" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item624741-000" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item620844-000" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item638697-000" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item645050-000" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc600-clos-acc" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item646192-000" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item46170k-000" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item466872-000" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item47214z-000" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item470915-000" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item49014b-000" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item486702-000" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item4y291k-000" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item503511-000" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item507739-000" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item519402-000" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item510487-000" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item526284-000" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item523573-000" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item529391-000" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item522352-000" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item526767-000" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item530086-000" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc600-clos-acc" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item531296-000" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item53365t-000" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item533785-000" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item54959m-000" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item55643q-000" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item566544-000" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item570061-000" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item576402-000" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item571514-000" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item574488-000" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item577809-000" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item57259j-000" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item579575-000" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item589012-000" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item579980-000" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item863927-000" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item869195-000" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item877793-000" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item883482-000" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item878421-000" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcy3839-000" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcz2526-000" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcz2527-000" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcz8264-000" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd03406-000" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd06322-000" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd20592-000" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd02313-000" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd39963-000" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd27983-000" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd83168-000" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd41234-000" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd35495-000" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd71548-000" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd83553-000" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd46439-000" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd85138-000" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd77919-000" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd58583-000" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd80569-000" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcs3667-000" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcs4334-000" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcs6464-000" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400g" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcs7295-000" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcu4022-000" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcv5907-000" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcw2631-000" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400g" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item977317-000" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item971541-000" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item979400-000" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item979913-000" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item996256-000" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item9f1283-000" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema11825-000" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema08617-000" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item999425-000" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema08755-000" TargetMode="External" /><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema13131-000" TargetMode="External" /><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema10164-000" TargetMode="External" /><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item9x600y-000" TargetMode="External" /><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema15558-000" TargetMode="External" /><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema47106-000" TargetMode="External" /><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema33560-000" TargetMode="External" /><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema42788-000" TargetMode="External" /><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema55357-000" TargetMode="External" /><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema66310-000" TargetMode="External" /><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema66751-000" TargetMode="External" /><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema87441-000" TargetMode="External" /><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema67348-000" TargetMode="External" /><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema64998-000" TargetMode="External" /><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema89777-000" TargetMode="External" /><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema63702-000" TargetMode="External" /><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema92992-000" TargetMode="External" /><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema95324-000" TargetMode="External" /><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema70692-000" TargetMode="External" /><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema67365-000" TargetMode="External" /><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc600-clos-acc" TargetMode="External" /><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemav134a-000" TargetMode="External" /><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemb85411-000" TargetMode="External" /><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemb86578-000" TargetMode="External" /><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itembm4894-000" TargetMode="External" /><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itembr3571-000" TargetMode="External" /><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itembr4381-000" TargetMode="External" /><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc03247-000" TargetMode="External" /><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc20126-000" TargetMode="External" /><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc22725-000" TargetMode="External" /><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc22578-000" TargetMode="External" /><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc27332-000" TargetMode="External" /><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc28481-000" TargetMode="External" /><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc28649-000" TargetMode="External" /><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc30941-000" TargetMode="External" /><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc35335-000" TargetMode="External" /><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc40291-000" TargetMode="External" /><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc41693-000" TargetMode="External" /><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc43439-000" TargetMode="External" /><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc4388w-000" TargetMode="External" /><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc45147-000" TargetMode="External" /><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc47039-000" TargetMode="External" /><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc60859-000" TargetMode="External" /><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc62962-000" TargetMode="External" /><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc61629-000" TargetMode="External" /><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc73195-000" TargetMode="External" /><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc70322-000" TargetMode="External" /><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc63215-000" TargetMode="External" /><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc600-clos-acc" TargetMode="External" /><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc82508-000" TargetMode="External" /><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc97720-000" TargetMode="External" /><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc87482-000" TargetMode="External" /><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item886337-000" TargetMode="External" /><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item8c567t-000" TargetMode="External" /><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item918899-000" TargetMode="External" /><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item919435-000" TargetMode="External" /><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item913426-000" TargetMode="External" /><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item917818-000" TargetMode="External" /><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item921013-000" TargetMode="External" /><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item92466f-000" TargetMode="External" /><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item936279-000" TargetMode="External" /><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item931866-000" TargetMode="External" /><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item941802-000" TargetMode="External" /><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item941992-000" TargetMode="External" /><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item942364-000" TargetMode="External" /><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item93732q-000" TargetMode="External" /><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item929032-000" TargetMode="External" /><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item937707-000" TargetMode="External" /><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item933697-000" TargetMode="External" /><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item962525-000" TargetMode="External" /><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item955795-000" TargetMode="External" /><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item963179-000" TargetMode="External" /><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item951773-000" TargetMode="External" /><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item952679-000" TargetMode="External" /><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item946346-000" TargetMode="External" /><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemck5771-000" TargetMode="External" /><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemck6448-000" TargetMode="External" /><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-opgw" TargetMode="External" /><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemck6064-000" TargetMode="External" /><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemck6451-000" TargetMode="External" /><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-opgw" TargetMode="External" /><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcw8473-000" TargetMode="External" /><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcy1816-000" TargetMode="External" /><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item81487a-000" TargetMode="External" /><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item811052-000" TargetMode="External" /><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item826168-000" TargetMode="External" /><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item844290-000" TargetMode="External" /><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item838845-000" TargetMode="External" /><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item843966-000" TargetMode="External" /><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item849681-000" TargetMode="External" /><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item856587-000" TargetMode="External" /><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item858180-000" TargetMode="External" /><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc72955-000" TargetMode="External" /><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc74927-000" TargetMode="External" /><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc93816-000" TargetMode="External" /><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc97633-000" TargetMode="External" /><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemca4527-000" TargetMode="External" /><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcj6403-000" TargetMode="External" /><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemck3188-000" TargetMode="External" /><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemck3329-000" TargetMode="External" /><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemdm6321-000" TargetMode="External" /><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme22175-000" TargetMode="External" /><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme25572-000" TargetMode="External" /><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme25961-000" TargetMode="External" /><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme41962-000" TargetMode="External" /><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme63589-000" TargetMode="External" /><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme66860-000" TargetMode="External" /><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme90832-000" TargetMode="External" /><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme70580-000" TargetMode="External" /><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme84895-000" TargetMode="External" /><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme87235-000" TargetMode="External" /><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemee425q-000" TargetMode="External" /><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemeb063e-000" TargetMode="External" /><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemem0055-000" TargetMode="External" /><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-100" TargetMode="External" /><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemek9632-000" TargetMode="External" /><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf08965-000" TargetMode="External" /><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf09259-000" TargetMode="External" /><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf2103r-000" TargetMode="External" /><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf30938-000" TargetMode="External" /><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf34112-000" TargetMode="External" /><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf42507-000" TargetMode="External" /><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf43250-000" TargetMode="External" /><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf47112-000" TargetMode="External" /><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf55701-000" TargetMode="External" /><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf80261-000" TargetMode="External" /><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf53958-000" TargetMode="External" /><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf83002-000" TargetMode="External" /><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf75872-000" TargetMode="External" /><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf79047-000" TargetMode="External" /><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf99549-000" TargetMode="External" /><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemeg7587-000" TargetMode="External" /><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemeg8720-000" TargetMode="External" /><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemeh9013-000" TargetMode="External" /><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemeh9015-000" TargetMode="External" /><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemej2914-000" TargetMode="External" /><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemek1634-000" TargetMode="External" /><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760252273" TargetMode="External" /><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760251441" TargetMode="External" /><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme63631-000-us" TargetMode="External" /><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item359472-000" TargetMode="External" /><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema08617-000-us" TargetMode="External" /><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760259591" TargetMode="External" /><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760260386" TargetMode="External" /><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760260388" TargetMode="External" /><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760258325" TargetMode="External" /><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc600-clos-acc" TargetMode="External" /><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemtc2932-000" TargetMode="External" /><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemtd7080-000" TargetMode="External" /><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemth1570-000" TargetMode="External" /><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemth1572-000" TargetMode="External" /><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemtm7253-000" TargetMode="External" /><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemck9321-000" TargetMode="External" /><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemck9323-000" TargetMode="External" /><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemck9324-000" TargetMode="External" /><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcu9868-000" TargetMode="External" /><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcy7081-000" TargetMode="External" /><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemh54959-000" TargetMode="External" /><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemhg302n-000" TargetMode="External" /><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemkm6135-000" TargetMode="External" /><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemjl0937-000" TargetMode="External" /><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemk24534-000" TargetMode="External" /><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemkw748n-000" TargetMode="External" /><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteml44272-000" TargetMode="External" /><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemle0932-000" TargetMode="External" /><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemls5331-000" TargetMode="External" /><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemm13587-000" TargetMode="External" /><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemmf578x-000" TargetMode="External" /><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemmp2243-000" TargetMode="External" /><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-opgw" TargetMode="External" /><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item100380-000" TargetMode="External" /><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc600-clos-acc" TargetMode="External" /><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item101324-000" TargetMode="External" /><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc600-clos-acc" TargetMode="External" /><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760253762" TargetMode="External" /><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemv67803-000" TargetMode="External" /><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemv98542-000" TargetMode="External" /><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemvy2369-000" TargetMode="External" /><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemw44707-000" TargetMode="External" /><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemw85265-000" TargetMode="External" /><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemxa2026-000" TargetMode="External" /><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemx82581-000" TargetMode="External" /><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemxj261n-000" TargetMode="External" /><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemyd926e-000" TargetMode="External" /><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemz21395-000" TargetMode="External" /><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemz52605-000" TargetMode="External" /><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item005822-000" TargetMode="External" /><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item019847-000" TargetMode="External" /><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemzp0533-000" TargetMode="External" /><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item051646-000" TargetMode="External" /><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item032054-000" TargetMode="External" /><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item058480-000" TargetMode="External" /><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item058514-000" TargetMode="External" /><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item032617-000" TargetMode="External" /><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item059218-000" TargetMode="External" /><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item068759-000" TargetMode="External" /><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item033368-000" TargetMode="External" /><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item074079-000" TargetMode="External" /><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-100" TargetMode="External" /><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item049024-000" TargetMode="External" /><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item061064-000" TargetMode="External" /><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item074169-000" TargetMode="External" /><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item056395-000" TargetMode="External" /><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item089279-000" TargetMode="External" /><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item094705-000" TargetMode="External" /><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemrd5800-000" TargetMode="External" /><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemrh0073-000" TargetMode="External" /><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemrh0075-000" TargetMode="External" /><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemrh0202-000" TargetMode="External" /><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemrk893p-000" TargetMode="External" /><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemrh0090-000" TargetMode="External" /><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemrh0204-000" TargetMode="External" /><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemrh0132-000" TargetMode="External" /><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemrh0181-000" TargetMode="External" /><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/items45964-000" TargetMode="External" /><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/items50762-000" TargetMode="External" /><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemt4432t-000" TargetMode="External" /><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemp0243g-000" TargetMode="External" /><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemr2962p-000" TargetMode="External" /><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemr56475-000" TargetMode="External" /><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemr97641-000" TargetMode="External" /><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item186070-000" TargetMode="External" /><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item188531-000" TargetMode="External" /><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item1l991h-000" TargetMode="External" /><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item15113k-000" TargetMode="External" /><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item155632-000" TargetMode="External" /><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item157021-000" TargetMode="External" /><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item162761-000" TargetMode="External" /><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item166532-000" TargetMode="External" /><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item169814-000" TargetMode="External" /><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item175493-000" TargetMode="External" /><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item178807-000" TargetMode="External" /><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item221981-000" TargetMode="External" /><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item226809-000" TargetMode="External" /><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item227359-000" TargetMode="External" /><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item236702-000" TargetMode="External" /><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item243422-000" TargetMode="External" /><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item249953-000" TargetMode="External" /><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item252272-000" TargetMode="External" /><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item257128-000" TargetMode="External" /><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item263245-000" TargetMode="External" /><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item263079-000" TargetMode="External" /><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item266348-000" TargetMode="External" /><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item272516-000" TargetMode="External" /><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item274041-000" TargetMode="External" /><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item272952-000" TargetMode="External" /><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item278525-000" TargetMode="External" /><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item281470-000" TargetMode="External" /><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item111518-000" TargetMode="External" /><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item112614-000" TargetMode="External" /><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item113210-000" TargetMode="External" /><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item1154999-9" TargetMode="External" /><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item122131-000" TargetMode="External" /><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item141726-000" TargetMode="External" /><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item295541-000-us" TargetMode="External" /><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd8780f-000-us" TargetMode="External" /><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item882665-000-us" TargetMode="External" /><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760260390" TargetMode="External" /><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760260392" TargetMode="External" /><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item299295-000" TargetMode="External" /><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item2n2114-000" TargetMode="External" /><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item2a189h-000" TargetMode="External" /><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item300025-000" TargetMode="External" /><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item300058-000" TargetMode="External" /><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item311883-000" TargetMode="External" /><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item31657c-000" TargetMode="External" /><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760254276" TargetMode="External" /><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760251859" TargetMode="External" /><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-650" TargetMode="External" /><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760256282" TargetMode="External" /><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteml48638-000" TargetMode="External" /><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item028323-000" TargetMode="External" /><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-100" TargetMode="External" /><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400g" TargetMode="External" /><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-650" TargetMode="External" /><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc600-clos-acc" TargetMode="External" /><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item104500-000" TargetMode="External" /><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemfm539j-000" TargetMode="External" /><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemeb387y-000" TargetMode="External" /><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemeg6926-000" TargetMode="External" /><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemeg7589-000" TargetMode="External" /><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemck1852-000" TargetMode="External" /><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemck4188-000" TargetMode="External" /><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemck6063-000" TargetMode="External" /><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemck7324-000" TargetMode="External" /><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400g" TargetMode="External" /><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemck6450-000" TargetMode="External" /><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-opgw" TargetMode="External" /><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760253560" TargetMode="External" /><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760254963" TargetMode="External" /><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760254964" TargetMode="External" /><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteml5904r-000" TargetMode="External" /><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme14672-000" TargetMode="External" /><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item813047-000" TargetMode="External" /><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item813570-000" TargetMode="External" /><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item813678-000" TargetMode="External" /><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item821169-000" TargetMode="External" /><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item816710-000" TargetMode="External" /><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item825194-000" TargetMode="External" /><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item824648-000" TargetMode="External" /><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item833662-000" TargetMode="External" /><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item830961-000" TargetMode="External" /><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item841245-000" TargetMode="External" /><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item831824-000" TargetMode="External" /><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item850598-000" TargetMode="External" /><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc600-clos-acc" TargetMode="External" /><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item856344-000" TargetMode="External" /><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item858714-000" TargetMode="External" /><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item859100-000" TargetMode="External" /><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item865059-000" TargetMode="External" /><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item867502-000" TargetMode="External" /><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760240712" TargetMode="External" /><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760240713" TargetMode="External" /><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760240715" TargetMode="External" /><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760242185" TargetMode="External" /><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760243050" TargetMode="External" /><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item892435-000" TargetMode="External" /><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item897009-000" TargetMode="External" /><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-100" TargetMode="External" /><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item8k825a-000" TargetMode="External" /><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item898849-000" TargetMode="External" /><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item899210-000" TargetMode="External" /><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item915167-000" TargetMode="External" /><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item90887r-000" TargetMode="External" /><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item915207-000" TargetMode="External" /><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item920010-000" TargetMode="External" /><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item938871-000" TargetMode="External" /><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item941468-000" TargetMode="External" /><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item937062-000" TargetMode="External" /><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item951314-000" TargetMode="External" /><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item952227-000" TargetMode="External" /><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item970078-000" TargetMode="External" /><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item983761-000" TargetMode="External" /><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item995174-000" TargetMode="External" /><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item9c4235-000" TargetMode="External" /><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema05721-000" TargetMode="External" /><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema11796-000" TargetMode="External" /><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema08143-000" TargetMode="External" /><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema13992-000" TargetMode="External" /><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema17396-000" TargetMode="External" /><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema13495-000" TargetMode="External" /><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema18984-000" TargetMode="External" /><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema19128-000" TargetMode="External" /><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema14817-000" TargetMode="External" /><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema25623-000" TargetMode="External" /><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema44567-000" TargetMode="External" /><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema1823c-000" TargetMode="External" /><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema13909-000" TargetMode="External" /><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema51343-000" TargetMode="External" /><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema37830-000" TargetMode="External" /><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema38455-000" TargetMode="External" /><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema53491-000" TargetMode="External" /><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item805470-000" TargetMode="External" /><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item875527-000" TargetMode="External" /><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item763292-000" TargetMode="External" /><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item764454-000" TargetMode="External" /><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item766709-000" TargetMode="External" /><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item791217-000" TargetMode="External" /><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item7f7477-000" TargetMode="External" /><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item792723-000" TargetMode="External" /><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc32954-000-us" TargetMode="External" /><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item467054-000-us" TargetMode="External" /><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemji945r-000-us" TargetMode="External" /><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemrh0202-000-us" TargetMode="External" /><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item460490-000" TargetMode="External" /><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item462619-000" TargetMode="External" /><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item461411-000" TargetMode="External" /><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item467054-000" TargetMode="External" /><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item468040-000" TargetMode="External" /><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item469031-000" TargetMode="External" /><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item471122-000" TargetMode="External" /><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item47582j-000" TargetMode="External" /><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item487951-000" TargetMode="External" /><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item48463v-000" TargetMode="External" /><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item491462-000" TargetMode="External" /><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item496598-000" TargetMode="External" /><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item4e354f-000" TargetMode="External" /><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item4z057y-000" TargetMode="External" /><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item497817-000" TargetMode="External" /><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item499564-000" TargetMode="External" /><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item513996-000" TargetMode="External" /><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item518463-000" TargetMode="External" /><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item525147-000" TargetMode="External" /><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item533437-000" TargetMode="External" /><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item534497-000" TargetMode="External" /><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item536279-000" TargetMode="External" /><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item547413-000" TargetMode="External" /><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item539265-000" TargetMode="External" /><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760253940-us" TargetMode="External" /><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760253942-us" TargetMode="External" /><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760261332-us" TargetMode="External" /><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item109338-000" TargetMode="External" /><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item116970-000" TargetMode="External" /><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item126548-000" TargetMode="External" /><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item118317-000" TargetMode="External" /><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item131342-000" TargetMode="External" /><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item136051-000" TargetMode="External" /><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item301687-000" TargetMode="External" /><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item309657-000" TargetMode="External" /><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item308494-000" TargetMode="External" /><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item308909-000" TargetMode="External" /><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item319485-000" TargetMode="External" /><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item332341-000" TargetMode="External" /><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item340883-000" TargetMode="External" /><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item351256-000" TargetMode="External" /><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item362372-000" TargetMode="External" /><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item360889-000" TargetMode="External" /><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item372555-000" TargetMode="External" /><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item222777-000" TargetMode="External" /><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item225440-000" TargetMode="External" /><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item234855-000" TargetMode="External" /><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item232157-000" TargetMode="External" /><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item242583-000" TargetMode="External" /><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item24494l-000" TargetMode="External" /><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item247137-000" TargetMode="External" /><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item256827-000" TargetMode="External" /><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item256828-000" TargetMode="External" /><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item254320-000" TargetMode="External" /><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item27646n-000" TargetMode="External" /><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item276559-000" TargetMode="External" /><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item275897-000" TargetMode="External" /><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item284106-000" TargetMode="External" /><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item2c288x-000" TargetMode="External" /><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item299380-000" TargetMode="External" /><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item295541-000" TargetMode="External" /><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item2v7188-000" TargetMode="External" /><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item2x2388-000" TargetMode="External" /><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item197697-000" TargetMode="External" /><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item1w1845-000" TargetMode="External" /><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item199264-000" TargetMode="External" /><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item1b376p-000" TargetMode="External" /><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item1f6818-000" TargetMode="External" /><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc600-clos-acc" TargetMode="External" /><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item173801-000" TargetMode="External" /><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item179767-000" TargetMode="External" /><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item186240-000" TargetMode="External" /><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item189046-000" TargetMode="External" /><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item191932-000" TargetMode="External" /><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc600-clos-acc" TargetMode="External" /><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemnw4533-000" TargetMode="External" /><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemnt7535-000" TargetMode="External" /><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemr27018-000" TargetMode="External" /><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemr32358-000" TargetMode="External" /><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemr32646-000" TargetMode="External" /><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemr5552h-000" TargetMode="External" /><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemv5436t-000" TargetMode="External" /><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemvm1063-000" TargetMode="External" /><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemwe2595-000" TargetMode="External" /><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemx35373-000" TargetMode="External" /><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemy43144-000" TargetMode="External" /><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemy66598-000" TargetMode="External" /><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemy89516-000" TargetMode="External" /><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemy98526-000" TargetMode="External" /><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemz75279-000" TargetMode="External" /><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item004938-000" TargetMode="External" /><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item021822-000" TargetMode="External" /><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item011181-000" TargetMode="External" /><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item031660-000" TargetMode="External" /><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item043526-000" TargetMode="External" /><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item024463-000" TargetMode="External" /><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item034123-000" TargetMode="External" /><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item066112-000" TargetMode="External" /><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item082857-000" TargetMode="External" /><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item066193-000" TargetMode="External" /><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item084768-000" TargetMode="External" /><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item072073-000" TargetMode="External" /><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item098060-000" TargetMode="External" /><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item086228-000" TargetMode="External" /><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item092244-000" TargetMode="External" /><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item102351-000" TargetMode="External" /><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760253761" TargetMode="External" /><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemrh0198-000" TargetMode="External" /><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemrh0199-000" TargetMode="External" /><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemrh0200-000" TargetMode="External" /><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemrh0076-000" TargetMode="External" /><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemrh0203-000" TargetMode="External" /><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemrh0205-000" TargetMode="External" /><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemrh0209-000" TargetMode="External" /><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemrh0210-000" TargetMode="External" /><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/items31663-000" TargetMode="External" /><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemsl2822-000" TargetMode="External" /><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemt76555-000" TargetMode="External" /><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemth0519-000" TargetMode="External" /><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemth1571-000" TargetMode="External" /><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemuk4863-000" TargetMode="External" /><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760237745" TargetMode="External" /><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235462" TargetMode="External" /><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235472" TargetMode="External" /><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235463" TargetMode="External" /><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235482" TargetMode="External" /><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235464" TargetMode="External" /><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235474" TargetMode="External" /><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235465" TargetMode="External" /><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235476" TargetMode="External" /><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235469" TargetMode="External" /><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235470" TargetMode="External" /><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235471" TargetMode="External" /><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760236029" TargetMode="External" /><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760259392" TargetMode="External" /><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760260385" TargetMode="External" /><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760260384" TargetMode="External" /><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760260387" TargetMode="External" /><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760260389" TargetMode="External" /><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemck9322-000" TargetMode="External" /><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760260391" TargetMode="External" /><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760261332" TargetMode="External" /><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemeh3216-000" TargetMode="External" /><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemeh9011-000" TargetMode="External" /><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemeh9014-000" TargetMode="External" /><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemek2547-000" TargetMode="External" /><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemek3546-000" TargetMode="External" /><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemem5842-000" TargetMode="External" /><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemer3574-000" TargetMode="External" /><Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemer5213-000" TargetMode="External" /><Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf05828-000" TargetMode="External" /><Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf07684-000" TargetMode="External" /><Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf10669-000" TargetMode="External" /><Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf11672-000" TargetMode="External" /><Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf16861-000" TargetMode="External" /><Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf29601-000" TargetMode="External" /><Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf33244-000" TargetMode="External" /><Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760251704" TargetMode="External" /><Relationship Id="rId1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemly4519-000" TargetMode="External" /><Relationship Id="rId1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemm7446c-000" TargetMode="External" /><Relationship Id="rId1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemp5387p-000" TargetMode="External" /><Relationship Id="rId1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemq98560-000" TargetMode="External" /><Relationship Id="rId1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemqj6888-000" TargetMode="External" /><Relationship Id="rId1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemg68315-000" TargetMode="External" /><Relationship Id="rId1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemg6165z-000" TargetMode="External" /><Relationship Id="rId1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemh96547-000" TargetMode="External" /><Relationship Id="rId1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemh57921-000" TargetMode="External" /><Relationship Id="rId1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemhb9933-000" TargetMode="External" /><Relationship Id="rId1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemha967v-000" TargetMode="External" /><Relationship Id="rId1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemhl0017-000" TargetMode="External" /><Relationship Id="rId1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemji945r-000" TargetMode="External" /><Relationship Id="rId1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteml15100-000" TargetMode="External" /><Relationship Id="rId1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemkr7894-000" TargetMode="External" /><Relationship Id="rId1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteml08867-000" TargetMode="External" /><Relationship Id="rId1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteml21886-000" TargetMode="External" /><Relationship Id="rId1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcw3951-000" TargetMode="External" /><Relationship Id="rId1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcw0063-000" TargetMode="External" /><Relationship Id="rId1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcw4696-000" TargetMode="External" /><Relationship Id="rId1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcw7504-000" TargetMode="External" /><Relationship Id="rId1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcy1078-000" TargetMode="External" /><Relationship Id="rId1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcy1814-000" TargetMode="External" /><Relationship Id="rId1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcy3838-000" TargetMode="External" /><Relationship Id="rId1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcz1700-000" TargetMode="External" /><Relationship Id="rId1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcz2182-000" TargetMode="External" /><Relationship Id="rId1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcz2425-000" TargetMode="External" /><Relationship Id="rId1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcz3388-000" TargetMode="External" /><Relationship Id="rId1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcz8263-000" TargetMode="External" /><Relationship Id="rId1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd34133-000" TargetMode="External" /><Relationship Id="rId1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd25359-000" TargetMode="External" /><Relationship Id="rId1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd18767-000" TargetMode="External" /><Relationship Id="rId1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd43530-000" TargetMode="External" /><Relationship Id="rId1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd3109e-000" TargetMode="External" /><Relationship Id="rId1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd77011-000" TargetMode="External" /><Relationship Id="rId1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd39810-000" TargetMode="External" /><Relationship Id="rId1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd91837-000" TargetMode="External" /><Relationship Id="rId1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd87250-000" TargetMode="External" /><Relationship Id="rId1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd80858-000" TargetMode="External" /><Relationship Id="rId1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd8780f-000" TargetMode="External" /><Relationship Id="rId1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemdk696l-000" TargetMode="External" /><Relationship Id="rId1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme02239-000" TargetMode="External" /><Relationship Id="rId1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme14374-000" TargetMode="External" /><Relationship Id="rId1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme21473-000" TargetMode="External" /><Relationship Id="rId1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc600-clos-acc" TargetMode="External" /><Relationship Id="rId1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme41013-000" TargetMode="External" /><Relationship Id="rId1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme43425-000" TargetMode="External" /><Relationship Id="rId1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme30678-000" TargetMode="External" /><Relationship Id="rId1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme42776-000" TargetMode="External" /><Relationship Id="rId1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme56408-000" TargetMode="External" /><Relationship Id="rId1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme63631-000" TargetMode="External" /><Relationship Id="rId1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme47954-000" TargetMode="External" /><Relationship Id="rId1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme60597-000" TargetMode="External" /><Relationship Id="rId1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme93050-000" TargetMode="External" /><Relationship Id="rId1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemeb9086-000" TargetMode="External" /><Relationship Id="rId1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme87674-000" TargetMode="External" /><Relationship Id="rId1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme79564-000" TargetMode="External" /><Relationship Id="rId1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme89473-000" TargetMode="External" /><Relationship Id="rId1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemck6489-000" TargetMode="External" /><Relationship Id="rId1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemck6490-000" TargetMode="External" /><Relationship Id="rId1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemck8303-000" TargetMode="External" /><Relationship Id="rId1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc600-clos-acc" TargetMode="External" /><Relationship Id="rId1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemck8621-000" TargetMode="External" /><Relationship Id="rId1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcs3840-000" TargetMode="External" /><Relationship Id="rId1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400g" TargetMode="External" /><Relationship Id="rId1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcs3842-000" TargetMode="External" /><Relationship Id="rId1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400g" TargetMode="External" /><Relationship Id="rId1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema62395-000" TargetMode="External" /><Relationship Id="rId1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema91433-000" TargetMode="External" /><Relationship Id="rId1504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema92266-000" TargetMode="External" /><Relationship Id="rId1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema80245-000" TargetMode="External" /><Relationship Id="rId1508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema96217-000" TargetMode="External" /><Relationship Id="rId1510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema97893-000" TargetMode="External" /><Relationship Id="rId1512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemaf719t-000" TargetMode="External" /><Relationship Id="rId1514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemb6247r-000" TargetMode="External" /><Relationship Id="rId1516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemb7759h-000" TargetMode="External" /><Relationship Id="rId1518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemb48230-000" TargetMode="External" /><Relationship Id="rId1520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itembj7448-000" TargetMode="External" /><Relationship Id="rId1522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itembm0530-000" TargetMode="External" /><Relationship Id="rId1524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itembr0185-000" TargetMode="External" /><Relationship Id="rId1526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itembr5412-000" TargetMode="External" /><Relationship Id="rId1528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc06369-000" TargetMode="External" /><Relationship Id="rId1530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc14263-000" TargetMode="External" /><Relationship Id="rId1532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc20303-000" TargetMode="External" /><Relationship Id="rId1534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc20360-000" TargetMode="External" /><Relationship Id="rId1536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc600-clos-acc" TargetMode="External" /><Relationship Id="rId1537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc29148-000" TargetMode="External" /><Relationship Id="rId1538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc25098-000" TargetMode="External" /><Relationship Id="rId1540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc24184-000" TargetMode="External" /><Relationship Id="rId1542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId1543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc36574-000" TargetMode="External" /><Relationship Id="rId1544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc39558-000" TargetMode="External" /><Relationship Id="rId1546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc32954-000" TargetMode="External" /><Relationship Id="rId1548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc62943-000" TargetMode="External" /><Relationship Id="rId1550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc61544-000" TargetMode="External" /><Relationship Id="rId1552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc70216-000" TargetMode="External" /><Relationship Id="rId1554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId1555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc70738-000" TargetMode="External" /><Relationship Id="rId1556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc67369-000" TargetMode="External" /><Relationship Id="rId1558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc85997-000" TargetMode="External" /><Relationship Id="rId1560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc72987-000" TargetMode="External" /><Relationship Id="rId1562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc81638-000" TargetMode="External" /><Relationship Id="rId1564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemca4126-000" TargetMode="External" /><Relationship Id="rId1566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcb5905-000" TargetMode="External" /><Relationship Id="rId1568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcb7393-000" TargetMode="External" /><Relationship Id="rId1570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf43265-000" TargetMode="External" /><Relationship Id="rId1572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf63378-000" TargetMode="External" /><Relationship Id="rId1574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf69619-000" TargetMode="External" /><Relationship Id="rId1576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf59118-000" TargetMode="External" /><Relationship Id="rId1578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf84540-000" TargetMode="External" /><Relationship Id="rId1580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf90616-000" TargetMode="External" /><Relationship Id="rId1582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf67166-000" TargetMode="External" /><Relationship Id="rId1584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item558850-000" TargetMode="External" /><Relationship Id="rId1586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item559451-1" TargetMode="External" /><Relationship Id="rId1588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item559088-000" TargetMode="External" /><Relationship Id="rId1590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item559456-000" TargetMode="External" /><Relationship Id="rId1592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item567423-000" TargetMode="External" /><Relationship Id="rId1594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item562504-000" TargetMode="External" /><Relationship Id="rId1596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId1597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item581981-000" TargetMode="External" /><Relationship Id="rId1598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item583302-000" TargetMode="External" /><Relationship Id="rId1600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item586756-000" TargetMode="External" /><Relationship Id="rId1602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item583640-000" TargetMode="External" /><Relationship Id="rId1604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item589854-000" TargetMode="External" /><Relationship Id="rId1606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item584868-000" TargetMode="External" /><Relationship Id="rId1608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item59611m-000" TargetMode="External" /><Relationship Id="rId1610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item593422-000" TargetMode="External" /><Relationship Id="rId1612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item596390-000" TargetMode="External" /><Relationship Id="rId1614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item594190-000" TargetMode="External" /><Relationship Id="rId1616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item5t3589-000" TargetMode="External" /><Relationship Id="rId1618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item734205-000" TargetMode="External" /><Relationship Id="rId1620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item714588-000" TargetMode="External" /><Relationship Id="rId1622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item730458-000" TargetMode="External" /><Relationship Id="rId1624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item714882-000" TargetMode="External" /><Relationship Id="rId1626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item718082-000" TargetMode="External" /><Relationship Id="rId1628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item718211-000" TargetMode="External" /><Relationship Id="rId1630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item739054-000" TargetMode="External" /><Relationship Id="rId1632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item731489-000" TargetMode="External" /><Relationship Id="rId1634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item722917-000" TargetMode="External" /><Relationship Id="rId1636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item743103-000" TargetMode="External" /><Relationship Id="rId1638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId1639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item754846-000" TargetMode="External" /><Relationship Id="rId1640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item757910-000" TargetMode="External" /><Relationship Id="rId1642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item757445-000" TargetMode="External" /><Relationship Id="rId1644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item615379-000" TargetMode="External" /><Relationship Id="rId1646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item61606v-000" TargetMode="External" /><Relationship Id="rId1648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item629313-000" TargetMode="External" /><Relationship Id="rId1650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item635830-8" TargetMode="External" /><Relationship Id="rId1652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item636388-000" TargetMode="External" /><Relationship Id="rId1654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item641414-000" TargetMode="External" /><Relationship Id="rId1656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item635830-2" TargetMode="External" /><Relationship Id="rId1658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item644487-000" TargetMode="External" /><Relationship Id="rId1660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item646311-000" TargetMode="External" /><Relationship Id="rId1662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item654916-000" TargetMode="External" /><Relationship Id="rId1664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item659313-000" TargetMode="External" /><Relationship Id="rId1666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item663259-000" TargetMode="External" /><Relationship Id="rId1668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item392343-000" TargetMode="External" /><Relationship Id="rId1670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item380999-000" TargetMode="External" /><Relationship Id="rId1672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item398512-000" TargetMode="External" /><Relationship Id="rId1674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item384493-000" TargetMode="External" /><Relationship Id="rId1676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item394701-000" TargetMode="External" /><Relationship Id="rId1678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item3z8698-000" TargetMode="External" /><Relationship Id="rId1680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item40606v-000" TargetMode="External" /><Relationship Id="rId1682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item41606v-000" TargetMode="External" /><Relationship Id="rId1684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item418907-000" TargetMode="External" /><Relationship Id="rId1686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item419471-000" TargetMode="External" /><Relationship Id="rId1688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item423544-000" TargetMode="External" /><Relationship Id="rId1690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item429631-000" TargetMode="External" /><Relationship Id="rId1692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item430852-000" TargetMode="External" /><Relationship Id="rId1694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item43397k-000" TargetMode="External" /><Relationship Id="rId1696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item434370-000" TargetMode="External" /><Relationship Id="rId1698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item430987-000" TargetMode="External" /><Relationship Id="rId1700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item448702-000" TargetMode="External" /><Relationship Id="rId1702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item449105-000" TargetMode="External" /><Relationship Id="rId1704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item442141-000" TargetMode="External" /><Relationship Id="rId1706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item444151-000" TargetMode="External" /><Relationship Id="rId1707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId1708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item43334m-000" TargetMode="External" /><Relationship Id="rId1709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item456357-000" TargetMode="External" /><Relationship Id="rId1711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item458536-000" TargetMode="External" /><Relationship Id="rId1712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item45755p-000" TargetMode="External" /><Relationship Id="rId1714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item458128-000" TargetMode="External" /><Relationship Id="rId1716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item138273-000" TargetMode="External" /><Relationship Id="rId1718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item139534-000" TargetMode="External" /><Relationship Id="rId1720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId1721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item138908-000" TargetMode="External" /><Relationship Id="rId1722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item145796-000" TargetMode="External" /><Relationship Id="rId1724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item146937-000" TargetMode="External" /><Relationship Id="rId1726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item163471-000" TargetMode="External" /><Relationship Id="rId1728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-100" TargetMode="External" /><Relationship Id="rId1729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item677893-000" TargetMode="External" /><Relationship Id="rId1730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item681316-000" TargetMode="External" /><Relationship Id="rId1732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item691383-000" TargetMode="External" /><Relationship Id="rId1734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item6c1254-000" TargetMode="External" /><Relationship Id="rId1736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item694667-000" TargetMode="External" /><Relationship Id="rId1738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId1739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item6y203l-000" TargetMode="External" /><Relationship Id="rId1740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId1741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J882"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="40" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="32" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="255" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15.27734375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="45.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="68.84765625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="43.84765625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -18758,9602 +18761,9602 @@
         <v>43</v>
       </c>
     </row>
     <row r="469" spans="1:8" ht="12.75">
       <c r="A469" s="1" t="s">
         <v>1434</v>
       </c>
       <c r="B469" t="s">
         <v>1435</v>
       </c>
       <c r="C469" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D469" t="s">
         <v>1436</v>
       </c>
       <c r="E469" t="s">
         <v>216</v>
       </c>
       <c r="H469" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="470" spans="1:8" ht="12.75">
       <c r="A470" s="1" t="s">
-        <v>1437</v>
+        <v>1438</v>
       </c>
       <c r="B470" t="s">
-        <v>1438</v>
+        <v>1439</v>
       </c>
       <c r="C470" s="1" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="D470" t="s">
-        <v>1439</v>
+        <v>1440</v>
       </c>
       <c r="F470" t="s">
         <v>14</v>
       </c>
       <c r="G470" t="s">
-        <v>306</v>
+        <v>22</v>
       </c>
       <c r="H470" t="s">
-        <v>23</v>
+        <v>1376</v>
       </c>
     </row>
     <row r="471" spans="1:8" ht="12.75">
       <c r="A471" s="1" t="s">
-        <v>1440</v>
-[...2 lines deleted...]
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="C471" s="1" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="D471" t="s">
-        <v>1442</v>
+        <v>1443</v>
       </c>
       <c r="F471" t="s">
         <v>14</v>
       </c>
       <c r="G471" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="H471" t="s">
-        <v>350</v>
+        <v>1376</v>
       </c>
     </row>
     <row r="472" spans="1:8" ht="12.75">
       <c r="A472" s="1" t="s">
-        <v>1443</v>
+        <v>1444</v>
       </c>
       <c r="B472" t="s">
-        <v>1444</v>
+        <v>1445</v>
       </c>
       <c r="C472" s="1" t="s">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="D472" t="s">
-        <v>1445</v>
+        <v>1446</v>
       </c>
       <c r="F472" t="s">
         <v>14</v>
       </c>
       <c r="G472" t="s">
-        <v>52</v>
+        <v>306</v>
       </c>
       <c r="H472" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
     </row>
     <row r="473" spans="1:8" ht="12.75">
       <c r="A473" s="1" t="s">
-        <v>1446</v>
+        <v>1447</v>
       </c>
       <c r="B473" t="s">
-        <v>1447</v>
+        <v>1448</v>
       </c>
       <c r="C473" s="1" t="s">
-        <v>41</v>
+        <v>20</v>
       </c>
       <c r="D473" t="s">
-        <v>1448</v>
+        <v>327</v>
       </c>
       <c r="F473" t="s">
         <v>14</v>
       </c>
       <c r="G473" t="s">
         <v>22</v>
       </c>
       <c r="H473" t="s">
-        <v>43</v>
+        <v>310</v>
       </c>
     </row>
     <row r="474" spans="1:8" ht="12.75">
       <c r="A474" s="1" t="s">
         <v>1449</v>
       </c>
       <c r="B474" t="s">
         <v>1450</v>
       </c>
       <c r="C474" s="1" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="D474" t="s">
         <v>1451</v>
       </c>
       <c r="F474" t="s">
         <v>14</v>
       </c>
       <c r="G474" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="H474" t="s">
-        <v>43</v>
+        <v>350</v>
       </c>
     </row>
     <row r="475" spans="1:8" ht="12.75">
       <c r="A475" s="1" t="s">
         <v>1452</v>
       </c>
       <c r="B475" t="s">
         <v>1453</v>
       </c>
       <c r="C475" s="1" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="D475" t="s">
-        <v>421</v>
+        <v>1454</v>
       </c>
       <c r="F475" t="s">
         <v>14</v>
       </c>
       <c r="G475" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="H475" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="476" spans="1:8" ht="12.75">
       <c r="A476" s="1" t="s">
-        <v>1454</v>
+        <v>1455</v>
       </c>
       <c r="B476" t="s">
-        <v>1455</v>
+        <v>1456</v>
       </c>
       <c r="C476" s="1" t="s">
-        <v>30</v>
+        <v>41</v>
       </c>
       <c r="D476" t="s">
-        <v>1456</v>
+        <v>1457</v>
       </c>
       <c r="F476" t="s">
         <v>14</v>
       </c>
       <c r="G476" t="s">
-        <v>306</v>
+        <v>22</v>
       </c>
       <c r="H476" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
     </row>
     <row r="477" spans="1:8" ht="12.75">
       <c r="A477" s="1" t="s">
-        <v>1457</v>
+        <v>1458</v>
       </c>
       <c r="B477" t="s">
-        <v>1458</v>
+        <v>1459</v>
       </c>
       <c r="C477" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D477" t="s">
-        <v>1459</v>
+        <v>1460</v>
       </c>
       <c r="F477" t="s">
         <v>14</v>
       </c>
       <c r="G477" t="s">
         <v>22</v>
       </c>
       <c r="H477" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="478" spans="1:8" ht="12.75">
       <c r="A478" s="1" t="s">
-        <v>1460</v>
+        <v>1461</v>
       </c>
       <c r="B478" t="s">
-        <v>1461</v>
+        <v>1462</v>
       </c>
       <c r="C478" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D478" t="s">
-        <v>1462</v>
+        <v>421</v>
       </c>
       <c r="F478" t="s">
         <v>14</v>
       </c>
       <c r="G478" t="s">
         <v>22</v>
       </c>
       <c r="H478" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="479" spans="1:8" ht="12.75">
       <c r="A479" s="1" t="s">
         <v>1463</v>
       </c>
       <c r="B479" t="s">
         <v>1464</v>
       </c>
       <c r="C479" s="1" t="s">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="D479" t="s">
         <v>1465</v>
       </c>
       <c r="F479" t="s">
         <v>14</v>
       </c>
       <c r="G479" t="s">
-        <v>52</v>
+        <v>306</v>
       </c>
       <c r="H479" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
     </row>
     <row r="480" spans="1:8" ht="12.75">
       <c r="A480" s="1" t="s">
         <v>1466</v>
       </c>
       <c r="B480" t="s">
         <v>1467</v>
       </c>
       <c r="C480" s="1" t="s">
-        <v>20</v>
+        <v>41</v>
       </c>
       <c r="D480" t="s">
         <v>1468</v>
       </c>
       <c r="F480" t="s">
         <v>14</v>
       </c>
       <c r="G480" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="H480" t="s">
-        <v>324</v>
+        <v>43</v>
       </c>
     </row>
     <row r="481" spans="1:8" ht="12.75">
       <c r="A481" s="1" t="s">
         <v>1469</v>
       </c>
       <c r="B481" t="s">
         <v>1470</v>
       </c>
       <c r="C481" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D481" t="s">
-        <v>1032</v>
+        <v>1471</v>
       </c>
       <c r="F481" t="s">
         <v>14</v>
       </c>
       <c r="G481" t="s">
         <v>22</v>
       </c>
       <c r="H481" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="482" spans="1:8" ht="12.75">
       <c r="A482" s="1" t="s">
-        <v>1471</v>
+        <v>1472</v>
       </c>
       <c r="B482" t="s">
-        <v>1472</v>
+        <v>1473</v>
       </c>
       <c r="C482" s="1" t="s">
-        <v>322</v>
+        <v>50</v>
       </c>
       <c r="D482" t="s">
-        <v>1473</v>
+        <v>1474</v>
       </c>
       <c r="F482" t="s">
         <v>14</v>
       </c>
       <c r="G482" t="s">
-        <v>174</v>
+        <v>52</v>
       </c>
       <c r="H482" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
     </row>
     <row r="483" spans="1:8" ht="12.75">
       <c r="A483" s="1" t="s">
-        <v>1474</v>
+        <v>1475</v>
       </c>
       <c r="B483" t="s">
-        <v>1475</v>
+        <v>1476</v>
       </c>
       <c r="C483" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D483" t="s">
-        <v>791</v>
+        <v>1477</v>
       </c>
       <c r="F483" t="s">
         <v>14</v>
       </c>
       <c r="G483" t="s">
         <v>52</v>
       </c>
       <c r="H483" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="484" spans="1:8" ht="12.75">
       <c r="A484" s="1" t="s">
-        <v>1476</v>
+        <v>1478</v>
       </c>
       <c r="B484" t="s">
-        <v>1477</v>
+        <v>1479</v>
       </c>
       <c r="C484" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D484" t="s">
-        <v>1478</v>
+        <v>1032</v>
       </c>
       <c r="F484" t="s">
         <v>14</v>
       </c>
       <c r="G484" t="s">
         <v>22</v>
       </c>
       <c r="H484" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="485" spans="1:8" ht="12.75">
       <c r="A485" s="1" t="s">
-        <v>1479</v>
+        <v>1480</v>
       </c>
       <c r="B485" t="s">
-        <v>1480</v>
+        <v>1481</v>
       </c>
       <c r="C485" s="1" t="s">
-        <v>50</v>
+        <v>322</v>
       </c>
       <c r="D485" t="s">
-        <v>1481</v>
+        <v>1482</v>
       </c>
       <c r="F485" t="s">
         <v>14</v>
       </c>
       <c r="G485" t="s">
-        <v>52</v>
+        <v>174</v>
       </c>
       <c r="H485" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
     </row>
     <row r="486" spans="1:8" ht="12.75">
       <c r="A486" s="1" t="s">
-        <v>1482</v>
+        <v>1483</v>
       </c>
       <c r="B486" t="s">
-        <v>1483</v>
+        <v>1484</v>
       </c>
       <c r="C486" s="1" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="D486" t="s">
-        <v>1484</v>
+        <v>791</v>
       </c>
       <c r="F486" t="s">
         <v>14</v>
       </c>
       <c r="G486" t="s">
         <v>52</v>
       </c>
       <c r="H486" t="s">
-        <v>1485</v>
+        <v>324</v>
       </c>
     </row>
     <row r="487" spans="1:8" ht="12.75">
       <c r="A487" s="1" t="s">
+        <v>1485</v>
+      </c>
+      <c r="B487" t="s">
         <v>1486</v>
       </c>
-      <c r="B487" t="s">
+      <c r="C487" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D487" t="s">
         <v>1487</v>
       </c>
-      <c r="C487" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F487" t="s">
         <v>14</v>
       </c>
       <c r="G487" t="s">
-        <v>174</v>
+        <v>22</v>
       </c>
       <c r="H487" t="s">
-        <v>175</v>
+        <v>43</v>
       </c>
     </row>
     <row r="488" spans="1:8" ht="12.75">
       <c r="A488" s="1" t="s">
+        <v>1488</v>
+      </c>
+      <c r="B488" t="s">
         <v>1489</v>
       </c>
-      <c r="B488" t="s">
+      <c r="C488" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D488" t="s">
         <v>1490</v>
       </c>
-      <c r="C488" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F488" t="s">
         <v>14</v>
       </c>
       <c r="G488" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="H488" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="489" spans="1:8" ht="12.75">
       <c r="A489" s="1" t="s">
+        <v>1491</v>
+      </c>
+      <c r="B489" t="s">
         <v>1492</v>
       </c>
-      <c r="B489" t="s">
+      <c r="C489" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D489" t="s">
         <v>1493</v>
       </c>
-      <c r="C489" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F489" t="s">
         <v>14</v>
       </c>
       <c r="G489" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="H489" t="s">
-        <v>43</v>
+        <v>1494</v>
       </c>
     </row>
     <row r="490" spans="1:8" ht="12.75">
       <c r="A490" s="1" t="s">
         <v>1495</v>
       </c>
       <c r="B490" t="s">
         <v>1496</v>
       </c>
       <c r="C490" s="1" t="s">
-        <v>41</v>
+        <v>172</v>
       </c>
       <c r="D490" t="s">
-        <v>211</v>
+        <v>1150</v>
       </c>
       <c r="F490" t="s">
         <v>14</v>
       </c>
       <c r="G490" t="s">
-        <v>22</v>
+        <v>174</v>
       </c>
       <c r="H490" t="s">
-        <v>43</v>
+        <v>175</v>
       </c>
     </row>
     <row r="491" spans="1:8" ht="12.75">
       <c r="A491" s="1" t="s">
         <v>1498</v>
       </c>
       <c r="B491" t="s">
         <v>1499</v>
       </c>
       <c r="C491" s="1" t="s">
-        <v>30</v>
+        <v>41</v>
       </c>
       <c r="D491" t="s">
-        <v>1500</v>
-[...2 lines deleted...]
-        <v>216</v>
+        <v>211</v>
+      </c>
+      <c r="F491" t="s">
+        <v>14</v>
+      </c>
+      <c r="G491" t="s">
+        <v>22</v>
       </c>
       <c r="H491" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
     </row>
     <row r="492" spans="1:8" ht="12.75">
       <c r="A492" s="1" t="s">
+        <v>1501</v>
+      </c>
+      <c r="B492" t="s">
         <v>1502</v>
       </c>
-      <c r="B492" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C492" s="1" t="s">
-        <v>30</v>
+        <v>41</v>
       </c>
       <c r="D492" t="s">
-        <v>1504</v>
-[...2 lines deleted...]
-        <v>216</v>
+        <v>211</v>
+      </c>
+      <c r="F492" t="s">
+        <v>14</v>
+      </c>
+      <c r="G492" t="s">
+        <v>22</v>
       </c>
       <c r="H492" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
     </row>
     <row r="493" spans="1:8" ht="12.75">
       <c r="A493" s="1" t="s">
+        <v>1504</v>
+      </c>
+      <c r="B493" t="s">
         <v>1505</v>
       </c>
-      <c r="B493" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C493" s="1" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="D493" t="s">
-        <v>1507</v>
+        <v>211</v>
       </c>
       <c r="F493" t="s">
         <v>14</v>
       </c>
       <c r="G493" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="H493" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="494" spans="1:8" ht="12.75">
       <c r="A494" s="1" t="s">
+        <v>1507</v>
+      </c>
+      <c r="B494" t="s">
         <v>1508</v>
       </c>
-      <c r="B494" t="s">
+      <c r="C494" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D494" t="s">
         <v>1509</v>
       </c>
-      <c r="C494" s="1" t="s">
-[...9 lines deleted...]
-        <v>245</v>
+      <c r="E494" t="s">
+        <v>216</v>
       </c>
       <c r="H494" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
     </row>
     <row r="495" spans="1:8" ht="12.75">
       <c r="A495" s="1" t="s">
         <v>1511</v>
       </c>
       <c r="B495" t="s">
         <v>1512</v>
       </c>
       <c r="C495" s="1" t="s">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="D495" t="s">
-        <v>635</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>1513</v>
+      </c>
+      <c r="E495" t="s">
+        <v>216</v>
       </c>
       <c r="H495" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
     </row>
     <row r="496" spans="1:8" ht="12.75">
       <c r="A496" s="1" t="s">
-        <v>1513</v>
+        <v>1514</v>
       </c>
       <c r="B496" t="s">
-        <v>1514</v>
+        <v>1515</v>
       </c>
       <c r="C496" s="1" t="s">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="D496" t="s">
-        <v>1515</v>
+        <v>1516</v>
       </c>
       <c r="F496" t="s">
         <v>14</v>
       </c>
       <c r="G496" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="H496" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
     </row>
     <row r="497" spans="1:8" ht="12.75">
       <c r="A497" s="1" t="s">
-        <v>1516</v>
+        <v>1517</v>
       </c>
       <c r="B497" t="s">
-        <v>1517</v>
+        <v>1518</v>
       </c>
       <c r="C497" s="1" t="s">
-        <v>41</v>
+        <v>243</v>
       </c>
       <c r="D497" t="s">
-        <v>1158</v>
+        <v>1519</v>
       </c>
       <c r="F497" t="s">
         <v>14</v>
       </c>
       <c r="G497" t="s">
-        <v>22</v>
+        <v>245</v>
       </c>
       <c r="H497" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="498" spans="1:8" ht="12.75">
       <c r="A498" s="1" t="s">
-        <v>1518</v>
+        <v>1520</v>
       </c>
       <c r="B498" t="s">
-        <v>1519</v>
+        <v>1521</v>
       </c>
       <c r="C498" s="1" t="s">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="D498" t="s">
-        <v>1327</v>
+        <v>635</v>
       </c>
       <c r="F498" t="s">
         <v>14</v>
       </c>
       <c r="G498" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="H498" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
     </row>
     <row r="499" spans="1:8" ht="12.75">
       <c r="A499" s="1" t="s">
-        <v>1520</v>
+        <v>1522</v>
       </c>
       <c r="B499" t="s">
-        <v>1521</v>
+        <v>1523</v>
       </c>
       <c r="C499" s="1" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="D499" t="s">
-        <v>1522</v>
+        <v>1524</v>
       </c>
       <c r="F499" t="s">
         <v>14</v>
       </c>
       <c r="G499" t="s">
-        <v>306</v>
+        <v>22</v>
       </c>
       <c r="H499" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="500" spans="1:8" ht="12.75">
       <c r="A500" s="1" t="s">
-        <v>1523</v>
+        <v>1525</v>
       </c>
       <c r="B500" t="s">
-        <v>1524</v>
+        <v>1526</v>
       </c>
       <c r="C500" s="1" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="D500" t="s">
-        <v>1418</v>
+        <v>1158</v>
       </c>
       <c r="F500" t="s">
         <v>14</v>
       </c>
       <c r="G500" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="H500" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="501" spans="1:8" ht="12.75">
       <c r="A501" s="1" t="s">
-        <v>1525</v>
+        <v>1527</v>
       </c>
       <c r="B501" t="s">
-        <v>1526</v>
+        <v>1528</v>
       </c>
       <c r="C501" s="1" t="s">
-        <v>172</v>
+        <v>30</v>
       </c>
       <c r="D501" t="s">
-        <v>1527</v>
+        <v>1327</v>
       </c>
       <c r="F501" t="s">
         <v>14</v>
       </c>
       <c r="G501" t="s">
-        <v>174</v>
+        <v>22</v>
       </c>
       <c r="H501" t="s">
-        <v>175</v>
+        <v>38</v>
       </c>
     </row>
     <row r="502" spans="1:8" ht="12.75">
       <c r="A502" s="1" t="s">
-        <v>1528</v>
+        <v>1529</v>
       </c>
       <c r="B502" t="s">
-        <v>1529</v>
+        <v>1530</v>
       </c>
       <c r="C502" s="1" t="s">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="D502" t="s">
-        <v>1530</v>
+        <v>1531</v>
       </c>
       <c r="F502" t="s">
         <v>14</v>
       </c>
       <c r="G502" t="s">
-        <v>52</v>
+        <v>306</v>
       </c>
       <c r="H502" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
     </row>
     <row r="503" spans="1:8" ht="12.75">
       <c r="A503" s="1" t="s">
-        <v>1531</v>
+        <v>1532</v>
       </c>
       <c r="B503" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="C503" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D503" t="s">
-        <v>1533</v>
+        <v>1418</v>
       </c>
       <c r="F503" t="s">
         <v>14</v>
       </c>
       <c r="G503" t="s">
         <v>52</v>
       </c>
       <c r="H503" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="504" spans="1:8" ht="12.75">
       <c r="A504" s="1" t="s">
         <v>1534</v>
       </c>
       <c r="B504" t="s">
         <v>1535</v>
       </c>
       <c r="C504" s="1" t="s">
-        <v>30</v>
+        <v>172</v>
       </c>
       <c r="D504" t="s">
         <v>1536</v>
       </c>
       <c r="F504" t="s">
         <v>14</v>
       </c>
       <c r="G504" t="s">
-        <v>306</v>
+        <v>174</v>
       </c>
       <c r="H504" t="s">
-        <v>38</v>
+        <v>175</v>
       </c>
     </row>
     <row r="505" spans="1:8" ht="12.75">
       <c r="A505" s="1" t="s">
         <v>1537</v>
       </c>
       <c r="B505" t="s">
         <v>1538</v>
       </c>
       <c r="C505" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D505" t="s">
-        <v>840</v>
+        <v>1539</v>
       </c>
       <c r="F505" t="s">
         <v>14</v>
       </c>
       <c r="G505" t="s">
         <v>52</v>
       </c>
       <c r="H505" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="506" spans="1:8" ht="12.75">
       <c r="A506" s="1" t="s">
-        <v>1539</v>
+        <v>1540</v>
       </c>
       <c r="B506" t="s">
-        <v>1540</v>
+        <v>1541</v>
       </c>
       <c r="C506" s="1" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="D506" t="s">
-        <v>1032</v>
+        <v>1542</v>
       </c>
       <c r="F506" t="s">
         <v>14</v>
       </c>
       <c r="G506" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="H506" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="507" spans="1:8" ht="12.75">
       <c r="A507" s="1" t="s">
-        <v>1541</v>
+        <v>1543</v>
       </c>
       <c r="B507" t="s">
-        <v>1542</v>
+        <v>1544</v>
       </c>
       <c r="C507" s="1" t="s">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="D507" t="s">
-        <v>655</v>
+        <v>1545</v>
       </c>
       <c r="F507" t="s">
         <v>14</v>
       </c>
       <c r="G507" t="s">
-        <v>22</v>
+        <v>306</v>
       </c>
       <c r="H507" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
     </row>
     <row r="508" spans="1:8" ht="12.75">
       <c r="A508" s="1" t="s">
-        <v>1543</v>
+        <v>1546</v>
       </c>
       <c r="B508" t="s">
-        <v>1544</v>
+        <v>1547</v>
       </c>
       <c r="C508" s="1" t="s">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="D508" t="s">
-        <v>375</v>
+        <v>840</v>
       </c>
       <c r="F508" t="s">
         <v>14</v>
       </c>
       <c r="G508" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="H508" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
     </row>
     <row r="509" spans="1:8" ht="12.75">
       <c r="A509" s="1" t="s">
-        <v>1545</v>
+        <v>1548</v>
       </c>
       <c r="B509" t="s">
-        <v>1546</v>
+        <v>1549</v>
       </c>
       <c r="C509" s="1" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="D509" t="s">
-        <v>1547</v>
+        <v>1032</v>
       </c>
       <c r="F509" t="s">
         <v>14</v>
       </c>
       <c r="G509" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="H509" t="s">
-        <v>1548</v>
+        <v>43</v>
       </c>
     </row>
     <row r="510" spans="1:8" ht="12.75">
       <c r="A510" s="1" t="s">
-        <v>1549</v>
+        <v>1550</v>
       </c>
       <c r="B510" t="s">
-        <v>1550</v>
+        <v>1551</v>
       </c>
       <c r="C510" s="1" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="D510" t="s">
-        <v>1551</v>
+        <v>655</v>
       </c>
       <c r="F510" t="s">
         <v>14</v>
       </c>
       <c r="G510" t="s">
         <v>22</v>
       </c>
       <c r="H510" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
     </row>
     <row r="511" spans="1:8" ht="12.75">
       <c r="A511" s="1" t="s">
         <v>1552</v>
       </c>
       <c r="B511" t="s">
         <v>1553</v>
       </c>
       <c r="C511" s="1" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="D511" t="s">
-        <v>1554</v>
+        <v>375</v>
       </c>
       <c r="F511" t="s">
         <v>14</v>
       </c>
       <c r="G511" t="s">
-        <v>1129</v>
+        <v>22</v>
       </c>
       <c r="H511" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
     </row>
     <row r="512" spans="1:8" ht="12.75">
       <c r="A512" s="1" t="s">
+        <v>1554</v>
+      </c>
+      <c r="B512" t="s">
         <v>1555</v>
       </c>
-      <c r="B512" t="s">
+      <c r="C512" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D512" t="s">
         <v>1556</v>
       </c>
-      <c r="C512" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D512" t="s">
+      <c r="F512" t="s">
+        <v>14</v>
+      </c>
+      <c r="G512" t="s">
+        <v>52</v>
+      </c>
+      <c r="H512" t="s">
         <v>1557</v>
-      </c>
-[...7 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="513" spans="1:8" ht="12.75">
       <c r="A513" s="1" t="s">
         <v>1558</v>
       </c>
       <c r="B513" t="s">
         <v>1559</v>
       </c>
       <c r="C513" s="1" t="s">
-        <v>50</v>
+        <v>12</v>
       </c>
       <c r="D513" t="s">
         <v>1560</v>
       </c>
       <c r="F513" t="s">
         <v>14</v>
       </c>
       <c r="G513" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="H513" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
     </row>
     <row r="514" spans="1:8" ht="12.75">
       <c r="A514" s="1" t="s">
         <v>1561</v>
       </c>
       <c r="B514" t="s">
         <v>1562</v>
       </c>
       <c r="C514" s="1" t="s">
-        <v>172</v>
+        <v>20</v>
       </c>
       <c r="D514" t="s">
         <v>1563</v>
       </c>
       <c r="F514" t="s">
         <v>14</v>
       </c>
       <c r="G514" t="s">
-        <v>174</v>
+        <v>1129</v>
       </c>
       <c r="H514" t="s">
-        <v>175</v>
+        <v>23</v>
       </c>
     </row>
     <row r="515" spans="1:8" ht="12.75">
       <c r="A515" s="1" t="s">
         <v>1564</v>
       </c>
       <c r="B515" t="s">
         <v>1565</v>
       </c>
       <c r="C515" s="1" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="D515" t="s">
         <v>1566</v>
       </c>
       <c r="F515" t="s">
         <v>14</v>
       </c>
       <c r="G515" t="s">
-        <v>306</v>
+        <v>22</v>
       </c>
       <c r="H515" t="s">
-        <v>38</v>
+        <v>360</v>
       </c>
     </row>
     <row r="516" spans="1:8" ht="12.75">
       <c r="A516" s="1" t="s">
         <v>1567</v>
       </c>
       <c r="B516" t="s">
         <v>1568</v>
       </c>
       <c r="C516" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D516" t="s">
         <v>1569</v>
       </c>
       <c r="F516" t="s">
         <v>14</v>
       </c>
       <c r="G516" t="s">
         <v>52</v>
       </c>
       <c r="H516" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="517" spans="1:8" ht="12.75">
       <c r="A517" s="1" t="s">
         <v>1570</v>
       </c>
       <c r="B517" t="s">
         <v>1571</v>
       </c>
       <c r="C517" s="1" t="s">
-        <v>41</v>
+        <v>172</v>
       </c>
       <c r="D517" t="s">
         <v>1572</v>
       </c>
       <c r="F517" t="s">
         <v>14</v>
       </c>
       <c r="G517" t="s">
-        <v>22</v>
+        <v>174</v>
       </c>
       <c r="H517" t="s">
-        <v>43</v>
+        <v>175</v>
       </c>
     </row>
     <row r="518" spans="1:8" ht="12.75">
       <c r="A518" s="1" t="s">
         <v>1573</v>
       </c>
       <c r="B518" t="s">
         <v>1574</v>
       </c>
       <c r="C518" s="1" t="s">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="D518" t="s">
-        <v>635</v>
+        <v>1575</v>
       </c>
       <c r="F518" t="s">
         <v>14</v>
       </c>
       <c r="G518" t="s">
-        <v>52</v>
+        <v>306</v>
       </c>
       <c r="H518" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
     </row>
     <row r="519" spans="1:8" ht="12.75">
       <c r="A519" s="1" t="s">
-        <v>1575</v>
+        <v>1576</v>
       </c>
       <c r="B519" t="s">
-        <v>1576</v>
+        <v>1577</v>
       </c>
       <c r="C519" s="1" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="D519" t="s">
-        <v>658</v>
+        <v>1578</v>
       </c>
       <c r="F519" t="s">
         <v>14</v>
       </c>
       <c r="G519" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="H519" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="520" spans="1:8" ht="12.75">
       <c r="A520" s="1" t="s">
-        <v>1577</v>
+        <v>1579</v>
       </c>
       <c r="B520" t="s">
-        <v>1578</v>
+        <v>1580</v>
       </c>
       <c r="C520" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D520" t="s">
-        <v>1579</v>
+        <v>1581</v>
       </c>
       <c r="F520" t="s">
         <v>14</v>
       </c>
       <c r="G520" t="s">
         <v>22</v>
       </c>
       <c r="H520" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="521" spans="1:8" ht="12.75">
       <c r="A521" s="1" t="s">
-        <v>1580</v>
+        <v>1582</v>
       </c>
       <c r="B521" t="s">
-        <v>1581</v>
+        <v>1583</v>
       </c>
       <c r="C521" s="1" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="D521" t="s">
-        <v>930</v>
+        <v>635</v>
       </c>
       <c r="F521" t="s">
         <v>14</v>
       </c>
       <c r="G521" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="H521" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="522" spans="1:8" ht="12.75">
       <c r="A522" s="1" t="s">
-        <v>1582</v>
+        <v>1584</v>
       </c>
       <c r="B522" t="s">
-        <v>1583</v>
+        <v>1585</v>
       </c>
       <c r="C522" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D522" t="s">
-        <v>1584</v>
+        <v>658</v>
       </c>
       <c r="F522" t="s">
         <v>14</v>
       </c>
       <c r="G522" t="s">
         <v>22</v>
       </c>
       <c r="H522" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="523" spans="1:8" ht="12.75">
       <c r="A523" s="1" t="s">
-        <v>1585</v>
+        <v>1586</v>
       </c>
       <c r="B523" t="s">
-        <v>1586</v>
+        <v>1587</v>
       </c>
       <c r="C523" s="1" t="s">
-        <v>20</v>
+        <v>41</v>
       </c>
       <c r="D523" t="s">
-        <v>1587</v>
+        <v>1588</v>
       </c>
       <c r="F523" t="s">
         <v>14</v>
       </c>
       <c r="G523" t="s">
         <v>22</v>
       </c>
       <c r="H523" t="s">
-        <v>324</v>
+        <v>43</v>
       </c>
     </row>
     <row r="524" spans="1:8" ht="12.75">
       <c r="A524" s="1" t="s">
-        <v>1588</v>
+        <v>1589</v>
       </c>
       <c r="B524" t="s">
-        <v>1589</v>
+        <v>1590</v>
       </c>
       <c r="C524" s="1" t="s">
-        <v>20</v>
+        <v>41</v>
       </c>
       <c r="D524" t="s">
-        <v>1590</v>
+        <v>930</v>
       </c>
       <c r="F524" t="s">
         <v>14</v>
       </c>
       <c r="G524" t="s">
         <v>22</v>
       </c>
       <c r="H524" t="s">
-        <v>62</v>
+        <v>43</v>
       </c>
     </row>
     <row r="525" spans="1:8" ht="12.75">
       <c r="A525" s="1" t="s">
         <v>1591</v>
       </c>
       <c r="B525" t="s">
         <v>1592</v>
       </c>
       <c r="C525" s="1" t="s">
-        <v>172</v>
+        <v>41</v>
       </c>
       <c r="D525" t="s">
         <v>1593</v>
       </c>
       <c r="F525" t="s">
         <v>14</v>
       </c>
       <c r="G525" t="s">
-        <v>174</v>
+        <v>22</v>
       </c>
       <c r="H525" t="s">
-        <v>175</v>
+        <v>43</v>
       </c>
     </row>
     <row r="526" spans="1:8" ht="12.75">
       <c r="A526" s="1" t="s">
         <v>1594</v>
       </c>
       <c r="B526" t="s">
         <v>1595</v>
       </c>
       <c r="C526" s="1" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="D526" t="s">
         <v>1596</v>
       </c>
       <c r="F526" t="s">
         <v>14</v>
       </c>
       <c r="G526" t="s">
         <v>22</v>
       </c>
       <c r="H526" t="s">
-        <v>38</v>
+        <v>324</v>
       </c>
     </row>
     <row r="527" spans="1:8" ht="12.75">
       <c r="A527" s="1" t="s">
         <v>1597</v>
       </c>
       <c r="B527" t="s">
         <v>1598</v>
       </c>
       <c r="C527" s="1" t="s">
-        <v>172</v>
+        <v>20</v>
       </c>
       <c r="D527" t="s">
         <v>1599</v>
       </c>
       <c r="F527" t="s">
         <v>14</v>
       </c>
       <c r="G527" t="s">
-        <v>174</v>
+        <v>22</v>
       </c>
       <c r="H527" t="s">
-        <v>175</v>
+        <v>62</v>
       </c>
     </row>
     <row r="528" spans="1:8" ht="12.75">
       <c r="A528" s="1" t="s">
         <v>1600</v>
       </c>
       <c r="B528" t="s">
         <v>1601</v>
       </c>
       <c r="C528" s="1" t="s">
         <v>172</v>
       </c>
       <c r="D528" t="s">
         <v>1602</v>
       </c>
       <c r="F528" t="s">
         <v>14</v>
       </c>
       <c r="G528" t="s">
         <v>174</v>
       </c>
       <c r="H528" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="529" spans="1:8" ht="12.75">
       <c r="A529" s="1" t="s">
         <v>1603</v>
       </c>
       <c r="B529" t="s">
         <v>1604</v>
       </c>
       <c r="C529" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D529" t="s">
         <v>1605</v>
       </c>
       <c r="F529" t="s">
         <v>14</v>
       </c>
       <c r="G529" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="H529" t="s">
-        <v>437</v>
+        <v>38</v>
       </c>
     </row>
     <row r="530" spans="1:8" ht="12.75">
       <c r="A530" s="1" t="s">
         <v>1606</v>
       </c>
       <c r="B530" t="s">
         <v>1607</v>
       </c>
       <c r="C530" s="1" t="s">
-        <v>30</v>
+        <v>172</v>
       </c>
       <c r="D530" t="s">
         <v>1608</v>
       </c>
       <c r="F530" t="s">
         <v>14</v>
       </c>
       <c r="G530" t="s">
-        <v>69</v>
+        <v>174</v>
       </c>
       <c r="H530" t="s">
-        <v>38</v>
+        <v>175</v>
       </c>
     </row>
     <row r="531" spans="1:8" ht="12.75">
       <c r="A531" s="1" t="s">
         <v>1609</v>
       </c>
       <c r="B531" t="s">
         <v>1610</v>
       </c>
       <c r="C531" s="1" t="s">
         <v>172</v>
       </c>
       <c r="D531" t="s">
         <v>1611</v>
       </c>
       <c r="F531" t="s">
         <v>14</v>
       </c>
       <c r="G531" t="s">
         <v>174</v>
       </c>
       <c r="H531" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="532" spans="1:8" ht="12.75">
       <c r="A532" s="1" t="s">
         <v>1612</v>
       </c>
       <c r="B532" t="s">
         <v>1613</v>
       </c>
       <c r="C532" s="1" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="D532" t="s">
         <v>1614</v>
       </c>
       <c r="F532" t="s">
         <v>14</v>
       </c>
       <c r="G532" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="H532" t="s">
-        <v>23</v>
+        <v>437</v>
       </c>
     </row>
     <row r="533" spans="1:8" ht="12.75">
       <c r="A533" s="1" t="s">
         <v>1615</v>
       </c>
       <c r="B533" t="s">
         <v>1616</v>
       </c>
       <c r="C533" s="1" t="s">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="D533" t="s">
         <v>1617</v>
       </c>
       <c r="F533" t="s">
         <v>14</v>
       </c>
       <c r="G533" t="s">
-        <v>52</v>
+        <v>69</v>
       </c>
       <c r="H533" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
     </row>
     <row r="534" spans="1:8" ht="12.75">
       <c r="A534" s="1" t="s">
         <v>1618</v>
       </c>
       <c r="B534" t="s">
         <v>1619</v>
       </c>
       <c r="C534" s="1" t="s">
-        <v>20</v>
+        <v>172</v>
       </c>
       <c r="D534" t="s">
         <v>1620</v>
       </c>
       <c r="F534" t="s">
         <v>14</v>
       </c>
       <c r="G534" t="s">
-        <v>306</v>
+        <v>174</v>
       </c>
       <c r="H534" t="s">
-        <v>23</v>
+        <v>175</v>
       </c>
     </row>
     <row r="535" spans="1:8" ht="12.75">
       <c r="A535" s="1" t="s">
         <v>1621</v>
       </c>
       <c r="B535" t="s">
         <v>1622</v>
       </c>
       <c r="C535" s="1" t="s">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="D535" t="s">
         <v>1623</v>
       </c>
       <c r="F535" t="s">
         <v>14</v>
       </c>
       <c r="G535" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="H535" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="536" spans="1:9" ht="12.75">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="536" spans="1:8" ht="12.75">
       <c r="A536" s="1" t="s">
         <v>1624</v>
       </c>
       <c r="B536" t="s">
         <v>1625</v>
       </c>
       <c r="C536" s="1" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="D536" t="s">
         <v>1626</v>
       </c>
       <c r="F536" t="s">
         <v>14</v>
       </c>
       <c r="G536" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="H536" t="s">
         <v>43</v>
       </c>
-      <c r="I536" t="s">
-[...3 lines deleted...]
-    <row r="537" spans="1:9" ht="12.75">
+    </row>
+    <row r="537" spans="1:8" ht="12.75">
       <c r="A537" s="1" t="s">
         <v>1627</v>
       </c>
       <c r="B537" t="s">
         <v>1628</v>
       </c>
       <c r="C537" s="1" t="s">
-        <v>41</v>
+        <v>20</v>
       </c>
       <c r="D537" t="s">
         <v>1629</v>
       </c>
       <c r="F537" t="s">
         <v>14</v>
       </c>
       <c r="G537" t="s">
-        <v>22</v>
+        <v>306</v>
       </c>
       <c r="H537" t="s">
-        <v>43</v>
-[...5 lines deleted...]
-    <row r="538" spans="1:9" ht="12.75">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="538" spans="1:8" ht="12.75">
       <c r="A538" s="1" t="s">
         <v>1630</v>
       </c>
       <c r="B538" t="s">
         <v>1631</v>
       </c>
       <c r="C538" s="1" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="D538" t="s">
         <v>1632</v>
       </c>
       <c r="F538" t="s">
         <v>14</v>
       </c>
       <c r="G538" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="H538" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="539" spans="1:9" ht="12.75">
       <c r="A539" s="1" t="s">
         <v>1633</v>
       </c>
       <c r="B539" t="s">
         <v>1634</v>
       </c>
       <c r="C539" s="1" t="s">
-        <v>30</v>
+        <v>41</v>
       </c>
       <c r="D539" t="s">
         <v>1635</v>
       </c>
       <c r="F539" t="s">
         <v>14</v>
       </c>
       <c r="G539" t="s">
         <v>22</v>
       </c>
       <c r="H539" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="I539" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="540" spans="1:8" ht="12.75">
+    <row r="540" spans="1:9" ht="12.75">
       <c r="A540" s="1" t="s">
         <v>1636</v>
       </c>
       <c r="B540" t="s">
         <v>1637</v>
       </c>
       <c r="C540" s="1" t="s">
-        <v>20</v>
+        <v>41</v>
       </c>
       <c r="D540" t="s">
-        <v>1208</v>
+        <v>1638</v>
       </c>
       <c r="F540" t="s">
         <v>14</v>
       </c>
       <c r="G540" t="s">
         <v>22</v>
       </c>
       <c r="H540" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="541" spans="1:8" ht="12.75">
+        <v>43</v>
+      </c>
+      <c r="I540" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="541" spans="1:9" ht="12.75">
       <c r="A541" s="1" t="s">
-        <v>1638</v>
+        <v>1639</v>
       </c>
       <c r="B541" t="s">
-        <v>1639</v>
+        <v>1640</v>
       </c>
       <c r="C541" s="1" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="D541" t="s">
-        <v>1640</v>
+        <v>1641</v>
       </c>
       <c r="F541" t="s">
         <v>14</v>
       </c>
       <c r="G541" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="H541" t="s">
         <v>43</v>
       </c>
-    </row>
-    <row r="542" spans="1:8" ht="12.75">
+      <c r="I541" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="542" spans="1:9" ht="12.75">
       <c r="A542" s="1" t="s">
-        <v>1641</v>
+        <v>1642</v>
       </c>
       <c r="B542" t="s">
-        <v>1642</v>
+        <v>1643</v>
       </c>
       <c r="C542" s="1" t="s">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="D542" t="s">
-        <v>1643</v>
+        <v>1644</v>
       </c>
       <c r="F542" t="s">
         <v>14</v>
       </c>
       <c r="G542" t="s">
         <v>22</v>
       </c>
       <c r="H542" t="s">
-        <v>43</v>
+        <v>38</v>
+      </c>
+      <c r="I542" t="s">
+        <v>44</v>
       </c>
     </row>
     <row r="543" spans="1:8" ht="12.75">
       <c r="A543" s="1" t="s">
-        <v>1644</v>
+        <v>1645</v>
       </c>
       <c r="B543" t="s">
-        <v>1645</v>
+        <v>1646</v>
       </c>
       <c r="C543" s="1" t="s">
-        <v>41</v>
+        <v>20</v>
       </c>
       <c r="D543" t="s">
-        <v>1217</v>
+        <v>1208</v>
       </c>
       <c r="F543" t="s">
         <v>14</v>
       </c>
       <c r="G543" t="s">
         <v>22</v>
       </c>
       <c r="H543" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
     </row>
     <row r="544" spans="1:8" ht="12.75">
       <c r="A544" s="1" t="s">
-        <v>1646</v>
+        <v>1647</v>
       </c>
       <c r="B544" t="s">
-        <v>1647</v>
+        <v>1648</v>
       </c>
       <c r="C544" s="1" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="D544" t="s">
-        <v>1648</v>
+        <v>1649</v>
       </c>
       <c r="F544" t="s">
         <v>14</v>
       </c>
       <c r="G544" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="H544" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="545" spans="1:8" ht="12.75">
       <c r="A545" s="1" t="s">
-        <v>1649</v>
+        <v>1650</v>
       </c>
       <c r="B545" t="s">
-        <v>1650</v>
+        <v>1651</v>
       </c>
       <c r="C545" s="1" t="s">
-        <v>20</v>
+        <v>41</v>
       </c>
       <c r="D545" t="s">
-        <v>1208</v>
+        <v>1652</v>
       </c>
       <c r="F545" t="s">
         <v>14</v>
       </c>
       <c r="G545" t="s">
         <v>22</v>
       </c>
       <c r="H545" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
     </row>
     <row r="546" spans="1:8" ht="12.75">
       <c r="A546" s="1" t="s">
-        <v>1651</v>
+        <v>1653</v>
       </c>
       <c r="B546" t="s">
-        <v>1652</v>
+        <v>1654</v>
       </c>
       <c r="C546" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D546" t="s">
-        <v>1653</v>
+        <v>1217</v>
       </c>
       <c r="F546" t="s">
         <v>14</v>
       </c>
       <c r="G546" t="s">
         <v>22</v>
       </c>
       <c r="H546" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="547" spans="1:8" ht="12.75">
       <c r="A547" s="1" t="s">
-        <v>1654</v>
+        <v>1655</v>
       </c>
       <c r="B547" t="s">
-        <v>1655</v>
+        <v>1656</v>
       </c>
       <c r="C547" s="1" t="s">
-        <v>30</v>
+        <v>41</v>
       </c>
       <c r="D547" t="s">
-        <v>1304</v>
+        <v>1657</v>
       </c>
       <c r="F547" t="s">
         <v>14</v>
       </c>
       <c r="G547" t="s">
         <v>22</v>
       </c>
       <c r="H547" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
     </row>
     <row r="548" spans="1:8" ht="12.75">
       <c r="A548" s="1" t="s">
-        <v>1656</v>
+        <v>1658</v>
       </c>
       <c r="B548" t="s">
-        <v>1657</v>
+        <v>1659</v>
       </c>
       <c r="C548" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D548" t="s">
+        <v>1208</v>
+      </c>
+      <c r="F548" t="s">
+        <v>14</v>
+      </c>
+      <c r="G548" t="s">
+        <v>22</v>
+      </c>
+      <c r="H548" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="549" spans="1:8" ht="12.75">
+      <c r="A549" s="1" t="s">
+        <v>1660</v>
+      </c>
+      <c r="B549" t="s">
+        <v>1661</v>
+      </c>
+      <c r="C549" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="D548" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="D549" t="s">
-        <v>375</v>
+        <v>1662</v>
       </c>
       <c r="F549" t="s">
         <v>14</v>
       </c>
       <c r="G549" t="s">
         <v>22</v>
       </c>
       <c r="H549" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>82</v>
+        <v>43</v>
       </c>
     </row>
     <row r="550" spans="1:8" ht="12.75">
       <c r="A550" s="1" t="s">
-        <v>1661</v>
+        <v>1663</v>
       </c>
       <c r="B550" t="s">
-        <v>1662</v>
+        <v>1664</v>
       </c>
       <c r="C550" s="1" t="s">
-        <v>172</v>
+        <v>30</v>
       </c>
       <c r="D550" t="s">
-        <v>1663</v>
+        <v>1304</v>
       </c>
       <c r="F550" t="s">
         <v>14</v>
       </c>
       <c r="G550" t="s">
-        <v>174</v>
+        <v>22</v>
       </c>
       <c r="H550" t="s">
-        <v>175</v>
+        <v>38</v>
       </c>
     </row>
     <row r="551" spans="1:8" ht="12.75">
       <c r="A551" s="1" t="s">
-        <v>1664</v>
+        <v>1665</v>
       </c>
       <c r="B551" t="s">
-        <v>1665</v>
+        <v>1666</v>
       </c>
       <c r="C551" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D551" t="s">
-        <v>1666</v>
+        <v>1667</v>
       </c>
       <c r="F551" t="s">
         <v>14</v>
       </c>
       <c r="G551" t="s">
         <v>22</v>
       </c>
       <c r="H551" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="552" spans="1:8" ht="12.75">
+    <row r="552" spans="1:10" ht="12.75">
       <c r="A552" s="1" t="s">
-        <v>1667</v>
+        <v>1668</v>
       </c>
       <c r="B552" t="s">
-        <v>1668</v>
+        <v>1669</v>
       </c>
       <c r="C552" s="1" t="s">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="D552" t="s">
-        <v>957</v>
+        <v>375</v>
       </c>
       <c r="F552" t="s">
         <v>14</v>
       </c>
       <c r="G552" t="s">
         <v>22</v>
       </c>
       <c r="H552" t="s">
-        <v>43</v>
+        <v>38</v>
+      </c>
+      <c r="J552" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="553" spans="1:8" ht="12.75">
       <c r="A553" s="1" t="s">
-        <v>1669</v>
+        <v>1670</v>
       </c>
       <c r="B553" t="s">
-        <v>1670</v>
+        <v>1671</v>
       </c>
       <c r="C553" s="1" t="s">
-        <v>50</v>
+        <v>172</v>
       </c>
       <c r="D553" t="s">
-        <v>1671</v>
+        <v>1672</v>
       </c>
       <c r="F553" t="s">
         <v>14</v>
       </c>
       <c r="G553" t="s">
-        <v>52</v>
+        <v>174</v>
       </c>
       <c r="H553" t="s">
-        <v>43</v>
+        <v>175</v>
       </c>
     </row>
     <row r="554" spans="1:8" ht="12.75">
       <c r="A554" s="1" t="s">
-        <v>1672</v>
+        <v>1673</v>
       </c>
       <c r="B554" t="s">
-        <v>1673</v>
+        <v>1674</v>
       </c>
       <c r="C554" s="1" t="s">
-        <v>30</v>
+        <v>41</v>
       </c>
       <c r="D554" t="s">
-        <v>1674</v>
+        <v>1675</v>
       </c>
       <c r="F554" t="s">
         <v>14</v>
       </c>
       <c r="G554" t="s">
         <v>22</v>
       </c>
       <c r="H554" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
     </row>
     <row r="555" spans="1:8" ht="12.75">
       <c r="A555" s="1" t="s">
-        <v>1675</v>
+        <v>1676</v>
       </c>
       <c r="B555" t="s">
-        <v>1676</v>
+        <v>1677</v>
       </c>
       <c r="C555" s="1" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="D555" t="s">
-        <v>1677</v>
+        <v>957</v>
       </c>
       <c r="F555" t="s">
         <v>14</v>
       </c>
       <c r="G555" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="H555" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="556" spans="1:8" ht="12.75">
       <c r="A556" s="1" t="s">
         <v>1678</v>
       </c>
       <c r="B556" t="s">
         <v>1679</v>
       </c>
       <c r="C556" s="1" t="s">
-        <v>172</v>
+        <v>50</v>
       </c>
       <c r="D556" t="s">
-        <v>1602</v>
+        <v>1680</v>
       </c>
       <c r="F556" t="s">
         <v>14</v>
       </c>
       <c r="G556" t="s">
-        <v>174</v>
+        <v>52</v>
       </c>
       <c r="H556" t="s">
-        <v>175</v>
+        <v>43</v>
       </c>
     </row>
     <row r="557" spans="1:8" ht="12.75">
       <c r="A557" s="1" t="s">
-        <v>1680</v>
+        <v>1681</v>
       </c>
       <c r="B557" t="s">
-        <v>1681</v>
+        <v>1682</v>
       </c>
       <c r="C557" s="1" t="s">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="D557" t="s">
-        <v>1682</v>
+        <v>1683</v>
       </c>
       <c r="F557" t="s">
         <v>14</v>
       </c>
       <c r="G557" t="s">
         <v>22</v>
       </c>
       <c r="H557" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
     </row>
     <row r="558" spans="1:8" ht="12.75">
       <c r="A558" s="1" t="s">
-        <v>1683</v>
+        <v>1684</v>
       </c>
       <c r="B558" t="s">
-        <v>1684</v>
+        <v>1685</v>
       </c>
       <c r="C558" s="1" t="s">
-        <v>12</v>
+        <v>50</v>
       </c>
       <c r="D558" t="s">
-        <v>1685</v>
+        <v>1686</v>
       </c>
       <c r="F558" t="s">
         <v>14</v>
       </c>
       <c r="G558" t="s">
-        <v>306</v>
+        <v>52</v>
       </c>
       <c r="H558" t="s">
-        <v>1273</v>
+        <v>43</v>
       </c>
     </row>
     <row r="559" spans="1:8" ht="12.75">
       <c r="A559" s="1" t="s">
-        <v>1686</v>
+        <v>1687</v>
       </c>
       <c r="B559" t="s">
-        <v>1687</v>
+        <v>1688</v>
       </c>
       <c r="C559" s="1" t="s">
-        <v>41</v>
+        <v>172</v>
       </c>
       <c r="D559" t="s">
-        <v>1688</v>
+        <v>1611</v>
       </c>
       <c r="F559" t="s">
         <v>14</v>
       </c>
       <c r="G559" t="s">
-        <v>22</v>
+        <v>174</v>
       </c>
       <c r="H559" t="s">
-        <v>43</v>
+        <v>175</v>
       </c>
     </row>
     <row r="560" spans="1:8" ht="12.75">
       <c r="A560" s="1" t="s">
         <v>1689</v>
       </c>
       <c r="B560" t="s">
         <v>1690</v>
       </c>
-      <c r="C560" t="s">
-        <v>488</v>
+      <c r="C560" s="1" t="s">
+        <v>41</v>
       </c>
       <c r="D560" t="s">
-        <v>489</v>
+        <v>1691</v>
       </c>
       <c r="F560" t="s">
         <v>14</v>
       </c>
       <c r="G560" t="s">
-        <v>245</v>
+        <v>22</v>
       </c>
       <c r="H560" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
     </row>
     <row r="561" spans="1:8" ht="12.75">
       <c r="A561" s="1" t="s">
-        <v>1691</v>
+        <v>1692</v>
       </c>
       <c r="B561" t="s">
-        <v>1692</v>
+        <v>1693</v>
       </c>
       <c r="C561" s="1" t="s">
-        <v>50</v>
+        <v>12</v>
       </c>
       <c r="D561" t="s">
-        <v>1415</v>
+        <v>1694</v>
       </c>
       <c r="F561" t="s">
         <v>14</v>
       </c>
       <c r="G561" t="s">
-        <v>52</v>
+        <v>306</v>
       </c>
       <c r="H561" t="s">
-        <v>43</v>
+        <v>1273</v>
       </c>
     </row>
     <row r="562" spans="1:8" ht="12.75">
       <c r="A562" s="1" t="s">
-        <v>1693</v>
+        <v>1695</v>
       </c>
       <c r="B562" t="s">
-        <v>1694</v>
+        <v>1696</v>
       </c>
       <c r="C562" s="1" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="D562" t="s">
-        <v>794</v>
+        <v>1697</v>
       </c>
       <c r="F562" t="s">
         <v>14</v>
       </c>
       <c r="G562" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="H562" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="563" spans="1:8" ht="12.75">
       <c r="A563" s="1" t="s">
-        <v>1695</v>
+        <v>1698</v>
       </c>
       <c r="B563" t="s">
-        <v>1696</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>1699</v>
+      </c>
+      <c r="C563" t="s">
+        <v>488</v>
       </c>
       <c r="D563" t="s">
-        <v>1697</v>
+        <v>489</v>
       </c>
       <c r="F563" t="s">
         <v>14</v>
       </c>
       <c r="G563" t="s">
-        <v>52</v>
+        <v>245</v>
       </c>
       <c r="H563" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="564" spans="1:9" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="564" spans="1:8" ht="12.75">
       <c r="A564" s="1" t="s">
-        <v>1698</v>
+        <v>1700</v>
       </c>
       <c r="B564" t="s">
-        <v>1699</v>
+        <v>1701</v>
       </c>
       <c r="C564" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D564" t="s">
-        <v>1700</v>
+        <v>1415</v>
       </c>
       <c r="F564" t="s">
         <v>14</v>
       </c>
       <c r="G564" t="s">
         <v>52</v>
       </c>
       <c r="H564" t="s">
         <v>43</v>
       </c>
-      <c r="I564" t="s">
-[...3 lines deleted...]
-    <row r="565" spans="1:9" ht="12.75">
+    </row>
+    <row r="565" spans="1:8" ht="12.75">
       <c r="A565" s="1" t="s">
-        <v>1701</v>
+        <v>1702</v>
       </c>
       <c r="B565" t="s">
-        <v>1702</v>
+        <v>1703</v>
       </c>
       <c r="C565" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D565" t="s">
-        <v>1703</v>
+        <v>794</v>
       </c>
       <c r="F565" t="s">
         <v>14</v>
       </c>
       <c r="G565" t="s">
         <v>52</v>
       </c>
       <c r="H565" t="s">
         <v>43</v>
       </c>
-      <c r="I565" t="s">
-[...3 lines deleted...]
-    <row r="566" spans="1:9" ht="12.75">
+    </row>
+    <row r="566" spans="1:8" ht="12.75">
       <c r="A566" s="1" t="s">
         <v>1704</v>
       </c>
       <c r="B566" t="s">
         <v>1705</v>
       </c>
       <c r="C566" s="1" t="s">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="D566" t="s">
         <v>1706</v>
       </c>
       <c r="F566" t="s">
         <v>14</v>
       </c>
       <c r="G566" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="H566" t="s">
-        <v>38</v>
-[...5 lines deleted...]
-    <row r="567" spans="1:8" ht="12.75">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="567" spans="1:9" ht="12.75">
       <c r="A567" s="1" t="s">
         <v>1707</v>
       </c>
       <c r="B567" t="s">
         <v>1708</v>
       </c>
       <c r="C567" s="1" t="s">
-        <v>12</v>
+        <v>50</v>
       </c>
       <c r="D567" t="s">
         <v>1709</v>
       </c>
       <c r="F567" t="s">
         <v>14</v>
       </c>
       <c r="G567" t="s">
         <v>52</v>
       </c>
       <c r="H567" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-    <row r="568" spans="1:8" ht="12.75">
+        <v>43</v>
+      </c>
+      <c r="I567" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="568" spans="1:9" ht="12.75">
       <c r="A568" s="1" t="s">
         <v>1710</v>
       </c>
       <c r="B568" t="s">
         <v>1711</v>
       </c>
       <c r="C568" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D568" t="s">
         <v>1712</v>
       </c>
       <c r="F568" t="s">
         <v>14</v>
       </c>
       <c r="G568" t="s">
         <v>52</v>
       </c>
       <c r="H568" t="s">
         <v>43</v>
       </c>
-    </row>
-    <row r="569" spans="1:8" ht="12.75">
+      <c r="I568" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="569" spans="1:9" ht="12.75">
       <c r="A569" s="1" t="s">
         <v>1713</v>
       </c>
       <c r="B569" t="s">
         <v>1714</v>
       </c>
       <c r="C569" s="1" t="s">
-        <v>172</v>
+        <v>30</v>
       </c>
       <c r="D569" t="s">
         <v>1715</v>
       </c>
       <c r="F569" t="s">
         <v>14</v>
       </c>
       <c r="G569" t="s">
-        <v>174</v>
+        <v>22</v>
       </c>
       <c r="H569" t="s">
-        <v>175</v>
-[...2 lines deleted...]
-    <row r="570" spans="1:10" ht="12.75">
+        <v>38</v>
+      </c>
+      <c r="I569" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="570" spans="1:8" ht="12.75">
       <c r="A570" s="1" t="s">
         <v>1716</v>
       </c>
       <c r="B570" t="s">
         <v>1717</v>
       </c>
       <c r="C570" s="1" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="D570" t="s">
         <v>1718</v>
       </c>
       <c r="F570" t="s">
         <v>14</v>
       </c>
       <c r="G570" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="H570" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>82</v>
+        <v>163</v>
       </c>
     </row>
     <row r="571" spans="1:8" ht="12.75">
       <c r="A571" s="1" t="s">
         <v>1719</v>
       </c>
       <c r="B571" t="s">
         <v>1720</v>
       </c>
       <c r="C571" s="1" t="s">
-        <v>12</v>
+        <v>50</v>
       </c>
       <c r="D571" t="s">
         <v>1721</v>
       </c>
       <c r="F571" t="s">
         <v>14</v>
       </c>
       <c r="G571" t="s">
         <v>52</v>
       </c>
       <c r="H571" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
     </row>
     <row r="572" spans="1:8" ht="12.75">
       <c r="A572" s="1" t="s">
         <v>1722</v>
       </c>
       <c r="B572" t="s">
         <v>1723</v>
       </c>
       <c r="C572" s="1" t="s">
-        <v>50</v>
+        <v>172</v>
       </c>
       <c r="D572" t="s">
         <v>1724</v>
       </c>
       <c r="F572" t="s">
         <v>14</v>
       </c>
       <c r="G572" t="s">
-        <v>52</v>
+        <v>174</v>
       </c>
       <c r="H572" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="573" spans="1:8" ht="12.75">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="573" spans="1:10" ht="12.75">
       <c r="A573" s="1" t="s">
         <v>1725</v>
       </c>
       <c r="B573" t="s">
         <v>1726</v>
       </c>
       <c r="C573" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D573" t="s">
         <v>1727</v>
       </c>
       <c r="F573" t="s">
         <v>14</v>
       </c>
       <c r="G573" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="H573" t="s">
-        <v>62</v>
+        <v>23</v>
+      </c>
+      <c r="J573" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="574" spans="1:8" ht="12.75">
       <c r="A574" s="1" t="s">
         <v>1728</v>
       </c>
       <c r="B574" t="s">
         <v>1729</v>
       </c>
       <c r="C574" s="1" t="s">
-        <v>50</v>
+        <v>12</v>
       </c>
       <c r="D574" t="s">
         <v>1730</v>
       </c>
       <c r="F574" t="s">
         <v>14</v>
       </c>
       <c r="G574" t="s">
         <v>52</v>
       </c>
       <c r="H574" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
     </row>
     <row r="575" spans="1:8" ht="12.75">
       <c r="A575" s="1" t="s">
         <v>1731</v>
       </c>
       <c r="B575" t="s">
         <v>1732</v>
       </c>
       <c r="C575" s="1" t="s">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="D575" t="s">
-        <v>1153</v>
+        <v>1733</v>
       </c>
       <c r="F575" t="s">
         <v>14</v>
       </c>
       <c r="G575" t="s">
-        <v>306</v>
+        <v>52</v>
       </c>
       <c r="H575" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
     </row>
     <row r="576" spans="1:8" ht="12.75">
       <c r="A576" s="1" t="s">
-        <v>1733</v>
+        <v>1734</v>
       </c>
       <c r="B576" t="s">
-        <v>1734</v>
+        <v>1735</v>
       </c>
       <c r="C576" s="1" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="D576" t="s">
-        <v>1735</v>
+        <v>1736</v>
       </c>
       <c r="F576" t="s">
         <v>14</v>
       </c>
       <c r="G576" t="s">
         <v>52</v>
       </c>
       <c r="H576" t="s">
-        <v>437</v>
+        <v>62</v>
       </c>
     </row>
     <row r="577" spans="1:8" ht="12.75">
       <c r="A577" s="1" t="s">
-        <v>1736</v>
+        <v>1737</v>
       </c>
       <c r="B577" t="s">
-        <v>1737</v>
+        <v>1738</v>
       </c>
       <c r="C577" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D577" t="s">
-        <v>1738</v>
+        <v>1739</v>
       </c>
       <c r="F577" t="s">
         <v>14</v>
       </c>
       <c r="G577" t="s">
         <v>52</v>
       </c>
       <c r="H577" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="578" spans="1:8" ht="12.75">
       <c r="A578" s="1" t="s">
-        <v>1739</v>
+        <v>1740</v>
       </c>
       <c r="B578" t="s">
-        <v>1740</v>
+        <v>1741</v>
       </c>
       <c r="C578" s="1" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="D578" t="s">
-        <v>1741</v>
+        <v>1153</v>
       </c>
       <c r="F578" t="s">
         <v>14</v>
       </c>
       <c r="G578" t="s">
         <v>306</v>
       </c>
       <c r="H578" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="579" spans="1:8" ht="12.75">
       <c r="A579" s="1" t="s">
         <v>1742</v>
       </c>
       <c r="B579" t="s">
         <v>1743</v>
       </c>
       <c r="C579" s="1" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="D579" t="s">
         <v>1744</v>
       </c>
       <c r="F579" t="s">
         <v>14</v>
       </c>
       <c r="G579" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="H579" t="s">
-        <v>324</v>
+        <v>437</v>
       </c>
     </row>
     <row r="580" spans="1:8" ht="12.75">
       <c r="A580" s="1" t="s">
         <v>1745</v>
       </c>
       <c r="B580" t="s">
         <v>1746</v>
       </c>
       <c r="C580" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D580" t="s">
         <v>1747</v>
       </c>
       <c r="F580" t="s">
         <v>14</v>
       </c>
       <c r="G580" t="s">
         <v>52</v>
       </c>
       <c r="H580" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="581" spans="1:8" ht="12.75">
       <c r="A581" s="1" t="s">
         <v>1748</v>
       </c>
       <c r="B581" t="s">
         <v>1749</v>
       </c>
       <c r="C581" s="1" t="s">
-        <v>41</v>
+        <v>20</v>
       </c>
       <c r="D581" t="s">
         <v>1750</v>
       </c>
       <c r="F581" t="s">
         <v>14</v>
       </c>
       <c r="G581" t="s">
-        <v>22</v>
+        <v>306</v>
       </c>
       <c r="H581" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
     </row>
     <row r="582" spans="1:8" ht="12.75">
       <c r="A582" s="1" t="s">
         <v>1751</v>
       </c>
       <c r="B582" t="s">
         <v>1752</v>
       </c>
       <c r="C582" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D582" t="s">
         <v>1753</v>
       </c>
       <c r="F582" t="s">
         <v>14</v>
       </c>
       <c r="G582" t="s">
         <v>22</v>
       </c>
       <c r="H582" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="583" spans="1:8" ht="12.75">
       <c r="A583" s="1" t="s">
         <v>1754</v>
       </c>
       <c r="B583" t="s">
         <v>1755</v>
       </c>
       <c r="C583" s="1" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="D583" t="s">
         <v>1756</v>
       </c>
       <c r="F583" t="s">
         <v>14</v>
       </c>
       <c r="G583" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="H583" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="584" spans="1:8" ht="12.75">
       <c r="A584" s="1" t="s">
         <v>1757</v>
       </c>
       <c r="B584" t="s">
         <v>1758</v>
       </c>
       <c r="C584" s="1" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="D584" t="s">
         <v>1759</v>
       </c>
       <c r="F584" t="s">
         <v>14</v>
       </c>
       <c r="G584" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="H584" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="585" spans="1:8" ht="12.75">
       <c r="A585" s="1" t="s">
         <v>1760</v>
       </c>
       <c r="B585" t="s">
         <v>1761</v>
       </c>
       <c r="C585" s="1" t="s">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="D585" t="s">
         <v>1762</v>
       </c>
       <c r="F585" t="s">
         <v>14</v>
       </c>
       <c r="G585" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="H585" t="s">
-        <v>43</v>
+        <v>324</v>
       </c>
     </row>
     <row r="586" spans="1:8" ht="12.75">
       <c r="A586" s="1" t="s">
         <v>1763</v>
       </c>
       <c r="B586" t="s">
         <v>1764</v>
       </c>
       <c r="C586" s="1" t="s">
-        <v>20</v>
+        <v>41</v>
       </c>
       <c r="D586" t="s">
-        <v>1208</v>
+        <v>1765</v>
       </c>
       <c r="F586" t="s">
         <v>14</v>
       </c>
       <c r="G586" t="s">
         <v>22</v>
       </c>
       <c r="H586" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
     </row>
     <row r="587" spans="1:8" ht="12.75">
       <c r="A587" s="1" t="s">
-        <v>1765</v>
+        <v>1766</v>
       </c>
       <c r="B587" t="s">
-        <v>1766</v>
+        <v>1767</v>
       </c>
       <c r="C587" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D587" t="s">
-        <v>1677</v>
+        <v>1768</v>
       </c>
       <c r="F587" t="s">
         <v>14</v>
       </c>
       <c r="G587" t="s">
         <v>52</v>
       </c>
       <c r="H587" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="588" spans="1:8" ht="12.75">
       <c r="A588" s="1" t="s">
-        <v>1767</v>
+        <v>1769</v>
       </c>
       <c r="B588" t="s">
-        <v>1768</v>
+        <v>1770</v>
       </c>
       <c r="C588" s="1" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="D588" t="s">
-        <v>1349</v>
+        <v>1771</v>
       </c>
       <c r="F588" t="s">
         <v>14</v>
       </c>
       <c r="G588" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="H588" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="589" spans="1:8" ht="12.75">
       <c r="A589" s="1" t="s">
-        <v>1769</v>
+        <v>1772</v>
       </c>
       <c r="B589" t="s">
-        <v>1770</v>
+        <v>1773</v>
       </c>
       <c r="C589" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D589" t="s">
-        <v>1771</v>
+        <v>1208</v>
       </c>
       <c r="F589" t="s">
         <v>14</v>
       </c>
       <c r="G589" t="s">
-        <v>306</v>
+        <v>22</v>
       </c>
       <c r="H589" t="s">
-        <v>324</v>
+        <v>23</v>
       </c>
     </row>
     <row r="590" spans="1:8" ht="12.75">
       <c r="A590" s="1" t="s">
-        <v>1772</v>
+        <v>1774</v>
       </c>
       <c r="B590" t="s">
-        <v>1773</v>
+        <v>1775</v>
       </c>
       <c r="C590" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D590" t="s">
-        <v>779</v>
+        <v>1686</v>
       </c>
       <c r="F590" t="s">
         <v>14</v>
       </c>
       <c r="G590" t="s">
         <v>52</v>
       </c>
       <c r="H590" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="591" spans="1:8" ht="12.75">
       <c r="A591" s="1" t="s">
-        <v>1774</v>
+        <v>1776</v>
       </c>
       <c r="B591" t="s">
-        <v>1775</v>
+        <v>1777</v>
       </c>
       <c r="C591" s="1" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="D591" t="s">
-        <v>1776</v>
+        <v>1349</v>
       </c>
       <c r="F591" t="s">
         <v>14</v>
       </c>
       <c r="G591" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="H591" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="592" spans="1:8" ht="12.75">
       <c r="A592" s="1" t="s">
-        <v>1777</v>
+        <v>1778</v>
       </c>
       <c r="B592" t="s">
-        <v>1778</v>
+        <v>1779</v>
       </c>
       <c r="C592" s="1" t="s">
-        <v>172</v>
+        <v>20</v>
       </c>
       <c r="D592" t="s">
-        <v>1779</v>
+        <v>1780</v>
       </c>
       <c r="F592" t="s">
         <v>14</v>
       </c>
       <c r="G592" t="s">
-        <v>174</v>
+        <v>306</v>
       </c>
       <c r="H592" t="s">
-        <v>175</v>
+        <v>324</v>
       </c>
     </row>
     <row r="593" spans="1:8" ht="12.75">
       <c r="A593" s="1" t="s">
-        <v>1780</v>
+        <v>1781</v>
       </c>
       <c r="B593" t="s">
-        <v>1781</v>
+        <v>1782</v>
       </c>
       <c r="C593" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D593" t="s">
-        <v>1782</v>
+        <v>779</v>
       </c>
       <c r="F593" t="s">
         <v>14</v>
       </c>
       <c r="G593" t="s">
         <v>52</v>
       </c>
       <c r="H593" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="594" spans="1:8" ht="12.75">
       <c r="A594" s="1" t="s">
         <v>1783</v>
       </c>
       <c r="B594" t="s">
         <v>1784</v>
       </c>
       <c r="C594" s="1" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="D594" t="s">
-        <v>450</v>
+        <v>1785</v>
       </c>
       <c r="F594" t="s">
         <v>14</v>
       </c>
       <c r="G594" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="H594" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="595" spans="1:8" ht="12.75">
       <c r="A595" s="1" t="s">
-        <v>1785</v>
+        <v>1786</v>
       </c>
       <c r="B595" t="s">
-        <v>1786</v>
+        <v>1787</v>
       </c>
       <c r="C595" s="1" t="s">
-        <v>50</v>
+        <v>172</v>
       </c>
       <c r="D595" t="s">
-        <v>1787</v>
+        <v>1788</v>
       </c>
       <c r="F595" t="s">
         <v>14</v>
       </c>
       <c r="G595" t="s">
-        <v>52</v>
+        <v>174</v>
       </c>
       <c r="H595" t="s">
-        <v>43</v>
+        <v>175</v>
       </c>
     </row>
     <row r="596" spans="1:8" ht="12.75">
       <c r="A596" s="1" t="s">
-        <v>1788</v>
+        <v>1789</v>
       </c>
       <c r="B596" t="s">
-        <v>1789</v>
+        <v>1790</v>
       </c>
       <c r="C596" s="1" t="s">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="D596" t="s">
-        <v>1790</v>
+        <v>1791</v>
       </c>
       <c r="F596" t="s">
         <v>14</v>
       </c>
       <c r="G596" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="H596" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
     </row>
     <row r="597" spans="1:8" ht="12.75">
       <c r="A597" s="1" t="s">
-        <v>1791</v>
+        <v>1792</v>
       </c>
       <c r="B597" t="s">
-        <v>1792</v>
+        <v>1793</v>
       </c>
       <c r="C597" s="1" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="D597" t="s">
-        <v>852</v>
+        <v>450</v>
       </c>
       <c r="F597" t="s">
         <v>14</v>
       </c>
       <c r="G597" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="H597" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="598" spans="1:8" ht="12.75">
       <c r="A598" s="1" t="s">
-        <v>1793</v>
+        <v>1794</v>
       </c>
       <c r="B598" t="s">
-        <v>1794</v>
+        <v>1795</v>
       </c>
       <c r="C598" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D598" t="s">
-        <v>1795</v>
+        <v>1796</v>
       </c>
       <c r="F598" t="s">
         <v>14</v>
       </c>
       <c r="G598" t="s">
         <v>52</v>
       </c>
       <c r="H598" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="599" spans="1:8" ht="12.75">
       <c r="A599" s="1" t="s">
-        <v>1796</v>
+        <v>1797</v>
       </c>
       <c r="B599" t="s">
-        <v>1797</v>
+        <v>1798</v>
       </c>
       <c r="C599" s="1" t="s">
-        <v>172</v>
+        <v>20</v>
       </c>
       <c r="D599" t="s">
-        <v>1779</v>
+        <v>1799</v>
       </c>
       <c r="F599" t="s">
         <v>14</v>
       </c>
       <c r="G599" t="s">
-        <v>174</v>
+        <v>22</v>
       </c>
       <c r="H599" t="s">
-        <v>175</v>
+        <v>38</v>
       </c>
     </row>
     <row r="600" spans="1:8" ht="12.75">
       <c r="A600" s="1" t="s">
-        <v>1798</v>
+        <v>1800</v>
       </c>
       <c r="B600" t="s">
-        <v>1329</v>
+        <v>1801</v>
       </c>
       <c r="C600" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D600" t="s">
-        <v>1799</v>
+        <v>852</v>
       </c>
       <c r="F600" t="s">
         <v>14</v>
       </c>
       <c r="G600" t="s">
         <v>52</v>
       </c>
       <c r="H600" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="601" spans="1:8" ht="12.75">
       <c r="A601" s="1" t="s">
-        <v>1800</v>
+        <v>1802</v>
       </c>
       <c r="B601" t="s">
-        <v>1801</v>
+        <v>1803</v>
       </c>
       <c r="C601" s="1" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="D601" t="s">
-        <v>1802</v>
+        <v>1804</v>
       </c>
       <c r="F601" t="s">
         <v>14</v>
       </c>
       <c r="G601" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="H601" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="602" spans="1:8" ht="12.75">
       <c r="A602" s="1" t="s">
-        <v>1803</v>
+        <v>1805</v>
       </c>
       <c r="B602" t="s">
-        <v>1804</v>
+        <v>1806</v>
       </c>
       <c r="C602" s="1" t="s">
         <v>172</v>
       </c>
       <c r="D602" t="s">
-        <v>1805</v>
+        <v>1788</v>
       </c>
       <c r="F602" t="s">
         <v>14</v>
       </c>
       <c r="G602" t="s">
         <v>174</v>
       </c>
       <c r="H602" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="603" spans="1:8" ht="12.75">
       <c r="A603" s="1" t="s">
-        <v>1806</v>
+        <v>1807</v>
       </c>
       <c r="B603" t="s">
-        <v>1807</v>
+        <v>1329</v>
       </c>
       <c r="C603" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D603" t="s">
-        <v>987</v>
+        <v>1808</v>
       </c>
       <c r="F603" t="s">
         <v>14</v>
       </c>
       <c r="G603" t="s">
         <v>52</v>
       </c>
       <c r="H603" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="604" spans="1:8" ht="12.75">
       <c r="A604" s="1" t="s">
-        <v>1808</v>
+        <v>1809</v>
       </c>
       <c r="B604" t="s">
-        <v>1809</v>
+        <v>1810</v>
       </c>
       <c r="C604" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D604" t="s">
-        <v>1810</v>
+        <v>1811</v>
       </c>
       <c r="F604" t="s">
         <v>14</v>
       </c>
       <c r="G604" t="s">
         <v>22</v>
       </c>
       <c r="H604" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="605" spans="1:8" ht="12.75">
       <c r="A605" s="1" t="s">
-        <v>1811</v>
+        <v>1812</v>
       </c>
       <c r="B605" t="s">
-        <v>1812</v>
+        <v>1813</v>
       </c>
       <c r="C605" s="1" t="s">
-        <v>12</v>
+        <v>172</v>
       </c>
       <c r="D605" t="s">
-        <v>1813</v>
+        <v>1814</v>
       </c>
       <c r="F605" t="s">
         <v>14</v>
       </c>
       <c r="G605" t="s">
-        <v>306</v>
+        <v>174</v>
       </c>
       <c r="H605" t="s">
-        <v>23</v>
+        <v>175</v>
       </c>
     </row>
     <row r="606" spans="1:8" ht="12.75">
       <c r="A606" s="1" t="s">
-        <v>1814</v>
+        <v>1815</v>
       </c>
       <c r="B606" t="s">
-        <v>1815</v>
+        <v>1816</v>
       </c>
       <c r="C606" s="1" t="s">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="D606" t="s">
-        <v>1816</v>
+        <v>987</v>
       </c>
       <c r="F606" t="s">
         <v>14</v>
       </c>
       <c r="G606" t="s">
-        <v>306</v>
+        <v>52</v>
       </c>
       <c r="H606" t="s">
-        <v>324</v>
+        <v>43</v>
       </c>
     </row>
     <row r="607" spans="1:8" ht="12.75">
       <c r="A607" s="1" t="s">
         <v>1817</v>
       </c>
       <c r="B607" t="s">
         <v>1818</v>
       </c>
       <c r="C607" s="1" t="s">
-        <v>322</v>
+        <v>41</v>
       </c>
       <c r="D607" t="s">
         <v>1819</v>
       </c>
       <c r="F607" t="s">
         <v>14</v>
       </c>
       <c r="G607" t="s">
-        <v>69</v>
+        <v>22</v>
       </c>
       <c r="H607" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
     </row>
     <row r="608" spans="1:8" ht="12.75">
       <c r="A608" s="1" t="s">
         <v>1820</v>
       </c>
       <c r="B608" t="s">
         <v>1821</v>
       </c>
       <c r="C608" s="1" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="D608" t="s">
         <v>1822</v>
       </c>
       <c r="F608" t="s">
         <v>14</v>
       </c>
       <c r="G608" t="s">
         <v>306</v>
       </c>
       <c r="H608" t="s">
-        <v>38</v>
+        <v>23</v>
       </c>
     </row>
     <row r="609" spans="1:8" ht="12.75">
       <c r="A609" s="1" t="s">
         <v>1823</v>
       </c>
       <c r="B609" t="s">
         <v>1824</v>
       </c>
       <c r="C609" s="1" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="D609" t="s">
         <v>1825</v>
       </c>
       <c r="F609" t="s">
         <v>14</v>
       </c>
       <c r="G609" t="s">
-        <v>22</v>
+        <v>306</v>
       </c>
       <c r="H609" t="s">
-        <v>38</v>
+        <v>324</v>
       </c>
     </row>
     <row r="610" spans="1:8" ht="12.75">
       <c r="A610" s="1" t="s">
         <v>1826</v>
       </c>
       <c r="B610" t="s">
         <v>1827</v>
       </c>
       <c r="C610" s="1" t="s">
-        <v>12</v>
+        <v>322</v>
       </c>
       <c r="D610" t="s">
         <v>1828</v>
       </c>
       <c r="F610" t="s">
         <v>14</v>
       </c>
       <c r="G610" t="s">
-        <v>306</v>
+        <v>69</v>
       </c>
       <c r="H610" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="611" spans="1:8" ht="12.75">
       <c r="A611" s="1" t="s">
         <v>1829</v>
       </c>
       <c r="B611" t="s">
         <v>1830</v>
       </c>
       <c r="C611" s="1" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="D611" t="s">
-        <v>906</v>
+        <v>1831</v>
       </c>
       <c r="F611" t="s">
         <v>14</v>
       </c>
       <c r="G611" t="s">
-        <v>52</v>
+        <v>306</v>
       </c>
       <c r="H611" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
     </row>
     <row r="612" spans="1:8" ht="12.75">
       <c r="A612" s="1" t="s">
-        <v>1831</v>
+        <v>1832</v>
       </c>
       <c r="B612" t="s">
-        <v>1832</v>
+        <v>1833</v>
       </c>
       <c r="C612" s="1" t="s">
-        <v>322</v>
+        <v>30</v>
       </c>
       <c r="D612" t="s">
-        <v>1833</v>
+        <v>1834</v>
       </c>
       <c r="F612" t="s">
         <v>14</v>
       </c>
       <c r="G612" t="s">
-        <v>174</v>
+        <v>22</v>
       </c>
       <c r="H612" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
     </row>
     <row r="613" spans="1:8" ht="12.75">
       <c r="A613" s="1" t="s">
-        <v>1834</v>
+        <v>1835</v>
       </c>
       <c r="B613" t="s">
-        <v>1835</v>
+        <v>1836</v>
       </c>
       <c r="C613" s="1" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="D613" t="s">
-        <v>1038</v>
+        <v>1837</v>
       </c>
       <c r="F613" t="s">
         <v>14</v>
       </c>
       <c r="G613" t="s">
-        <v>22</v>
+        <v>306</v>
       </c>
       <c r="H613" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
     </row>
     <row r="614" spans="1:8" ht="12.75">
       <c r="A614" s="1" t="s">
-        <v>1836</v>
+        <v>1838</v>
       </c>
       <c r="B614" t="s">
-        <v>1837</v>
+        <v>1839</v>
       </c>
       <c r="C614" s="1" t="s">
-        <v>172</v>
+        <v>12</v>
       </c>
       <c r="D614" t="s">
-        <v>1838</v>
+        <v>906</v>
       </c>
       <c r="F614" t="s">
         <v>14</v>
       </c>
       <c r="G614" t="s">
-        <v>174</v>
+        <v>52</v>
       </c>
       <c r="H614" t="s">
-        <v>175</v>
+        <v>16</v>
       </c>
     </row>
     <row r="615" spans="1:8" ht="12.75">
       <c r="A615" s="1" t="s">
-        <v>1839</v>
+        <v>1840</v>
       </c>
       <c r="B615" t="s">
-        <v>1840</v>
+        <v>1841</v>
       </c>
       <c r="C615" s="1" t="s">
-        <v>41</v>
+        <v>322</v>
       </c>
       <c r="D615" t="s">
-        <v>632</v>
+        <v>1842</v>
       </c>
       <c r="F615" t="s">
         <v>14</v>
       </c>
       <c r="G615" t="s">
-        <v>22</v>
+        <v>174</v>
       </c>
       <c r="H615" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
     </row>
     <row r="616" spans="1:8" ht="12.75">
       <c r="A616" s="1" t="s">
-        <v>1841</v>
+        <v>1843</v>
       </c>
       <c r="B616" t="s">
-        <v>1842</v>
+        <v>1844</v>
       </c>
       <c r="C616" s="1" t="s">
-        <v>20</v>
+        <v>41</v>
       </c>
       <c r="D616" t="s">
-        <v>1843</v>
+        <v>1038</v>
       </c>
       <c r="F616" t="s">
         <v>14</v>
       </c>
       <c r="G616" t="s">
-        <v>306</v>
+        <v>22</v>
       </c>
       <c r="H616" t="s">
-        <v>360</v>
+        <v>43</v>
       </c>
     </row>
     <row r="617" spans="1:8" ht="12.75">
       <c r="A617" s="1" t="s">
-        <v>1844</v>
+        <v>1845</v>
       </c>
       <c r="B617" t="s">
-        <v>1845</v>
+        <v>1846</v>
       </c>
       <c r="C617" s="1" t="s">
-        <v>41</v>
+        <v>172</v>
       </c>
       <c r="D617" t="s">
-        <v>1846</v>
+        <v>1847</v>
       </c>
       <c r="F617" t="s">
         <v>14</v>
       </c>
       <c r="G617" t="s">
-        <v>22</v>
+        <v>174</v>
       </c>
       <c r="H617" t="s">
-        <v>43</v>
+        <v>175</v>
       </c>
     </row>
     <row r="618" spans="1:8" ht="12.75">
       <c r="A618" s="1" t="s">
-        <v>1847</v>
+        <v>1848</v>
       </c>
       <c r="B618" t="s">
-        <v>1848</v>
+        <v>1849</v>
       </c>
       <c r="C618" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D618" t="s">
-        <v>559</v>
+        <v>632</v>
       </c>
       <c r="F618" t="s">
         <v>14</v>
       </c>
       <c r="G618" t="s">
         <v>22</v>
       </c>
       <c r="H618" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="619" spans="1:8" ht="12.75">
       <c r="A619" s="1" t="s">
-        <v>1849</v>
+        <v>1850</v>
       </c>
       <c r="B619" t="s">
-        <v>1850</v>
+        <v>1851</v>
       </c>
       <c r="C619" s="1" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="D619" t="s">
-        <v>1851</v>
+        <v>1852</v>
       </c>
       <c r="F619" t="s">
         <v>14</v>
       </c>
       <c r="G619" t="s">
         <v>306</v>
       </c>
       <c r="H619" t="s">
-        <v>38</v>
+        <v>360</v>
       </c>
     </row>
     <row r="620" spans="1:8" ht="12.75">
       <c r="A620" s="1" t="s">
-        <v>1852</v>
+        <v>1853</v>
       </c>
       <c r="B620" t="s">
-        <v>1853</v>
+        <v>1854</v>
       </c>
       <c r="C620" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D620" t="s">
-        <v>1158</v>
+        <v>1855</v>
       </c>
       <c r="F620" t="s">
         <v>14</v>
       </c>
       <c r="G620" t="s">
         <v>22</v>
       </c>
       <c r="H620" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="621" spans="1:8" ht="12.75">
       <c r="A621" s="1" t="s">
-        <v>1854</v>
+        <v>1856</v>
       </c>
       <c r="B621" t="s">
-        <v>1855</v>
+        <v>1857</v>
       </c>
       <c r="C621" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D621" t="s">
-        <v>1085</v>
+        <v>559</v>
       </c>
       <c r="F621" t="s">
         <v>14</v>
       </c>
       <c r="G621" t="s">
         <v>22</v>
       </c>
       <c r="H621" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="622" spans="1:8" ht="12.75">
       <c r="A622" s="1" t="s">
-        <v>1856</v>
+        <v>1858</v>
       </c>
       <c r="B622" t="s">
-        <v>1857</v>
+        <v>1859</v>
       </c>
       <c r="C622" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D622" t="s">
-        <v>1858</v>
+        <v>1860</v>
       </c>
       <c r="F622" t="s">
         <v>14</v>
       </c>
       <c r="G622" t="s">
-        <v>22</v>
+        <v>306</v>
       </c>
       <c r="H622" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="623" spans="1:8" ht="12.75">
       <c r="A623" s="1" t="s">
-        <v>1859</v>
+        <v>1861</v>
       </c>
       <c r="B623" t="s">
-        <v>1860</v>
+        <v>1862</v>
       </c>
       <c r="C623" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D623" t="s">
-        <v>1861</v>
+        <v>1158</v>
       </c>
       <c r="F623" t="s">
         <v>14</v>
       </c>
       <c r="G623" t="s">
         <v>22</v>
       </c>
       <c r="H623" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="624" spans="1:8" ht="12.75">
       <c r="A624" s="1" t="s">
-        <v>1862</v>
+        <v>1863</v>
       </c>
       <c r="B624" t="s">
-        <v>1863</v>
+        <v>1864</v>
       </c>
       <c r="C624" s="1" t="s">
-        <v>20</v>
+        <v>41</v>
       </c>
       <c r="D624" t="s">
-        <v>1864</v>
+        <v>1085</v>
       </c>
       <c r="F624" t="s">
         <v>14</v>
       </c>
       <c r="G624" t="s">
-        <v>306</v>
+        <v>22</v>
       </c>
       <c r="H624" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
     </row>
     <row r="625" spans="1:8" ht="12.75">
       <c r="A625" s="1" t="s">
         <v>1865</v>
       </c>
       <c r="B625" t="s">
         <v>1866</v>
       </c>
       <c r="C625" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D625" t="s">
         <v>1867</v>
       </c>
       <c r="F625" t="s">
         <v>14</v>
       </c>
       <c r="G625" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="H625" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="626" spans="1:8" ht="12.75">
       <c r="A626" s="1" t="s">
         <v>1868</v>
       </c>
       <c r="B626" t="s">
         <v>1869</v>
       </c>
       <c r="C626" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D626" t="s">
         <v>1870</v>
       </c>
       <c r="F626" t="s">
         <v>14</v>
       </c>
       <c r="G626" t="s">
         <v>22</v>
       </c>
       <c r="H626" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="627" spans="1:8" ht="12.75">
       <c r="A627" s="1" t="s">
         <v>1871</v>
       </c>
       <c r="B627" t="s">
         <v>1872</v>
       </c>
       <c r="C627" s="1" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="D627" t="s">
         <v>1873</v>
       </c>
       <c r="F627" t="s">
         <v>14</v>
       </c>
       <c r="G627" t="s">
-        <v>22</v>
+        <v>306</v>
       </c>
       <c r="H627" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="628" spans="1:8" ht="12.75">
       <c r="A628" s="1" t="s">
         <v>1874</v>
       </c>
       <c r="B628" t="s">
         <v>1875</v>
       </c>
       <c r="C628" s="1" t="s">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="D628" t="s">
         <v>1876</v>
       </c>
       <c r="F628" t="s">
         <v>14</v>
       </c>
       <c r="G628" t="s">
-        <v>52</v>
+        <v>32</v>
       </c>
       <c r="H628" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
     </row>
     <row r="629" spans="1:8" ht="12.75">
       <c r="A629" s="1" t="s">
         <v>1877</v>
       </c>
       <c r="B629" t="s">
         <v>1878</v>
       </c>
       <c r="C629" s="1" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="D629" t="s">
         <v>1879</v>
       </c>
       <c r="F629" t="s">
         <v>14</v>
       </c>
       <c r="G629" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="H629" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="630" spans="1:8" ht="12.75">
       <c r="A630" s="1" t="s">
         <v>1880</v>
       </c>
       <c r="B630" t="s">
         <v>1881</v>
       </c>
       <c r="C630" s="1" t="s">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="D630" t="s">
-        <v>530</v>
+        <v>1882</v>
       </c>
       <c r="F630" t="s">
         <v>14</v>
       </c>
       <c r="G630" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="H630" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
     </row>
     <row r="631" spans="1:8" ht="12.75">
       <c r="A631" s="1" t="s">
-        <v>1882</v>
+        <v>1883</v>
       </c>
       <c r="B631" t="s">
-        <v>1883</v>
+        <v>1884</v>
       </c>
       <c r="C631" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D631" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="F631" t="s">
         <v>14</v>
       </c>
       <c r="G631" t="s">
         <v>52</v>
       </c>
       <c r="H631" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="632" spans="1:8" ht="12.75">
       <c r="A632" s="1" t="s">
-        <v>1885</v>
+        <v>1886</v>
       </c>
       <c r="B632" t="s">
-        <v>1886</v>
+        <v>1887</v>
       </c>
       <c r="C632" s="1" t="s">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="D632" t="s">
-        <v>1887</v>
+        <v>1888</v>
       </c>
       <c r="F632" t="s">
         <v>14</v>
       </c>
       <c r="G632" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="H632" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
     </row>
     <row r="633" spans="1:8" ht="12.75">
       <c r="A633" s="1" t="s">
-        <v>1888</v>
+        <v>1889</v>
       </c>
       <c r="B633" t="s">
-        <v>1889</v>
+        <v>1890</v>
       </c>
       <c r="C633" s="1" t="s">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="D633" t="s">
-        <v>1890</v>
+        <v>530</v>
       </c>
       <c r="F633" t="s">
         <v>14</v>
       </c>
       <c r="G633" t="s">
-        <v>306</v>
+        <v>52</v>
       </c>
       <c r="H633" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
     </row>
     <row r="634" spans="1:8" ht="12.75">
       <c r="A634" s="1" t="s">
         <v>1891</v>
       </c>
       <c r="B634" t="s">
         <v>1892</v>
       </c>
       <c r="C634" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D634" t="s">
         <v>1893</v>
       </c>
       <c r="F634" t="s">
         <v>14</v>
       </c>
       <c r="G634" t="s">
         <v>52</v>
       </c>
       <c r="H634" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="635" spans="1:8" ht="12.75">
       <c r="A635" s="1" t="s">
         <v>1894</v>
       </c>
       <c r="B635" t="s">
         <v>1895</v>
       </c>
       <c r="C635" s="1" t="s">
-        <v>172</v>
+        <v>20</v>
       </c>
       <c r="D635" t="s">
         <v>1896</v>
       </c>
       <c r="F635" t="s">
         <v>14</v>
       </c>
       <c r="G635" t="s">
-        <v>174</v>
+        <v>22</v>
       </c>
       <c r="H635" t="s">
-        <v>175</v>
+        <v>16</v>
       </c>
     </row>
     <row r="636" spans="1:8" ht="12.75">
       <c r="A636" s="1" t="s">
         <v>1897</v>
       </c>
       <c r="B636" t="s">
         <v>1898</v>
       </c>
       <c r="C636" s="1" t="s">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="D636" t="s">
         <v>1899</v>
       </c>
       <c r="F636" t="s">
         <v>14</v>
       </c>
       <c r="G636" t="s">
-        <v>52</v>
+        <v>306</v>
       </c>
       <c r="H636" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
     </row>
     <row r="637" spans="1:8" ht="12.75">
       <c r="A637" s="1" t="s">
         <v>1900</v>
       </c>
       <c r="B637" t="s">
         <v>1901</v>
       </c>
       <c r="C637" s="1" t="s">
-        <v>12</v>
+        <v>50</v>
       </c>
       <c r="D637" t="s">
         <v>1902</v>
       </c>
       <c r="F637" t="s">
         <v>14</v>
       </c>
       <c r="G637" t="s">
         <v>52</v>
       </c>
       <c r="H637" t="s">
-        <v>1903</v>
+        <v>43</v>
       </c>
     </row>
     <row r="638" spans="1:8" ht="12.75">
       <c r="A638" s="1" t="s">
+        <v>1903</v>
+      </c>
+      <c r="B638" t="s">
         <v>1904</v>
       </c>
-      <c r="B638" t="s">
+      <c r="C638" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="D638" t="s">
         <v>1905</v>
       </c>
-      <c r="C638" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F638" t="s">
         <v>14</v>
       </c>
       <c r="G638" t="s">
-        <v>52</v>
+        <v>174</v>
       </c>
       <c r="H638" t="s">
-        <v>43</v>
+        <v>175</v>
       </c>
     </row>
     <row r="639" spans="1:8" ht="12.75">
       <c r="A639" s="1" t="s">
+        <v>1906</v>
+      </c>
+      <c r="B639" t="s">
         <v>1907</v>
       </c>
-      <c r="B639" t="s">
+      <c r="C639" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D639" t="s">
         <v>1908</v>
       </c>
-      <c r="C639" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F639" t="s">
         <v>14</v>
       </c>
       <c r="G639" t="s">
-        <v>245</v>
+        <v>52</v>
       </c>
       <c r="H639" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
     </row>
     <row r="640" spans="1:8" ht="12.75">
       <c r="A640" s="1" t="s">
         <v>1909</v>
       </c>
       <c r="B640" t="s">
         <v>1910</v>
       </c>
       <c r="C640" s="1" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="D640" t="s">
         <v>1911</v>
       </c>
       <c r="F640" t="s">
         <v>14</v>
       </c>
       <c r="G640" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="H640" t="s">
-        <v>43</v>
+        <v>1912</v>
       </c>
     </row>
     <row r="641" spans="1:8" ht="12.75">
       <c r="A641" s="1" t="s">
-        <v>1912</v>
+        <v>1913</v>
       </c>
       <c r="B641" t="s">
-        <v>1913</v>
+        <v>1914</v>
       </c>
       <c r="C641" s="1" t="s">
-        <v>172</v>
+        <v>50</v>
       </c>
       <c r="D641" t="s">
-        <v>1914</v>
+        <v>1915</v>
       </c>
       <c r="F641" t="s">
         <v>14</v>
       </c>
       <c r="G641" t="s">
-        <v>174</v>
+        <v>52</v>
       </c>
       <c r="H641" t="s">
-        <v>175</v>
+        <v>43</v>
       </c>
     </row>
     <row r="642" spans="1:8" ht="12.75">
       <c r="A642" s="1" t="s">
-        <v>1915</v>
+        <v>1916</v>
       </c>
       <c r="B642" t="s">
-        <v>1916</v>
+        <v>1917</v>
       </c>
       <c r="C642" s="1" t="s">
-        <v>172</v>
+        <v>12</v>
       </c>
       <c r="D642" t="s">
-        <v>1917</v>
+        <v>489</v>
       </c>
       <c r="F642" t="s">
         <v>14</v>
       </c>
       <c r="G642" t="s">
-        <v>174</v>
+        <v>245</v>
       </c>
       <c r="H642" t="s">
-        <v>175</v>
+        <v>16</v>
       </c>
     </row>
     <row r="643" spans="1:8" ht="12.75">
       <c r="A643" s="1" t="s">
         <v>1918</v>
       </c>
       <c r="B643" t="s">
         <v>1919</v>
       </c>
       <c r="C643" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D643" t="s">
         <v>1920</v>
       </c>
       <c r="F643" t="s">
         <v>14</v>
       </c>
       <c r="G643" t="s">
         <v>22</v>
       </c>
       <c r="H643" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="644" spans="1:8" ht="12.75">
       <c r="A644" s="1" t="s">
+        <v>1921</v>
+      </c>
+      <c r="B644" t="s">
         <v>1922</v>
       </c>
       <c r="C644" s="1" t="s">
-        <v>30</v>
+        <v>172</v>
       </c>
       <c r="D644" t="s">
-        <v>512</v>
+        <v>1923</v>
       </c>
       <c r="F644" t="s">
         <v>14</v>
       </c>
       <c r="G644" t="s">
-        <v>1923</v>
+        <v>174</v>
       </c>
       <c r="H644" t="s">
-        <v>38</v>
+        <v>175</v>
       </c>
     </row>
     <row r="645" spans="1:8" ht="12.75">
       <c r="A645" s="1" t="s">
         <v>1924</v>
       </c>
       <c r="B645" t="s">
         <v>1925</v>
       </c>
       <c r="C645" s="1" t="s">
-        <v>30</v>
+        <v>172</v>
       </c>
       <c r="D645" t="s">
         <v>1926</v>
       </c>
       <c r="F645" t="s">
         <v>14</v>
       </c>
       <c r="G645" t="s">
-        <v>22</v>
+        <v>174</v>
       </c>
       <c r="H645" t="s">
-        <v>38</v>
+        <v>175</v>
       </c>
     </row>
     <row r="646" spans="1:8" ht="12.75">
       <c r="A646" s="1" t="s">
         <v>1927</v>
       </c>
       <c r="B646" t="s">
         <v>1928</v>
       </c>
       <c r="C646" s="1" t="s">
-        <v>20</v>
+        <v>41</v>
       </c>
       <c r="D646" t="s">
         <v>1929</v>
       </c>
       <c r="F646" t="s">
         <v>14</v>
       </c>
       <c r="G646" t="s">
         <v>22</v>
       </c>
       <c r="H646" t="s">
-        <v>310</v>
+        <v>43</v>
       </c>
     </row>
     <row r="647" spans="1:8" ht="12.75">
       <c r="A647" s="1" t="s">
-        <v>1930</v>
-[...1 lines deleted...]
-      <c r="B647" t="s">
         <v>1931</v>
       </c>
       <c r="C647" s="1" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="D647" t="s">
+        <v>512</v>
+      </c>
+      <c r="F647" t="s">
+        <v>14</v>
+      </c>
+      <c r="G647" t="s">
         <v>1932</v>
       </c>
-      <c r="F647" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H647" t="s">
-        <v>310</v>
+        <v>38</v>
       </c>
     </row>
     <row r="648" spans="1:8" ht="12.75">
       <c r="A648" s="1" t="s">
         <v>1933</v>
       </c>
       <c r="B648" t="s">
         <v>1934</v>
       </c>
       <c r="C648" s="1" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="D648" t="s">
         <v>1935</v>
       </c>
       <c r="F648" t="s">
         <v>14</v>
       </c>
       <c r="G648" t="s">
-        <v>1200</v>
+        <v>22</v>
       </c>
       <c r="H648" t="s">
-        <v>324</v>
+        <v>38</v>
       </c>
     </row>
     <row r="649" spans="1:8" ht="12.75">
       <c r="A649" s="1" t="s">
         <v>1936</v>
       </c>
       <c r="B649" t="s">
         <v>1937</v>
       </c>
       <c r="C649" s="1" t="s">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="D649" t="s">
-        <v>776</v>
+        <v>1938</v>
       </c>
       <c r="F649" t="s">
         <v>14</v>
       </c>
       <c r="G649" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="H649" t="s">
-        <v>43</v>
+        <v>310</v>
       </c>
     </row>
     <row r="650" spans="1:8" ht="12.75">
       <c r="A650" s="1" t="s">
-        <v>1938</v>
+        <v>1939</v>
       </c>
       <c r="B650" t="s">
-        <v>1939</v>
+        <v>1940</v>
       </c>
       <c r="C650" s="1" t="s">
-        <v>41</v>
+        <v>20</v>
       </c>
       <c r="D650" t="s">
-        <v>1940</v>
+        <v>1941</v>
       </c>
       <c r="F650" t="s">
         <v>14</v>
       </c>
       <c r="G650" t="s">
         <v>22</v>
       </c>
       <c r="H650" t="s">
-        <v>43</v>
+        <v>310</v>
       </c>
     </row>
     <row r="651" spans="1:8" ht="12.75">
       <c r="A651" s="1" t="s">
-        <v>1941</v>
+        <v>1942</v>
       </c>
       <c r="B651" t="s">
-        <v>1942</v>
+        <v>1943</v>
       </c>
       <c r="C651" s="1" t="s">
-        <v>41</v>
+        <v>20</v>
       </c>
       <c r="D651" t="s">
-        <v>1943</v>
+        <v>1944</v>
       </c>
       <c r="F651" t="s">
         <v>14</v>
       </c>
       <c r="G651" t="s">
-        <v>22</v>
+        <v>1200</v>
       </c>
       <c r="H651" t="s">
-        <v>43</v>
+        <v>324</v>
       </c>
     </row>
     <row r="652" spans="1:8" ht="12.75">
       <c r="A652" s="1" t="s">
-        <v>1944</v>
+        <v>1945</v>
       </c>
       <c r="B652" t="s">
-        <v>1945</v>
+        <v>1946</v>
       </c>
       <c r="C652" s="1" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="D652" t="s">
-        <v>1861</v>
+        <v>776</v>
       </c>
       <c r="F652" t="s">
         <v>14</v>
       </c>
       <c r="G652" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="H652" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="653" spans="1:8" ht="12.75">
       <c r="A653" s="1" t="s">
-        <v>1946</v>
+        <v>1947</v>
       </c>
       <c r="B653" t="s">
-        <v>1947</v>
+        <v>1948</v>
       </c>
       <c r="C653" s="1" t="s">
-        <v>30</v>
+        <v>41</v>
       </c>
       <c r="D653" t="s">
-        <v>375</v>
+        <v>1949</v>
       </c>
       <c r="F653" t="s">
         <v>14</v>
       </c>
       <c r="G653" t="s">
         <v>22</v>
       </c>
       <c r="H653" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
     </row>
     <row r="654" spans="1:8" ht="12.75">
       <c r="A654" s="1" t="s">
-        <v>1948</v>
+        <v>1950</v>
       </c>
       <c r="B654" t="s">
-        <v>1949</v>
+        <v>1951</v>
       </c>
       <c r="C654" s="1" t="s">
-        <v>172</v>
+        <v>41</v>
       </c>
       <c r="D654" t="s">
-        <v>1950</v>
+        <v>1952</v>
       </c>
       <c r="F654" t="s">
         <v>14</v>
       </c>
       <c r="G654" t="s">
-        <v>174</v>
+        <v>22</v>
       </c>
       <c r="H654" t="s">
-        <v>175</v>
+        <v>43</v>
       </c>
     </row>
     <row r="655" spans="1:8" ht="12.75">
       <c r="A655" s="1" t="s">
-        <v>1951</v>
+        <v>1953</v>
       </c>
       <c r="B655" t="s">
-        <v>1952</v>
+        <v>1954</v>
       </c>
       <c r="C655" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D655" t="s">
-        <v>621</v>
+        <v>1870</v>
       </c>
       <c r="F655" t="s">
         <v>14</v>
       </c>
       <c r="G655" t="s">
         <v>22</v>
       </c>
       <c r="H655" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="656" spans="1:8" ht="12.75">
       <c r="A656" s="1" t="s">
-        <v>1953</v>
+        <v>1955</v>
       </c>
       <c r="B656" t="s">
-        <v>1954</v>
+        <v>1956</v>
       </c>
       <c r="C656" s="1" t="s">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="D656" t="s">
-        <v>1955</v>
+        <v>375</v>
       </c>
       <c r="F656" t="s">
         <v>14</v>
       </c>
       <c r="G656" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="H656" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
     </row>
     <row r="657" spans="1:8" ht="12.75">
       <c r="A657" s="1" t="s">
-        <v>1956</v>
+        <v>1957</v>
       </c>
       <c r="B657" t="s">
-        <v>1957</v>
+        <v>1958</v>
       </c>
       <c r="C657" s="1" t="s">
-        <v>41</v>
+        <v>172</v>
       </c>
       <c r="D657" t="s">
-        <v>1038</v>
+        <v>1959</v>
       </c>
       <c r="F657" t="s">
         <v>14</v>
       </c>
       <c r="G657" t="s">
-        <v>22</v>
+        <v>174</v>
       </c>
       <c r="H657" t="s">
-        <v>43</v>
+        <v>175</v>
       </c>
     </row>
     <row r="658" spans="1:8" ht="12.75">
       <c r="A658" s="1" t="s">
-        <v>1958</v>
+        <v>1960</v>
       </c>
       <c r="B658" t="s">
-        <v>1959</v>
+        <v>1961</v>
       </c>
       <c r="C658" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D658" t="s">
-        <v>1960</v>
+        <v>621</v>
       </c>
       <c r="F658" t="s">
         <v>14</v>
       </c>
       <c r="G658" t="s">
         <v>22</v>
       </c>
       <c r="H658" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="659" spans="1:8" ht="12.75">
       <c r="A659" s="1" t="s">
         <v>1962</v>
       </c>
       <c r="B659" t="s">
         <v>1963</v>
       </c>
       <c r="C659" s="1" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="D659" t="s">
         <v>1964</v>
       </c>
       <c r="F659" t="s">
         <v>14</v>
       </c>
       <c r="G659" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="H659" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="660" spans="1:9" ht="12.75">
+    <row r="660" spans="1:8" ht="12.75">
       <c r="A660" s="1" t="s">
+        <v>1965</v>
+      </c>
+      <c r="B660" t="s">
         <v>1966</v>
       </c>
-      <c r="B660" t="s">
+      <c r="C660" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D660" t="s">
+        <v>1038</v>
+      </c>
+      <c r="F660" t="s">
+        <v>14</v>
+      </c>
+      <c r="G660" t="s">
+        <v>22</v>
+      </c>
+      <c r="H660" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="661" spans="1:8" ht="12.75">
+      <c r="A661" s="1" t="s">
         <v>1967</v>
       </c>
-      <c r="C660" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D660" t="s">
+      <c r="B661" t="s">
         <v>1968</v>
       </c>
-      <c r="F660" t="s">
-[...16 lines deleted...]
-      <c r="B661" t="s">
+      <c r="C661" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D661" t="s">
+        <v>1969</v>
+      </c>
+      <c r="F661" t="s">
+        <v>14</v>
+      </c>
+      <c r="G661" t="s">
+        <v>22</v>
+      </c>
+      <c r="H661" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="662" spans="1:8" ht="12.75">
+      <c r="A662" s="1" t="s">
         <v>1971</v>
       </c>
-      <c r="C661" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D661" t="s">
+      <c r="B662" t="s">
         <v>1972</v>
       </c>
-      <c r="F661" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="C662" s="1" t="s">
-        <v>30</v>
+        <v>41</v>
       </c>
       <c r="D662" t="s">
-        <v>1976</v>
+        <v>1973</v>
       </c>
       <c r="F662" t="s">
         <v>14</v>
       </c>
       <c r="G662" t="s">
         <v>22</v>
       </c>
       <c r="H662" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>43</v>
       </c>
     </row>
     <row r="663" spans="1:9" ht="12.75">
       <c r="A663" s="1" t="s">
-        <v>1978</v>
+        <v>1975</v>
       </c>
       <c r="B663" t="s">
-        <v>1979</v>
+        <v>1976</v>
       </c>
       <c r="C663" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D663" t="s">
-        <v>1980</v>
+        <v>1977</v>
       </c>
       <c r="F663" t="s">
         <v>14</v>
       </c>
       <c r="G663" t="s">
         <v>22</v>
       </c>
       <c r="H663" t="s">
         <v>99</v>
       </c>
       <c r="I663" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="664" spans="1:9" ht="12.75">
       <c r="A664" s="1" t="s">
-        <v>1982</v>
+        <v>1979</v>
       </c>
       <c r="B664" t="s">
-        <v>1983</v>
+        <v>1980</v>
       </c>
       <c r="C664" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D664" t="s">
-        <v>1984</v>
+        <v>1981</v>
       </c>
       <c r="F664" t="s">
         <v>14</v>
       </c>
       <c r="G664" t="s">
         <v>22</v>
       </c>
       <c r="H664" t="s">
         <v>99</v>
       </c>
       <c r="I664" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="665" spans="1:9" ht="12.75">
       <c r="A665" s="1" t="s">
-        <v>1986</v>
+        <v>1983</v>
       </c>
       <c r="B665" t="s">
-        <v>1987</v>
+        <v>1984</v>
       </c>
       <c r="C665" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D665" t="s">
-        <v>1988</v>
+        <v>1985</v>
       </c>
       <c r="F665" t="s">
         <v>14</v>
       </c>
       <c r="G665" t="s">
         <v>22</v>
       </c>
       <c r="H665" t="s">
         <v>99</v>
       </c>
       <c r="I665" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="666" spans="1:9" ht="12.75">
       <c r="A666" s="1" t="s">
-        <v>1990</v>
+        <v>1987</v>
       </c>
       <c r="B666" t="s">
-        <v>1991</v>
+        <v>1988</v>
       </c>
       <c r="C666" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D666" t="s">
-        <v>1992</v>
+        <v>1989</v>
       </c>
       <c r="F666" t="s">
         <v>14</v>
       </c>
       <c r="G666" t="s">
         <v>22</v>
       </c>
       <c r="H666" t="s">
         <v>99</v>
       </c>
       <c r="I666" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="667" spans="1:9" ht="12.75">
       <c r="A667" s="1" t="s">
-        <v>1994</v>
+        <v>1991</v>
       </c>
       <c r="B667" t="s">
-        <v>1995</v>
+        <v>1992</v>
       </c>
       <c r="C667" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D667" t="s">
-        <v>1996</v>
+        <v>1993</v>
       </c>
       <c r="F667" t="s">
         <v>14</v>
       </c>
       <c r="G667" t="s">
         <v>22</v>
       </c>
       <c r="H667" t="s">
         <v>99</v>
       </c>
       <c r="I667" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="668" spans="1:9" ht="12.75">
       <c r="A668" s="1" t="s">
-        <v>1998</v>
+        <v>1995</v>
       </c>
       <c r="B668" t="s">
-        <v>1999</v>
+        <v>1996</v>
       </c>
       <c r="C668" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D668" t="s">
-        <v>2000</v>
+        <v>1997</v>
       </c>
       <c r="F668" t="s">
         <v>14</v>
       </c>
       <c r="G668" t="s">
         <v>22</v>
       </c>
       <c r="H668" t="s">
         <v>99</v>
       </c>
       <c r="I668" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="669" spans="1:9" ht="12.75">
       <c r="A669" s="1" t="s">
-        <v>2002</v>
+        <v>1999</v>
       </c>
       <c r="B669" t="s">
-        <v>2003</v>
+        <v>2000</v>
       </c>
       <c r="C669" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D669" t="s">
-        <v>2004</v>
+        <v>2001</v>
       </c>
       <c r="F669" t="s">
         <v>14</v>
       </c>
       <c r="G669" t="s">
         <v>22</v>
       </c>
       <c r="H669" t="s">
         <v>99</v>
       </c>
       <c r="I669" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="670" spans="1:9" ht="12.75">
       <c r="A670" s="1" t="s">
-        <v>2006</v>
+        <v>2003</v>
       </c>
       <c r="B670" t="s">
-        <v>2007</v>
+        <v>2004</v>
       </c>
       <c r="C670" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D670" t="s">
-        <v>2008</v>
+        <v>2005</v>
       </c>
       <c r="F670" t="s">
         <v>14</v>
       </c>
       <c r="G670" t="s">
         <v>22</v>
       </c>
       <c r="H670" t="s">
         <v>99</v>
       </c>
       <c r="I670" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="671" spans="1:8" ht="12.75">
+    <row r="671" spans="1:9" ht="12.75">
       <c r="A671" s="1" t="s">
-        <v>2010</v>
+        <v>2007</v>
       </c>
       <c r="B671" t="s">
+        <v>2008</v>
+      </c>
+      <c r="C671" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D671" t="s">
+        <v>2009</v>
+      </c>
+      <c r="F671" t="s">
+        <v>14</v>
+      </c>
+      <c r="G671" t="s">
+        <v>22</v>
+      </c>
+      <c r="H671" t="s">
+        <v>99</v>
+      </c>
+      <c r="I671" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="672" spans="1:9" ht="12.75">
+      <c r="A672" s="1" t="s">
         <v>2011</v>
       </c>
-      <c r="C671" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D671" t="s">
+      <c r="B672" t="s">
         <v>2012</v>
-      </c>
-[...15 lines deleted...]
-        <v>2015</v>
       </c>
       <c r="C672" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D672" t="s">
+        <v>2013</v>
+      </c>
+      <c r="F672" t="s">
+        <v>14</v>
+      </c>
+      <c r="G672" t="s">
+        <v>22</v>
+      </c>
+      <c r="H672" t="s">
+        <v>99</v>
+      </c>
+      <c r="I672" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="673" spans="1:9" ht="12.75">
+      <c r="A673" s="1" t="s">
+        <v>2015</v>
+      </c>
+      <c r="B673" t="s">
         <v>2016</v>
-      </c>
-[...15 lines deleted...]
-        <v>2019</v>
       </c>
       <c r="C673" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D673" t="s">
-        <v>2020</v>
+        <v>2017</v>
       </c>
       <c r="F673" t="s">
         <v>14</v>
       </c>
       <c r="G673" t="s">
         <v>22</v>
       </c>
       <c r="H673" t="s">
-        <v>38</v>
+        <v>99</v>
+      </c>
+      <c r="I673" t="s">
+        <v>44</v>
       </c>
     </row>
     <row r="674" spans="1:8" ht="12.75">
       <c r="A674" s="1" t="s">
-        <v>2022</v>
+        <v>2019</v>
       </c>
       <c r="B674" t="s">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="C674" s="1" t="s">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="D674" t="s">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="F674" t="s">
         <v>14</v>
       </c>
       <c r="G674" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="H674" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
     </row>
     <row r="675" spans="1:8" ht="12.75">
       <c r="A675" s="1" t="s">
-        <v>2026</v>
+        <v>2023</v>
       </c>
       <c r="B675" t="s">
-        <v>2027</v>
+        <v>2024</v>
       </c>
       <c r="C675" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D675" t="s">
-        <v>2028</v>
+        <v>2025</v>
       </c>
       <c r="F675" t="s">
         <v>14</v>
       </c>
       <c r="G675" t="s">
         <v>22</v>
       </c>
       <c r="H675" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="676" spans="1:8" ht="12.75">
       <c r="A676" s="1" t="s">
-        <v>2030</v>
+        <v>2027</v>
       </c>
       <c r="B676" t="s">
-        <v>2031</v>
+        <v>2028</v>
       </c>
       <c r="C676" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D676" t="s">
-        <v>2032</v>
+        <v>2029</v>
       </c>
       <c r="F676" t="s">
         <v>14</v>
       </c>
       <c r="G676" t="s">
         <v>22</v>
       </c>
       <c r="H676" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="677" spans="1:8" ht="12.75">
       <c r="A677" s="1" t="s">
+        <v>2031</v>
+      </c>
+      <c r="B677" t="s">
+        <v>2032</v>
+      </c>
+      <c r="C677" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D677" t="s">
         <v>2033</v>
       </c>
-      <c r="B677" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F677" t="s">
         <v>14</v>
       </c>
       <c r="G677" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="H677" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
     </row>
     <row r="678" spans="1:8" ht="12.75">
       <c r="A678" s="1" t="s">
-        <v>2037</v>
+        <v>2035</v>
       </c>
       <c r="B678" t="s">
-        <v>2038</v>
+        <v>2036</v>
       </c>
       <c r="C678" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D678" t="s">
-        <v>2039</v>
+        <v>2037</v>
       </c>
       <c r="F678" t="s">
         <v>14</v>
       </c>
       <c r="G678" t="s">
         <v>22</v>
       </c>
       <c r="H678" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="679" spans="1:8" ht="12.75">
       <c r="A679" s="1" t="s">
-        <v>2041</v>
+        <v>2039</v>
       </c>
       <c r="B679" t="s">
-        <v>2042</v>
+        <v>2040</v>
       </c>
       <c r="C679" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D679" t="s">
-        <v>2043</v>
+        <v>2041</v>
       </c>
       <c r="F679" t="s">
         <v>14</v>
       </c>
       <c r="G679" t="s">
         <v>22</v>
       </c>
       <c r="H679" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="680" spans="1:8" ht="12.75">
       <c r="A680" s="1" t="s">
+        <v>2042</v>
+      </c>
+      <c r="B680" t="s">
+        <v>2043</v>
+      </c>
+      <c r="C680" t="s">
+        <v>488</v>
+      </c>
+      <c r="D680" t="s">
         <v>2044</v>
       </c>
-      <c r="B680" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F680" t="s">
         <v>14</v>
       </c>
       <c r="G680" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H680" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
     </row>
     <row r="681" spans="1:8" ht="12.75">
       <c r="A681" s="1" t="s">
+        <v>2046</v>
+      </c>
+      <c r="B681" t="s">
         <v>2047</v>
       </c>
-      <c r="B681" t="s">
+      <c r="C681" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D681" t="s">
         <v>2048</v>
       </c>
-      <c r="C681" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F681" t="s">
         <v>14</v>
       </c>
       <c r="G681" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="H681" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
     </row>
     <row r="682" spans="1:8" ht="12.75">
       <c r="A682" s="1" t="s">
-        <v>2049</v>
+        <v>2050</v>
       </c>
       <c r="B682" t="s">
-        <v>2050</v>
+        <v>2051</v>
       </c>
       <c r="C682" s="1" t="s">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="D682" t="s">
-        <v>699</v>
+        <v>2052</v>
       </c>
       <c r="F682" t="s">
         <v>14</v>
       </c>
       <c r="G682" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="H682" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
     </row>
     <row r="683" spans="1:8" ht="12.75">
       <c r="A683" s="1" t="s">
-        <v>2051</v>
+        <v>2053</v>
       </c>
       <c r="B683" t="s">
-        <v>2052</v>
+        <v>2054</v>
       </c>
       <c r="C683" s="1" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="D683" t="s">
-        <v>699</v>
+        <v>2055</v>
       </c>
       <c r="F683" t="s">
         <v>14</v>
       </c>
       <c r="G683" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="H683" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="684" spans="1:8" ht="12.75">
       <c r="A684" s="1" t="s">
-        <v>2053</v>
+        <v>2056</v>
       </c>
       <c r="B684" t="s">
-        <v>2054</v>
+        <v>2057</v>
       </c>
       <c r="C684" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D684" t="s">
         <v>699</v>
       </c>
       <c r="F684" t="s">
         <v>14</v>
       </c>
       <c r="G684" t="s">
         <v>52</v>
       </c>
       <c r="H684" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="685" spans="1:8" ht="12.75">
       <c r="A685" s="1" t="s">
-        <v>2055</v>
+        <v>2058</v>
       </c>
       <c r="B685" t="s">
-        <v>2056</v>
+        <v>2059</v>
       </c>
       <c r="C685" s="1" t="s">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="D685" t="s">
-        <v>2057</v>
+        <v>699</v>
       </c>
       <c r="F685" t="s">
         <v>14</v>
       </c>
       <c r="G685" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="H685" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
     </row>
     <row r="686" spans="1:8" ht="12.75">
       <c r="A686" s="1" t="s">
-        <v>2058</v>
+        <v>2060</v>
       </c>
       <c r="B686" t="s">
-        <v>2059</v>
+        <v>2061</v>
       </c>
       <c r="C686" s="1" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="D686" t="s">
-        <v>2060</v>
+        <v>699</v>
       </c>
       <c r="F686" t="s">
         <v>14</v>
       </c>
       <c r="G686" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="H686" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="687" spans="1:8" ht="12.75">
       <c r="A687" s="1" t="s">
-        <v>2061</v>
+        <v>2062</v>
       </c>
       <c r="B687" t="s">
-        <v>2062</v>
+        <v>2063</v>
       </c>
       <c r="C687" s="1" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="D687" t="s">
-        <v>2063</v>
+        <v>699</v>
       </c>
       <c r="F687" t="s">
         <v>14</v>
       </c>
       <c r="G687" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="H687" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="688" spans="1:8" ht="12.75">
       <c r="A688" s="1" t="s">
         <v>2064</v>
       </c>
       <c r="B688" t="s">
         <v>2065</v>
       </c>
       <c r="C688" s="1" t="s">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="D688" t="s">
         <v>2066</v>
       </c>
       <c r="F688" t="s">
         <v>14</v>
       </c>
       <c r="G688" t="s">
         <v>22</v>
       </c>
       <c r="H688" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="689" spans="1:10" ht="12.75">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="689" spans="1:8" ht="12.75">
       <c r="A689" s="1" t="s">
         <v>2067</v>
       </c>
       <c r="B689" t="s">
         <v>2068</v>
       </c>
       <c r="C689" s="1" t="s">
-        <v>30</v>
+        <v>41</v>
       </c>
       <c r="D689" t="s">
-        <v>668</v>
+        <v>2069</v>
       </c>
       <c r="F689" t="s">
         <v>14</v>
       </c>
       <c r="G689" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="H689" t="s">
-        <v>662</v>
-[...2 lines deleted...]
-        <v>82</v>
+        <v>43</v>
       </c>
     </row>
     <row r="690" spans="1:8" ht="12.75">
       <c r="A690" s="1" t="s">
-        <v>2069</v>
+        <v>2070</v>
       </c>
       <c r="B690" t="s">
-        <v>2070</v>
+        <v>2071</v>
       </c>
       <c r="C690" s="1" t="s">
-        <v>30</v>
+        <v>41</v>
       </c>
       <c r="D690" t="s">
-        <v>2071</v>
+        <v>2072</v>
       </c>
       <c r="F690" t="s">
         <v>14</v>
       </c>
       <c r="G690" t="s">
         <v>22</v>
       </c>
       <c r="H690" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
     </row>
     <row r="691" spans="1:8" ht="12.75">
       <c r="A691" s="1" t="s">
-        <v>2072</v>
+        <v>2073</v>
       </c>
       <c r="B691" t="s">
-        <v>2073</v>
+        <v>2074</v>
       </c>
       <c r="C691" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D691" t="s">
-        <v>2074</v>
+        <v>2075</v>
       </c>
       <c r="F691" t="s">
         <v>14</v>
       </c>
       <c r="G691" t="s">
         <v>22</v>
       </c>
       <c r="H691" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="692" spans="1:8" ht="12.75">
+    <row r="692" spans="1:10" ht="12.75">
       <c r="A692" s="1" t="s">
-        <v>2075</v>
+        <v>2076</v>
       </c>
       <c r="B692" t="s">
-        <v>2076</v>
+        <v>2077</v>
       </c>
       <c r="C692" s="1" t="s">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="D692" t="s">
-        <v>556</v>
+        <v>668</v>
       </c>
       <c r="F692" t="s">
         <v>14</v>
       </c>
       <c r="G692" t="s">
         <v>52</v>
       </c>
       <c r="H692" t="s">
-        <v>43</v>
+        <v>662</v>
+      </c>
+      <c r="J692" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="693" spans="1:8" ht="12.75">
       <c r="A693" s="1" t="s">
-        <v>2077</v>
+        <v>2078</v>
       </c>
       <c r="B693" t="s">
-        <v>2078</v>
+        <v>2079</v>
       </c>
       <c r="C693" s="1" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="D693" t="s">
-        <v>2079</v>
+        <v>2080</v>
       </c>
       <c r="F693" t="s">
         <v>14</v>
       </c>
       <c r="G693" t="s">
-        <v>306</v>
+        <v>22</v>
       </c>
       <c r="H693" t="s">
-        <v>324</v>
+        <v>38</v>
       </c>
     </row>
     <row r="694" spans="1:8" ht="12.75">
       <c r="A694" s="1" t="s">
-        <v>2080</v>
+        <v>2081</v>
       </c>
       <c r="B694" t="s">
-        <v>2081</v>
+        <v>2082</v>
       </c>
       <c r="C694" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D694" t="s">
-        <v>2082</v>
+        <v>2083</v>
       </c>
       <c r="F694" t="s">
         <v>14</v>
       </c>
       <c r="G694" t="s">
         <v>22</v>
       </c>
       <c r="H694" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="695" spans="1:8" ht="12.75">
       <c r="A695" s="1" t="s">
         <v>2084</v>
       </c>
       <c r="B695" t="s">
         <v>2085</v>
       </c>
       <c r="C695" s="1" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="D695" t="s">
-        <v>2086</v>
+        <v>556</v>
       </c>
       <c r="F695" t="s">
         <v>14</v>
       </c>
       <c r="G695" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="H695" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="696" spans="1:8" ht="12.75">
       <c r="A696" s="1" t="s">
+        <v>2086</v>
+      </c>
+      <c r="B696" t="s">
         <v>2087</v>
       </c>
-      <c r="B696" t="s">
+      <c r="C696" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D696" t="s">
         <v>2088</v>
       </c>
-      <c r="C696" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F696" t="s">
         <v>14</v>
       </c>
       <c r="G696" t="s">
-        <v>52</v>
+        <v>306</v>
       </c>
       <c r="H696" t="s">
-        <v>38</v>
+        <v>324</v>
       </c>
     </row>
     <row r="697" spans="1:8" ht="12.75">
       <c r="A697" s="1" t="s">
+        <v>2089</v>
+      </c>
+      <c r="B697" t="s">
         <v>2090</v>
       </c>
-      <c r="B697" t="s">
+      <c r="C697" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D697" t="s">
         <v>2091</v>
       </c>
-      <c r="C697" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F697" t="s">
         <v>14</v>
       </c>
       <c r="G697" t="s">
         <v>22</v>
       </c>
       <c r="H697" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
     </row>
     <row r="698" spans="1:8" ht="12.75">
       <c r="A698" s="1" t="s">
-        <v>2092</v>
+        <v>2093</v>
       </c>
       <c r="B698" t="s">
-        <v>2093</v>
+        <v>2094</v>
       </c>
       <c r="C698" s="1" t="s">
-        <v>30</v>
+        <v>41</v>
       </c>
       <c r="D698" t="s">
-        <v>2094</v>
+        <v>2095</v>
       </c>
       <c r="F698" t="s">
         <v>14</v>
       </c>
       <c r="G698" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="H698" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
     </row>
     <row r="699" spans="1:8" ht="12.75">
       <c r="A699" s="1" t="s">
-        <v>2095</v>
+        <v>2096</v>
       </c>
       <c r="B699" t="s">
-        <v>2096</v>
+        <v>2097</v>
       </c>
       <c r="C699" s="1" t="s">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="D699" t="s">
-        <v>2097</v>
+        <v>2098</v>
       </c>
       <c r="F699" t="s">
         <v>14</v>
       </c>
       <c r="G699" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="H699" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
     </row>
     <row r="700" spans="1:8" ht="12.75">
       <c r="A700" s="1" t="s">
-        <v>2098</v>
+        <v>2099</v>
       </c>
       <c r="B700" t="s">
-        <v>2099</v>
+        <v>2100</v>
       </c>
       <c r="C700" s="1" t="s">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="D700" t="s">
-        <v>319</v>
+        <v>375</v>
       </c>
       <c r="F700" t="s">
         <v>14</v>
       </c>
       <c r="G700" t="s">
         <v>22</v>
       </c>
       <c r="H700" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
     </row>
     <row r="701" spans="1:8" ht="12.75">
       <c r="A701" s="1" t="s">
-        <v>2100</v>
+        <v>2101</v>
       </c>
       <c r="B701" t="s">
-        <v>2101</v>
+        <v>2102</v>
       </c>
       <c r="C701" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D701" t="s">
-        <v>1079</v>
+        <v>2103</v>
       </c>
       <c r="F701" t="s">
         <v>14</v>
       </c>
       <c r="G701" t="s">
-        <v>306</v>
+        <v>52</v>
       </c>
       <c r="H701" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="702" spans="1:8" ht="12.75">
       <c r="A702" s="1" t="s">
-        <v>2102</v>
+        <v>2104</v>
       </c>
       <c r="B702" t="s">
-        <v>2103</v>
+        <v>2105</v>
       </c>
       <c r="C702" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D702" t="s">
-        <v>2104</v>
+        <v>2106</v>
       </c>
       <c r="F702" t="s">
         <v>14</v>
       </c>
       <c r="G702" t="s">
         <v>22</v>
       </c>
       <c r="H702" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="703" spans="1:8" ht="12.75">
       <c r="A703" s="1" t="s">
-        <v>2105</v>
+        <v>2107</v>
       </c>
       <c r="B703" t="s">
-        <v>2106</v>
+        <v>2108</v>
       </c>
       <c r="C703" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D703" t="s">
-        <v>2107</v>
+        <v>319</v>
       </c>
       <c r="F703" t="s">
         <v>14</v>
       </c>
       <c r="G703" t="s">
         <v>22</v>
       </c>
       <c r="H703" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="704" spans="1:8" ht="12.75">
       <c r="A704" s="1" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="B704" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="C704" s="1" t="s">
-        <v>172</v>
+        <v>30</v>
       </c>
       <c r="D704" t="s">
-        <v>2110</v>
+        <v>1079</v>
       </c>
       <c r="F704" t="s">
         <v>14</v>
       </c>
       <c r="G704" t="s">
-        <v>174</v>
+        <v>306</v>
       </c>
       <c r="H704" t="s">
-        <v>175</v>
+        <v>38</v>
       </c>
     </row>
     <row r="705" spans="1:8" ht="12.75">
       <c r="A705" s="1" t="s">
         <v>2111</v>
       </c>
       <c r="B705" t="s">
         <v>2112</v>
       </c>
       <c r="C705" s="1" t="s">
-        <v>172</v>
+        <v>41</v>
       </c>
       <c r="D705" t="s">
         <v>2113</v>
       </c>
       <c r="F705" t="s">
         <v>14</v>
       </c>
       <c r="G705" t="s">
-        <v>174</v>
+        <v>22</v>
       </c>
       <c r="H705" t="s">
-        <v>175</v>
+        <v>43</v>
       </c>
     </row>
     <row r="706" spans="1:8" ht="12.75">
       <c r="A706" s="1" t="s">
         <v>2114</v>
       </c>
       <c r="B706" t="s">
         <v>2115</v>
       </c>
       <c r="C706" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D706" t="s">
         <v>2116</v>
       </c>
       <c r="F706" t="s">
         <v>14</v>
       </c>
       <c r="G706" t="s">
         <v>22</v>
       </c>
       <c r="H706" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="707" spans="1:8" ht="12.75">
       <c r="A707" s="1" t="s">
         <v>2117</v>
       </c>
       <c r="B707" t="s">
         <v>2118</v>
       </c>
       <c r="C707" s="1" t="s">
-        <v>30</v>
+        <v>172</v>
       </c>
       <c r="D707" t="s">
         <v>2119</v>
       </c>
       <c r="F707" t="s">
         <v>14</v>
       </c>
       <c r="G707" t="s">
-        <v>22</v>
+        <v>174</v>
       </c>
       <c r="H707" t="s">
-        <v>38</v>
+        <v>175</v>
       </c>
     </row>
     <row r="708" spans="1:8" ht="12.75">
       <c r="A708" s="1" t="s">
         <v>2120</v>
       </c>
       <c r="B708" t="s">
         <v>2121</v>
       </c>
       <c r="C708" s="1" t="s">
-        <v>41</v>
+        <v>172</v>
       </c>
       <c r="D708" t="s">
         <v>2122</v>
       </c>
       <c r="F708" t="s">
         <v>14</v>
       </c>
       <c r="G708" t="s">
-        <v>22</v>
+        <v>174</v>
       </c>
       <c r="H708" t="s">
-        <v>43</v>
+        <v>175</v>
       </c>
     </row>
     <row r="709" spans="1:8" ht="12.75">
       <c r="A709" s="1" t="s">
         <v>2123</v>
       </c>
       <c r="B709" t="s">
         <v>2124</v>
       </c>
       <c r="C709" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D709" t="s">
         <v>2125</v>
       </c>
       <c r="F709" t="s">
         <v>14</v>
       </c>
       <c r="G709" t="s">
         <v>22</v>
       </c>
       <c r="H709" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="710" spans="1:8" ht="12.75">
       <c r="A710" s="1" t="s">
         <v>2126</v>
       </c>
       <c r="B710" t="s">
         <v>2127</v>
       </c>
       <c r="C710" s="1" t="s">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="D710" t="s">
-        <v>260</v>
+        <v>2128</v>
       </c>
       <c r="F710" t="s">
         <v>14</v>
       </c>
       <c r="G710" t="s">
         <v>22</v>
       </c>
       <c r="H710" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
     </row>
     <row r="711" spans="1:8" ht="12.75">
       <c r="A711" s="1" t="s">
-        <v>2128</v>
+        <v>2129</v>
       </c>
       <c r="B711" t="s">
-        <v>2129</v>
+        <v>2130</v>
       </c>
       <c r="C711" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D711" t="s">
-        <v>655</v>
+        <v>2131</v>
       </c>
       <c r="F711" t="s">
         <v>14</v>
       </c>
       <c r="G711" t="s">
         <v>22</v>
       </c>
       <c r="H711" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="712" spans="1:8" ht="12.75">
       <c r="A712" s="1" t="s">
-        <v>2130</v>
+        <v>2132</v>
       </c>
       <c r="B712" t="s">
-        <v>2131</v>
+        <v>2133</v>
       </c>
       <c r="C712" s="1" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="D712" t="s">
-        <v>2132</v>
+        <v>2134</v>
       </c>
       <c r="F712" t="s">
         <v>14</v>
       </c>
       <c r="G712" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="H712" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="713" spans="1:8" ht="12.75">
       <c r="A713" s="1" t="s">
-        <v>2133</v>
+        <v>2135</v>
       </c>
       <c r="B713" t="s">
-        <v>2134</v>
+        <v>2136</v>
       </c>
       <c r="C713" s="1" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="D713" t="s">
-        <v>506</v>
+        <v>260</v>
       </c>
       <c r="F713" t="s">
         <v>14</v>
       </c>
       <c r="G713" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="H713" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="714" spans="1:8" ht="12.75">
       <c r="A714" s="1" t="s">
-        <v>2135</v>
+        <v>2137</v>
       </c>
       <c r="B714" t="s">
-        <v>2136</v>
+        <v>2138</v>
       </c>
       <c r="C714" s="1" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="D714" t="s">
-        <v>2137</v>
+        <v>655</v>
       </c>
       <c r="F714" t="s">
         <v>14</v>
       </c>
       <c r="G714" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="H714" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="715" spans="1:8" ht="12.75">
       <c r="A715" s="1" t="s">
-        <v>2138</v>
+        <v>2139</v>
       </c>
       <c r="B715" t="s">
-        <v>2139</v>
+        <v>2140</v>
       </c>
       <c r="C715" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D715" t="s">
-        <v>2140</v>
+        <v>2141</v>
       </c>
       <c r="F715" t="s">
         <v>14</v>
       </c>
       <c r="G715" t="s">
         <v>52</v>
       </c>
       <c r="H715" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="716" spans="1:8" ht="12.75">
       <c r="A716" s="1" t="s">
-        <v>2141</v>
+        <v>2142</v>
       </c>
       <c r="B716" t="s">
-        <v>2142</v>
+        <v>2143</v>
       </c>
       <c r="C716" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D716" t="s">
         <v>506</v>
       </c>
       <c r="F716" t="s">
         <v>14</v>
       </c>
       <c r="G716" t="s">
         <v>52</v>
       </c>
       <c r="H716" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="717" spans="1:8" ht="12.75">
       <c r="A717" s="1" t="s">
-        <v>2143</v>
+        <v>2144</v>
       </c>
       <c r="B717" t="s">
-        <v>2144</v>
+        <v>2145</v>
       </c>
       <c r="C717" s="1" t="s">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="D717" t="s">
-        <v>1456</v>
+        <v>2146</v>
       </c>
       <c r="F717" t="s">
         <v>14</v>
       </c>
       <c r="G717" t="s">
-        <v>306</v>
+        <v>52</v>
       </c>
       <c r="H717" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
     </row>
     <row r="718" spans="1:8" ht="12.75">
       <c r="A718" s="1" t="s">
-        <v>2145</v>
+        <v>2147</v>
       </c>
       <c r="B718" t="s">
-        <v>2146</v>
+        <v>2148</v>
       </c>
       <c r="C718" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D718" t="s">
-        <v>2147</v>
+        <v>2149</v>
       </c>
       <c r="F718" t="s">
         <v>14</v>
       </c>
       <c r="G718" t="s">
         <v>52</v>
       </c>
       <c r="H718" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="719" spans="1:8" ht="12.75">
       <c r="A719" s="1" t="s">
-        <v>2148</v>
+        <v>2150</v>
       </c>
       <c r="B719" t="s">
-        <v>2149</v>
+        <v>2151</v>
       </c>
       <c r="C719" s="1" t="s">
-        <v>12</v>
+        <v>50</v>
       </c>
       <c r="D719" t="s">
-        <v>2150</v>
+        <v>506</v>
       </c>
       <c r="F719" t="s">
         <v>14</v>
       </c>
       <c r="G719" t="s">
         <v>52</v>
       </c>
       <c r="H719" t="s">
-        <v>527</v>
+        <v>43</v>
       </c>
     </row>
     <row r="720" spans="1:8" ht="12.75">
       <c r="A720" s="1" t="s">
-        <v>2151</v>
+        <v>2152</v>
       </c>
       <c r="B720" t="s">
-        <v>2152</v>
+        <v>2153</v>
       </c>
       <c r="C720" s="1" t="s">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="D720" t="s">
-        <v>506</v>
+        <v>1465</v>
       </c>
       <c r="F720" t="s">
         <v>14</v>
       </c>
       <c r="G720" t="s">
-        <v>52</v>
+        <v>306</v>
       </c>
       <c r="H720" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
     </row>
     <row r="721" spans="1:8" ht="12.75">
       <c r="A721" s="1" t="s">
-        <v>2153</v>
+        <v>2154</v>
       </c>
       <c r="B721" t="s">
-        <v>2154</v>
+        <v>2155</v>
       </c>
       <c r="C721" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D721" t="s">
-        <v>530</v>
+        <v>2156</v>
       </c>
       <c r="F721" t="s">
         <v>14</v>
       </c>
       <c r="G721" t="s">
         <v>52</v>
       </c>
       <c r="H721" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="722" spans="1:10" ht="12.75">
+    <row r="722" spans="1:8" ht="12.75">
       <c r="A722" s="1" t="s">
-        <v>2155</v>
+        <v>2157</v>
       </c>
       <c r="B722" t="s">
-        <v>2156</v>
+        <v>2158</v>
       </c>
       <c r="C722" s="1" t="s">
-        <v>50</v>
+        <v>12</v>
       </c>
       <c r="D722" t="s">
-        <v>2157</v>
+        <v>2159</v>
       </c>
       <c r="F722" t="s">
         <v>14</v>
       </c>
       <c r="G722" t="s">
         <v>52</v>
       </c>
       <c r="H722" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>82</v>
+        <v>527</v>
       </c>
     </row>
     <row r="723" spans="1:8" ht="12.75">
       <c r="A723" s="1" t="s">
-        <v>2158</v>
+        <v>2160</v>
       </c>
       <c r="B723" t="s">
-        <v>2159</v>
+        <v>2161</v>
       </c>
       <c r="C723" s="1" t="s">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="D723" t="s">
-        <v>2160</v>
+        <v>506</v>
       </c>
       <c r="F723" t="s">
         <v>14</v>
       </c>
       <c r="G723" t="s">
-        <v>1129</v>
+        <v>52</v>
       </c>
       <c r="H723" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
     </row>
     <row r="724" spans="1:8" ht="12.75">
       <c r="A724" s="1" t="s">
-        <v>2161</v>
+        <v>2162</v>
       </c>
       <c r="B724" t="s">
-        <v>2162</v>
+        <v>2163</v>
       </c>
       <c r="C724" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D724" t="s">
-        <v>883</v>
+        <v>530</v>
       </c>
       <c r="F724" t="s">
         <v>14</v>
       </c>
       <c r="G724" t="s">
         <v>52</v>
       </c>
       <c r="H724" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="725" spans="1:8" ht="12.75">
+    <row r="725" spans="1:10" ht="12.75">
       <c r="A725" s="1" t="s">
-        <v>2163</v>
+        <v>2164</v>
       </c>
       <c r="B725" t="s">
-        <v>2164</v>
+        <v>2165</v>
       </c>
       <c r="C725" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D725" t="s">
-        <v>970</v>
+        <v>2166</v>
       </c>
       <c r="F725" t="s">
         <v>14</v>
       </c>
       <c r="G725" t="s">
         <v>52</v>
       </c>
       <c r="H725" t="s">
         <v>43</v>
       </c>
+      <c r="J725" t="s">
+        <v>82</v>
+      </c>
     </row>
     <row r="726" spans="1:8" ht="12.75">
       <c r="A726" s="1" t="s">
-        <v>2165</v>
+        <v>2167</v>
       </c>
       <c r="B726" t="s">
-        <v>2166</v>
+        <v>2168</v>
       </c>
       <c r="C726" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D726" t="s">
-        <v>2167</v>
+        <v>2169</v>
       </c>
       <c r="F726" t="s">
         <v>14</v>
       </c>
       <c r="G726" t="s">
-        <v>22</v>
+        <v>1129</v>
       </c>
       <c r="H726" t="s">
-        <v>350</v>
+        <v>16</v>
       </c>
     </row>
     <row r="727" spans="1:8" ht="12.75">
       <c r="A727" s="1" t="s">
-        <v>2168</v>
+        <v>2170</v>
       </c>
       <c r="B727" t="s">
-        <v>2169</v>
+        <v>2171</v>
       </c>
       <c r="C727" s="1" t="s">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="D727" t="s">
-        <v>2170</v>
+        <v>883</v>
       </c>
       <c r="F727" t="s">
         <v>14</v>
       </c>
       <c r="G727" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="H727" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
     </row>
     <row r="728" spans="1:8" ht="12.75">
       <c r="A728" s="1" t="s">
-        <v>2171</v>
+        <v>2172</v>
       </c>
       <c r="B728" t="s">
-        <v>2172</v>
+        <v>2173</v>
       </c>
       <c r="C728" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D728" t="s">
         <v>970</v>
       </c>
       <c r="F728" t="s">
         <v>14</v>
       </c>
       <c r="G728" t="s">
         <v>52</v>
       </c>
       <c r="H728" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="729" spans="1:8" ht="12.75">
       <c r="A729" s="1" t="s">
-        <v>2173</v>
+        <v>2174</v>
       </c>
       <c r="B729" t="s">
-        <v>2174</v>
+        <v>2175</v>
       </c>
       <c r="C729" s="1" t="s">
-        <v>41</v>
+        <v>20</v>
       </c>
       <c r="D729" t="s">
-        <v>260</v>
+        <v>2176</v>
       </c>
       <c r="F729" t="s">
         <v>14</v>
       </c>
       <c r="G729" t="s">
         <v>22</v>
       </c>
       <c r="H729" t="s">
-        <v>43</v>
+        <v>350</v>
       </c>
     </row>
     <row r="730" spans="1:8" ht="12.75">
       <c r="A730" s="1" t="s">
-        <v>2175</v>
+        <v>2177</v>
       </c>
       <c r="B730" t="s">
-        <v>2176</v>
+        <v>2178</v>
       </c>
       <c r="C730" s="1" t="s">
-        <v>41</v>
+        <v>20</v>
       </c>
       <c r="D730" t="s">
-        <v>541</v>
+        <v>2179</v>
       </c>
       <c r="F730" t="s">
         <v>14</v>
       </c>
       <c r="G730" t="s">
         <v>22</v>
       </c>
       <c r="H730" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
     </row>
     <row r="731" spans="1:8" ht="12.75">
       <c r="A731" s="1" t="s">
-        <v>2177</v>
+        <v>2180</v>
       </c>
       <c r="B731" t="s">
-        <v>2178</v>
+        <v>2181</v>
       </c>
       <c r="C731" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D731" t="s">
-        <v>506</v>
+        <v>970</v>
       </c>
       <c r="F731" t="s">
         <v>14</v>
       </c>
       <c r="G731" t="s">
         <v>52</v>
       </c>
       <c r="H731" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="732" spans="1:8" ht="12.75">
       <c r="A732" s="1" t="s">
-        <v>2179</v>
+        <v>2182</v>
       </c>
       <c r="B732" t="s">
-        <v>2180</v>
+        <v>2183</v>
       </c>
       <c r="C732" s="1" t="s">
-        <v>20</v>
+        <v>41</v>
       </c>
       <c r="D732" t="s">
-        <v>2181</v>
+        <v>260</v>
       </c>
       <c r="F732" t="s">
         <v>14</v>
       </c>
       <c r="G732" t="s">
         <v>22</v>
       </c>
       <c r="H732" t="s">
-        <v>324</v>
+        <v>43</v>
       </c>
     </row>
     <row r="733" spans="1:8" ht="12.75">
       <c r="A733" s="1" t="s">
-        <v>2182</v>
+        <v>2184</v>
       </c>
       <c r="B733" t="s">
-        <v>2183</v>
+        <v>2185</v>
       </c>
       <c r="C733" s="1" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="D733" t="s">
-        <v>2184</v>
+        <v>541</v>
       </c>
       <c r="F733" t="s">
         <v>14</v>
       </c>
       <c r="G733" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="H733" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="734" spans="1:8" ht="12.75">
       <c r="A734" s="1" t="s">
-        <v>2185</v>
+        <v>2186</v>
       </c>
       <c r="B734" t="s">
-        <v>2186</v>
+        <v>2187</v>
       </c>
       <c r="C734" s="1" t="s">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="D734" t="s">
-        <v>764</v>
+        <v>506</v>
       </c>
       <c r="F734" t="s">
         <v>14</v>
       </c>
       <c r="G734" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="H734" t="s">
-        <v>324</v>
+        <v>43</v>
       </c>
     </row>
     <row r="735" spans="1:8" ht="12.75">
       <c r="A735" s="1" t="s">
-        <v>2187</v>
+        <v>2188</v>
       </c>
       <c r="B735" t="s">
-        <v>2188</v>
+        <v>2189</v>
       </c>
       <c r="C735" s="1" t="s">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="D735" t="s">
-        <v>1560</v>
+        <v>2190</v>
       </c>
       <c r="F735" t="s">
         <v>14</v>
       </c>
       <c r="G735" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="H735" t="s">
-        <v>43</v>
+        <v>324</v>
       </c>
     </row>
     <row r="736" spans="1:8" ht="12.75">
       <c r="A736" s="1" t="s">
-        <v>2189</v>
+        <v>2191</v>
       </c>
       <c r="B736" t="s">
-        <v>2190</v>
+        <v>2192</v>
       </c>
       <c r="C736" s="1" t="s">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="D736" t="s">
-        <v>2191</v>
+        <v>2193</v>
       </c>
       <c r="F736" t="s">
         <v>14</v>
       </c>
       <c r="G736" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="H736" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
     </row>
     <row r="737" spans="1:8" ht="12.75">
       <c r="A737" s="1" t="s">
-        <v>2192</v>
+        <v>2194</v>
       </c>
       <c r="B737" t="s">
-        <v>2193</v>
+        <v>2195</v>
       </c>
       <c r="C737" s="1" t="s">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="D737" t="s">
-        <v>2194</v>
+        <v>764</v>
       </c>
       <c r="F737" t="s">
         <v>14</v>
       </c>
       <c r="G737" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="H737" t="s">
-        <v>43</v>
+        <v>324</v>
       </c>
     </row>
     <row r="738" spans="1:8" ht="12.75">
       <c r="A738" s="1" t="s">
-        <v>2195</v>
+        <v>2196</v>
       </c>
       <c r="B738" t="s">
-        <v>2196</v>
+        <v>2197</v>
       </c>
       <c r="C738" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D738" t="s">
-        <v>2197</v>
+        <v>1569</v>
       </c>
       <c r="F738" t="s">
         <v>14</v>
       </c>
       <c r="G738" t="s">
         <v>52</v>
       </c>
       <c r="H738" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="739" spans="1:8" ht="12.75">
       <c r="A739" s="1" t="s">
         <v>2198</v>
       </c>
       <c r="B739" t="s">
         <v>2199</v>
       </c>
       <c r="C739" s="1" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="D739" t="s">
-        <v>327</v>
+        <v>2200</v>
       </c>
       <c r="F739" t="s">
         <v>14</v>
       </c>
       <c r="G739" t="s">
         <v>22</v>
       </c>
       <c r="H739" t="s">
-        <v>310</v>
+        <v>38</v>
       </c>
     </row>
     <row r="740" spans="1:8" ht="12.75">
       <c r="A740" s="1" t="s">
-        <v>2200</v>
+        <v>2201</v>
       </c>
       <c r="B740" t="s">
-        <v>2201</v>
+        <v>2202</v>
       </c>
       <c r="C740" s="1" t="s">
-        <v>322</v>
+        <v>50</v>
       </c>
       <c r="D740" t="s">
-        <v>2202</v>
+        <v>2203</v>
       </c>
       <c r="F740" t="s">
         <v>14</v>
       </c>
       <c r="G740" t="s">
-        <v>1129</v>
+        <v>52</v>
       </c>
       <c r="H740" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
     </row>
     <row r="741" spans="1:8" ht="12.75">
       <c r="A741" s="1" t="s">
-        <v>2203</v>
+        <v>2204</v>
       </c>
       <c r="B741" t="s">
-        <v>2204</v>
+        <v>2205</v>
       </c>
       <c r="C741" s="1" t="s">
-        <v>172</v>
+        <v>50</v>
       </c>
       <c r="D741" t="s">
-        <v>2205</v>
+        <v>2206</v>
       </c>
       <c r="F741" t="s">
         <v>14</v>
       </c>
       <c r="G741" t="s">
-        <v>174</v>
+        <v>52</v>
       </c>
       <c r="H741" t="s">
-        <v>175</v>
+        <v>43</v>
       </c>
     </row>
     <row r="742" spans="1:8" ht="12.75">
       <c r="A742" s="1" t="s">
-        <v>2206</v>
+        <v>2207</v>
       </c>
       <c r="B742" t="s">
-        <v>2207</v>
+        <v>2208</v>
       </c>
       <c r="C742" s="1" t="s">
-        <v>41</v>
+        <v>322</v>
       </c>
       <c r="D742" t="s">
-        <v>749</v>
+        <v>2209</v>
       </c>
       <c r="F742" t="s">
         <v>14</v>
       </c>
       <c r="G742" t="s">
-        <v>22</v>
+        <v>1129</v>
       </c>
       <c r="H742" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
     </row>
     <row r="743" spans="1:8" ht="12.75">
       <c r="A743" s="1" t="s">
-        <v>2208</v>
+        <v>2210</v>
       </c>
       <c r="B743" t="s">
-        <v>2209</v>
+        <v>2211</v>
       </c>
       <c r="C743" s="1" t="s">
-        <v>50</v>
+        <v>172</v>
       </c>
       <c r="D743" t="s">
-        <v>635</v>
+        <v>2212</v>
       </c>
       <c r="F743" t="s">
         <v>14</v>
       </c>
       <c r="G743" t="s">
-        <v>52</v>
+        <v>174</v>
       </c>
       <c r="H743" t="s">
-        <v>43</v>
+        <v>175</v>
       </c>
     </row>
     <row r="744" spans="1:8" ht="12.75">
       <c r="A744" s="1" t="s">
-        <v>2210</v>
+        <v>2213</v>
       </c>
       <c r="B744" t="s">
-        <v>2211</v>
+        <v>2214</v>
       </c>
       <c r="C744" s="1" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="D744" t="s">
-        <v>2212</v>
+        <v>749</v>
       </c>
       <c r="F744" t="s">
         <v>14</v>
       </c>
       <c r="G744" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="H744" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="745" spans="1:8" ht="12.75">
       <c r="A745" s="1" t="s">
-        <v>2213</v>
+        <v>2215</v>
       </c>
       <c r="B745" t="s">
-        <v>2214</v>
+        <v>2216</v>
       </c>
       <c r="C745" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D745" t="s">
-        <v>2215</v>
+        <v>635</v>
       </c>
       <c r="F745" t="s">
         <v>14</v>
       </c>
       <c r="G745" t="s">
         <v>52</v>
       </c>
       <c r="H745" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="746" spans="1:8" ht="12.75">
       <c r="A746" s="1" t="s">
-        <v>2216</v>
+        <v>2217</v>
       </c>
       <c r="B746" t="s">
-        <v>2217</v>
+        <v>2218</v>
       </c>
       <c r="C746" s="1" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="D746" t="s">
-        <v>2218</v>
+        <v>2219</v>
       </c>
       <c r="F746" t="s">
         <v>14</v>
       </c>
       <c r="G746" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="H746" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="747" spans="1:8" ht="12.75">
       <c r="A747" s="1" t="s">
-        <v>2219</v>
+        <v>2220</v>
       </c>
       <c r="B747" t="s">
-        <v>2220</v>
+        <v>2221</v>
       </c>
       <c r="C747" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D747" t="s">
-        <v>182</v>
+        <v>2222</v>
       </c>
       <c r="F747" t="s">
         <v>14</v>
       </c>
       <c r="G747" t="s">
         <v>52</v>
       </c>
       <c r="H747" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="748" spans="1:8" ht="12.75">
       <c r="A748" s="1" t="s">
-        <v>2221</v>
+        <v>2223</v>
       </c>
       <c r="B748" t="s">
-        <v>2222</v>
+        <v>2224</v>
       </c>
       <c r="C748" s="1" t="s">
-        <v>172</v>
+        <v>41</v>
       </c>
       <c r="D748" t="s">
-        <v>1917</v>
+        <v>2225</v>
       </c>
       <c r="F748" t="s">
         <v>14</v>
       </c>
       <c r="G748" t="s">
-        <v>174</v>
+        <v>22</v>
       </c>
       <c r="H748" t="s">
-        <v>175</v>
+        <v>43</v>
       </c>
     </row>
     <row r="749" spans="1:8" ht="12.75">
       <c r="A749" s="1" t="s">
-        <v>2223</v>
+        <v>2226</v>
       </c>
       <c r="B749" t="s">
-        <v>2224</v>
+        <v>2227</v>
       </c>
       <c r="C749" s="1" t="s">
-        <v>12</v>
+        <v>50</v>
       </c>
       <c r="D749" t="s">
-        <v>2225</v>
+        <v>182</v>
       </c>
       <c r="F749" t="s">
         <v>14</v>
       </c>
       <c r="G749" t="s">
-        <v>192</v>
+        <v>52</v>
       </c>
       <c r="H749" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
     </row>
     <row r="750" spans="1:8" ht="12.75">
       <c r="A750" s="1" t="s">
-        <v>2226</v>
+        <v>2228</v>
       </c>
       <c r="B750" t="s">
-        <v>2227</v>
+        <v>2229</v>
       </c>
       <c r="C750" s="1" t="s">
-        <v>41</v>
+        <v>172</v>
       </c>
       <c r="D750" t="s">
-        <v>2228</v>
+        <v>1926</v>
       </c>
       <c r="F750" t="s">
         <v>14</v>
       </c>
       <c r="G750" t="s">
-        <v>22</v>
+        <v>174</v>
       </c>
       <c r="H750" t="s">
-        <v>43</v>
+        <v>175</v>
       </c>
     </row>
     <row r="751" spans="1:8" ht="12.75">
       <c r="A751" s="1" t="s">
-        <v>2229</v>
+        <v>2230</v>
       </c>
       <c r="B751" t="s">
-        <v>2230</v>
+        <v>2231</v>
       </c>
       <c r="C751" s="1" t="s">
-        <v>172</v>
+        <v>12</v>
       </c>
       <c r="D751" t="s">
-        <v>2231</v>
+        <v>2232</v>
       </c>
       <c r="F751" t="s">
         <v>14</v>
       </c>
       <c r="G751" t="s">
-        <v>174</v>
+        <v>192</v>
       </c>
       <c r="H751" t="s">
-        <v>175</v>
+        <v>16</v>
       </c>
     </row>
     <row r="752" spans="1:8" ht="12.75">
       <c r="A752" s="1" t="s">
-        <v>2232</v>
+        <v>2233</v>
       </c>
       <c r="B752" t="s">
-        <v>2233</v>
+        <v>2234</v>
       </c>
       <c r="C752" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D752" t="s">
-        <v>2234</v>
+        <v>2235</v>
       </c>
       <c r="F752" t="s">
         <v>14</v>
       </c>
       <c r="G752" t="s">
         <v>22</v>
       </c>
       <c r="H752" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="753" spans="1:8" ht="12.75">
       <c r="A753" s="1" t="s">
-        <v>2235</v>
+        <v>2236</v>
       </c>
       <c r="B753" t="s">
-        <v>2236</v>
+        <v>2237</v>
       </c>
       <c r="C753" s="1" t="s">
-        <v>41</v>
+        <v>172</v>
       </c>
       <c r="D753" t="s">
-        <v>2234</v>
+        <v>2238</v>
       </c>
       <c r="F753" t="s">
         <v>14</v>
       </c>
       <c r="G753" t="s">
-        <v>22</v>
+        <v>174</v>
       </c>
       <c r="H753" t="s">
-        <v>43</v>
+        <v>175</v>
       </c>
     </row>
     <row r="754" spans="1:8" ht="12.75">
       <c r="A754" s="1" t="s">
-        <v>2237</v>
+        <v>2239</v>
       </c>
       <c r="B754" t="s">
-        <v>2238</v>
+        <v>2240</v>
       </c>
       <c r="C754" s="1" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="D754" t="s">
-        <v>2239</v>
+        <v>2241</v>
       </c>
       <c r="F754" t="s">
         <v>14</v>
       </c>
       <c r="G754" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="H754" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
     </row>
     <row r="755" spans="1:8" ht="12.75">
       <c r="A755" s="1" t="s">
-        <v>2240</v>
+        <v>2242</v>
       </c>
       <c r="B755" t="s">
+        <v>2243</v>
+      </c>
+      <c r="C755" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D755" t="s">
         <v>2241</v>
       </c>
-      <c r="C755" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F755" t="s">
         <v>14</v>
       </c>
       <c r="G755" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="H755" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
     </row>
     <row r="756" spans="1:8" ht="12.75">
       <c r="A756" s="1" t="s">
-        <v>2243</v>
+        <v>2244</v>
       </c>
       <c r="B756" t="s">
-        <v>2244</v>
+        <v>2245</v>
       </c>
       <c r="C756" s="1" t="s">
-        <v>322</v>
+        <v>12</v>
       </c>
       <c r="D756" t="s">
-        <v>2245</v>
+        <v>2246</v>
       </c>
       <c r="F756" t="s">
         <v>14</v>
       </c>
       <c r="G756" t="s">
-        <v>174</v>
+        <v>52</v>
       </c>
       <c r="H756" t="s">
-        <v>324</v>
+        <v>16</v>
       </c>
     </row>
     <row r="757" spans="1:8" ht="12.75">
       <c r="A757" s="1" t="s">
-        <v>2246</v>
+        <v>2247</v>
       </c>
       <c r="B757" t="s">
-        <v>2247</v>
+        <v>2248</v>
       </c>
       <c r="C757" s="1" t="s">
-        <v>50</v>
+        <v>12</v>
       </c>
       <c r="D757" t="s">
-        <v>2248</v>
+        <v>2249</v>
       </c>
       <c r="F757" t="s">
         <v>14</v>
       </c>
       <c r="G757" t="s">
         <v>52</v>
       </c>
       <c r="H757" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
     </row>
     <row r="758" spans="1:8" ht="12.75">
       <c r="A758" s="1" t="s">
-        <v>2249</v>
+        <v>2250</v>
       </c>
       <c r="B758" t="s">
-        <v>2250</v>
+        <v>2251</v>
       </c>
       <c r="C758" s="1" t="s">
-        <v>592</v>
+        <v>322</v>
       </c>
       <c r="D758" t="s">
-        <v>2251</v>
+        <v>2252</v>
       </c>
       <c r="F758" t="s">
         <v>14</v>
       </c>
       <c r="G758" t="s">
-        <v>15</v>
+        <v>174</v>
       </c>
       <c r="H758" t="s">
-        <v>43</v>
+        <v>324</v>
       </c>
     </row>
     <row r="759" spans="1:8" ht="12.75">
       <c r="A759" s="1" t="s">
-        <v>2252</v>
+        <v>2253</v>
       </c>
       <c r="B759" t="s">
-        <v>2253</v>
+        <v>2254</v>
       </c>
       <c r="C759" s="1" t="s">
-        <v>592</v>
+        <v>50</v>
       </c>
       <c r="D759" t="s">
-        <v>2254</v>
+        <v>2255</v>
       </c>
       <c r="F759" t="s">
         <v>14</v>
       </c>
       <c r="G759" t="s">
         <v>52</v>
       </c>
       <c r="H759" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="760" spans="1:8" ht="12.75">
       <c r="A760" s="1" t="s">
-        <v>2255</v>
+        <v>2256</v>
       </c>
       <c r="B760" t="s">
-        <v>2256</v>
+        <v>2257</v>
       </c>
       <c r="C760" s="1" t="s">
-        <v>50</v>
+        <v>592</v>
       </c>
       <c r="D760" t="s">
-        <v>2140</v>
+        <v>2258</v>
       </c>
       <c r="F760" t="s">
         <v>14</v>
       </c>
       <c r="G760" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="H760" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="761" spans="1:8" ht="12.75">
       <c r="A761" s="1" t="s">
-        <v>2257</v>
+        <v>2259</v>
       </c>
       <c r="B761" t="s">
-        <v>2258</v>
+        <v>2260</v>
       </c>
       <c r="C761" s="1" t="s">
-        <v>20</v>
+        <v>592</v>
       </c>
       <c r="D761" t="s">
-        <v>2259</v>
+        <v>2261</v>
       </c>
       <c r="F761" t="s">
         <v>14</v>
       </c>
       <c r="G761" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="H761" t="s">
-        <v>310</v>
+        <v>43</v>
       </c>
     </row>
     <row r="762" spans="1:8" ht="12.75">
       <c r="A762" s="1" t="s">
-        <v>2260</v>
+        <v>2262</v>
       </c>
       <c r="B762" t="s">
-        <v>2261</v>
+        <v>2263</v>
       </c>
       <c r="C762" s="1" t="s">
-        <v>172</v>
+        <v>50</v>
       </c>
       <c r="D762" t="s">
-        <v>1838</v>
+        <v>2149</v>
       </c>
       <c r="F762" t="s">
         <v>14</v>
       </c>
       <c r="G762" t="s">
-        <v>174</v>
+        <v>52</v>
       </c>
       <c r="H762" t="s">
-        <v>175</v>
+        <v>43</v>
       </c>
     </row>
     <row r="763" spans="1:8" ht="12.75">
       <c r="A763" s="1" t="s">
-        <v>2262</v>
+        <v>2264</v>
       </c>
       <c r="B763" t="s">
-        <v>2263</v>
+        <v>2265</v>
       </c>
       <c r="C763" s="1" t="s">
-        <v>41</v>
+        <v>20</v>
       </c>
       <c r="D763" t="s">
-        <v>2228</v>
+        <v>2266</v>
       </c>
       <c r="F763" t="s">
         <v>14</v>
       </c>
       <c r="G763" t="s">
         <v>22</v>
       </c>
       <c r="H763" t="s">
-        <v>43</v>
+        <v>310</v>
       </c>
     </row>
     <row r="764" spans="1:8" ht="12.75">
       <c r="A764" s="1" t="s">
-        <v>2264</v>
+        <v>2267</v>
       </c>
       <c r="B764" t="s">
-        <v>2265</v>
+        <v>2268</v>
       </c>
       <c r="C764" s="1" t="s">
-        <v>41</v>
+        <v>172</v>
       </c>
       <c r="D764" t="s">
-        <v>2266</v>
+        <v>1847</v>
       </c>
       <c r="F764" t="s">
         <v>14</v>
       </c>
       <c r="G764" t="s">
-        <v>22</v>
+        <v>174</v>
       </c>
       <c r="H764" t="s">
-        <v>43</v>
+        <v>175</v>
       </c>
     </row>
     <row r="765" spans="1:8" ht="12.75">
       <c r="A765" s="1" t="s">
-        <v>2267</v>
+        <v>2269</v>
       </c>
       <c r="B765" t="s">
-        <v>2268</v>
+        <v>2270</v>
       </c>
       <c r="C765" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D765" t="s">
-        <v>2269</v>
+        <v>2235</v>
       </c>
       <c r="F765" t="s">
         <v>14</v>
       </c>
       <c r="G765" t="s">
         <v>22</v>
       </c>
       <c r="H765" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="766" spans="1:8" ht="12.75">
       <c r="A766" s="1" t="s">
-        <v>2270</v>
+        <v>2271</v>
       </c>
       <c r="B766" t="s">
-        <v>2271</v>
+        <v>2272</v>
       </c>
       <c r="C766" s="1" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="D766" t="s">
-        <v>384</v>
+        <v>2273</v>
       </c>
       <c r="F766" t="s">
         <v>14</v>
       </c>
       <c r="G766" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="H766" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="767" spans="1:8" ht="12.75">
       <c r="A767" s="1" t="s">
-        <v>2272</v>
+        <v>2274</v>
       </c>
       <c r="B767" t="s">
-        <v>2273</v>
+        <v>2275</v>
       </c>
       <c r="C767" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D767" t="s">
-        <v>319</v>
+        <v>2276</v>
       </c>
       <c r="F767" t="s">
         <v>14</v>
       </c>
       <c r="G767" t="s">
         <v>22</v>
       </c>
       <c r="H767" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="768" spans="1:8" ht="12.75">
       <c r="A768" s="1" t="s">
-        <v>2274</v>
+        <v>2277</v>
       </c>
       <c r="B768" t="s">
-        <v>2275</v>
+        <v>2278</v>
       </c>
       <c r="C768" s="1" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="D768" t="s">
-        <v>2276</v>
+        <v>384</v>
       </c>
       <c r="F768" t="s">
         <v>14</v>
       </c>
       <c r="G768" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="H768" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="769" spans="1:8" ht="12.75">
       <c r="A769" s="1" t="s">
-        <v>2277</v>
+        <v>2279</v>
       </c>
       <c r="B769" t="s">
-        <v>2278</v>
+        <v>2280</v>
       </c>
       <c r="C769" s="1" t="s">
-        <v>20</v>
+        <v>41</v>
       </c>
       <c r="D769" t="s">
-        <v>2279</v>
+        <v>319</v>
       </c>
       <c r="F769" t="s">
         <v>14</v>
       </c>
       <c r="G769" t="s">
-        <v>1129</v>
+        <v>22</v>
       </c>
       <c r="H769" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
     </row>
     <row r="770" spans="1:8" ht="12.75">
       <c r="A770" s="1" t="s">
-        <v>2280</v>
+        <v>2281</v>
       </c>
       <c r="B770" t="s">
-        <v>2281</v>
+        <v>2282</v>
       </c>
       <c r="C770" s="1" t="s">
-        <v>172</v>
+        <v>41</v>
       </c>
       <c r="D770" t="s">
-        <v>2282</v>
+        <v>2283</v>
       </c>
       <c r="F770" t="s">
         <v>14</v>
       </c>
       <c r="G770" t="s">
-        <v>174</v>
+        <v>22</v>
       </c>
       <c r="H770" t="s">
-        <v>175</v>
+        <v>43</v>
       </c>
     </row>
     <row r="771" spans="1:8" ht="12.75">
       <c r="A771" s="1" t="s">
-        <v>2283</v>
+        <v>2284</v>
       </c>
       <c r="B771" t="s">
-        <v>2284</v>
+        <v>2285</v>
       </c>
       <c r="C771" s="1" t="s">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="D771" t="s">
-        <v>699</v>
+        <v>2286</v>
       </c>
       <c r="F771" t="s">
         <v>14</v>
       </c>
       <c r="G771" t="s">
-        <v>52</v>
+        <v>1129</v>
       </c>
       <c r="H771" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
     </row>
     <row r="772" spans="1:8" ht="12.75">
       <c r="A772" s="1" t="s">
-        <v>2285</v>
+        <v>2287</v>
       </c>
       <c r="B772" t="s">
-        <v>2286</v>
+        <v>2288</v>
       </c>
       <c r="C772" s="1" t="s">
-        <v>30</v>
+        <v>172</v>
       </c>
       <c r="D772" t="s">
-        <v>2287</v>
+        <v>2289</v>
       </c>
       <c r="F772" t="s">
         <v>14</v>
       </c>
       <c r="G772" t="s">
-        <v>245</v>
+        <v>174</v>
       </c>
       <c r="H772" t="s">
-        <v>38</v>
+        <v>175</v>
       </c>
     </row>
     <row r="773" spans="1:8" ht="12.75">
       <c r="A773" s="1" t="s">
-        <v>2288</v>
+        <v>2290</v>
       </c>
       <c r="B773" t="s">
-        <v>2289</v>
+        <v>2291</v>
       </c>
       <c r="C773" s="1" t="s">
-        <v>172</v>
+        <v>50</v>
       </c>
       <c r="D773" t="s">
-        <v>2290</v>
+        <v>699</v>
       </c>
       <c r="F773" t="s">
         <v>14</v>
       </c>
       <c r="G773" t="s">
-        <v>174</v>
+        <v>52</v>
       </c>
       <c r="H773" t="s">
-        <v>175</v>
+        <v>43</v>
       </c>
     </row>
     <row r="774" spans="1:8" ht="12.75">
       <c r="A774" s="1" t="s">
-        <v>2291</v>
+        <v>2292</v>
       </c>
       <c r="B774" t="s">
-        <v>2292</v>
+        <v>2293</v>
       </c>
       <c r="C774" s="1" t="s">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="D774" t="s">
-        <v>2228</v>
+        <v>2294</v>
       </c>
       <c r="F774" t="s">
         <v>14</v>
       </c>
       <c r="G774" t="s">
-        <v>22</v>
+        <v>245</v>
       </c>
       <c r="H774" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
     </row>
     <row r="775" spans="1:8" ht="12.75">
       <c r="A775" s="1" t="s">
-        <v>2293</v>
+        <v>2295</v>
       </c>
       <c r="B775" t="s">
-        <v>2294</v>
+        <v>2296</v>
       </c>
       <c r="C775" s="1" t="s">
-        <v>41</v>
+        <v>172</v>
       </c>
       <c r="D775" t="s">
-        <v>693</v>
+        <v>2297</v>
       </c>
       <c r="F775" t="s">
         <v>14</v>
       </c>
       <c r="G775" t="s">
-        <v>22</v>
+        <v>174</v>
       </c>
       <c r="H775" t="s">
-        <v>43</v>
+        <v>175</v>
       </c>
     </row>
     <row r="776" spans="1:8" ht="12.75">
       <c r="A776" s="1" t="s">
-        <v>2295</v>
+        <v>2298</v>
       </c>
       <c r="B776" t="s">
-        <v>2296</v>
+        <v>2299</v>
       </c>
       <c r="C776" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D776" t="s">
-        <v>2297</v>
+        <v>2235</v>
       </c>
       <c r="F776" t="s">
         <v>14</v>
       </c>
       <c r="G776" t="s">
         <v>22</v>
       </c>
       <c r="H776" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="777" spans="1:8" ht="12.75">
       <c r="A777" s="1" t="s">
-        <v>2298</v>
+        <v>2300</v>
       </c>
       <c r="B777" t="s">
-        <v>2299</v>
+        <v>2301</v>
       </c>
       <c r="C777" s="1" t="s">
-        <v>322</v>
+        <v>41</v>
       </c>
       <c r="D777" t="s">
-        <v>1101</v>
+        <v>693</v>
       </c>
       <c r="F777" t="s">
         <v>14</v>
       </c>
       <c r="G777" t="s">
-        <v>174</v>
+        <v>22</v>
       </c>
       <c r="H777" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
     </row>
     <row r="778" spans="1:8" ht="12.75">
       <c r="A778" s="1" t="s">
-        <v>2300</v>
+        <v>2302</v>
       </c>
       <c r="B778" t="s">
-        <v>2301</v>
+        <v>2303</v>
       </c>
       <c r="C778" s="1" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="D778" t="s">
-        <v>635</v>
+        <v>2304</v>
       </c>
       <c r="F778" t="s">
         <v>14</v>
       </c>
       <c r="G778" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="H778" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="779" spans="1:8" ht="12.75">
       <c r="A779" s="1" t="s">
-        <v>2302</v>
+        <v>2305</v>
       </c>
       <c r="B779" t="s">
-        <v>2303</v>
+        <v>2306</v>
       </c>
       <c r="C779" s="1" t="s">
-        <v>41</v>
+        <v>322</v>
       </c>
       <c r="D779" t="s">
-        <v>2304</v>
+        <v>1101</v>
       </c>
       <c r="F779" t="s">
         <v>14</v>
       </c>
       <c r="G779" t="s">
-        <v>22</v>
+        <v>174</v>
       </c>
       <c r="H779" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
     </row>
     <row r="780" spans="1:8" ht="12.75">
       <c r="A780" s="1" t="s">
-        <v>2305</v>
+        <v>2307</v>
       </c>
       <c r="B780" t="s">
-        <v>2306</v>
+        <v>2308</v>
       </c>
       <c r="C780" s="1" t="s">
-        <v>12</v>
+        <v>50</v>
       </c>
       <c r="D780" t="s">
-        <v>2307</v>
+        <v>635</v>
       </c>
       <c r="F780" t="s">
         <v>14</v>
       </c>
       <c r="G780" t="s">
-        <v>192</v>
+        <v>52</v>
       </c>
       <c r="H780" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
     </row>
     <row r="781" spans="1:8" ht="12.75">
       <c r="A781" s="1" t="s">
-        <v>2308</v>
+        <v>2309</v>
       </c>
       <c r="B781" t="s">
-        <v>2309</v>
+        <v>2310</v>
       </c>
       <c r="C781" s="1" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="D781" t="s">
-        <v>2310</v>
+        <v>2311</v>
       </c>
       <c r="F781" t="s">
         <v>14</v>
       </c>
       <c r="G781" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="H781" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="782" spans="1:8" ht="12.75">
       <c r="A782" s="1" t="s">
-        <v>2311</v>
+        <v>2312</v>
       </c>
       <c r="B782" t="s">
-        <v>2312</v>
+        <v>2313</v>
       </c>
       <c r="C782" s="1" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="D782" t="s">
-        <v>553</v>
+        <v>2314</v>
       </c>
       <c r="F782" t="s">
         <v>14</v>
       </c>
       <c r="G782" t="s">
-        <v>22</v>
+        <v>192</v>
       </c>
       <c r="H782" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
     </row>
     <row r="783" spans="1:8" ht="12.75">
       <c r="A783" s="1" t="s">
-        <v>2313</v>
+        <v>2315</v>
       </c>
       <c r="B783" t="s">
-        <v>2314</v>
+        <v>2316</v>
       </c>
       <c r="C783" s="1" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="D783" t="s">
-        <v>2066</v>
+        <v>2317</v>
       </c>
       <c r="F783" t="s">
         <v>14</v>
       </c>
       <c r="G783" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="H783" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="784" spans="1:8" ht="12.75">
       <c r="A784" s="1" t="s">
-        <v>2315</v>
+        <v>2318</v>
       </c>
       <c r="B784" t="s">
-        <v>2316</v>
+        <v>2319</v>
       </c>
       <c r="C784" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D784" t="s">
-        <v>638</v>
+        <v>553</v>
       </c>
       <c r="F784" t="s">
         <v>14</v>
       </c>
       <c r="G784" t="s">
         <v>22</v>
       </c>
       <c r="H784" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="785" spans="1:8" ht="12.75">
       <c r="A785" s="1" t="s">
-        <v>2317</v>
+        <v>2320</v>
       </c>
       <c r="B785" t="s">
-        <v>2318</v>
+        <v>2321</v>
       </c>
       <c r="C785" s="1" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="D785" t="s">
-        <v>2215</v>
+        <v>2075</v>
       </c>
       <c r="F785" t="s">
         <v>14</v>
       </c>
       <c r="G785" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="H785" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="786" spans="1:8" ht="12.75">
       <c r="A786" s="1" t="s">
-        <v>2319</v>
+        <v>2322</v>
       </c>
       <c r="B786" t="s">
-        <v>2320</v>
+        <v>2323</v>
       </c>
       <c r="C786" s="1" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="D786" t="s">
-        <v>2321</v>
+        <v>638</v>
       </c>
       <c r="F786" t="s">
         <v>14</v>
       </c>
       <c r="G786" t="s">
-        <v>192</v>
+        <v>22</v>
       </c>
       <c r="H786" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
     </row>
     <row r="787" spans="1:8" ht="12.75">
       <c r="A787" s="1" t="s">
-        <v>2322</v>
+        <v>2324</v>
       </c>
       <c r="B787" t="s">
-        <v>2323</v>
+        <v>2325</v>
       </c>
       <c r="C787" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D787" t="s">
-        <v>482</v>
+        <v>2222</v>
       </c>
       <c r="F787" t="s">
         <v>14</v>
       </c>
       <c r="G787" t="s">
         <v>52</v>
       </c>
       <c r="H787" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="788" spans="1:8" ht="12.75">
       <c r="A788" s="1" t="s">
-        <v>2324</v>
+        <v>2326</v>
       </c>
       <c r="B788" t="s">
-        <v>2325</v>
+        <v>2327</v>
       </c>
       <c r="C788" s="1" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="D788" t="s">
-        <v>544</v>
+        <v>2328</v>
       </c>
       <c r="F788" t="s">
         <v>14</v>
       </c>
       <c r="G788" t="s">
-        <v>22</v>
+        <v>192</v>
       </c>
       <c r="H788" t="s">
-        <v>350</v>
+        <v>16</v>
       </c>
     </row>
     <row r="789" spans="1:8" ht="12.75">
       <c r="A789" s="1" t="s">
-        <v>2326</v>
+        <v>2329</v>
       </c>
       <c r="B789" t="s">
-        <v>2327</v>
+        <v>2330</v>
       </c>
       <c r="C789" s="1" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="D789" t="s">
-        <v>2328</v>
+        <v>482</v>
       </c>
       <c r="F789" t="s">
         <v>14</v>
       </c>
       <c r="G789" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="H789" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="790" spans="1:8" ht="12.75">
       <c r="A790" s="1" t="s">
-        <v>2329</v>
+        <v>2331</v>
       </c>
       <c r="B790" t="s">
-        <v>2330</v>
+        <v>2332</v>
       </c>
       <c r="C790" s="1" t="s">
-        <v>41</v>
+        <v>20</v>
       </c>
       <c r="D790" t="s">
-        <v>2331</v>
+        <v>544</v>
       </c>
       <c r="F790" t="s">
         <v>14</v>
       </c>
       <c r="G790" t="s">
         <v>22</v>
       </c>
       <c r="H790" t="s">
-        <v>43</v>
+        <v>350</v>
       </c>
     </row>
     <row r="791" spans="1:8" ht="12.75">
       <c r="A791" s="1" t="s">
-        <v>2332</v>
+        <v>2333</v>
       </c>
       <c r="B791" t="s">
-        <v>2333</v>
+        <v>2334</v>
       </c>
       <c r="C791" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D791" t="s">
-        <v>693</v>
+        <v>2335</v>
       </c>
       <c r="F791" t="s">
         <v>14</v>
       </c>
       <c r="G791" t="s">
         <v>22</v>
       </c>
       <c r="H791" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="792" spans="1:8" ht="12.75">
       <c r="A792" s="1" t="s">
-        <v>2334</v>
+        <v>2336</v>
       </c>
       <c r="B792" t="s">
-        <v>2335</v>
+        <v>2337</v>
       </c>
       <c r="C792" s="1" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="D792" t="s">
-        <v>530</v>
+        <v>2338</v>
       </c>
       <c r="F792" t="s">
         <v>14</v>
       </c>
       <c r="G792" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="H792" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="793" spans="1:8" ht="12.75">
       <c r="A793" s="1" t="s">
-        <v>2336</v>
+        <v>2339</v>
       </c>
       <c r="B793" t="s">
-        <v>2337</v>
+        <v>2340</v>
       </c>
       <c r="C793" s="1" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="D793" t="s">
-        <v>1190</v>
+        <v>693</v>
       </c>
       <c r="F793" t="s">
         <v>14</v>
       </c>
       <c r="G793" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="H793" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="794" spans="1:8" ht="12.75">
       <c r="A794" s="1" t="s">
-        <v>2338</v>
+        <v>2341</v>
       </c>
       <c r="B794" t="s">
-        <v>2339</v>
+        <v>2342</v>
       </c>
       <c r="C794" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D794" t="s">
         <v>530</v>
       </c>
       <c r="F794" t="s">
         <v>14</v>
       </c>
       <c r="G794" t="s">
         <v>52</v>
       </c>
       <c r="H794" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="795" spans="1:8" ht="12.75">
       <c r="A795" s="1" t="s">
-        <v>2340</v>
+        <v>2343</v>
       </c>
       <c r="B795" t="s">
-        <v>2341</v>
+        <v>2344</v>
       </c>
       <c r="C795" s="1" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="D795" t="s">
-        <v>366</v>
+        <v>1190</v>
       </c>
       <c r="F795" t="s">
         <v>14</v>
       </c>
       <c r="G795" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="H795" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="796" spans="1:8" ht="12.75">
       <c r="A796" s="1" t="s">
-        <v>2342</v>
+        <v>2345</v>
       </c>
       <c r="B796" t="s">
-        <v>2343</v>
+        <v>2346</v>
       </c>
       <c r="C796" s="1" t="s">
-        <v>172</v>
+        <v>50</v>
       </c>
       <c r="D796" t="s">
-        <v>2344</v>
+        <v>530</v>
       </c>
       <c r="F796" t="s">
         <v>14</v>
       </c>
       <c r="G796" t="s">
-        <v>174</v>
+        <v>52</v>
       </c>
       <c r="H796" t="s">
-        <v>175</v>
+        <v>43</v>
       </c>
     </row>
     <row r="797" spans="1:8" ht="12.75">
       <c r="A797" s="1" t="s">
-        <v>2345</v>
+        <v>2347</v>
       </c>
       <c r="B797" t="s">
-        <v>2346</v>
+        <v>2348</v>
       </c>
       <c r="C797" s="1" t="s">
-        <v>172</v>
+        <v>41</v>
       </c>
       <c r="D797" t="s">
-        <v>2347</v>
+        <v>366</v>
       </c>
       <c r="F797" t="s">
         <v>14</v>
       </c>
       <c r="G797" t="s">
-        <v>174</v>
+        <v>22</v>
       </c>
       <c r="H797" t="s">
-        <v>175</v>
+        <v>43</v>
       </c>
     </row>
     <row r="798" spans="1:8" ht="12.75">
       <c r="A798" s="1" t="s">
-        <v>2348</v>
+        <v>2349</v>
       </c>
       <c r="B798" t="s">
-        <v>2349</v>
+        <v>2350</v>
       </c>
       <c r="C798" s="1" t="s">
-        <v>50</v>
+        <v>172</v>
       </c>
       <c r="D798" t="s">
-        <v>2350</v>
+        <v>2351</v>
       </c>
       <c r="F798" t="s">
         <v>14</v>
       </c>
       <c r="G798" t="s">
-        <v>52</v>
+        <v>174</v>
       </c>
       <c r="H798" t="s">
-        <v>43</v>
+        <v>175</v>
       </c>
     </row>
     <row r="799" spans="1:8" ht="12.75">
       <c r="A799" s="1" t="s">
-        <v>2351</v>
+        <v>2352</v>
       </c>
       <c r="B799" t="s">
-        <v>2352</v>
+        <v>2353</v>
       </c>
       <c r="C799" s="1" t="s">
-        <v>50</v>
+        <v>172</v>
       </c>
       <c r="D799" t="s">
-        <v>2353</v>
+        <v>2354</v>
       </c>
       <c r="F799" t="s">
         <v>14</v>
       </c>
       <c r="G799" t="s">
-        <v>52</v>
+        <v>174</v>
       </c>
       <c r="H799" t="s">
-        <v>43</v>
+        <v>175</v>
       </c>
     </row>
     <row r="800" spans="1:8" ht="12.75">
       <c r="A800" s="1" t="s">
-        <v>2354</v>
+        <v>2355</v>
       </c>
       <c r="B800" t="s">
-        <v>2355</v>
+        <v>2356</v>
       </c>
       <c r="C800" s="1" t="s">
-        <v>172</v>
+        <v>50</v>
       </c>
       <c r="D800" t="s">
-        <v>2356</v>
+        <v>2357</v>
       </c>
       <c r="F800" t="s">
         <v>14</v>
       </c>
       <c r="G800" t="s">
-        <v>174</v>
+        <v>52</v>
       </c>
       <c r="H800" t="s">
-        <v>175</v>
+        <v>43</v>
       </c>
     </row>
     <row r="801" spans="1:8" ht="12.75">
       <c r="A801" s="1" t="s">
-        <v>2357</v>
+        <v>2358</v>
       </c>
       <c r="B801" t="s">
-        <v>2358</v>
+        <v>2359</v>
       </c>
       <c r="C801" s="1" t="s">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="D801" t="s">
-        <v>752</v>
+        <v>2360</v>
       </c>
       <c r="F801" t="s">
         <v>14</v>
       </c>
       <c r="G801" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="H801" t="s">
-        <v>350</v>
+        <v>43</v>
       </c>
     </row>
     <row r="802" spans="1:8" ht="12.75">
       <c r="A802" s="1" t="s">
-        <v>2359</v>
+        <v>2361</v>
       </c>
       <c r="B802" t="s">
-        <v>2360</v>
+        <v>2362</v>
       </c>
       <c r="C802" s="1" t="s">
-        <v>20</v>
+        <v>172</v>
       </c>
       <c r="D802" t="s">
-        <v>349</v>
+        <v>2363</v>
       </c>
       <c r="F802" t="s">
         <v>14</v>
       </c>
       <c r="G802" t="s">
-        <v>22</v>
+        <v>174</v>
       </c>
       <c r="H802" t="s">
-        <v>350</v>
+        <v>175</v>
       </c>
     </row>
     <row r="803" spans="1:8" ht="12.75">
       <c r="A803" s="1" t="s">
-        <v>2361</v>
+        <v>2364</v>
       </c>
       <c r="B803" t="s">
-        <v>2362</v>
+        <v>2365</v>
       </c>
       <c r="C803" s="1" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="D803" t="s">
-        <v>2363</v>
+        <v>752</v>
       </c>
       <c r="F803" t="s">
         <v>14</v>
       </c>
       <c r="G803" t="s">
-        <v>306</v>
+        <v>22</v>
       </c>
       <c r="H803" t="s">
-        <v>38</v>
+        <v>350</v>
       </c>
     </row>
     <row r="804" spans="1:8" ht="12.75">
       <c r="A804" s="1" t="s">
-        <v>2364</v>
+        <v>2366</v>
       </c>
       <c r="B804" t="s">
-        <v>2365</v>
+        <v>2367</v>
       </c>
       <c r="C804" s="1" t="s">
-        <v>41</v>
+        <v>20</v>
       </c>
       <c r="D804" t="s">
-        <v>2366</v>
+        <v>349</v>
       </c>
       <c r="F804" t="s">
         <v>14</v>
       </c>
       <c r="G804" t="s">
         <v>22</v>
       </c>
       <c r="H804" t="s">
-        <v>43</v>
+        <v>350</v>
       </c>
     </row>
     <row r="805" spans="1:8" ht="12.75">
       <c r="A805" s="1" t="s">
-        <v>2367</v>
+        <v>2368</v>
       </c>
       <c r="B805" t="s">
-        <v>2368</v>
+        <v>2369</v>
       </c>
       <c r="C805" s="1" t="s">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="D805" t="s">
-        <v>2369</v>
+        <v>2370</v>
       </c>
       <c r="F805" t="s">
         <v>14</v>
       </c>
       <c r="G805" t="s">
-        <v>22</v>
+        <v>306</v>
       </c>
       <c r="H805" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
     </row>
     <row r="806" spans="1:8" ht="12.75">
       <c r="A806" s="1" t="s">
-        <v>2370</v>
+        <v>2371</v>
       </c>
       <c r="B806" t="s">
-        <v>2371</v>
+        <v>2372</v>
       </c>
       <c r="C806" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D806" t="s">
-        <v>2104</v>
+        <v>2373</v>
       </c>
       <c r="F806" t="s">
         <v>14</v>
       </c>
       <c r="G806" t="s">
         <v>22</v>
       </c>
       <c r="H806" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="807" spans="1:8" ht="12.75">
       <c r="A807" s="1" t="s">
-        <v>2372</v>
+        <v>2374</v>
       </c>
       <c r="B807" t="s">
-        <v>2373</v>
+        <v>2375</v>
       </c>
       <c r="C807" s="1" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="D807" t="s">
-        <v>2374</v>
+        <v>2376</v>
       </c>
       <c r="F807" t="s">
         <v>14</v>
       </c>
       <c r="G807" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="H807" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
     </row>
     <row r="808" spans="1:8" ht="12.75">
       <c r="A808" s="1" t="s">
-        <v>2375</v>
+        <v>2377</v>
       </c>
       <c r="B808" t="s">
-        <v>2376</v>
+        <v>2378</v>
       </c>
       <c r="C808" s="1" t="s">
-        <v>30</v>
+        <v>41</v>
       </c>
       <c r="D808" t="s">
-        <v>2377</v>
+        <v>2113</v>
       </c>
       <c r="F808" t="s">
         <v>14</v>
       </c>
       <c r="G808" t="s">
         <v>22</v>
       </c>
       <c r="H808" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
     </row>
     <row r="809" spans="1:8" ht="12.75">
       <c r="A809" s="1" t="s">
-        <v>2378</v>
+        <v>2379</v>
       </c>
       <c r="B809" t="s">
-        <v>2379</v>
+        <v>2380</v>
       </c>
       <c r="C809" s="1" t="s">
-        <v>50</v>
+        <v>12</v>
       </c>
       <c r="D809" t="s">
-        <v>2248</v>
+        <v>2381</v>
       </c>
       <c r="F809" t="s">
         <v>14</v>
       </c>
       <c r="G809" t="s">
         <v>52</v>
       </c>
       <c r="H809" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
     </row>
     <row r="810" spans="1:8" ht="12.75">
       <c r="A810" s="1" t="s">
-        <v>2380</v>
+        <v>2382</v>
       </c>
       <c r="B810" t="s">
-        <v>2381</v>
+        <v>2383</v>
       </c>
       <c r="C810" s="1" t="s">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="D810" t="s">
-        <v>2382</v>
+        <v>2384</v>
       </c>
       <c r="F810" t="s">
         <v>14</v>
       </c>
       <c r="G810" t="s">
         <v>22</v>
       </c>
       <c r="H810" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
     </row>
     <row r="811" spans="1:8" ht="12.75">
       <c r="A811" s="1" t="s">
-        <v>2383</v>
+        <v>2385</v>
       </c>
       <c r="B811" t="s">
-        <v>2384</v>
+        <v>2386</v>
       </c>
       <c r="C811" s="1" t="s">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="D811" t="s">
-        <v>2385</v>
+        <v>2255</v>
       </c>
       <c r="F811" t="s">
         <v>14</v>
       </c>
       <c r="G811" t="s">
-        <v>306</v>
+        <v>52</v>
       </c>
       <c r="H811" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
     </row>
     <row r="812" spans="1:8" ht="12.75">
       <c r="A812" s="1" t="s">
-        <v>2386</v>
+        <v>2387</v>
       </c>
       <c r="B812" t="s">
-        <v>2387</v>
+        <v>2388</v>
       </c>
       <c r="C812" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D812" t="s">
-        <v>2388</v>
+        <v>2389</v>
       </c>
       <c r="F812" t="s">
         <v>14</v>
       </c>
       <c r="G812" t="s">
         <v>22</v>
       </c>
       <c r="H812" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="813" spans="1:8" ht="12.75">
       <c r="A813" s="1" t="s">
-        <v>2389</v>
+        <v>2390</v>
       </c>
       <c r="B813" t="s">
-        <v>2390</v>
+        <v>2391</v>
       </c>
       <c r="C813" s="1" t="s">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="D813" t="s">
-        <v>2391</v>
+        <v>2392</v>
       </c>
       <c r="F813" t="s">
         <v>14</v>
       </c>
       <c r="G813" t="s">
-        <v>52</v>
+        <v>306</v>
       </c>
       <c r="H813" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
     </row>
     <row r="814" spans="1:8" ht="12.75">
       <c r="A814" s="1" t="s">
-        <v>2392</v>
+        <v>2393</v>
       </c>
       <c r="B814" t="s">
-        <v>2393</v>
+        <v>2394</v>
       </c>
       <c r="C814" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D814" t="s">
-        <v>2394</v>
+        <v>2395</v>
       </c>
       <c r="F814" t="s">
         <v>14</v>
       </c>
       <c r="G814" t="s">
         <v>22</v>
       </c>
       <c r="H814" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="815" spans="1:8" ht="12.75">
       <c r="A815" s="1" t="s">
-        <v>2395</v>
+        <v>2396</v>
       </c>
       <c r="B815" t="s">
-        <v>2396</v>
+        <v>2397</v>
       </c>
       <c r="C815" s="1" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="D815" t="s">
-        <v>2397</v>
+        <v>2398</v>
       </c>
       <c r="F815" t="s">
         <v>14</v>
       </c>
       <c r="G815" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="H815" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="816" spans="1:8" ht="12.75">
       <c r="A816" s="1" t="s">
-        <v>2398</v>
+        <v>2399</v>
       </c>
       <c r="B816" t="s">
-        <v>2399</v>
+        <v>2400</v>
       </c>
       <c r="C816" s="1" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="D816" t="s">
-        <v>2137</v>
+        <v>2401</v>
       </c>
       <c r="F816" t="s">
         <v>14</v>
       </c>
       <c r="G816" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="H816" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="817" spans="1:8" ht="12.75">
       <c r="A817" s="1" t="s">
-        <v>2400</v>
+        <v>2402</v>
       </c>
       <c r="B817" t="s">
-        <v>2401</v>
+        <v>2403</v>
       </c>
       <c r="C817" s="1" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="D817" t="s">
-        <v>2402</v>
+        <v>2404</v>
       </c>
       <c r="F817" t="s">
         <v>14</v>
       </c>
       <c r="G817" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="H817" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="818" spans="1:8" ht="12.75">
       <c r="A818" s="1" t="s">
-        <v>2403</v>
+        <v>2405</v>
       </c>
       <c r="B818" t="s">
-        <v>2404</v>
+        <v>2406</v>
       </c>
       <c r="C818" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D818" t="s">
-        <v>2405</v>
+        <v>2146</v>
       </c>
       <c r="F818" t="s">
         <v>14</v>
       </c>
       <c r="G818" t="s">
         <v>52</v>
       </c>
       <c r="H818" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="819" spans="1:8" ht="12.75">
       <c r="A819" s="1" t="s">
-        <v>2406</v>
+        <v>2407</v>
       </c>
       <c r="B819" t="s">
-        <v>2407</v>
+        <v>2408</v>
       </c>
       <c r="C819" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D819" t="s">
-        <v>2408</v>
+        <v>2409</v>
       </c>
       <c r="F819" t="s">
         <v>14</v>
       </c>
       <c r="G819" t="s">
         <v>52</v>
       </c>
       <c r="H819" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="820" spans="1:8" ht="12.75">
       <c r="A820" s="1" t="s">
-        <v>2409</v>
+        <v>2410</v>
       </c>
       <c r="B820" t="s">
-        <v>2410</v>
+        <v>2411</v>
       </c>
       <c r="C820" s="1" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="D820" t="s">
-        <v>2276</v>
+        <v>2412</v>
       </c>
       <c r="F820" t="s">
         <v>14</v>
       </c>
       <c r="G820" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="H820" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="821" spans="1:8" ht="12.75">
       <c r="A821" s="1" t="s">
-        <v>2411</v>
+        <v>2413</v>
       </c>
       <c r="B821" t="s">
-        <v>2412</v>
+        <v>2414</v>
       </c>
       <c r="C821" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D821" t="s">
-        <v>2413</v>
+        <v>2415</v>
       </c>
       <c r="F821" t="s">
         <v>14</v>
       </c>
       <c r="G821" t="s">
         <v>52</v>
       </c>
       <c r="H821" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="822" spans="1:8" ht="12.75">
       <c r="A822" s="1" t="s">
-        <v>2414</v>
+        <v>2416</v>
       </c>
       <c r="B822" t="s">
-        <v>2415</v>
+        <v>2417</v>
       </c>
       <c r="C822" s="1" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="D822" t="s">
-        <v>2416</v>
+        <v>2283</v>
       </c>
       <c r="F822" t="s">
         <v>14</v>
       </c>
       <c r="G822" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="H822" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="823" spans="1:8" ht="12.75">
       <c r="A823" s="1" t="s">
-        <v>2417</v>
+        <v>2418</v>
       </c>
       <c r="B823" t="s">
-        <v>2418</v>
+        <v>2419</v>
       </c>
       <c r="C823" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D823" t="s">
-        <v>2419</v>
+        <v>2420</v>
       </c>
       <c r="F823" t="s">
         <v>14</v>
       </c>
       <c r="G823" t="s">
         <v>52</v>
       </c>
       <c r="H823" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="824" spans="1:8" ht="12.75">
       <c r="A824" s="1" t="s">
-        <v>2420</v>
+        <v>2421</v>
       </c>
       <c r="B824" t="s">
-        <v>2421</v>
+        <v>2422</v>
       </c>
       <c r="C824" s="1" t="s">
-        <v>172</v>
+        <v>50</v>
       </c>
       <c r="D824" t="s">
-        <v>2422</v>
+        <v>2423</v>
       </c>
       <c r="F824" t="s">
         <v>14</v>
       </c>
       <c r="G824" t="s">
-        <v>174</v>
+        <v>52</v>
       </c>
       <c r="H824" t="s">
-        <v>175</v>
+        <v>43</v>
       </c>
     </row>
     <row r="825" spans="1:8" ht="12.75">
       <c r="A825" s="1" t="s">
-        <v>2423</v>
+        <v>2424</v>
       </c>
       <c r="B825" t="s">
-        <v>2424</v>
+        <v>2425</v>
       </c>
       <c r="C825" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D825" t="s">
-        <v>88</v>
+        <v>2426</v>
       </c>
       <c r="F825" t="s">
         <v>14</v>
       </c>
       <c r="G825" t="s">
         <v>52</v>
       </c>
       <c r="H825" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="826" spans="1:8" ht="12.75">
       <c r="A826" s="1" t="s">
-        <v>2425</v>
+        <v>2427</v>
       </c>
       <c r="B826" t="s">
-        <v>2426</v>
+        <v>2428</v>
       </c>
       <c r="C826" s="1" t="s">
-        <v>50</v>
+        <v>172</v>
       </c>
       <c r="D826" t="s">
-        <v>2427</v>
+        <v>2429</v>
       </c>
       <c r="F826" t="s">
         <v>14</v>
       </c>
       <c r="G826" t="s">
-        <v>52</v>
+        <v>174</v>
       </c>
       <c r="H826" t="s">
-        <v>43</v>
+        <v>175</v>
       </c>
     </row>
     <row r="827" spans="1:8" ht="12.75">
       <c r="A827" s="1" t="s">
-        <v>2428</v>
+        <v>2430</v>
       </c>
       <c r="B827" t="s">
-        <v>2429</v>
+        <v>2431</v>
       </c>
       <c r="C827" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D827" t="s">
-        <v>2430</v>
+        <v>88</v>
       </c>
       <c r="F827" t="s">
         <v>14</v>
       </c>
       <c r="G827" t="s">
         <v>52</v>
       </c>
       <c r="H827" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="828" spans="1:8" ht="12.75">
       <c r="A828" s="1" t="s">
-        <v>2431</v>
+        <v>2432</v>
       </c>
       <c r="B828" t="s">
-        <v>2432</v>
+        <v>2433</v>
       </c>
       <c r="C828" s="1" t="s">
-        <v>12</v>
+        <v>50</v>
       </c>
       <c r="D828" t="s">
-        <v>2433</v>
+        <v>2434</v>
       </c>
       <c r="F828" t="s">
         <v>14</v>
       </c>
       <c r="G828" t="s">
-        <v>306</v>
+        <v>52</v>
       </c>
       <c r="H828" t="s">
-        <v>324</v>
+        <v>43</v>
       </c>
     </row>
     <row r="829" spans="1:8" ht="12.75">
       <c r="A829" s="1" t="s">
-        <v>2434</v>
+        <v>2435</v>
       </c>
       <c r="B829" t="s">
-        <v>2435</v>
+        <v>2436</v>
       </c>
       <c r="C829" s="1" t="s">
-        <v>172</v>
+        <v>50</v>
       </c>
       <c r="D829" t="s">
-        <v>2436</v>
+        <v>2437</v>
       </c>
       <c r="F829" t="s">
         <v>14</v>
       </c>
       <c r="G829" t="s">
-        <v>174</v>
+        <v>52</v>
       </c>
       <c r="H829" t="s">
-        <v>175</v>
+        <v>43</v>
       </c>
     </row>
     <row r="830" spans="1:8" ht="12.75">
       <c r="A830" s="1" t="s">
-        <v>2437</v>
+        <v>2438</v>
       </c>
       <c r="B830" t="s">
-        <v>2438</v>
+        <v>2439</v>
       </c>
       <c r="C830" s="1" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="D830" t="s">
-        <v>1478</v>
+        <v>2440</v>
       </c>
       <c r="F830" t="s">
         <v>14</v>
       </c>
       <c r="G830" t="s">
-        <v>22</v>
+        <v>306</v>
       </c>
       <c r="H830" t="s">
-        <v>43</v>
+        <v>324</v>
       </c>
     </row>
     <row r="831" spans="1:8" ht="12.75">
       <c r="A831" s="1" t="s">
-        <v>2439</v>
+        <v>2441</v>
       </c>
       <c r="B831" t="s">
-        <v>2440</v>
+        <v>2442</v>
       </c>
       <c r="C831" s="1" t="s">
-        <v>50</v>
+        <v>172</v>
       </c>
       <c r="D831" t="s">
-        <v>2441</v>
+        <v>2443</v>
       </c>
       <c r="F831" t="s">
         <v>14</v>
       </c>
       <c r="G831" t="s">
-        <v>52</v>
+        <v>174</v>
       </c>
       <c r="H831" t="s">
-        <v>43</v>
+        <v>175</v>
       </c>
     </row>
     <row r="832" spans="1:8" ht="12.75">
       <c r="A832" s="1" t="s">
-        <v>2442</v>
+        <v>2444</v>
       </c>
       <c r="B832" t="s">
-        <v>2443</v>
+        <v>2445</v>
       </c>
       <c r="C832" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D832" t="s">
-        <v>2444</v>
+        <v>1487</v>
       </c>
       <c r="F832" t="s">
         <v>14</v>
       </c>
       <c r="G832" t="s">
         <v>22</v>
       </c>
       <c r="H832" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="833" spans="1:8" ht="12.75">
       <c r="A833" s="1" t="s">
-        <v>2445</v>
+        <v>2446</v>
       </c>
       <c r="B833" t="s">
-        <v>2446</v>
+        <v>2447</v>
       </c>
       <c r="C833" s="1" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="D833" t="s">
-        <v>1239</v>
+        <v>2448</v>
       </c>
       <c r="F833" t="s">
         <v>14</v>
       </c>
       <c r="G833" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="H833" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="834" spans="1:8" ht="12.75">
       <c r="A834" s="1" t="s">
-        <v>2447</v>
+        <v>2449</v>
       </c>
       <c r="B834" t="s">
-        <v>2448</v>
+        <v>2450</v>
       </c>
       <c r="C834" s="1" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="D834" t="s">
-        <v>1318</v>
+        <v>2451</v>
       </c>
       <c r="F834" t="s">
         <v>14</v>
       </c>
       <c r="G834" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="H834" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="835" spans="1:8" ht="12.75">
       <c r="A835" s="1" t="s">
-        <v>2449</v>
+        <v>2452</v>
       </c>
       <c r="B835" t="s">
-        <v>2450</v>
+        <v>2453</v>
       </c>
       <c r="C835" s="1" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="D835" t="s">
-        <v>2451</v>
+        <v>1239</v>
       </c>
       <c r="F835" t="s">
         <v>14</v>
       </c>
       <c r="G835" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="H835" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="836" spans="1:8" ht="12.75">
       <c r="A836" s="1" t="s">
-        <v>2452</v>
+        <v>2454</v>
       </c>
       <c r="B836" t="s">
-        <v>2453</v>
+        <v>2455</v>
       </c>
       <c r="C836" s="1" t="s">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="D836" t="s">
-        <v>2454</v>
+        <v>1318</v>
       </c>
       <c r="F836" t="s">
         <v>14</v>
       </c>
       <c r="G836" t="s">
         <v>52</v>
       </c>
       <c r="H836" t="s">
-        <v>310</v>
+        <v>43</v>
       </c>
     </row>
     <row r="837" spans="1:8" ht="12.75">
       <c r="A837" s="1" t="s">
-        <v>2455</v>
+        <v>2456</v>
       </c>
       <c r="B837" t="s">
-        <v>2456</v>
+        <v>2457</v>
       </c>
       <c r="C837" s="1" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="D837" t="s">
-        <v>2457</v>
+        <v>2458</v>
       </c>
       <c r="F837" t="s">
         <v>14</v>
       </c>
       <c r="G837" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="H837" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="838" spans="1:8" ht="12.75">
       <c r="A838" s="1" t="s">
-        <v>2458</v>
+        <v>2459</v>
       </c>
       <c r="B838" t="s">
-        <v>2459</v>
+        <v>2460</v>
       </c>
       <c r="C838" s="1" t="s">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="D838" t="s">
-        <v>2460</v>
+        <v>2461</v>
       </c>
       <c r="F838" t="s">
         <v>14</v>
       </c>
       <c r="G838" t="s">
         <v>52</v>
       </c>
       <c r="H838" t="s">
-        <v>43</v>
+        <v>310</v>
       </c>
     </row>
     <row r="839" spans="1:8" ht="12.75">
       <c r="A839" s="1" t="s">
-        <v>2461</v>
+        <v>2462</v>
       </c>
       <c r="B839" t="s">
-        <v>2462</v>
+        <v>2463</v>
       </c>
       <c r="C839" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D839" t="s">
-        <v>2463</v>
+        <v>2464</v>
       </c>
       <c r="F839" t="s">
         <v>14</v>
       </c>
       <c r="G839" t="s">
         <v>22</v>
       </c>
       <c r="H839" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="840" spans="1:10" ht="12.75">
+    <row r="840" spans="1:8" ht="12.75">
       <c r="A840" s="1" t="s">
-        <v>2464</v>
+        <v>2465</v>
       </c>
       <c r="B840" t="s">
-        <v>2465</v>
+        <v>2466</v>
       </c>
       <c r="C840" s="1" t="s">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="D840" t="s">
-        <v>2466</v>
+        <v>2467</v>
       </c>
       <c r="F840" t="s">
         <v>14</v>
       </c>
       <c r="G840" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="H840" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>82</v>
+        <v>43</v>
       </c>
     </row>
     <row r="841" spans="1:8" ht="12.75">
       <c r="A841" s="1" t="s">
-        <v>2467</v>
+        <v>2468</v>
       </c>
       <c r="B841" t="s">
-        <v>2468</v>
+        <v>2469</v>
       </c>
       <c r="C841" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D841" t="s">
-        <v>2469</v>
+        <v>2470</v>
       </c>
       <c r="F841" t="s">
         <v>14</v>
       </c>
       <c r="G841" t="s">
         <v>22</v>
       </c>
       <c r="H841" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="842" spans="1:8" ht="12.75">
+    <row r="842" spans="1:10" ht="12.75">
       <c r="A842" s="1" t="s">
-        <v>2470</v>
+        <v>2471</v>
       </c>
       <c r="B842" t="s">
-        <v>2471</v>
+        <v>2472</v>
       </c>
       <c r="C842" s="1" t="s">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="D842" t="s">
-        <v>2472</v>
+        <v>2473</v>
       </c>
       <c r="F842" t="s">
         <v>14</v>
       </c>
       <c r="G842" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="H842" t="s">
-        <v>43</v>
+        <v>23</v>
+      </c>
+      <c r="J842" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="843" spans="1:8" ht="12.75">
       <c r="A843" s="1" t="s">
-        <v>2473</v>
+        <v>2474</v>
       </c>
       <c r="B843" t="s">
-        <v>2474</v>
+        <v>2475</v>
       </c>
       <c r="C843" s="1" t="s">
-        <v>20</v>
+        <v>41</v>
       </c>
       <c r="D843" t="s">
-        <v>2475</v>
+        <v>2476</v>
       </c>
       <c r="F843" t="s">
         <v>14</v>
       </c>
       <c r="G843" t="s">
         <v>22</v>
       </c>
       <c r="H843" t="s">
-        <v>324</v>
+        <v>43</v>
       </c>
     </row>
     <row r="844" spans="1:8" ht="12.75">
       <c r="A844" s="1" t="s">
-        <v>2476</v>
+        <v>2477</v>
       </c>
       <c r="B844" t="s">
-        <v>2477</v>
+        <v>2478</v>
       </c>
       <c r="C844" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D844" t="s">
-        <v>837</v>
+        <v>2479</v>
       </c>
       <c r="F844" t="s">
         <v>14</v>
       </c>
       <c r="G844" t="s">
         <v>52</v>
       </c>
       <c r="H844" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="845" spans="1:8" ht="12.75">
       <c r="A845" s="1" t="s">
-        <v>2478</v>
+        <v>2480</v>
       </c>
       <c r="B845" t="s">
-        <v>2479</v>
+        <v>2481</v>
       </c>
       <c r="C845" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D845" t="s">
-        <v>2480</v>
+        <v>2482</v>
       </c>
       <c r="F845" t="s">
         <v>14</v>
       </c>
       <c r="G845" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="H845" t="s">
-        <v>310</v>
+        <v>324</v>
       </c>
     </row>
     <row r="846" spans="1:8" ht="12.75">
       <c r="A846" s="1" t="s">
-        <v>2481</v>
+        <v>2483</v>
       </c>
       <c r="B846" t="s">
-        <v>2482</v>
+        <v>2484</v>
       </c>
       <c r="C846" s="1" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="D846" t="s">
-        <v>2483</v>
+        <v>837</v>
       </c>
       <c r="F846" t="s">
         <v>14</v>
       </c>
       <c r="G846" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="H846" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="847" spans="1:8" ht="12.75">
       <c r="A847" s="1" t="s">
-        <v>2484</v>
+        <v>2485</v>
       </c>
       <c r="B847" t="s">
-        <v>2485</v>
+        <v>2486</v>
       </c>
       <c r="C847" s="1" t="s">
-        <v>41</v>
+        <v>20</v>
       </c>
       <c r="D847" t="s">
-        <v>2486</v>
+        <v>2487</v>
       </c>
       <c r="F847" t="s">
         <v>14</v>
       </c>
       <c r="G847" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="H847" t="s">
-        <v>43</v>
+        <v>310</v>
       </c>
     </row>
     <row r="848" spans="1:8" ht="12.75">
       <c r="A848" s="1" t="s">
-        <v>2487</v>
+        <v>2488</v>
       </c>
       <c r="B848" t="s">
-        <v>2488</v>
+        <v>2489</v>
       </c>
       <c r="C848" s="1" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="D848" t="s">
-        <v>2489</v>
+        <v>2490</v>
       </c>
       <c r="F848" t="s">
         <v>14</v>
       </c>
       <c r="G848" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="H848" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="849" spans="1:8" ht="12.75">
       <c r="A849" s="1" t="s">
-        <v>2490</v>
+        <v>2491</v>
       </c>
       <c r="B849" t="s">
-        <v>2491</v>
+        <v>2492</v>
       </c>
       <c r="C849" s="1" t="s">
-        <v>30</v>
+        <v>41</v>
       </c>
       <c r="D849" t="s">
-        <v>861</v>
+        <v>2493</v>
       </c>
       <c r="F849" t="s">
         <v>14</v>
       </c>
       <c r="G849" t="s">
         <v>22</v>
       </c>
       <c r="H849" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
     </row>
     <row r="850" spans="1:8" ht="12.75">
       <c r="A850" s="1" t="s">
-        <v>2492</v>
+        <v>2494</v>
       </c>
       <c r="B850" t="s">
-        <v>2493</v>
+        <v>2495</v>
       </c>
       <c r="C850" s="1" t="s">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="D850" t="s">
-        <v>2494</v>
+        <v>2496</v>
       </c>
       <c r="F850" t="s">
         <v>14</v>
       </c>
       <c r="G850" t="s">
-        <v>1129</v>
+        <v>52</v>
       </c>
       <c r="H850" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
     </row>
     <row r="851" spans="1:8" ht="12.75">
       <c r="A851" s="1" t="s">
-        <v>2495</v>
+        <v>2497</v>
       </c>
       <c r="B851" t="s">
-        <v>2496</v>
+        <v>2498</v>
       </c>
       <c r="C851" s="1" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="D851" t="s">
-        <v>2497</v>
+        <v>861</v>
       </c>
       <c r="F851" t="s">
         <v>14</v>
       </c>
       <c r="G851" t="s">
-        <v>1129</v>
+        <v>22</v>
       </c>
       <c r="H851" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
     </row>
     <row r="852" spans="1:8" ht="12.75">
       <c r="A852" s="1" t="s">
-        <v>2498</v>
+        <v>2499</v>
       </c>
       <c r="B852" t="s">
-        <v>2499</v>
+        <v>2500</v>
       </c>
       <c r="C852" s="1" t="s">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="D852" t="s">
-        <v>2500</v>
+        <v>2501</v>
       </c>
       <c r="F852" t="s">
         <v>14</v>
       </c>
       <c r="G852" t="s">
-        <v>52</v>
+        <v>1129</v>
       </c>
       <c r="H852" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
     </row>
     <row r="853" spans="1:8" ht="12.75">
       <c r="A853" s="1" t="s">
-        <v>2501</v>
+        <v>2502</v>
       </c>
       <c r="B853" t="s">
-        <v>2502</v>
+        <v>2503</v>
       </c>
       <c r="C853" s="1" t="s">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="D853" t="s">
-        <v>773</v>
+        <v>2504</v>
       </c>
       <c r="F853" t="s">
         <v>14</v>
       </c>
       <c r="G853" t="s">
-        <v>52</v>
+        <v>1129</v>
       </c>
       <c r="H853" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
     </row>
     <row r="854" spans="1:8" ht="12.75">
       <c r="A854" s="1" t="s">
-        <v>2503</v>
+        <v>2505</v>
       </c>
       <c r="B854" t="s">
-        <v>2504</v>
+        <v>2506</v>
       </c>
       <c r="C854" s="1" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="D854" t="s">
-        <v>2505</v>
+        <v>2507</v>
       </c>
       <c r="F854" t="s">
         <v>14</v>
       </c>
       <c r="G854" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="H854" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="855" spans="1:8" ht="12.75">
       <c r="A855" s="1" t="s">
-        <v>2506</v>
+        <v>2508</v>
       </c>
       <c r="B855" t="s">
-        <v>2507</v>
+        <v>2509</v>
       </c>
       <c r="C855" s="1" t="s">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="D855" t="s">
-        <v>2508</v>
+        <v>773</v>
       </c>
       <c r="F855" t="s">
         <v>14</v>
       </c>
       <c r="G855" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="H855" t="s">
-        <v>62</v>
+        <v>43</v>
       </c>
     </row>
     <row r="856" spans="1:8" ht="12.75">
       <c r="A856" s="1" t="s">
-        <v>2509</v>
+        <v>2510</v>
       </c>
       <c r="B856" t="s">
-        <v>2510</v>
+        <v>2511</v>
       </c>
       <c r="C856" s="1" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="D856" t="s">
-        <v>2511</v>
+        <v>2512</v>
       </c>
       <c r="F856" t="s">
         <v>14</v>
       </c>
       <c r="G856" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="H856" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="857" spans="1:8" ht="12.75">
       <c r="A857" s="1" t="s">
-        <v>2512</v>
+        <v>2513</v>
       </c>
       <c r="B857" t="s">
-        <v>2513</v>
+        <v>2514</v>
       </c>
       <c r="C857" s="1" t="s">
-        <v>41</v>
+        <v>20</v>
       </c>
       <c r="D857" t="s">
-        <v>2514</v>
+        <v>2515</v>
       </c>
       <c r="F857" t="s">
         <v>14</v>
       </c>
       <c r="G857" t="s">
         <v>22</v>
       </c>
       <c r="H857" t="s">
-        <v>43</v>
+        <v>62</v>
       </c>
     </row>
     <row r="858" spans="1:8" ht="12.75">
       <c r="A858" s="1" t="s">
-        <v>2515</v>
+        <v>2516</v>
       </c>
       <c r="B858" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="C858" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D858" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="F858" t="s">
         <v>14</v>
       </c>
       <c r="G858" t="s">
         <v>52</v>
       </c>
       <c r="H858" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="859" spans="1:8" ht="12.75">
       <c r="A859" s="1" t="s">
-        <v>2518</v>
+        <v>2519</v>
       </c>
       <c r="B859" t="s">
-        <v>2519</v>
+        <v>2520</v>
       </c>
       <c r="C859" s="1" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="D859" t="s">
-        <v>813</v>
+        <v>2521</v>
       </c>
       <c r="F859" t="s">
         <v>14</v>
       </c>
       <c r="G859" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="H859" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="860" spans="1:8" ht="12.75">
       <c r="A860" s="1" t="s">
-        <v>2520</v>
+        <v>2522</v>
       </c>
       <c r="B860" t="s">
-        <v>2521</v>
+        <v>2523</v>
       </c>
       <c r="C860" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D860" t="s">
-        <v>237</v>
+        <v>2524</v>
       </c>
       <c r="F860" t="s">
         <v>14</v>
       </c>
       <c r="G860" t="s">
         <v>52</v>
       </c>
       <c r="H860" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="861" spans="1:8" ht="12.75">
       <c r="A861" s="1" t="s">
-        <v>2522</v>
+        <v>2525</v>
       </c>
       <c r="B861" t="s">
-        <v>2523</v>
+        <v>2526</v>
       </c>
       <c r="C861" s="1" t="s">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="D861" t="s">
-        <v>359</v>
+        <v>813</v>
       </c>
       <c r="F861" t="s">
         <v>14</v>
       </c>
       <c r="G861" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="H861" t="s">
-        <v>360</v>
+        <v>43</v>
       </c>
     </row>
     <row r="862" spans="1:8" ht="12.75">
       <c r="A862" s="1" t="s">
-        <v>2524</v>
+        <v>2527</v>
       </c>
       <c r="B862" t="s">
-        <v>2525</v>
-[...2 lines deleted...]
-        <v>488</v>
+        <v>2528</v>
+      </c>
+      <c r="C862" s="1" t="s">
+        <v>50</v>
       </c>
       <c r="D862" t="s">
-        <v>489</v>
+        <v>237</v>
       </c>
       <c r="F862" t="s">
         <v>14</v>
       </c>
       <c r="G862" t="s">
-        <v>245</v>
+        <v>52</v>
       </c>
       <c r="H862" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
     </row>
     <row r="863" spans="1:8" ht="12.75">
       <c r="A863" s="1" t="s">
-        <v>2526</v>
+        <v>2529</v>
       </c>
       <c r="B863" t="s">
-        <v>2527</v>
+        <v>2530</v>
       </c>
       <c r="C863" s="1" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="D863" t="s">
-        <v>2528</v>
+        <v>359</v>
       </c>
       <c r="F863" t="s">
         <v>14</v>
       </c>
       <c r="G863" t="s">
-        <v>306</v>
+        <v>22</v>
       </c>
       <c r="H863" t="s">
-        <v>1273</v>
+        <v>360</v>
       </c>
     </row>
     <row r="864" spans="1:8" ht="12.75">
       <c r="A864" s="1" t="s">
-        <v>2529</v>
+        <v>2531</v>
       </c>
       <c r="B864" t="s">
-        <v>2530</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>2532</v>
+      </c>
+      <c r="C864" t="s">
+        <v>488</v>
       </c>
       <c r="D864" t="s">
-        <v>2531</v>
+        <v>489</v>
       </c>
       <c r="F864" t="s">
         <v>14</v>
       </c>
       <c r="G864" t="s">
-        <v>52</v>
+        <v>245</v>
       </c>
       <c r="H864" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
     </row>
     <row r="865" spans="1:8" ht="12.75">
       <c r="A865" s="1" t="s">
-        <v>2532</v>
+        <v>2533</v>
       </c>
       <c r="B865" t="s">
-        <v>2533</v>
-[...2 lines deleted...]
-        <v>488</v>
+        <v>2534</v>
+      </c>
+      <c r="C865" s="1" t="s">
+        <v>12</v>
       </c>
       <c r="D865" t="s">
-        <v>489</v>
+        <v>2535</v>
       </c>
       <c r="F865" t="s">
         <v>14</v>
       </c>
       <c r="G865" t="s">
-        <v>245</v>
+        <v>306</v>
       </c>
       <c r="H865" t="s">
-        <v>16</v>
+        <v>1273</v>
       </c>
     </row>
     <row r="866" spans="1:8" ht="12.75">
       <c r="A866" s="1" t="s">
-        <v>2534</v>
+        <v>2536</v>
       </c>
       <c r="B866" t="s">
-        <v>2535</v>
+        <v>2537</v>
       </c>
       <c r="C866" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D866" t="s">
-        <v>837</v>
+        <v>2538</v>
       </c>
       <c r="F866" t="s">
         <v>14</v>
       </c>
       <c r="G866" t="s">
         <v>52</v>
       </c>
       <c r="H866" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="867" spans="1:8" ht="12.75">
       <c r="A867" s="1" t="s">
-        <v>2536</v>
+        <v>2539</v>
       </c>
       <c r="B867" t="s">
-        <v>2537</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>2540</v>
+      </c>
+      <c r="C867" t="s">
+        <v>488</v>
       </c>
       <c r="D867" t="s">
-        <v>2538</v>
+        <v>489</v>
       </c>
       <c r="F867" t="s">
         <v>14</v>
       </c>
       <c r="G867" t="s">
-        <v>22</v>
+        <v>245</v>
       </c>
       <c r="H867" t="s">
-        <v>1122</v>
+        <v>16</v>
       </c>
     </row>
     <row r="868" spans="1:8" ht="12.75">
       <c r="A868" s="1" t="s">
-        <v>2539</v>
+        <v>2541</v>
       </c>
       <c r="B868" t="s">
-        <v>2540</v>
+        <v>2542</v>
       </c>
       <c r="C868" s="1" t="s">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="D868" t="s">
-        <v>2541</v>
+        <v>837</v>
       </c>
       <c r="F868" t="s">
         <v>14</v>
       </c>
       <c r="G868" t="s">
         <v>52</v>
       </c>
       <c r="H868" t="s">
-        <v>437</v>
+        <v>43</v>
       </c>
     </row>
     <row r="869" spans="1:8" ht="12.75">
       <c r="A869" s="1" t="s">
-        <v>2542</v>
+        <v>2543</v>
       </c>
       <c r="B869" t="s">
-        <v>2543</v>
+        <v>2544</v>
       </c>
       <c r="C869" s="1" t="s">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="D869" t="s">
-        <v>2544</v>
+        <v>2545</v>
       </c>
       <c r="F869" t="s">
         <v>14</v>
       </c>
       <c r="G869" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="H869" t="s">
-        <v>43</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="870" spans="1:8" ht="12.75">
       <c r="A870" s="1" t="s">
-        <v>2545</v>
+        <v>2546</v>
       </c>
       <c r="B870" t="s">
-        <v>2546</v>
+        <v>2547</v>
       </c>
       <c r="C870" s="1" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="D870" t="s">
-        <v>2547</v>
+        <v>2548</v>
       </c>
       <c r="F870" t="s">
         <v>14</v>
       </c>
       <c r="G870" t="s">
         <v>52</v>
       </c>
       <c r="H870" t="s">
-        <v>23</v>
+        <v>437</v>
       </c>
     </row>
     <row r="871" spans="1:8" ht="12.75">
       <c r="A871" s="1" t="s">
-        <v>2548</v>
+        <v>2549</v>
       </c>
       <c r="B871" t="s">
-        <v>2549</v>
+        <v>2550</v>
       </c>
       <c r="C871" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D871" t="s">
-        <v>424</v>
+        <v>2551</v>
       </c>
       <c r="F871" t="s">
         <v>14</v>
       </c>
       <c r="G871" t="s">
         <v>52</v>
       </c>
       <c r="H871" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="872" spans="1:8" ht="12.75">
       <c r="A872" s="1" t="s">
-        <v>2550</v>
+        <v>2552</v>
       </c>
       <c r="B872" t="s">
-        <v>2551</v>
+        <v>2553</v>
       </c>
       <c r="C872" s="1" t="s">
-        <v>172</v>
+        <v>12</v>
       </c>
       <c r="D872" t="s">
-        <v>2552</v>
+        <v>2554</v>
       </c>
       <c r="F872" t="s">
         <v>14</v>
       </c>
       <c r="G872" t="s">
-        <v>174</v>
+        <v>52</v>
       </c>
       <c r="H872" t="s">
-        <v>175</v>
+        <v>23</v>
       </c>
     </row>
     <row r="873" spans="1:8" ht="12.75">
       <c r="A873" s="1" t="s">
-        <v>2553</v>
+        <v>2555</v>
       </c>
       <c r="B873" t="s">
-        <v>2554</v>
+        <v>2556</v>
       </c>
       <c r="C873" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D873" t="s">
-        <v>2555</v>
+        <v>424</v>
       </c>
       <c r="F873" t="s">
         <v>14</v>
       </c>
       <c r="G873" t="s">
         <v>52</v>
       </c>
       <c r="H873" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="874" spans="1:8" ht="12.75">
       <c r="A874" s="1" t="s">
-        <v>2556</v>
+        <v>2557</v>
       </c>
       <c r="B874" t="s">
-        <v>2557</v>
+        <v>2558</v>
       </c>
       <c r="C874" s="1" t="s">
-        <v>243</v>
+        <v>172</v>
       </c>
       <c r="D874" t="s">
-        <v>2558</v>
+        <v>2559</v>
       </c>
       <c r="F874" t="s">
         <v>14</v>
       </c>
       <c r="G874" t="s">
-        <v>245</v>
+        <v>174</v>
       </c>
       <c r="H874" t="s">
-        <v>43</v>
+        <v>175</v>
       </c>
     </row>
     <row r="875" spans="1:8" ht="12.75">
       <c r="A875" s="1" t="s">
-        <v>2559</v>
+        <v>2560</v>
       </c>
       <c r="B875" t="s">
-        <v>2560</v>
+        <v>2561</v>
       </c>
       <c r="C875" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D875" t="s">
-        <v>1141</v>
+        <v>2562</v>
       </c>
       <c r="F875" t="s">
         <v>14</v>
       </c>
       <c r="G875" t="s">
         <v>52</v>
       </c>
       <c r="H875" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="876" spans="1:8" ht="12.75">
       <c r="A876" s="1" t="s">
-        <v>2561</v>
+        <v>2563</v>
       </c>
       <c r="B876" t="s">
-        <v>2562</v>
+        <v>2564</v>
       </c>
       <c r="C876" s="1" t="s">
-        <v>50</v>
+        <v>243</v>
       </c>
       <c r="D876" t="s">
-        <v>2563</v>
+        <v>2565</v>
       </c>
       <c r="F876" t="s">
         <v>14</v>
       </c>
       <c r="G876" t="s">
-        <v>52</v>
+        <v>245</v>
       </c>
       <c r="H876" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="877" spans="1:8" ht="12.75">
       <c r="A877" s="1" t="s">
-        <v>2564</v>
+        <v>2566</v>
       </c>
       <c r="B877" t="s">
-        <v>2565</v>
+        <v>2567</v>
       </c>
       <c r="C877" s="1" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="D877" t="s">
-        <v>2566</v>
+        <v>1141</v>
       </c>
       <c r="F877" t="s">
         <v>14</v>
       </c>
       <c r="G877" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="H877" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="878" spans="1:8" ht="12.75">
       <c r="A878" s="1" t="s">
-        <v>2567</v>
+        <v>2568</v>
       </c>
       <c r="B878" t="s">
-        <v>2568</v>
+        <v>2569</v>
       </c>
       <c r="C878" s="1" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="D878" t="s">
-        <v>2569</v>
+        <v>2570</v>
       </c>
       <c r="F878" t="s">
         <v>14</v>
       </c>
       <c r="G878" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="H878" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="879" spans="1:8" ht="12.75">
       <c r="A879" s="1" t="s">
-        <v>2570</v>
+        <v>2571</v>
       </c>
       <c r="B879" t="s">
-        <v>2571</v>
+        <v>2572</v>
       </c>
       <c r="C879" s="1" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="D879" t="s">
-        <v>2572</v>
+        <v>2573</v>
       </c>
       <c r="F879" t="s">
         <v>14</v>
       </c>
       <c r="G879" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="H879" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
     </row>
     <row r="880" spans="1:8" ht="12.75">
       <c r="A880" s="1" t="s">
-        <v>2573</v>
+        <v>2574</v>
       </c>
       <c r="B880" t="s">
-        <v>2574</v>
+        <v>2575</v>
       </c>
       <c r="C880" s="1" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="D880" t="s">
-        <v>162</v>
+        <v>2576</v>
       </c>
       <c r="F880" t="s">
         <v>14</v>
       </c>
       <c r="G880" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="H880" t="s">
-        <v>163</v>
+        <v>43</v>
       </c>
     </row>
     <row r="881" spans="1:8" ht="12.75">
       <c r="A881" s="1" t="s">
-        <v>2576</v>
+        <v>2577</v>
       </c>
       <c r="B881" t="s">
-        <v>2577</v>
+        <v>2578</v>
       </c>
       <c r="C881" s="1" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="D881" t="s">
-        <v>2578</v>
+        <v>2579</v>
       </c>
       <c r="F881" t="s">
         <v>14</v>
       </c>
       <c r="G881" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="H881" t="s">
-        <v>1376</v>
+        <v>16</v>
       </c>
     </row>
     <row r="882" spans="1:8" ht="12.75">
       <c r="A882" s="1" t="s">
         <v>2580</v>
       </c>
+      <c r="B882" t="s">
+        <v>2581</v>
+      </c>
       <c r="C882" s="1" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="D882" t="s">
-        <v>2581</v>
+        <v>162</v>
       </c>
       <c r="F882" t="s">
         <v>14</v>
       </c>
       <c r="G882" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="H882" t="s">
-        <v>1376</v>
+        <v>163</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId1" display="CS1927-000"/>
     <hyperlink ref="C2" r:id="rId2" display="Variant of FOSC400-CLOS-ACC"/>
     <hyperlink ref="A3" r:id="rId3" display="760245448"/>
     <hyperlink ref="C3" r:id="rId4" display="Variant of FOSC450-CLOS-ACC"/>
     <hyperlink ref="A4" r:id="rId5" display="RH0070-000"/>
     <hyperlink ref="C4" r:id="rId6" display="Variant of FOSC450-CLOS-ACC"/>
     <hyperlink ref="A5" r:id="rId7" display="915743-000"/>
     <hyperlink ref="C5" r:id="rId8" display="Variant of FOSC-SPLICE-TRAYS"/>
     <hyperlink ref="A6" r:id="rId9" display="760241681"/>
     <hyperlink ref="C6" r:id="rId10" display="Variant of FOSC-SPLICE-TRAYS"/>
     <hyperlink ref="A7" r:id="rId11" display="AV134A-000-US"/>
     <hyperlink ref="C7" r:id="rId12" display="Variant of FOSC-450"/>
     <hyperlink ref="A8" r:id="rId13" display="LE0932-000-US"/>
     <hyperlink ref="C8" r:id="rId14" display="Variant of FOSC-450"/>
     <hyperlink ref="A9" r:id="rId15" display="700297-000"/>
     <hyperlink ref="C9" r:id="rId16" display="Variant of FOSC-400"/>
     <hyperlink ref="A10" r:id="rId17" display="702883-000"/>
     <hyperlink ref="C10" r:id="rId18" display="Variant of FOSC-400"/>
     <hyperlink ref="A11" r:id="rId19" display="704289-000"/>
     <hyperlink ref="C11" r:id="rId20" display="Variant of FOSC400-CLOS-ACC"/>
     <hyperlink ref="A12" r:id="rId21" display="70076T-000"/>
@@ -29232,872 +29235,872 @@
     <hyperlink ref="A455" r:id="rId894" display="FOSC-650"/>
     <hyperlink ref="A456" r:id="rId895" display="FOSC400-CLOS-ACC"/>
     <hyperlink ref="A457" r:id="rId896" display="FOSC600-CLOS-ACC"/>
     <hyperlink ref="A458" r:id="rId897" display="FOSC-SPLICE-TRAYS"/>
     <hyperlink ref="A459" r:id="rId898" display="104500-000"/>
     <hyperlink ref="A460" r:id="rId899" display="FM539J-000"/>
     <hyperlink ref="C460" r:id="rId900" display="Variant of FOSC-450"/>
     <hyperlink ref="A461" r:id="rId901" display="EB387Y-000"/>
     <hyperlink ref="C461" r:id="rId902" display="Variant of FOSC-450"/>
     <hyperlink ref="A462" r:id="rId903" display="EG6926-000"/>
     <hyperlink ref="C462" r:id="rId904" display="Variant of FOSC-400"/>
     <hyperlink ref="A463" r:id="rId905" display="EG7589-000"/>
     <hyperlink ref="C463" r:id="rId906" display="Variant of FOSC-400"/>
     <hyperlink ref="A464" r:id="rId907" display="CK1852-000"/>
     <hyperlink ref="C464" r:id="rId908" display="Variant of FOSC-450"/>
     <hyperlink ref="A465" r:id="rId909" display="CK4188-000"/>
     <hyperlink ref="C465" r:id="rId910" display="Variant of FOSC-450"/>
     <hyperlink ref="A466" r:id="rId911" display="CK6063-000"/>
     <hyperlink ref="C466" r:id="rId912" display="Variant of FOSC400-CLOS-ACC"/>
     <hyperlink ref="A467" r:id="rId913" display="CK7324-000"/>
     <hyperlink ref="C467" r:id="rId914" display="Variant of FOSC-400G"/>
     <hyperlink ref="A468" r:id="rId915" display="CK6450-000"/>
     <hyperlink ref="C468" r:id="rId916" display="Variant of FOSC-OPGW"/>
     <hyperlink ref="A469" r:id="rId917" display="760253560"/>
     <hyperlink ref="C469" r:id="rId918" display="Variant of FOSC-SPLICE-TRAYS"/>
-    <hyperlink ref="A470" r:id="rId919" display="L5904R-000"/>
-[...13 lines deleted...]
-    <hyperlink ref="A477" r:id="rId933" display="824648-000"/>
+    <hyperlink ref="A470" r:id="rId919" display="760254963"/>
+    <hyperlink ref="C470" r:id="rId920" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A471" r:id="rId921" display="760254964"/>
+    <hyperlink ref="C471" r:id="rId922" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A472" r:id="rId923" display="L5904R-000"/>
+    <hyperlink ref="C472" r:id="rId924" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A473" r:id="rId925" display="E14672-000"/>
+    <hyperlink ref="C473" r:id="rId926" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A474" r:id="rId927" display="813047-000"/>
+    <hyperlink ref="C474" r:id="rId928" display="Variant of FOSC400-CLOS-ACC"/>
+    <hyperlink ref="A475" r:id="rId929" display="813570-000"/>
+    <hyperlink ref="C475" r:id="rId930" display="Variant of FOSC-400"/>
+    <hyperlink ref="A476" r:id="rId931" display="813678-000"/>
+    <hyperlink ref="C476" r:id="rId932" display="Variant of FOSC-450"/>
+    <hyperlink ref="A477" r:id="rId933" display="821169-000"/>
     <hyperlink ref="C477" r:id="rId934" display="Variant of FOSC-450"/>
-    <hyperlink ref="A478" r:id="rId935" display="833662-000"/>
+    <hyperlink ref="A478" r:id="rId935" display="816710-000"/>
     <hyperlink ref="C478" r:id="rId936" display="Variant of FOSC-450"/>
-    <hyperlink ref="A479" r:id="rId937" display="830961-000"/>
-[...3 lines deleted...]
-    <hyperlink ref="A481" r:id="rId941" display="831824-000"/>
+    <hyperlink ref="A479" r:id="rId937" display="825194-000"/>
+    <hyperlink ref="C479" r:id="rId938" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A480" r:id="rId939" display="824648-000"/>
+    <hyperlink ref="C480" r:id="rId940" display="Variant of FOSC-450"/>
+    <hyperlink ref="A481" r:id="rId941" display="833662-000"/>
     <hyperlink ref="C481" r:id="rId942" display="Variant of FOSC-450"/>
-    <hyperlink ref="A482" r:id="rId943" display="850598-000"/>
-[...1 lines deleted...]
-    <hyperlink ref="A483" r:id="rId945" display="856344-000"/>
+    <hyperlink ref="A482" r:id="rId943" display="830961-000"/>
+    <hyperlink ref="C482" r:id="rId944" display="Variant of FOSC-400"/>
+    <hyperlink ref="A483" r:id="rId945" display="841245-000"/>
     <hyperlink ref="C483" r:id="rId946" display="Variant of FOSC450-CLOS-ACC"/>
-    <hyperlink ref="A484" r:id="rId947" display="858714-000"/>
+    <hyperlink ref="A484" r:id="rId947" display="831824-000"/>
     <hyperlink ref="C484" r:id="rId948" display="Variant of FOSC-450"/>
-    <hyperlink ref="A485" r:id="rId949" display="859100-000"/>
-[...35 lines deleted...]
-    <hyperlink ref="A503" r:id="rId985" display="941468-000"/>
+    <hyperlink ref="A485" r:id="rId949" display="850598-000"/>
+    <hyperlink ref="C485" r:id="rId950" display="Variant of FOSC600-CLOS-ACC"/>
+    <hyperlink ref="A486" r:id="rId951" display="856344-000"/>
+    <hyperlink ref="C486" r:id="rId952" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A487" r:id="rId953" display="858714-000"/>
+    <hyperlink ref="C487" r:id="rId954" display="Variant of FOSC-450"/>
+    <hyperlink ref="A488" r:id="rId955" display="859100-000"/>
+    <hyperlink ref="C488" r:id="rId956" display="Variant of FOSC-400"/>
+    <hyperlink ref="A489" r:id="rId957" display="865059-000"/>
+    <hyperlink ref="C489" r:id="rId958" display="Variant of FOSC400-CLOS-ACC"/>
+    <hyperlink ref="A490" r:id="rId959" display="867502-000"/>
+    <hyperlink ref="C490" r:id="rId960" display="Variant of FOSC-600"/>
+    <hyperlink ref="A491" r:id="rId961" display="760240712"/>
+    <hyperlink ref="C491" r:id="rId962" display="Variant of FOSC-450"/>
+    <hyperlink ref="A492" r:id="rId963" display="760240713"/>
+    <hyperlink ref="C492" r:id="rId964" display="Variant of FOSC-450"/>
+    <hyperlink ref="A493" r:id="rId965" display="760240715"/>
+    <hyperlink ref="C493" r:id="rId966" display="Variant of FOSC-450"/>
+    <hyperlink ref="A494" r:id="rId967" display="760242185"/>
+    <hyperlink ref="C494" r:id="rId968" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A495" r:id="rId969" display="760243050"/>
+    <hyperlink ref="C495" r:id="rId970" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A496" r:id="rId971" display="892435-000"/>
+    <hyperlink ref="C496" r:id="rId972" display="Variant of FOSC-400"/>
+    <hyperlink ref="A497" r:id="rId973" display="897009-000"/>
+    <hyperlink ref="C497" r:id="rId974" display="Variant of FOSC-100"/>
+    <hyperlink ref="A498" r:id="rId975" display="8K825A-000"/>
+    <hyperlink ref="C498" r:id="rId976" display="Variant of FOSC-400"/>
+    <hyperlink ref="A499" r:id="rId977" display="898849-000"/>
+    <hyperlink ref="C499" r:id="rId978" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A500" r:id="rId979" display="899210-000"/>
+    <hyperlink ref="C500" r:id="rId980" display="Variant of FOSC-450"/>
+    <hyperlink ref="A501" r:id="rId981" display="915167-000"/>
+    <hyperlink ref="C501" r:id="rId982" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A502" r:id="rId983" display="90887R-000"/>
+    <hyperlink ref="C502" r:id="rId984" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A503" r:id="rId985" display="915207-000"/>
     <hyperlink ref="C503" r:id="rId986" display="Variant of FOSC-400"/>
-    <hyperlink ref="A504" r:id="rId987" display="937062-000"/>
-[...1 lines deleted...]
-    <hyperlink ref="A505" r:id="rId989" display="951314-000"/>
+    <hyperlink ref="A504" r:id="rId987" display="920010-000"/>
+    <hyperlink ref="C504" r:id="rId988" display="Variant of FOSC-600"/>
+    <hyperlink ref="A505" r:id="rId989" display="938871-000"/>
     <hyperlink ref="C505" r:id="rId990" display="Variant of FOSC-400"/>
-    <hyperlink ref="A506" r:id="rId991" display="952227-000"/>
-[...19 lines deleted...]
-    <hyperlink ref="A516" r:id="rId1011" display="A13495-000"/>
+    <hyperlink ref="A506" r:id="rId991" display="941468-000"/>
+    <hyperlink ref="C506" r:id="rId992" display="Variant of FOSC-400"/>
+    <hyperlink ref="A507" r:id="rId993" display="937062-000"/>
+    <hyperlink ref="C507" r:id="rId994" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A508" r:id="rId995" display="951314-000"/>
+    <hyperlink ref="C508" r:id="rId996" display="Variant of FOSC-400"/>
+    <hyperlink ref="A509" r:id="rId997" display="952227-000"/>
+    <hyperlink ref="C509" r:id="rId998" display="Variant of FOSC-450"/>
+    <hyperlink ref="A510" r:id="rId999" display="970078-000"/>
+    <hyperlink ref="C510" r:id="rId1000" display="Variant of FOSC-450"/>
+    <hyperlink ref="A511" r:id="rId1001" display="983761-000"/>
+    <hyperlink ref="C511" r:id="rId1002" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A512" r:id="rId1003" display="995174-000"/>
+    <hyperlink ref="C512" r:id="rId1004" display="Variant of FOSC400-CLOS-ACC"/>
+    <hyperlink ref="A513" r:id="rId1005" display="9C4235-000"/>
+    <hyperlink ref="C513" r:id="rId1006" display="Variant of FOSC400-CLOS-ACC"/>
+    <hyperlink ref="A514" r:id="rId1007" display="A05721-000"/>
+    <hyperlink ref="C514" r:id="rId1008" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A515" r:id="rId1009" display="A11796-000"/>
+    <hyperlink ref="C515" r:id="rId1010" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A516" r:id="rId1011" display="A08143-000"/>
     <hyperlink ref="C516" r:id="rId1012" display="Variant of FOSC-400"/>
-    <hyperlink ref="A517" r:id="rId1013" display="A18984-000"/>
-[...5 lines deleted...]
-    <hyperlink ref="A520" r:id="rId1019" display="A25623-000"/>
+    <hyperlink ref="A517" r:id="rId1013" display="A13992-000"/>
+    <hyperlink ref="C517" r:id="rId1014" display="Variant of FOSC-600"/>
+    <hyperlink ref="A518" r:id="rId1015" display="A17396-000"/>
+    <hyperlink ref="C518" r:id="rId1016" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A519" r:id="rId1017" display="A13495-000"/>
+    <hyperlink ref="C519" r:id="rId1018" display="Variant of FOSC-400"/>
+    <hyperlink ref="A520" r:id="rId1019" display="A18984-000"/>
     <hyperlink ref="C520" r:id="rId1020" display="Variant of FOSC-450"/>
-    <hyperlink ref="A521" r:id="rId1021" display="A44567-000"/>
-[...1 lines deleted...]
-    <hyperlink ref="A522" r:id="rId1023" display="A1823C-000"/>
+    <hyperlink ref="A521" r:id="rId1021" display="A19128-000"/>
+    <hyperlink ref="C521" r:id="rId1022" display="Variant of FOSC-400"/>
+    <hyperlink ref="A522" r:id="rId1023" display="A14817-000"/>
     <hyperlink ref="C522" r:id="rId1024" display="Variant of FOSC-450"/>
-    <hyperlink ref="A523" r:id="rId1025" display="A13909-000"/>
-[...9 lines deleted...]
-    <hyperlink ref="A528" r:id="rId1035" display="805470-000"/>
+    <hyperlink ref="A523" r:id="rId1025" display="A25623-000"/>
+    <hyperlink ref="C523" r:id="rId1026" display="Variant of FOSC-450"/>
+    <hyperlink ref="A524" r:id="rId1027" display="A44567-000"/>
+    <hyperlink ref="C524" r:id="rId1028" display="Variant of FOSC-450"/>
+    <hyperlink ref="A525" r:id="rId1029" display="A1823C-000"/>
+    <hyperlink ref="C525" r:id="rId1030" display="Variant of FOSC-450"/>
+    <hyperlink ref="A526" r:id="rId1031" display="A13909-000"/>
+    <hyperlink ref="C526" r:id="rId1032" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A527" r:id="rId1033" display="A51343-000"/>
+    <hyperlink ref="C527" r:id="rId1034" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A528" r:id="rId1035" display="A37830-000"/>
     <hyperlink ref="C528" r:id="rId1036" display="Variant of FOSC-600"/>
-    <hyperlink ref="A529" r:id="rId1037" display="875527-000"/>
+    <hyperlink ref="A529" r:id="rId1037" display="A38455-000"/>
     <hyperlink ref="C529" r:id="rId1038" display="Variant of FOSC-SPLICE-TRAYS"/>
-    <hyperlink ref="A530" r:id="rId1039" display="763292-000"/>
-[...1 lines deleted...]
-    <hyperlink ref="A531" r:id="rId1041" display="764454-000"/>
+    <hyperlink ref="A530" r:id="rId1039" display="A53491-000"/>
+    <hyperlink ref="C530" r:id="rId1040" display="Variant of FOSC-600"/>
+    <hyperlink ref="A531" r:id="rId1041" display="805470-000"/>
     <hyperlink ref="C531" r:id="rId1042" display="Variant of FOSC-600"/>
-    <hyperlink ref="A532" r:id="rId1043" display="766709-000"/>
-[...27 lines deleted...]
-    <hyperlink ref="A546" r:id="rId1071" display="471122-000"/>
+    <hyperlink ref="A532" r:id="rId1043" display="875527-000"/>
+    <hyperlink ref="C532" r:id="rId1044" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A533" r:id="rId1045" display="763292-000"/>
+    <hyperlink ref="C533" r:id="rId1046" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A534" r:id="rId1047" display="764454-000"/>
+    <hyperlink ref="C534" r:id="rId1048" display="Variant of FOSC-600"/>
+    <hyperlink ref="A535" r:id="rId1049" display="766709-000"/>
+    <hyperlink ref="C535" r:id="rId1050" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A536" r:id="rId1051" display="791217-000"/>
+    <hyperlink ref="C536" r:id="rId1052" display="Variant of FOSC-400"/>
+    <hyperlink ref="A537" r:id="rId1053" display="7F7477-000"/>
+    <hyperlink ref="C537" r:id="rId1054" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A538" r:id="rId1055" display="792723-000"/>
+    <hyperlink ref="C538" r:id="rId1056" display="Variant of FOSC-400"/>
+    <hyperlink ref="A539" r:id="rId1057" display="C32954-000-US"/>
+    <hyperlink ref="C539" r:id="rId1058" display="Variant of FOSC-450"/>
+    <hyperlink ref="A540" r:id="rId1059" display="467054-000-US"/>
+    <hyperlink ref="C540" r:id="rId1060" display="Variant of FOSC-450"/>
+    <hyperlink ref="A541" r:id="rId1061" display="JI945R-000-US"/>
+    <hyperlink ref="C541" r:id="rId1062" display="Variant of FOSC-450"/>
+    <hyperlink ref="A542" r:id="rId1063" display="RH0202-000-US"/>
+    <hyperlink ref="C542" r:id="rId1064" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A543" r:id="rId1065" display="460490-000"/>
+    <hyperlink ref="C543" r:id="rId1066" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A544" r:id="rId1067" display="462619-000"/>
+    <hyperlink ref="C544" r:id="rId1068" display="Variant of FOSC-400"/>
+    <hyperlink ref="A545" r:id="rId1069" display="461411-000"/>
+    <hyperlink ref="C545" r:id="rId1070" display="Variant of FOSC-450"/>
+    <hyperlink ref="A546" r:id="rId1071" display="467054-000"/>
     <hyperlink ref="C546" r:id="rId1072" display="Variant of FOSC-450"/>
-    <hyperlink ref="A547" r:id="rId1073" display="47582J-000"/>
-[...7 lines deleted...]
-    <hyperlink ref="A551" r:id="rId1081" display="496598-000"/>
+    <hyperlink ref="A547" r:id="rId1073" display="468040-000"/>
+    <hyperlink ref="C547" r:id="rId1074" display="Variant of FOSC-450"/>
+    <hyperlink ref="A548" r:id="rId1075" display="469031-000"/>
+    <hyperlink ref="C548" r:id="rId1076" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A549" r:id="rId1077" display="471122-000"/>
+    <hyperlink ref="C549" r:id="rId1078" display="Variant of FOSC-450"/>
+    <hyperlink ref="A550" r:id="rId1079" display="47582J-000"/>
+    <hyperlink ref="C550" r:id="rId1080" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A551" r:id="rId1081" display="487951-000"/>
     <hyperlink ref="C551" r:id="rId1082" display="Variant of FOSC-450"/>
-    <hyperlink ref="A552" r:id="rId1083" display="4E354F-000"/>
-[...22 lines deleted...]
-    <hyperlink ref="A564" r:id="rId1106" display="760253940-US"/>
+    <hyperlink ref="A552" r:id="rId1083" display="48463V-000"/>
+    <hyperlink ref="C552" r:id="rId1084" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A553" r:id="rId1085" display="491462-000"/>
+    <hyperlink ref="C553" r:id="rId1086" display="Variant of FOSC-600"/>
+    <hyperlink ref="A554" r:id="rId1087" display="496598-000"/>
+    <hyperlink ref="C554" r:id="rId1088" display="Variant of FOSC-450"/>
+    <hyperlink ref="A555" r:id="rId1089" display="4E354F-000"/>
+    <hyperlink ref="C555" r:id="rId1090" display="Variant of FOSC-450"/>
+    <hyperlink ref="A556" r:id="rId1091" display="4Z057Y-000"/>
+    <hyperlink ref="C556" r:id="rId1092" display="Variant of FOSC-400"/>
+    <hyperlink ref="A557" r:id="rId1093" display="497817-000"/>
+    <hyperlink ref="C557" r:id="rId1094" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A558" r:id="rId1095" display="499564-000"/>
+    <hyperlink ref="C558" r:id="rId1096" display="Variant of FOSC-400"/>
+    <hyperlink ref="A559" r:id="rId1097" display="513996-000"/>
+    <hyperlink ref="C559" r:id="rId1098" display="Variant of FOSC-600"/>
+    <hyperlink ref="A560" r:id="rId1099" display="518463-000"/>
+    <hyperlink ref="C560" r:id="rId1100" display="Variant of FOSC-450"/>
+    <hyperlink ref="A561" r:id="rId1101" display="525147-000"/>
+    <hyperlink ref="C561" r:id="rId1102" display="Variant of FOSC400-CLOS-ACC"/>
+    <hyperlink ref="A562" r:id="rId1103" display="533437-000"/>
+    <hyperlink ref="C562" r:id="rId1104" display="Variant of FOSC-450"/>
+    <hyperlink ref="A563" r:id="rId1105" display="534497-000"/>
+    <hyperlink ref="A564" r:id="rId1106" display="536279-000"/>
     <hyperlink ref="C564" r:id="rId1107" display="Variant of FOSC-400"/>
-    <hyperlink ref="A565" r:id="rId1108" display="760253942-US"/>
+    <hyperlink ref="A565" r:id="rId1108" display="547413-000"/>
     <hyperlink ref="C565" r:id="rId1109" display="Variant of FOSC-400"/>
-    <hyperlink ref="A566" r:id="rId1110" display="760261332-US"/>
-[...3 lines deleted...]
-    <hyperlink ref="A568" r:id="rId1114" display="116970-000"/>
+    <hyperlink ref="A566" r:id="rId1110" display="539265-000"/>
+    <hyperlink ref="C566" r:id="rId1111" display="Variant of FOSC-400"/>
+    <hyperlink ref="A567" r:id="rId1112" display="760253940-US"/>
+    <hyperlink ref="C567" r:id="rId1113" display="Variant of FOSC-400"/>
+    <hyperlink ref="A568" r:id="rId1114" display="760253942-US"/>
     <hyperlink ref="C568" r:id="rId1115" display="Variant of FOSC-400"/>
-    <hyperlink ref="A569" r:id="rId1116" display="126548-000"/>
-[...7 lines deleted...]
-    <hyperlink ref="A573" r:id="rId1124" display="301687-000"/>
+    <hyperlink ref="A569" r:id="rId1116" display="760261332-US"/>
+    <hyperlink ref="C569" r:id="rId1117" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A570" r:id="rId1118" display="109338-000"/>
+    <hyperlink ref="C570" r:id="rId1119" display="Variant of FOSC400-CLOS-ACC"/>
+    <hyperlink ref="A571" r:id="rId1120" display="116970-000"/>
+    <hyperlink ref="C571" r:id="rId1121" display="Variant of FOSC-400"/>
+    <hyperlink ref="A572" r:id="rId1122" display="126548-000"/>
+    <hyperlink ref="C572" r:id="rId1123" display="Variant of FOSC-600"/>
+    <hyperlink ref="A573" r:id="rId1124" display="118317-000"/>
     <hyperlink ref="C573" r:id="rId1125" display="Variant of FOSC450-CLOS-ACC"/>
-    <hyperlink ref="A574" r:id="rId1126" display="309657-000"/>
-[...5 lines deleted...]
-    <hyperlink ref="A577" r:id="rId1132" display="319485-000"/>
+    <hyperlink ref="A574" r:id="rId1126" display="131342-000"/>
+    <hyperlink ref="C574" r:id="rId1127" display="Variant of FOSC400-CLOS-ACC"/>
+    <hyperlink ref="A575" r:id="rId1128" display="136051-000"/>
+    <hyperlink ref="C575" r:id="rId1129" display="Variant of FOSC-400"/>
+    <hyperlink ref="A576" r:id="rId1130" display="301687-000"/>
+    <hyperlink ref="C576" r:id="rId1131" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A577" r:id="rId1132" display="309657-000"/>
     <hyperlink ref="C577" r:id="rId1133" display="Variant of FOSC-400"/>
-    <hyperlink ref="A578" r:id="rId1134" display="332341-000"/>
-[...3 lines deleted...]
-    <hyperlink ref="A580" r:id="rId1138" display="351256-000"/>
+    <hyperlink ref="A578" r:id="rId1134" display="308494-000"/>
+    <hyperlink ref="C578" r:id="rId1135" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A579" r:id="rId1136" display="308909-000"/>
+    <hyperlink ref="C579" r:id="rId1137" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A580" r:id="rId1138" display="319485-000"/>
     <hyperlink ref="C580" r:id="rId1139" display="Variant of FOSC-400"/>
-    <hyperlink ref="A581" r:id="rId1140" display="362372-000"/>
-[...1 lines deleted...]
-    <hyperlink ref="A582" r:id="rId1142" display="360889-000"/>
+    <hyperlink ref="A581" r:id="rId1140" display="332341-000"/>
+    <hyperlink ref="C581" r:id="rId1141" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A582" r:id="rId1142" display="340883-000"/>
     <hyperlink ref="C582" r:id="rId1143" display="Variant of FOSC450-CLOS-ACC"/>
-    <hyperlink ref="A583" r:id="rId1144" display="372555-000"/>
-[...7 lines deleted...]
-    <hyperlink ref="A587" r:id="rId1152" display="232157-000"/>
+    <hyperlink ref="A583" r:id="rId1144" display="351256-000"/>
+    <hyperlink ref="C583" r:id="rId1145" display="Variant of FOSC-400"/>
+    <hyperlink ref="A584" r:id="rId1146" display="362372-000"/>
+    <hyperlink ref="C584" r:id="rId1147" display="Variant of FOSC-450"/>
+    <hyperlink ref="A585" r:id="rId1148" display="360889-000"/>
+    <hyperlink ref="C585" r:id="rId1149" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A586" r:id="rId1150" display="372555-000"/>
+    <hyperlink ref="C586" r:id="rId1151" display="Variant of FOSC-450"/>
+    <hyperlink ref="A587" r:id="rId1152" display="222777-000"/>
     <hyperlink ref="C587" r:id="rId1153" display="Variant of FOSC-400"/>
-    <hyperlink ref="A588" r:id="rId1154" display="242583-000"/>
-[...1 lines deleted...]
-    <hyperlink ref="A589" r:id="rId1156" display="24494L-000"/>
+    <hyperlink ref="A588" r:id="rId1154" display="225440-000"/>
+    <hyperlink ref="C588" r:id="rId1155" display="Variant of FOSC-400"/>
+    <hyperlink ref="A589" r:id="rId1156" display="234855-000"/>
     <hyperlink ref="C589" r:id="rId1157" display="Variant of FOSC450-CLOS-ACC"/>
-    <hyperlink ref="A590" r:id="rId1158" display="247137-000"/>
+    <hyperlink ref="A590" r:id="rId1158" display="232157-000"/>
     <hyperlink ref="C590" r:id="rId1159" display="Variant of FOSC-400"/>
-    <hyperlink ref="A591" r:id="rId1160" display="256827-000"/>
-[...3 lines deleted...]
-    <hyperlink ref="A593" r:id="rId1164" display="254320-000"/>
+    <hyperlink ref="A591" r:id="rId1160" display="242583-000"/>
+    <hyperlink ref="C591" r:id="rId1161" display="Variant of FOSC-450"/>
+    <hyperlink ref="A592" r:id="rId1162" display="24494L-000"/>
+    <hyperlink ref="C592" r:id="rId1163" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A593" r:id="rId1164" display="247137-000"/>
     <hyperlink ref="C593" r:id="rId1165" display="Variant of FOSC-400"/>
-    <hyperlink ref="A594" r:id="rId1166" display="27646N-000"/>
-[...7 lines deleted...]
-    <hyperlink ref="A598" r:id="rId1174" display="2C288X-000"/>
+    <hyperlink ref="A594" r:id="rId1166" display="256827-000"/>
+    <hyperlink ref="C594" r:id="rId1167" display="Variant of FOSC-400"/>
+    <hyperlink ref="A595" r:id="rId1168" display="256828-000"/>
+    <hyperlink ref="C595" r:id="rId1169" display="Variant of FOSC-600"/>
+    <hyperlink ref="A596" r:id="rId1170" display="254320-000"/>
+    <hyperlink ref="C596" r:id="rId1171" display="Variant of FOSC-400"/>
+    <hyperlink ref="A597" r:id="rId1172" display="27646N-000"/>
+    <hyperlink ref="C597" r:id="rId1173" display="Variant of FOSC-450"/>
+    <hyperlink ref="A598" r:id="rId1174" display="276559-000"/>
     <hyperlink ref="C598" r:id="rId1175" display="Variant of FOSC-400"/>
-    <hyperlink ref="A599" r:id="rId1176" display="299380-000"/>
-[...1 lines deleted...]
-    <hyperlink ref="A600" r:id="rId1178" display="295541-000"/>
+    <hyperlink ref="A599" r:id="rId1176" display="275897-000"/>
+    <hyperlink ref="C599" r:id="rId1177" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A600" r:id="rId1178" display="284106-000"/>
     <hyperlink ref="C600" r:id="rId1179" display="Variant of FOSC-400"/>
-    <hyperlink ref="A601" r:id="rId1180" display="2V7188-000"/>
-[...1 lines deleted...]
-    <hyperlink ref="A602" r:id="rId1182" display="2X2388-000"/>
+    <hyperlink ref="A601" r:id="rId1180" display="2C288X-000"/>
+    <hyperlink ref="C601" r:id="rId1181" display="Variant of FOSC-400"/>
+    <hyperlink ref="A602" r:id="rId1182" display="299380-000"/>
     <hyperlink ref="C602" r:id="rId1183" display="Variant of FOSC-600"/>
-    <hyperlink ref="A603" r:id="rId1184" display="197697-000"/>
+    <hyperlink ref="A603" r:id="rId1184" display="295541-000"/>
     <hyperlink ref="C603" r:id="rId1185" display="Variant of FOSC-400"/>
-    <hyperlink ref="A604" r:id="rId1186" display="1W1845-000"/>
+    <hyperlink ref="A604" r:id="rId1186" display="2V7188-000"/>
     <hyperlink ref="C604" r:id="rId1187" display="Variant of FOSC-450"/>
-    <hyperlink ref="A605" r:id="rId1188" display="199264-000"/>
-[...25 lines deleted...]
-    <hyperlink ref="A618" r:id="rId1214" display="R5552H-000"/>
+    <hyperlink ref="A605" r:id="rId1188" display="2X2388-000"/>
+    <hyperlink ref="C605" r:id="rId1189" display="Variant of FOSC-600"/>
+    <hyperlink ref="A606" r:id="rId1190" display="197697-000"/>
+    <hyperlink ref="C606" r:id="rId1191" display="Variant of FOSC-400"/>
+    <hyperlink ref="A607" r:id="rId1192" display="1W1845-000"/>
+    <hyperlink ref="C607" r:id="rId1193" display="Variant of FOSC-450"/>
+    <hyperlink ref="A608" r:id="rId1194" display="199264-000"/>
+    <hyperlink ref="C608" r:id="rId1195" display="Variant of FOSC400-CLOS-ACC"/>
+    <hyperlink ref="A609" r:id="rId1196" display="1B376P-000"/>
+    <hyperlink ref="C609" r:id="rId1197" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A610" r:id="rId1198" display="1F6818-000"/>
+    <hyperlink ref="C610" r:id="rId1199" display="Variant of FOSC600-CLOS-ACC"/>
+    <hyperlink ref="A611" r:id="rId1200" display="173801-000"/>
+    <hyperlink ref="C611" r:id="rId1201" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A612" r:id="rId1202" display="179767-000"/>
+    <hyperlink ref="C612" r:id="rId1203" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A613" r:id="rId1204" display="186240-000"/>
+    <hyperlink ref="C613" r:id="rId1205" display="Variant of FOSC400-CLOS-ACC"/>
+    <hyperlink ref="A614" r:id="rId1206" display="189046-000"/>
+    <hyperlink ref="C614" r:id="rId1207" display="Variant of FOSC400-CLOS-ACC"/>
+    <hyperlink ref="A615" r:id="rId1208" display="191932-000"/>
+    <hyperlink ref="C615" r:id="rId1209" display="Variant of FOSC600-CLOS-ACC"/>
+    <hyperlink ref="A616" r:id="rId1210" display="NW4533-000"/>
+    <hyperlink ref="C616" r:id="rId1211" display="Variant of FOSC-450"/>
+    <hyperlink ref="A617" r:id="rId1212" display="NT7535-000"/>
+    <hyperlink ref="C617" r:id="rId1213" display="Variant of FOSC-600"/>
+    <hyperlink ref="A618" r:id="rId1214" display="R27018-000"/>
     <hyperlink ref="C618" r:id="rId1215" display="Variant of FOSC-450"/>
-    <hyperlink ref="A619" r:id="rId1216" display="V5436T-000"/>
-[...1 lines deleted...]
-    <hyperlink ref="A620" r:id="rId1218" display="VM1063-000"/>
+    <hyperlink ref="A619" r:id="rId1216" display="R32358-000"/>
+    <hyperlink ref="C619" r:id="rId1217" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A620" r:id="rId1218" display="R32646-000"/>
     <hyperlink ref="C620" r:id="rId1219" display="Variant of FOSC-450"/>
-    <hyperlink ref="A621" r:id="rId1220" display="WE2595-000"/>
+    <hyperlink ref="A621" r:id="rId1220" display="R5552H-000"/>
     <hyperlink ref="C621" r:id="rId1221" display="Variant of FOSC-450"/>
-    <hyperlink ref="A622" r:id="rId1222" display="X35373-000"/>
+    <hyperlink ref="A622" r:id="rId1222" display="V5436T-000"/>
     <hyperlink ref="C622" r:id="rId1223" display="Variant of FOSC-SPLICE-TRAYS"/>
-    <hyperlink ref="A623" r:id="rId1224" display="Y43144-000"/>
+    <hyperlink ref="A623" r:id="rId1224" display="VM1063-000"/>
     <hyperlink ref="C623" r:id="rId1225" display="Variant of FOSC-450"/>
-    <hyperlink ref="A624" r:id="rId1226" display="Y66598-000"/>
-[...1 lines deleted...]
-    <hyperlink ref="A625" r:id="rId1228" display="Y89516-000"/>
+    <hyperlink ref="A624" r:id="rId1226" display="WE2595-000"/>
+    <hyperlink ref="C624" r:id="rId1227" display="Variant of FOSC-450"/>
+    <hyperlink ref="A625" r:id="rId1228" display="X35373-000"/>
     <hyperlink ref="C625" r:id="rId1229" display="Variant of FOSC-SPLICE-TRAYS"/>
-    <hyperlink ref="A626" r:id="rId1230" display="Y98526-000"/>
+    <hyperlink ref="A626" r:id="rId1230" display="Y43144-000"/>
     <hyperlink ref="C626" r:id="rId1231" display="Variant of FOSC-450"/>
-    <hyperlink ref="A627" r:id="rId1232" display="Z75279-000"/>
-[...7 lines deleted...]
-    <hyperlink ref="A631" r:id="rId1240" display="031660-000"/>
+    <hyperlink ref="A627" r:id="rId1232" display="Y66598-000"/>
+    <hyperlink ref="C627" r:id="rId1233" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A628" r:id="rId1234" display="Y89516-000"/>
+    <hyperlink ref="C628" r:id="rId1235" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A629" r:id="rId1236" display="Y98526-000"/>
+    <hyperlink ref="C629" r:id="rId1237" display="Variant of FOSC-450"/>
+    <hyperlink ref="A630" r:id="rId1238" display="Z75279-000"/>
+    <hyperlink ref="C630" r:id="rId1239" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A631" r:id="rId1240" display="004938-000"/>
     <hyperlink ref="C631" r:id="rId1241" display="Variant of FOSC-400"/>
-    <hyperlink ref="A632" r:id="rId1242" display="043526-000"/>
-[...3 lines deleted...]
-    <hyperlink ref="A634" r:id="rId1246" display="034123-000"/>
+    <hyperlink ref="A632" r:id="rId1242" display="021822-000"/>
+    <hyperlink ref="C632" r:id="rId1243" display="Variant of FOSC-400"/>
+    <hyperlink ref="A633" r:id="rId1244" display="011181-000"/>
+    <hyperlink ref="C633" r:id="rId1245" display="Variant of FOSC-400"/>
+    <hyperlink ref="A634" r:id="rId1246" display="031660-000"/>
     <hyperlink ref="C634" r:id="rId1247" display="Variant of FOSC-400"/>
-    <hyperlink ref="A635" r:id="rId1248" display="066112-000"/>
-[...15 lines deleted...]
-    <hyperlink ref="A643" r:id="rId1264" display="102351-000"/>
+    <hyperlink ref="A635" r:id="rId1248" display="043526-000"/>
+    <hyperlink ref="C635" r:id="rId1249" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A636" r:id="rId1250" display="024463-000"/>
+    <hyperlink ref="C636" r:id="rId1251" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A637" r:id="rId1252" display="034123-000"/>
+    <hyperlink ref="C637" r:id="rId1253" display="Variant of FOSC-400"/>
+    <hyperlink ref="A638" r:id="rId1254" display="066112-000"/>
+    <hyperlink ref="C638" r:id="rId1255" display="Variant of FOSC-600"/>
+    <hyperlink ref="A639" r:id="rId1256" display="082857-000"/>
+    <hyperlink ref="C639" r:id="rId1257" display="Variant of FOSC-400"/>
+    <hyperlink ref="A640" r:id="rId1258" display="066193-000"/>
+    <hyperlink ref="C640" r:id="rId1259" display="Variant of FOSC400-CLOS-ACC"/>
+    <hyperlink ref="A641" r:id="rId1260" display="084768-000"/>
+    <hyperlink ref="C641" r:id="rId1261" display="Variant of FOSC-400"/>
+    <hyperlink ref="A642" r:id="rId1262" display="072073-000"/>
+    <hyperlink ref="C642" r:id="rId1263" display="Variant of FOSC400-CLOS-ACC"/>
+    <hyperlink ref="A643" r:id="rId1264" display="098060-000"/>
     <hyperlink ref="C643" r:id="rId1265" display="Variant of FOSC-450"/>
-    <hyperlink ref="A644" r:id="rId1266" display="760253761"/>
-[...21 lines deleted...]
-    <hyperlink ref="A655" r:id="rId1288" display="T76555-000"/>
+    <hyperlink ref="A644" r:id="rId1266" display="086228-000"/>
+    <hyperlink ref="C644" r:id="rId1267" display="Variant of FOSC-600"/>
+    <hyperlink ref="A645" r:id="rId1268" display="092244-000"/>
+    <hyperlink ref="C645" r:id="rId1269" display="Variant of FOSC-600"/>
+    <hyperlink ref="A646" r:id="rId1270" display="102351-000"/>
+    <hyperlink ref="C646" r:id="rId1271" display="Variant of FOSC-450"/>
+    <hyperlink ref="A647" r:id="rId1272" display="760253761"/>
+    <hyperlink ref="C647" r:id="rId1273" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A648" r:id="rId1274" display="RH0198-000"/>
+    <hyperlink ref="C648" r:id="rId1275" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A649" r:id="rId1276" display="RH0199-000"/>
+    <hyperlink ref="C649" r:id="rId1277" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A650" r:id="rId1278" display="RH0200-000"/>
+    <hyperlink ref="C650" r:id="rId1279" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A651" r:id="rId1280" display="RH0076-000"/>
+    <hyperlink ref="C651" r:id="rId1281" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A652" r:id="rId1282" display="RH0203-000"/>
+    <hyperlink ref="C652" r:id="rId1283" display="Variant of FOSC-400"/>
+    <hyperlink ref="A653" r:id="rId1284" display="RH0205-000"/>
+    <hyperlink ref="C653" r:id="rId1285" display="Variant of FOSC-450"/>
+    <hyperlink ref="A654" r:id="rId1286" display="RH0209-000"/>
+    <hyperlink ref="C654" r:id="rId1287" display="Variant of FOSC-450"/>
+    <hyperlink ref="A655" r:id="rId1288" display="RH0210-000"/>
     <hyperlink ref="C655" r:id="rId1289" display="Variant of FOSC-450"/>
-    <hyperlink ref="A656" r:id="rId1290" display="TH0519-000"/>
-[...3 lines deleted...]
-    <hyperlink ref="A658" r:id="rId1294" display="UK4863-000"/>
+    <hyperlink ref="A656" r:id="rId1290" display="S31663-000"/>
+    <hyperlink ref="C656" r:id="rId1291" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A657" r:id="rId1292" display="SL2822-000"/>
+    <hyperlink ref="C657" r:id="rId1293" display="Variant of FOSC-600"/>
+    <hyperlink ref="A658" r:id="rId1294" display="T76555-000"/>
     <hyperlink ref="C658" r:id="rId1295" display="Variant of FOSC-450"/>
-    <hyperlink ref="A659" r:id="rId1296" display="760237745"/>
-[...7 lines deleted...]
-    <hyperlink ref="A663" r:id="rId1304" display="760235482"/>
+    <hyperlink ref="A659" r:id="rId1296" display="TH0519-000"/>
+    <hyperlink ref="C659" r:id="rId1297" display="Variant of FOSC-400"/>
+    <hyperlink ref="A660" r:id="rId1298" display="TH1571-000"/>
+    <hyperlink ref="C660" r:id="rId1299" display="Variant of FOSC-450"/>
+    <hyperlink ref="A661" r:id="rId1300" display="UK4863-000"/>
+    <hyperlink ref="C661" r:id="rId1301" display="Variant of FOSC-450"/>
+    <hyperlink ref="A662" r:id="rId1302" display="760237745"/>
+    <hyperlink ref="C662" r:id="rId1303" display="Variant of FOSC-450"/>
+    <hyperlink ref="A663" r:id="rId1304" display="760235462"/>
     <hyperlink ref="C663" r:id="rId1305" display="Variant of FOSC-SPLICE-TRAYS"/>
-    <hyperlink ref="A664" r:id="rId1306" display="760235464"/>
+    <hyperlink ref="A664" r:id="rId1306" display="760235472"/>
     <hyperlink ref="C664" r:id="rId1307" display="Variant of FOSC-SPLICE-TRAYS"/>
-    <hyperlink ref="A665" r:id="rId1308" display="760235474"/>
+    <hyperlink ref="A665" r:id="rId1308" display="760235463"/>
     <hyperlink ref="C665" r:id="rId1309" display="Variant of FOSC-SPLICE-TRAYS"/>
-    <hyperlink ref="A666" r:id="rId1310" display="760235465"/>
+    <hyperlink ref="A666" r:id="rId1310" display="760235482"/>
     <hyperlink ref="C666" r:id="rId1311" display="Variant of FOSC-SPLICE-TRAYS"/>
-    <hyperlink ref="A667" r:id="rId1312" display="760235476"/>
+    <hyperlink ref="A667" r:id="rId1312" display="760235464"/>
     <hyperlink ref="C667" r:id="rId1313" display="Variant of FOSC-SPLICE-TRAYS"/>
-    <hyperlink ref="A668" r:id="rId1314" display="760235469"/>
+    <hyperlink ref="A668" r:id="rId1314" display="760235474"/>
     <hyperlink ref="C668" r:id="rId1315" display="Variant of FOSC-SPLICE-TRAYS"/>
-    <hyperlink ref="A669" r:id="rId1316" display="760235470"/>
+    <hyperlink ref="A669" r:id="rId1316" display="760235465"/>
     <hyperlink ref="C669" r:id="rId1317" display="Variant of FOSC-SPLICE-TRAYS"/>
-    <hyperlink ref="A670" r:id="rId1318" display="760235471"/>
+    <hyperlink ref="A670" r:id="rId1318" display="760235476"/>
     <hyperlink ref="C670" r:id="rId1319" display="Variant of FOSC-SPLICE-TRAYS"/>
-    <hyperlink ref="A671" r:id="rId1320" display="760236029"/>
-[...1 lines deleted...]
-    <hyperlink ref="A672" r:id="rId1322" display="760259392"/>
+    <hyperlink ref="A671" r:id="rId1320" display="760235469"/>
+    <hyperlink ref="C671" r:id="rId1321" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A672" r:id="rId1322" display="760235470"/>
     <hyperlink ref="C672" r:id="rId1323" display="Variant of FOSC-SPLICE-TRAYS"/>
-    <hyperlink ref="A673" r:id="rId1324" display="760260385"/>
+    <hyperlink ref="A673" r:id="rId1324" display="760235471"/>
     <hyperlink ref="C673" r:id="rId1325" display="Variant of FOSC-SPLICE-TRAYS"/>
-    <hyperlink ref="A674" r:id="rId1326" display="760260384"/>
-[...1 lines deleted...]
-    <hyperlink ref="A675" r:id="rId1328" display="760260387"/>
+    <hyperlink ref="A674" r:id="rId1326" display="760236029"/>
+    <hyperlink ref="C674" r:id="rId1327" display="Variant of FOSC-400"/>
+    <hyperlink ref="A675" r:id="rId1328" display="760259392"/>
     <hyperlink ref="C675" r:id="rId1329" display="Variant of FOSC-SPLICE-TRAYS"/>
-    <hyperlink ref="A676" r:id="rId1330" display="760260389"/>
+    <hyperlink ref="A676" r:id="rId1330" display="760260385"/>
     <hyperlink ref="C676" r:id="rId1331" display="Variant of FOSC-SPLICE-TRAYS"/>
-    <hyperlink ref="A677" r:id="rId1332" display="CK9322-000"/>
-[...12 lines deleted...]
-    <hyperlink ref="A684" r:id="rId1345" display="EK3546-000"/>
+    <hyperlink ref="A677" r:id="rId1332" display="760260384"/>
+    <hyperlink ref="C677" r:id="rId1333" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A678" r:id="rId1334" display="760260387"/>
+    <hyperlink ref="C678" r:id="rId1335" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A679" r:id="rId1336" display="760260389"/>
+    <hyperlink ref="C679" r:id="rId1337" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A680" r:id="rId1338" display="CK9322-000"/>
+    <hyperlink ref="A681" r:id="rId1339" display="760260391"/>
+    <hyperlink ref="C681" r:id="rId1340" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A682" r:id="rId1341" display="760261332"/>
+    <hyperlink ref="C682" r:id="rId1342" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A683" r:id="rId1343" display="EH3216-000"/>
+    <hyperlink ref="C683" r:id="rId1344" display="Variant of FOSC-450"/>
+    <hyperlink ref="A684" r:id="rId1345" display="EH9011-000"/>
     <hyperlink ref="C684" r:id="rId1346" display="Variant of FOSC-400"/>
-    <hyperlink ref="A685" r:id="rId1347" display="EM5842-000"/>
-[...11 lines deleted...]
-    <hyperlink ref="A691" r:id="rId1359" display="F11672-000"/>
+    <hyperlink ref="A685" r:id="rId1347" display="EH9014-000"/>
+    <hyperlink ref="C685" r:id="rId1348" display="Variant of FOSC-400"/>
+    <hyperlink ref="A686" r:id="rId1349" display="EK2547-000"/>
+    <hyperlink ref="C686" r:id="rId1350" display="Variant of FOSC-400"/>
+    <hyperlink ref="A687" r:id="rId1351" display="EK3546-000"/>
+    <hyperlink ref="C687" r:id="rId1352" display="Variant of FOSC-400"/>
+    <hyperlink ref="A688" r:id="rId1353" display="EM5842-000"/>
+    <hyperlink ref="C688" r:id="rId1354" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A689" r:id="rId1355" display="ER3574-000"/>
+    <hyperlink ref="C689" r:id="rId1356" display="Variant of FOSC-450"/>
+    <hyperlink ref="A690" r:id="rId1357" display="ER5213-000"/>
+    <hyperlink ref="C690" r:id="rId1358" display="Variant of FOSC-450"/>
+    <hyperlink ref="A691" r:id="rId1359" display="F05828-000"/>
     <hyperlink ref="C691" r:id="rId1360" display="Variant of FOSC-450"/>
-    <hyperlink ref="A692" r:id="rId1361" display="F16861-000"/>
-[...3 lines deleted...]
-    <hyperlink ref="A694" r:id="rId1365" display="F33244-000"/>
+    <hyperlink ref="A692" r:id="rId1361" display="F07684-000"/>
+    <hyperlink ref="C692" r:id="rId1362" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A693" r:id="rId1363" display="F10669-000"/>
+    <hyperlink ref="C693" r:id="rId1364" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A694" r:id="rId1365" display="F11672-000"/>
     <hyperlink ref="C694" r:id="rId1366" display="Variant of FOSC-450"/>
-    <hyperlink ref="A695" r:id="rId1367" display="760251704"/>
-[...11 lines deleted...]
-    <hyperlink ref="A701" r:id="rId1379" display="G68315-000"/>
+    <hyperlink ref="A695" r:id="rId1367" display="F16861-000"/>
+    <hyperlink ref="C695" r:id="rId1368" display="Variant of FOSC-400"/>
+    <hyperlink ref="A696" r:id="rId1369" display="F29601-000"/>
+    <hyperlink ref="C696" r:id="rId1370" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A697" r:id="rId1371" display="F33244-000"/>
+    <hyperlink ref="C697" r:id="rId1372" display="Variant of FOSC-450"/>
+    <hyperlink ref="A698" r:id="rId1373" display="760251704"/>
+    <hyperlink ref="C698" r:id="rId1374" display="Variant of FOSC-450"/>
+    <hyperlink ref="A699" r:id="rId1375" display="LY4519-000"/>
+    <hyperlink ref="C699" r:id="rId1376" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A700" r:id="rId1377" display="M7446C-000"/>
+    <hyperlink ref="C700" r:id="rId1378" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A701" r:id="rId1379" display="P5387P-000"/>
     <hyperlink ref="C701" r:id="rId1380" display="Variant of FOSC-SPLICE-TRAYS"/>
-    <hyperlink ref="A702" r:id="rId1381" display="G6165Z-000"/>
+    <hyperlink ref="A702" r:id="rId1381" display="Q98560-000"/>
     <hyperlink ref="C702" r:id="rId1382" display="Variant of FOSC-450"/>
-    <hyperlink ref="A703" r:id="rId1383" display="H96547-000"/>
+    <hyperlink ref="A703" r:id="rId1383" display="QJ6888-000"/>
     <hyperlink ref="C703" r:id="rId1384" display="Variant of FOSC-450"/>
-    <hyperlink ref="A704" r:id="rId1385" display="H57921-000"/>
-[...3 lines deleted...]
-    <hyperlink ref="A706" r:id="rId1389" display="HA967V-000"/>
+    <hyperlink ref="A704" r:id="rId1385" display="G68315-000"/>
+    <hyperlink ref="C704" r:id="rId1386" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A705" r:id="rId1387" display="G6165Z-000"/>
+    <hyperlink ref="C705" r:id="rId1388" display="Variant of FOSC-450"/>
+    <hyperlink ref="A706" r:id="rId1389" display="H96547-000"/>
     <hyperlink ref="C706" r:id="rId1390" display="Variant of FOSC-450"/>
-    <hyperlink ref="A707" r:id="rId1391" display="HL0017-000"/>
-[...3 lines deleted...]
-    <hyperlink ref="A709" r:id="rId1395" display="L15100-000"/>
+    <hyperlink ref="A707" r:id="rId1391" display="H57921-000"/>
+    <hyperlink ref="C707" r:id="rId1392" display="Variant of FOSC-600"/>
+    <hyperlink ref="A708" r:id="rId1393" display="HB9933-000"/>
+    <hyperlink ref="C708" r:id="rId1394" display="Variant of FOSC-600"/>
+    <hyperlink ref="A709" r:id="rId1395" display="HA967V-000"/>
     <hyperlink ref="C709" r:id="rId1396" display="Variant of FOSC-450"/>
-    <hyperlink ref="A710" r:id="rId1397" display="KR7894-000"/>
-[...1 lines deleted...]
-    <hyperlink ref="A711" r:id="rId1399" display="L08867-000"/>
+    <hyperlink ref="A710" r:id="rId1397" display="HL0017-000"/>
+    <hyperlink ref="C710" r:id="rId1398" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A711" r:id="rId1399" display="JI945R-000"/>
     <hyperlink ref="C711" r:id="rId1400" display="Variant of FOSC-450"/>
-    <hyperlink ref="A712" r:id="rId1401" display="L21886-000"/>
-[...5 lines deleted...]
-    <hyperlink ref="A715" r:id="rId1407" display="CW4696-000"/>
+    <hyperlink ref="A712" r:id="rId1401" display="L15100-000"/>
+    <hyperlink ref="C712" r:id="rId1402" display="Variant of FOSC-450"/>
+    <hyperlink ref="A713" r:id="rId1403" display="KR7894-000"/>
+    <hyperlink ref="C713" r:id="rId1404" display="Variant of FOSC-450"/>
+    <hyperlink ref="A714" r:id="rId1405" display="L08867-000"/>
+    <hyperlink ref="C714" r:id="rId1406" display="Variant of FOSC-450"/>
+    <hyperlink ref="A715" r:id="rId1407" display="L21886-000"/>
     <hyperlink ref="C715" r:id="rId1408" display="Variant of FOSC-400"/>
-    <hyperlink ref="A716" r:id="rId1409" display="CW7504-000"/>
+    <hyperlink ref="A716" r:id="rId1409" display="CW3951-000"/>
     <hyperlink ref="C716" r:id="rId1410" display="Variant of FOSC-400"/>
-    <hyperlink ref="A717" r:id="rId1411" display="CY1078-000"/>
-[...1 lines deleted...]
-    <hyperlink ref="A718" r:id="rId1413" display="CY1814-000"/>
+    <hyperlink ref="A717" r:id="rId1411" display="CW0063-000"/>
+    <hyperlink ref="C717" r:id="rId1412" display="Variant of FOSC-400"/>
+    <hyperlink ref="A718" r:id="rId1413" display="CW4696-000"/>
     <hyperlink ref="C718" r:id="rId1414" display="Variant of FOSC-400"/>
-    <hyperlink ref="A719" r:id="rId1415" display="CY3838-000"/>
-[...3 lines deleted...]
-    <hyperlink ref="A721" r:id="rId1419" display="CZ2182-000"/>
+    <hyperlink ref="A719" r:id="rId1415" display="CW7504-000"/>
+    <hyperlink ref="C719" r:id="rId1416" display="Variant of FOSC-400"/>
+    <hyperlink ref="A720" r:id="rId1417" display="CY1078-000"/>
+    <hyperlink ref="C720" r:id="rId1418" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A721" r:id="rId1419" display="CY1814-000"/>
     <hyperlink ref="C721" r:id="rId1420" display="Variant of FOSC-400"/>
-    <hyperlink ref="A722" r:id="rId1421" display="CZ2425-000"/>
-[...3 lines deleted...]
-    <hyperlink ref="A724" r:id="rId1425" display="CZ8263-000"/>
+    <hyperlink ref="A722" r:id="rId1421" display="CY3838-000"/>
+    <hyperlink ref="C722" r:id="rId1422" display="Variant of FOSC400-CLOS-ACC"/>
+    <hyperlink ref="A723" r:id="rId1423" display="CZ1700-000"/>
+    <hyperlink ref="C723" r:id="rId1424" display="Variant of FOSC-400"/>
+    <hyperlink ref="A724" r:id="rId1425" display="CZ2182-000"/>
     <hyperlink ref="C724" r:id="rId1426" display="Variant of FOSC-400"/>
-    <hyperlink ref="A725" r:id="rId1427" display="D34133-000"/>
+    <hyperlink ref="A725" r:id="rId1427" display="CZ2425-000"/>
     <hyperlink ref="C725" r:id="rId1428" display="Variant of FOSC-400"/>
-    <hyperlink ref="A726" r:id="rId1429" display="D25359-000"/>
+    <hyperlink ref="A726" r:id="rId1429" display="CZ3388-000"/>
     <hyperlink ref="C726" r:id="rId1430" display="Variant of FOSC450-CLOS-ACC"/>
-    <hyperlink ref="A727" r:id="rId1431" display="D18767-000"/>
-[...1 lines deleted...]
-    <hyperlink ref="A728" r:id="rId1433" display="D43530-000"/>
+    <hyperlink ref="A727" r:id="rId1431" display="CZ8263-000"/>
+    <hyperlink ref="C727" r:id="rId1432" display="Variant of FOSC-400"/>
+    <hyperlink ref="A728" r:id="rId1433" display="D34133-000"/>
     <hyperlink ref="C728" r:id="rId1434" display="Variant of FOSC-400"/>
-    <hyperlink ref="A729" r:id="rId1435" display="D3109E-000"/>
-[...3 lines deleted...]
-    <hyperlink ref="A731" r:id="rId1439" display="D39810-000"/>
+    <hyperlink ref="A729" r:id="rId1435" display="D25359-000"/>
+    <hyperlink ref="C729" r:id="rId1436" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A730" r:id="rId1437" display="D18767-000"/>
+    <hyperlink ref="C730" r:id="rId1438" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A731" r:id="rId1439" display="D43530-000"/>
     <hyperlink ref="C731" r:id="rId1440" display="Variant of FOSC-400"/>
-    <hyperlink ref="A732" r:id="rId1441" display="D91837-000"/>
-[...11 lines deleted...]
-    <hyperlink ref="A738" r:id="rId1453" display="E14374-000"/>
+    <hyperlink ref="A732" r:id="rId1441" display="D3109E-000"/>
+    <hyperlink ref="C732" r:id="rId1442" display="Variant of FOSC-450"/>
+    <hyperlink ref="A733" r:id="rId1443" display="D77011-000"/>
+    <hyperlink ref="C733" r:id="rId1444" display="Variant of FOSC-450"/>
+    <hyperlink ref="A734" r:id="rId1445" display="D39810-000"/>
+    <hyperlink ref="C734" r:id="rId1446" display="Variant of FOSC-400"/>
+    <hyperlink ref="A735" r:id="rId1447" display="D91837-000"/>
+    <hyperlink ref="C735" r:id="rId1448" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A736" r:id="rId1449" display="D87250-000"/>
+    <hyperlink ref="C736" r:id="rId1450" display="Variant of FOSC-400"/>
+    <hyperlink ref="A737" r:id="rId1451" display="D80858-000"/>
+    <hyperlink ref="C737" r:id="rId1452" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A738" r:id="rId1453" display="D8780F-000"/>
     <hyperlink ref="C738" r:id="rId1454" display="Variant of FOSC-400"/>
-    <hyperlink ref="A739" r:id="rId1455" display="E14672-000"/>
-[...11 lines deleted...]
-    <hyperlink ref="A745" r:id="rId1467" display="E56408-000"/>
+    <hyperlink ref="A739" r:id="rId1455" display="DK696L-000"/>
+    <hyperlink ref="C739" r:id="rId1456" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A740" r:id="rId1457" display="E02239-000"/>
+    <hyperlink ref="C740" r:id="rId1458" display="Variant of FOSC-400"/>
+    <hyperlink ref="A741" r:id="rId1459" display="E14374-000"/>
+    <hyperlink ref="C741" r:id="rId1460" display="Variant of FOSC-400"/>
+    <hyperlink ref="A742" r:id="rId1461" display="E21473-000"/>
+    <hyperlink ref="C742" r:id="rId1462" display="Variant of FOSC600-CLOS-ACC"/>
+    <hyperlink ref="A743" r:id="rId1463" display="E41013-000"/>
+    <hyperlink ref="C743" r:id="rId1464" display="Variant of FOSC-600"/>
+    <hyperlink ref="A744" r:id="rId1465" display="E43425-000"/>
+    <hyperlink ref="C744" r:id="rId1466" display="Variant of FOSC-450"/>
+    <hyperlink ref="A745" r:id="rId1467" display="E30678-000"/>
     <hyperlink ref="C745" r:id="rId1468" display="Variant of FOSC-400"/>
-    <hyperlink ref="A746" r:id="rId1469" display="E63631-000"/>
-[...1 lines deleted...]
-    <hyperlink ref="A747" r:id="rId1471" display="E47954-000"/>
+    <hyperlink ref="A746" r:id="rId1469" display="E42776-000"/>
+    <hyperlink ref="C746" r:id="rId1470" display="Variant of FOSC-400"/>
+    <hyperlink ref="A747" r:id="rId1471" display="E56408-000"/>
     <hyperlink ref="C747" r:id="rId1472" display="Variant of FOSC-400"/>
-    <hyperlink ref="A748" r:id="rId1473" display="E60597-000"/>
-[...7 lines deleted...]
-    <hyperlink ref="A752" r:id="rId1481" display="E79564-000"/>
+    <hyperlink ref="A748" r:id="rId1473" display="E63631-000"/>
+    <hyperlink ref="C748" r:id="rId1474" display="Variant of FOSC-450"/>
+    <hyperlink ref="A749" r:id="rId1475" display="E47954-000"/>
+    <hyperlink ref="C749" r:id="rId1476" display="Variant of FOSC-400"/>
+    <hyperlink ref="A750" r:id="rId1477" display="E60597-000"/>
+    <hyperlink ref="C750" r:id="rId1478" display="Variant of FOSC-600"/>
+    <hyperlink ref="A751" r:id="rId1479" display="E93050-000"/>
+    <hyperlink ref="C751" r:id="rId1480" display="Variant of FOSC400-CLOS-ACC"/>
+    <hyperlink ref="A752" r:id="rId1481" display="EB9086-000"/>
     <hyperlink ref="C752" r:id="rId1482" display="Variant of FOSC-450"/>
-    <hyperlink ref="A753" r:id="rId1483" display="E89473-000"/>
-[...23 lines deleted...]
-    <hyperlink ref="A765" r:id="rId1507" display="A97893-000"/>
+    <hyperlink ref="A753" r:id="rId1483" display="E87674-000"/>
+    <hyperlink ref="C753" r:id="rId1484" display="Variant of FOSC-600"/>
+    <hyperlink ref="A754" r:id="rId1485" display="E79564-000"/>
+    <hyperlink ref="C754" r:id="rId1486" display="Variant of FOSC-450"/>
+    <hyperlink ref="A755" r:id="rId1487" display="E89473-000"/>
+    <hyperlink ref="C755" r:id="rId1488" display="Variant of FOSC-450"/>
+    <hyperlink ref="A756" r:id="rId1489" display="CK6489-000"/>
+    <hyperlink ref="C756" r:id="rId1490" display="Variant of FOSC400-CLOS-ACC"/>
+    <hyperlink ref="A757" r:id="rId1491" display="CK6490-000"/>
+    <hyperlink ref="C757" r:id="rId1492" display="Variant of FOSC400-CLOS-ACC"/>
+    <hyperlink ref="A758" r:id="rId1493" display="CK8303-000"/>
+    <hyperlink ref="C758" r:id="rId1494" display="Variant of FOSC600-CLOS-ACC"/>
+    <hyperlink ref="A759" r:id="rId1495" display="CK8621-000"/>
+    <hyperlink ref="C759" r:id="rId1496" display="Variant of FOSC-400"/>
+    <hyperlink ref="A760" r:id="rId1497" display="CS3840-000"/>
+    <hyperlink ref="C760" r:id="rId1498" display="Variant of FOSC-400G"/>
+    <hyperlink ref="A761" r:id="rId1499" display="CS3842-000"/>
+    <hyperlink ref="C761" r:id="rId1500" display="Variant of FOSC-400G"/>
+    <hyperlink ref="A762" r:id="rId1501" display="A62395-000"/>
+    <hyperlink ref="C762" r:id="rId1502" display="Variant of FOSC-400"/>
+    <hyperlink ref="A763" r:id="rId1503" display="A91433-000"/>
+    <hyperlink ref="C763" r:id="rId1504" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A764" r:id="rId1505" display="A92266-000"/>
+    <hyperlink ref="C764" r:id="rId1506" display="Variant of FOSC-600"/>
+    <hyperlink ref="A765" r:id="rId1507" display="A80245-000"/>
     <hyperlink ref="C765" r:id="rId1508" display="Variant of FOSC-450"/>
-    <hyperlink ref="A766" r:id="rId1509" display="AF719T-000"/>
-[...1 lines deleted...]
-    <hyperlink ref="A767" r:id="rId1511" display="B6247R-000"/>
+    <hyperlink ref="A766" r:id="rId1509" display="A96217-000"/>
+    <hyperlink ref="C766" r:id="rId1510" display="Variant of FOSC-450"/>
+    <hyperlink ref="A767" r:id="rId1511" display="A97893-000"/>
     <hyperlink ref="C767" r:id="rId1512" display="Variant of FOSC-450"/>
-    <hyperlink ref="A768" r:id="rId1513" display="B7759H-000"/>
-[...15 lines deleted...]
-    <hyperlink ref="A776" r:id="rId1529" display="C20303-000"/>
+    <hyperlink ref="A768" r:id="rId1513" display="AF719T-000"/>
+    <hyperlink ref="C768" r:id="rId1514" display="Variant of FOSC-400"/>
+    <hyperlink ref="A769" r:id="rId1515" display="B6247R-000"/>
+    <hyperlink ref="C769" r:id="rId1516" display="Variant of FOSC-450"/>
+    <hyperlink ref="A770" r:id="rId1517" display="B7759H-000"/>
+    <hyperlink ref="C770" r:id="rId1518" display="Variant of FOSC-450"/>
+    <hyperlink ref="A771" r:id="rId1519" display="B48230-000"/>
+    <hyperlink ref="C771" r:id="rId1520" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A772" r:id="rId1521" display="BJ7448-000"/>
+    <hyperlink ref="C772" r:id="rId1522" display="Variant of FOSC-600"/>
+    <hyperlink ref="A773" r:id="rId1523" display="BM0530-000"/>
+    <hyperlink ref="C773" r:id="rId1524" display="Variant of FOSC-400"/>
+    <hyperlink ref="A774" r:id="rId1525" display="BR0185-000"/>
+    <hyperlink ref="C774" r:id="rId1526" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A775" r:id="rId1527" display="BR5412-000"/>
+    <hyperlink ref="C775" r:id="rId1528" display="Variant of FOSC-600"/>
+    <hyperlink ref="A776" r:id="rId1529" display="C06369-000"/>
     <hyperlink ref="C776" r:id="rId1530" display="Variant of FOSC-450"/>
-    <hyperlink ref="A777" r:id="rId1531" display="C20360-000"/>
-[...13 lines deleted...]
-    <hyperlink ref="A784" r:id="rId1545" display="C62943-000"/>
+    <hyperlink ref="A777" r:id="rId1531" display="C14263-000"/>
+    <hyperlink ref="C777" r:id="rId1532" display="Variant of FOSC-450"/>
+    <hyperlink ref="A778" r:id="rId1533" display="C20303-000"/>
+    <hyperlink ref="C778" r:id="rId1534" display="Variant of FOSC-450"/>
+    <hyperlink ref="A779" r:id="rId1535" display="C20360-000"/>
+    <hyperlink ref="C779" r:id="rId1536" display="Variant of FOSC600-CLOS-ACC"/>
+    <hyperlink ref="A780" r:id="rId1537" display="C29148-000"/>
+    <hyperlink ref="C780" r:id="rId1538" display="Variant of FOSC-400"/>
+    <hyperlink ref="A781" r:id="rId1539" display="C25098-000"/>
+    <hyperlink ref="C781" r:id="rId1540" display="Variant of FOSC-450"/>
+    <hyperlink ref="A782" r:id="rId1541" display="C24184-000"/>
+    <hyperlink ref="C782" r:id="rId1542" display="Variant of FOSC400-CLOS-ACC"/>
+    <hyperlink ref="A783" r:id="rId1543" display="C36574-000"/>
+    <hyperlink ref="C783" r:id="rId1544" display="Variant of FOSC-400"/>
+    <hyperlink ref="A784" r:id="rId1545" display="C39558-000"/>
     <hyperlink ref="C784" r:id="rId1546" display="Variant of FOSC-450"/>
-    <hyperlink ref="A785" r:id="rId1547" display="C61544-000"/>
-[...3 lines deleted...]
-    <hyperlink ref="A787" r:id="rId1551" display="C70738-000"/>
+    <hyperlink ref="A785" r:id="rId1547" display="C32954-000"/>
+    <hyperlink ref="C785" r:id="rId1548" display="Variant of FOSC-450"/>
+    <hyperlink ref="A786" r:id="rId1549" display="C62943-000"/>
+    <hyperlink ref="C786" r:id="rId1550" display="Variant of FOSC-450"/>
+    <hyperlink ref="A787" r:id="rId1551" display="C61544-000"/>
     <hyperlink ref="C787" r:id="rId1552" display="Variant of FOSC-400"/>
-    <hyperlink ref="A788" r:id="rId1553" display="C67369-000"/>
-[...5 lines deleted...]
-    <hyperlink ref="A791" r:id="rId1559" display="C81638-000"/>
+    <hyperlink ref="A788" r:id="rId1553" display="C70216-000"/>
+    <hyperlink ref="C788" r:id="rId1554" display="Variant of FOSC400-CLOS-ACC"/>
+    <hyperlink ref="A789" r:id="rId1555" display="C70738-000"/>
+    <hyperlink ref="C789" r:id="rId1556" display="Variant of FOSC-400"/>
+    <hyperlink ref="A790" r:id="rId1557" display="C67369-000"/>
+    <hyperlink ref="C790" r:id="rId1558" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A791" r:id="rId1559" display="C85997-000"/>
     <hyperlink ref="C791" r:id="rId1560" display="Variant of FOSC-450"/>
-    <hyperlink ref="A792" r:id="rId1561" display="CA4126-000"/>
-[...3 lines deleted...]
-    <hyperlink ref="A794" r:id="rId1565" display="CB7393-000"/>
+    <hyperlink ref="A792" r:id="rId1561" display="C72987-000"/>
+    <hyperlink ref="C792" r:id="rId1562" display="Variant of FOSC-450"/>
+    <hyperlink ref="A793" r:id="rId1563" display="C81638-000"/>
+    <hyperlink ref="C793" r:id="rId1564" display="Variant of FOSC-450"/>
+    <hyperlink ref="A794" r:id="rId1565" display="CA4126-000"/>
     <hyperlink ref="C794" r:id="rId1566" display="Variant of FOSC-400"/>
-    <hyperlink ref="A795" r:id="rId1567" display="F43265-000"/>
-[...21 lines deleted...]
-    <hyperlink ref="A806" r:id="rId1589" display="567423-000"/>
+    <hyperlink ref="A795" r:id="rId1567" display="CB5905-000"/>
+    <hyperlink ref="C795" r:id="rId1568" display="Variant of FOSC-400"/>
+    <hyperlink ref="A796" r:id="rId1569" display="CB7393-000"/>
+    <hyperlink ref="C796" r:id="rId1570" display="Variant of FOSC-400"/>
+    <hyperlink ref="A797" r:id="rId1571" display="F43265-000"/>
+    <hyperlink ref="C797" r:id="rId1572" display="Variant of FOSC-450"/>
+    <hyperlink ref="A798" r:id="rId1573" display="F63378-000"/>
+    <hyperlink ref="C798" r:id="rId1574" display="Variant of FOSC-600"/>
+    <hyperlink ref="A799" r:id="rId1575" display="F69619-000"/>
+    <hyperlink ref="C799" r:id="rId1576" display="Variant of FOSC-600"/>
+    <hyperlink ref="A800" r:id="rId1577" display="F59118-000"/>
+    <hyperlink ref="C800" r:id="rId1578" display="Variant of FOSC-400"/>
+    <hyperlink ref="A801" r:id="rId1579" display="F84540-000"/>
+    <hyperlink ref="C801" r:id="rId1580" display="Variant of FOSC-400"/>
+    <hyperlink ref="A802" r:id="rId1581" display="F90616-000"/>
+    <hyperlink ref="C802" r:id="rId1582" display="Variant of FOSC-600"/>
+    <hyperlink ref="A803" r:id="rId1583" display="F67166-000"/>
+    <hyperlink ref="C803" r:id="rId1584" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A804" r:id="rId1585" display="558850-000"/>
+    <hyperlink ref="C804" r:id="rId1586" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A805" r:id="rId1587" display="559451-1"/>
+    <hyperlink ref="C805" r:id="rId1588" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A806" r:id="rId1589" display="559088-000"/>
     <hyperlink ref="C806" r:id="rId1590" display="Variant of FOSC-450"/>
-    <hyperlink ref="A807" r:id="rId1591" display="562504-000"/>
-[...9 lines deleted...]
-    <hyperlink ref="A812" r:id="rId1601" display="589854-000"/>
+    <hyperlink ref="A807" r:id="rId1591" display="559456-000"/>
+    <hyperlink ref="C807" r:id="rId1592" display="Variant of FOSC-450"/>
+    <hyperlink ref="A808" r:id="rId1593" display="567423-000"/>
+    <hyperlink ref="C808" r:id="rId1594" display="Variant of FOSC-450"/>
+    <hyperlink ref="A809" r:id="rId1595" display="562504-000"/>
+    <hyperlink ref="C809" r:id="rId1596" display="Variant of FOSC400-CLOS-ACC"/>
+    <hyperlink ref="A810" r:id="rId1597" display="581981-000"/>
+    <hyperlink ref="C810" r:id="rId1598" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A811" r:id="rId1599" display="583302-000"/>
+    <hyperlink ref="C811" r:id="rId1600" display="Variant of FOSC-400"/>
+    <hyperlink ref="A812" r:id="rId1601" display="586756-000"/>
     <hyperlink ref="C812" r:id="rId1602" display="Variant of FOSC-450"/>
-    <hyperlink ref="A813" r:id="rId1603" display="584868-000"/>
-[...1 lines deleted...]
-    <hyperlink ref="A814" r:id="rId1605" display="59611M-000"/>
+    <hyperlink ref="A813" r:id="rId1603" display="583640-000"/>
+    <hyperlink ref="C813" r:id="rId1604" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A814" r:id="rId1605" display="589854-000"/>
     <hyperlink ref="C814" r:id="rId1606" display="Variant of FOSC-450"/>
-    <hyperlink ref="A815" r:id="rId1607" display="593422-000"/>
-[...5 lines deleted...]
-    <hyperlink ref="A818" r:id="rId1613" display="5T3589-000"/>
+    <hyperlink ref="A815" r:id="rId1607" display="584868-000"/>
+    <hyperlink ref="C815" r:id="rId1608" display="Variant of FOSC-400"/>
+    <hyperlink ref="A816" r:id="rId1609" display="59611M-000"/>
+    <hyperlink ref="C816" r:id="rId1610" display="Variant of FOSC-450"/>
+    <hyperlink ref="A817" r:id="rId1611" display="593422-000"/>
+    <hyperlink ref="C817" r:id="rId1612" display="Variant of FOSC-450"/>
+    <hyperlink ref="A818" r:id="rId1613" display="596390-000"/>
     <hyperlink ref="C818" r:id="rId1614" display="Variant of FOSC-400"/>
-    <hyperlink ref="A819" r:id="rId1615" display="734205-000"/>
+    <hyperlink ref="A819" r:id="rId1615" display="594190-000"/>
     <hyperlink ref="C819" r:id="rId1616" display="Variant of FOSC-400"/>
-    <hyperlink ref="A820" r:id="rId1617" display="714588-000"/>
-[...1 lines deleted...]
-    <hyperlink ref="A821" r:id="rId1619" display="730458-000"/>
+    <hyperlink ref="A820" r:id="rId1617" display="5T3589-000"/>
+    <hyperlink ref="C820" r:id="rId1618" display="Variant of FOSC-400"/>
+    <hyperlink ref="A821" r:id="rId1619" display="734205-000"/>
     <hyperlink ref="C821" r:id="rId1620" display="Variant of FOSC-400"/>
-    <hyperlink ref="A822" r:id="rId1621" display="714882-000"/>
-[...1 lines deleted...]
-    <hyperlink ref="A823" r:id="rId1623" display="718082-000"/>
+    <hyperlink ref="A822" r:id="rId1621" display="714588-000"/>
+    <hyperlink ref="C822" r:id="rId1622" display="Variant of FOSC-450"/>
+    <hyperlink ref="A823" r:id="rId1623" display="730458-000"/>
     <hyperlink ref="C823" r:id="rId1624" display="Variant of FOSC-400"/>
-    <hyperlink ref="A824" r:id="rId1625" display="718211-000"/>
-[...1 lines deleted...]
-    <hyperlink ref="A825" r:id="rId1627" display="739054-000"/>
+    <hyperlink ref="A824" r:id="rId1625" display="714882-000"/>
+    <hyperlink ref="C824" r:id="rId1626" display="Variant of FOSC-400"/>
+    <hyperlink ref="A825" r:id="rId1627" display="718082-000"/>
     <hyperlink ref="C825" r:id="rId1628" display="Variant of FOSC-400"/>
-    <hyperlink ref="A826" r:id="rId1629" display="731489-000"/>
-[...1 lines deleted...]
-    <hyperlink ref="A827" r:id="rId1631" display="722917-000"/>
+    <hyperlink ref="A826" r:id="rId1629" display="718211-000"/>
+    <hyperlink ref="C826" r:id="rId1630" display="Variant of FOSC-600"/>
+    <hyperlink ref="A827" r:id="rId1631" display="739054-000"/>
     <hyperlink ref="C827" r:id="rId1632" display="Variant of FOSC-400"/>
-    <hyperlink ref="A828" r:id="rId1633" display="743103-000"/>
-[...7 lines deleted...]
-    <hyperlink ref="A832" r:id="rId1641" display="615379-000"/>
+    <hyperlink ref="A828" r:id="rId1633" display="731489-000"/>
+    <hyperlink ref="C828" r:id="rId1634" display="Variant of FOSC-400"/>
+    <hyperlink ref="A829" r:id="rId1635" display="722917-000"/>
+    <hyperlink ref="C829" r:id="rId1636" display="Variant of FOSC-400"/>
+    <hyperlink ref="A830" r:id="rId1637" display="743103-000"/>
+    <hyperlink ref="C830" r:id="rId1638" display="Variant of FOSC400-CLOS-ACC"/>
+    <hyperlink ref="A831" r:id="rId1639" display="754846-000"/>
+    <hyperlink ref="C831" r:id="rId1640" display="Variant of FOSC-600"/>
+    <hyperlink ref="A832" r:id="rId1641" display="757910-000"/>
     <hyperlink ref="C832" r:id="rId1642" display="Variant of FOSC-450"/>
-    <hyperlink ref="A833" r:id="rId1643" display="61606V-000"/>
-[...11 lines deleted...]
-    <hyperlink ref="A839" r:id="rId1655" display="644487-000"/>
+    <hyperlink ref="A833" r:id="rId1643" display="757445-000"/>
+    <hyperlink ref="C833" r:id="rId1644" display="Variant of FOSC-400"/>
+    <hyperlink ref="A834" r:id="rId1645" display="615379-000"/>
+    <hyperlink ref="C834" r:id="rId1646" display="Variant of FOSC-450"/>
+    <hyperlink ref="A835" r:id="rId1647" display="61606V-000"/>
+    <hyperlink ref="C835" r:id="rId1648" display="Variant of FOSC-450"/>
+    <hyperlink ref="A836" r:id="rId1649" display="629313-000"/>
+    <hyperlink ref="C836" r:id="rId1650" display="Variant of FOSC-400"/>
+    <hyperlink ref="A837" r:id="rId1651" display="635830-8"/>
+    <hyperlink ref="C837" r:id="rId1652" display="Variant of FOSC-400"/>
+    <hyperlink ref="A838" r:id="rId1653" display="636388-000"/>
+    <hyperlink ref="C838" r:id="rId1654" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A839" r:id="rId1655" display="641414-000"/>
     <hyperlink ref="C839" r:id="rId1656" display="Variant of FOSC-450"/>
-    <hyperlink ref="A840" r:id="rId1657" display="646311-000"/>
-[...1 lines deleted...]
-    <hyperlink ref="A841" r:id="rId1659" display="654916-000"/>
+    <hyperlink ref="A840" r:id="rId1657" display="635830-2"/>
+    <hyperlink ref="C840" r:id="rId1658" display="Variant of FOSC-400"/>
+    <hyperlink ref="A841" r:id="rId1659" display="644487-000"/>
     <hyperlink ref="C841" r:id="rId1660" display="Variant of FOSC-450"/>
-    <hyperlink ref="A842" r:id="rId1661" display="659313-000"/>
-[...3 lines deleted...]
-    <hyperlink ref="A844" r:id="rId1665" display="392343-000"/>
+    <hyperlink ref="A842" r:id="rId1661" display="646311-000"/>
+    <hyperlink ref="C842" r:id="rId1662" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A843" r:id="rId1663" display="654916-000"/>
+    <hyperlink ref="C843" r:id="rId1664" display="Variant of FOSC-450"/>
+    <hyperlink ref="A844" r:id="rId1665" display="659313-000"/>
     <hyperlink ref="C844" r:id="rId1666" display="Variant of FOSC-400"/>
-    <hyperlink ref="A845" r:id="rId1667" display="380999-000"/>
+    <hyperlink ref="A845" r:id="rId1667" display="663259-000"/>
     <hyperlink ref="C845" r:id="rId1668" display="Variant of FOSC450-CLOS-ACC"/>
-    <hyperlink ref="A846" r:id="rId1669" display="398512-000"/>
-[...23 lines deleted...]
-    <hyperlink ref="A858" r:id="rId1693" display="434370-000"/>
+    <hyperlink ref="A846" r:id="rId1669" display="392343-000"/>
+    <hyperlink ref="C846" r:id="rId1670" display="Variant of FOSC-400"/>
+    <hyperlink ref="A847" r:id="rId1671" display="380999-000"/>
+    <hyperlink ref="C847" r:id="rId1672" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A848" r:id="rId1673" display="398512-000"/>
+    <hyperlink ref="C848" r:id="rId1674" display="Variant of FOSC-450"/>
+    <hyperlink ref="A849" r:id="rId1675" display="384493-000"/>
+    <hyperlink ref="C849" r:id="rId1676" display="Variant of FOSC-450"/>
+    <hyperlink ref="A850" r:id="rId1677" display="394701-000"/>
+    <hyperlink ref="C850" r:id="rId1678" display="Variant of FOSC-400"/>
+    <hyperlink ref="A851" r:id="rId1679" display="3Z8698-000"/>
+    <hyperlink ref="C851" r:id="rId1680" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A852" r:id="rId1681" display="40606V-000"/>
+    <hyperlink ref="C852" r:id="rId1682" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A853" r:id="rId1683" display="41606V-000"/>
+    <hyperlink ref="C853" r:id="rId1684" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A854" r:id="rId1685" display="418907-000"/>
+    <hyperlink ref="C854" r:id="rId1686" display="Variant of FOSC-400"/>
+    <hyperlink ref="A855" r:id="rId1687" display="419471-000"/>
+    <hyperlink ref="C855" r:id="rId1688" display="Variant of FOSC-400"/>
+    <hyperlink ref="A856" r:id="rId1689" display="423544-000"/>
+    <hyperlink ref="C856" r:id="rId1690" display="Variant of FOSC-450"/>
+    <hyperlink ref="A857" r:id="rId1691" display="429631-000"/>
+    <hyperlink ref="C857" r:id="rId1692" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A858" r:id="rId1693" display="430852-000"/>
     <hyperlink ref="C858" r:id="rId1694" display="Variant of FOSC-400"/>
-    <hyperlink ref="A859" r:id="rId1695" display="430987-000"/>
-[...1 lines deleted...]
-    <hyperlink ref="A860" r:id="rId1697" display="448702-000"/>
+    <hyperlink ref="A859" r:id="rId1695" display="43397K-000"/>
+    <hyperlink ref="C859" r:id="rId1696" display="Variant of FOSC-450"/>
+    <hyperlink ref="A860" r:id="rId1697" display="434370-000"/>
     <hyperlink ref="C860" r:id="rId1698" display="Variant of FOSC-400"/>
-    <hyperlink ref="A861" r:id="rId1699" display="449105-000"/>
-[...17 lines deleted...]
-    <hyperlink ref="A871" r:id="rId1717" display="138908-000"/>
+    <hyperlink ref="A861" r:id="rId1699" display="430987-000"/>
+    <hyperlink ref="C861" r:id="rId1700" display="Variant of FOSC-400"/>
+    <hyperlink ref="A862" r:id="rId1701" display="448702-000"/>
+    <hyperlink ref="C862" r:id="rId1702" display="Variant of FOSC-400"/>
+    <hyperlink ref="A863" r:id="rId1703" display="449105-000"/>
+    <hyperlink ref="C863" r:id="rId1704" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A864" r:id="rId1705" display="442141-000"/>
+    <hyperlink ref="A865" r:id="rId1706" display="444151-000"/>
+    <hyperlink ref="C865" r:id="rId1707" display="Variant of FOSC400-CLOS-ACC"/>
+    <hyperlink ref="A866" r:id="rId1708" display="43334M-000"/>
+    <hyperlink ref="C866" r:id="rId1709" display="Variant of FOSC-400"/>
+    <hyperlink ref="A867" r:id="rId1710" display="456357-000"/>
+    <hyperlink ref="A868" r:id="rId1711" display="458536-000"/>
+    <hyperlink ref="C868" r:id="rId1712" display="Variant of FOSC-400"/>
+    <hyperlink ref="A869" r:id="rId1713" display="45755P-000"/>
+    <hyperlink ref="C869" r:id="rId1714" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A870" r:id="rId1715" display="458128-000"/>
+    <hyperlink ref="C870" r:id="rId1716" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A871" r:id="rId1717" display="138273-000"/>
     <hyperlink ref="C871" r:id="rId1718" display="Variant of FOSC-400"/>
-    <hyperlink ref="A872" r:id="rId1719" display="145796-000"/>
-[...1 lines deleted...]
-    <hyperlink ref="A873" r:id="rId1721" display="146937-000"/>
+    <hyperlink ref="A872" r:id="rId1719" display="139534-000"/>
+    <hyperlink ref="C872" r:id="rId1720" display="Variant of FOSC400-CLOS-ACC"/>
+    <hyperlink ref="A873" r:id="rId1721" display="138908-000"/>
     <hyperlink ref="C873" r:id="rId1722" display="Variant of FOSC-400"/>
-    <hyperlink ref="A874" r:id="rId1723" display="163471-000"/>
-[...1 lines deleted...]
-    <hyperlink ref="A875" r:id="rId1725" display="677893-000"/>
+    <hyperlink ref="A874" r:id="rId1723" display="145796-000"/>
+    <hyperlink ref="C874" r:id="rId1724" display="Variant of FOSC-600"/>
+    <hyperlink ref="A875" r:id="rId1725" display="146937-000"/>
     <hyperlink ref="C875" r:id="rId1726" display="Variant of FOSC-400"/>
-    <hyperlink ref="A876" r:id="rId1727" display="681316-000"/>
-[...12 lines deleted...]
-    <hyperlink ref="C882" r:id="rId1740" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A876" r:id="rId1727" display="163471-000"/>
+    <hyperlink ref="C876" r:id="rId1728" display="Variant of FOSC-100"/>
+    <hyperlink ref="A877" r:id="rId1729" display="677893-000"/>
+    <hyperlink ref="C877" r:id="rId1730" display="Variant of FOSC-400"/>
+    <hyperlink ref="A878" r:id="rId1731" display="681316-000"/>
+    <hyperlink ref="C878" r:id="rId1732" display="Variant of FOSC-400"/>
+    <hyperlink ref="A879" r:id="rId1733" display="691383-000"/>
+    <hyperlink ref="C879" r:id="rId1734" display="Variant of FOSC-450"/>
+    <hyperlink ref="A880" r:id="rId1735" display="6C1254-000"/>
+    <hyperlink ref="C880" r:id="rId1736" display="Variant of FOSC-450"/>
+    <hyperlink ref="A881" r:id="rId1737" display="694667-000"/>
+    <hyperlink ref="C881" r:id="rId1738" display="Variant of FOSC400-CLOS-ACC"/>
+    <hyperlink ref="A882" r:id="rId1739" display="6Y203L-000"/>
+    <hyperlink ref="C882" r:id="rId1740" display="Variant of FOSC400-CLOS-ACC"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId1741"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 