--- v0 (2026-05-25)
+++ v1 (2026-07-23)
@@ -11,4550 +11,7712 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2661" count="6408">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2660" count="6408">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Requirements</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>CS1927-000</t>
+  </si>
+  <si>
+    <t>FOSC-OSKG</t>
+  </si>
+  <si>
+    <t>Variant of FOSC400-CLOS-ACC</t>
+  </si>
+  <si>
+    <t>FOSC®  Gel Sealing Kit for oval splice closure port, sealing 1 looped cable with diameter between 5 and 15 mm</t>
+  </si>
+  <si>
+    <t>FOSC®</t>
+  </si>
+  <si>
+    <t>FOSC 400G</t>
+  </si>
+  <si>
+    <t>Cable sealing</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760245448</t>
+  </si>
+  <si>
+    <t>760245448</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-TTUBE-RIBN-50FT</t>
+  </si>
+  <si>
+    <t>Variant of FOSC450-CLOS-ACC</t>
+  </si>
+  <si>
+    <t>FOSC®  Transportation Tubing, ribbon</t>
+  </si>
+  <si>
+    <t>FOSC 450</t>
+  </si>
+  <si>
+    <t>Miscellaneous parts</t>
+  </si>
+  <si>
+    <t>RH0070-000</t>
+  </si>
+  <si>
+    <t>FOSC450-D6-REHAB-KIT</t>
+  </si>
+  <si>
+    <t>FOSC®  Combination 450 D closure and Split Base</t>
+  </si>
+  <si>
+    <t>Fiber accessory kit | Miscellaneous parts</t>
+  </si>
+  <si>
+    <t>915743-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-SIQP</t>
+  </si>
+  <si>
+    <t>Variant of FOSC-SPLICE-TRAYS</t>
+  </si>
+  <si>
+    <t>FOSC®  Module kit for FOSC 200D splicing insert</t>
+  </si>
+  <si>
+    <t>FOSC 250</t>
+  </si>
+  <si>
+    <t>Conversion kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760241681</t>
+  </si>
+  <si>
+    <t>760241681</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-D-TRAY-RIBN-48</t>
+  </si>
+  <si>
+    <t>FOSC®  Ribbon Tray Fiber Kit, D closure, 576 mass fusion capacity, 4 singlemode splice modules</t>
+  </si>
+  <si>
+    <t>Fiber splice tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760245548</t>
+  </si>
+  <si>
+    <t>760245548</t>
+  </si>
+  <si>
+    <t>ODF-SPLCAB-24</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>UMSC (Universal Mounted Splice Cabinet) with up to 6912 fiber splices capacity (Rollable ribbon cables), exit up, gray, splice trays and rack mounting brackets are not included</t>
+  </si>
+  <si>
+    <t>Flex Frame</t>
+  </si>
+  <si>
+    <t>Universal Mounted Splice Cabinet</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760248104</t>
+  </si>
+  <si>
+    <t>760248104</t>
+  </si>
+  <si>
+    <t>ODF-SPLCAB-12</t>
+  </si>
+  <si>
+    <t>UMSC (Universal Mounted Splice Cabinet) with up to 3456 fiber splices capacity (Rollable ribbon cables), exit up, gray,splice trays are not included</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760245550</t>
+  </si>
+  <si>
+    <t>760245550</t>
+  </si>
+  <si>
+    <t>ODF-ACC-BRK-23</t>
+  </si>
+  <si>
+    <t>Variant of FLEX-CAB-ACCESSORIES</t>
+  </si>
+  <si>
+    <t>Flex Frame, 23" rack mount brack for Universal Splice cabinet, 1 kit per cabinet</t>
+  </si>
+  <si>
+    <t>CommScope®</t>
+  </si>
+  <si>
+    <t>Mounting bracket</t>
+  </si>
+  <si>
+    <t>AV134A-000-US</t>
+  </si>
+  <si>
+    <t>FOSC450-C6-6-24-1-C6V-US</t>
+  </si>
+  <si>
+    <t>Variant of FOSC-450</t>
+  </si>
+  <si>
+    <t>FOSC® 450 C6 Fiber Optic Splice Closure, Gel Cable sealing, one pre-installed 24-splice tray, 6 cable attach., six ground feedthrough lugs, with test valve,  Build America Buy America  (BABA) compliant</t>
+  </si>
+  <si>
+    <t>Single-ended | round fiber closure</t>
+  </si>
+  <si>
+    <t>Build America Buy America (BABA) compliant*</t>
+  </si>
+  <si>
+    <t>LE0932-000-US</t>
+  </si>
+  <si>
+    <t>FOSC450-C6-6-NT-0-C0V-US</t>
+  </si>
+  <si>
+    <t>FOSC® 450 C6 Fiber Optic Splice Closure, Gel Cable sealing, no pre-installed tray, 6 cable attachments, with test valve, Build America Buy America  (BABA) Compliant</t>
+  </si>
+  <si>
+    <t>700297-000</t>
+  </si>
+  <si>
+    <t>FOSC400-A4-16-1-NNV</t>
+  </si>
+  <si>
+    <t>Variant of FOSC-400</t>
+  </si>
+  <si>
+    <t>FOSC® 400 A4 Fiber Optic Splice Closure, Heat Shrink Cable sealing, one  pre-installed 16-splice tray, with test valve</t>
+  </si>
+  <si>
+    <t>FOSC 400</t>
+  </si>
+  <si>
+    <t>702883-000</t>
+  </si>
+  <si>
+    <t>FOSC400-B4-24-1-NGV</t>
+  </si>
+  <si>
+    <t>FOSC® 400 B4 Fiber Optic Splice Closure, Heat Shrink Cable sealing, one pre-installed 24-splice tray, ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>704289-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-CABLE-SEAL-2-NW</t>
+  </si>
+  <si>
+    <t>FOSC®  Oval Port Cable Seal kit, wraparound, for FOSC 400 Fiber Splice Closure</t>
+  </si>
+  <si>
+    <t>70076T-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-450-BS-CLAMP</t>
+  </si>
+  <si>
+    <t>FOSC®  Replacement Clamp for FOSC 450/BS closures</t>
+  </si>
+  <si>
+    <t>Replacement parts</t>
+  </si>
+  <si>
+    <t>713591-000</t>
+  </si>
+  <si>
+    <t>FOSC400-B2-12-2-NGV-A</t>
+  </si>
+  <si>
+    <t>FOSC® 400 B2 Fiber Optic Splice Closure, Heat Shrink Cable sealing, two pre-installed 12-splice trays, ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>709010-000</t>
+  </si>
+  <si>
+    <t>FOSC-D-TRAY-36-1</t>
+  </si>
+  <si>
+    <t>FOSC®  D-size splice tray for 36 heat shrink or mechanical splices in FOSC 400D5, 450D6, 600C and 600D Fiber Splice Closures</t>
+  </si>
+  <si>
+    <t>FOSC 450 | FOSC 600</t>
+  </si>
+  <si>
+    <t>727952-000</t>
+  </si>
+  <si>
+    <t>FOSC450-B6-4-12-1-B3V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 B6 Fiber Optic Splice Closure, Gel Cable sealing, one pre-installed 12-splice tray, 4 cable attach., three ground feedthrough lugs, valve</t>
+  </si>
+  <si>
+    <t>709972-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-A/B-TRAY-12-RBN</t>
+  </si>
+  <si>
+    <t>FOSC®  Ribbon Fiber Tray</t>
+  </si>
+  <si>
+    <t>738827-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-CABLE-SEAL-1-BT</t>
+  </si>
+  <si>
+    <t>FOSC®   Round Port Cable Seal kit, tubular, for FOSC 400 Fiber Splice Closure, with blocking kit</t>
+  </si>
+  <si>
+    <t>736534-000</t>
+  </si>
+  <si>
+    <t>FOSC-AS-TRAY-S6-1</t>
+  </si>
+  <si>
+    <t>FOSC®  Splice Tray, thin, 6 SMOUV splice capacity, for FOSC 400 AS/A8 Fiber Splice Closures</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
+  </si>
+  <si>
+    <t>737046-000</t>
+  </si>
+  <si>
+    <t>FOSC-400B2-NT-0-NNN</t>
+  </si>
+  <si>
+    <t>FOSC® 400 B2G Fiber Optic Splice Closure, Heat Shrink Cable sealing, no pre-installed trays, no valve</t>
+  </si>
+  <si>
+    <t>755467-000</t>
+  </si>
+  <si>
+    <t>FOSC400-B2-NT-0-NGV</t>
+  </si>
+  <si>
+    <t>FOSC® 400 B2G Fiber Optic Splice Closure, Heat Shrink Cable sealing, no pre-installed trays, ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>758701-000</t>
+  </si>
+  <si>
+    <t>FOSC400-D5/FR-72-1-NGV</t>
+  </si>
+  <si>
+    <t>FOSC® 400 D5 Fire Retardant Fiber Optic Splice Closure, Heat Shrink Cable sealing, one pre-installed 72-splice tray, with test valve</t>
+  </si>
+  <si>
+    <t>751432-000</t>
+  </si>
+  <si>
+    <t>FOSC-400A4-24-1-NNV</t>
+  </si>
+  <si>
+    <t>FOSC® 400 A4 Fiber Optic Splice Closure, Heat Shrink Cable sealing, one  pre-installed 24-splice tray, with test valve</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235473</t>
+  </si>
+  <si>
+    <t>760235473</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-A/B-TRAYTAP-4P-21</t>
+  </si>
+  <si>
+    <t>FOSC®  450 Fiber Optic splice tray kit with one 4-port Tray Tap, 21 dB</t>
+  </si>
+  <si>
+    <t>Tap splice tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235456</t>
+  </si>
+  <si>
+    <t>760235456</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-A/B-TRAYTAP-2P-10</t>
+  </si>
+  <si>
+    <t>FOSC®  450 Fiber Optic splice tray kit with one 2-port Tray Tap, 10 dB</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235466</t>
+  </si>
+  <si>
+    <t>760235466</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-A/B-TRAYTAP-2P-08</t>
+  </si>
+  <si>
+    <t>FOSC®  450 Fiber Optic splice tray kit with one 2-port Tray Tap, 8 dB</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235475</t>
+  </si>
+  <si>
+    <t>760235475</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-A/B-TRAYTAP-4P-09</t>
+  </si>
+  <si>
+    <t>FOSC®  450 Fiber Optic splice tray kit with one 4-port Tray Tap, 9 dB</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235457</t>
+  </si>
+  <si>
+    <t>760235457</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-A/B-TRAYTAP-2P-12</t>
+  </si>
+  <si>
+    <t>FOSC®  450 Fiber Optic splice tray kit with one 2-port Tray Tap, 12 dB</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235467</t>
+  </si>
+  <si>
+    <t>760235467</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-A/B-TRAYTAP-4P-10</t>
+  </si>
+  <si>
+    <t>FOSC®  450 Fiber Optic splice tray kit with one 4-port Tray Tap, 10 dB</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235458</t>
+  </si>
+  <si>
+    <t>760235458</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-A/B-TRAYTAP-2P-14</t>
+  </si>
+  <si>
+    <t>FOSC®  450 Fiber Optic splice tray kit with one 2-port Tray Tap, 14 dB</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235468</t>
+  </si>
+  <si>
+    <t>760235468</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-A/B-TRAYTAP-4P-11</t>
+  </si>
+  <si>
+    <t>FOSC®  450 Fiber Optic splice tray kit with one 4-port Tray Tap, 11 dB</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235477</t>
+  </si>
+  <si>
+    <t>760235477</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-A/B-TRAYTAP-8P-12</t>
+  </si>
+  <si>
+    <t>FOSC®  450 Fiber Optic splice tray kit with one 8-port Tray Tap, 12 dB</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235459</t>
+  </si>
+  <si>
+    <t>760235459</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-A/B-TRAYTAP-2P-15</t>
+  </si>
+  <si>
+    <t>FOSC®  450 Fiber Optic splice tray kit with one 2-port Tray Tap, 15 dB</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235478</t>
+  </si>
+  <si>
+    <t>760235478</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-A/B-TRAYTAP-8P-14</t>
+  </si>
+  <si>
+    <t>FOSC®  450 Fiber Optic splice tray kit with one 8-port Tray Tap, 14 dB</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235460</t>
+  </si>
+  <si>
+    <t>760235460</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-A/B-TRAYTAP-2P-17</t>
+  </si>
+  <si>
+    <t>FOSC®  450 Fiber Optic splice tray kit with one 2-port Tray Tap, 17 dB</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235461</t>
+  </si>
+  <si>
+    <t>760235461</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-A/B-TRAYTAP-2P-19</t>
+  </si>
+  <si>
+    <t>FOSC®  450 Fiber Optic splice tray kit with one 2-port Tray Tap, 19 dB</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235479</t>
+  </si>
+  <si>
+    <t>760235479</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-A/B-TRAYTAP-8P-15</t>
+  </si>
+  <si>
+    <t>FOSC®  450 Fiber Optic splice tray kit with one 8-port Tray Tap, 15 dB</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235480</t>
+  </si>
+  <si>
+    <t>760235480</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-A/B-TRAYTAP-8P-17</t>
+  </si>
+  <si>
+    <t>FOSC®  450 Fiber Optic splice tray kit with one 8-port Tray Tap, 17 dB</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235481</t>
+  </si>
+  <si>
+    <t>760235481</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-A/B-TRAYTAP-8P-19</t>
+  </si>
+  <si>
+    <t>FOSC®  450 Fiber Optic splice tray kit with one 8-port Tray Tap, 19 dB</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760244146</t>
+  </si>
+  <si>
+    <t>760244146</t>
+  </si>
+  <si>
+    <t>RIBCBOUT-3/8-300-3456</t>
+  </si>
+  <si>
+    <t>Kit designed for OMX applications</t>
+  </si>
+  <si>
+    <t>Fiber breakout kit</t>
+  </si>
+  <si>
+    <t>767480-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-400-5DROP</t>
+  </si>
+  <si>
+    <t>FOSC®  Drop cable port hardware kit for FOSC 400 fiber closures</t>
+  </si>
+  <si>
+    <t>Drop cable kit</t>
+  </si>
+  <si>
+    <t>772141-000</t>
+  </si>
+  <si>
+    <t>FOSC450-B6-6-12-4-T3V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 B6 Fiber Optic Splice Closure, Gel Cable sealing, four pre-installed 12-splice trays, 6 cable attachments, with test valve</t>
+  </si>
+  <si>
+    <t>776482-000</t>
+  </si>
+  <si>
+    <t>FOSC450-B6-4-24-1-B0V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 B6 Fiber Optic Splice Closure, Gel Cable sealing, one pre-installed 24-splice tray, 4 cable attachments, with test valve</t>
+  </si>
+  <si>
+    <t>7X2580-000</t>
+  </si>
+  <si>
+    <t>FOSC600-C8B-36-1-C0V</t>
+  </si>
+  <si>
+    <t>Variant of FOSC-600</t>
+  </si>
+  <si>
+    <t>FOSC® 600 C Fiber Optic Splice Closure, Gel Cable sealing, butt type, one pre-installed 36-splice tray, two 4-port gel blocks, standard basket, with test valve</t>
+  </si>
+  <si>
+    <t>FOSC 600</t>
+  </si>
+  <si>
+    <t>In-line | rectangular fiber closure | Single-ended | rectangular fiber closure</t>
+  </si>
+  <si>
+    <t>795423-000</t>
+  </si>
+  <si>
+    <t>FOSC450-B6-6-TAP-8P-12</t>
+  </si>
+  <si>
+    <t>FOSC® 450 A4 Fiber Optic Splice Closure with one 8-port tap, 12 dB</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760236627</t>
+  </si>
+  <si>
+    <t>760236627</t>
+  </si>
+  <si>
+    <t>FOSC-400D5/B-NT-0-NNN</t>
+  </si>
+  <si>
+    <t>FOSC® 400 D5 Fiber Optic Splice Closure, Heat Shrink Cable sealing, no pre-installed trays</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760236748</t>
+  </si>
+  <si>
+    <t>760236748</t>
+  </si>
+  <si>
+    <t>FOSC-400A8-S24-4-NNN</t>
+  </si>
+  <si>
+    <t>FOSC® 400 A8 Fiber Optic Splice Closure, Heat Shrink Cable sealing, four pre-installed 24-splice trays</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760237706</t>
+  </si>
+  <si>
+    <t>760237706</t>
+  </si>
+  <si>
+    <t>FOSC-OPGW-A4NT-0-NNN</t>
+  </si>
+  <si>
+    <t>Variant of FOSC-OPGW</t>
+  </si>
+  <si>
+    <t>FOSC® OPGW A Fiber Optic Splice Closure, Heat Shrink Cable sealing, butt type, no pre-installed trays</t>
+  </si>
+  <si>
+    <t>FOSC OPGW</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760237707</t>
+  </si>
+  <si>
+    <t>760237707</t>
+  </si>
+  <si>
+    <t>FOSC-OPGW-B4NT-0/6-NNC</t>
+  </si>
+  <si>
+    <t>FOSC® OPGW B Fiber Optic Splice Closure, Heat Shrink Cable sealing, butt type, no pre-installed trays</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760237708</t>
+  </si>
+  <si>
+    <t>760237708</t>
+  </si>
+  <si>
+    <t>FOSC-OPGW-B4NT-0/6-NNN</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760238072</t>
+  </si>
+  <si>
+    <t>760238072</t>
+  </si>
+  <si>
+    <t>FOSC450-3DQD1204NN2T-U23</t>
+  </si>
+  <si>
+    <t>FOSC® 450/D Fiber Optic Splice Closure, Gel Cable sealing, with integrated DWDM, 40 channels + upgrade port, demultiplexing, 2 test ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760239528</t>
+  </si>
+  <si>
+    <t>760239528</t>
+  </si>
+  <si>
+    <t>FOSC-400D5/B-S24-8-NNN</t>
+  </si>
+  <si>
+    <t>FOSC® 400 D5 Fiber Optic Splice Closure, Heat Shrink Cable sealing, eight 24-splice tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760240714</t>
+  </si>
+  <si>
+    <t>760240714</t>
+  </si>
+  <si>
+    <t>FOSC450-3DGD1384NN2T-U23</t>
+  </si>
+  <si>
+    <t>FOSC® 450/D Fiber Optic Splice Closure, Gel Cable sealing, with integrated DWDM, 12 channels + upgrade port, demultiplexing, 2 test ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760241731</t>
+  </si>
+  <si>
+    <t>760241731</t>
+  </si>
+  <si>
+    <t>FOST-ACC-C-TRAY-RIBN-24</t>
+  </si>
+  <si>
+    <t>FOST splice tray, 288f per tray, 288f ribbon fiber splicing and 48f stranded fiber splicing per tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760242184</t>
+  </si>
+  <si>
+    <t>760242184</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-C-TRAY-RIBN-12</t>
+  </si>
+  <si>
+    <t>FOSC splice tray, 144f per tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760244147</t>
+  </si>
+  <si>
+    <t>760244147</t>
+  </si>
+  <si>
+    <t>RIBCBOUT-3/8-125-3456</t>
+  </si>
+  <si>
+    <t>Kit designed for FEC or FLEX applications</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760240250</t>
+  </si>
+  <si>
+    <t>760240250</t>
+  </si>
+  <si>
+    <t>FOSC-400A4-NT-0-NNV</t>
+  </si>
+  <si>
+    <t>FOSC® 400 A4 Fiber Optic Splice Closure, Heat Shrink Cable sealing, no pre-installed trays, with test valve</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760238867</t>
+  </si>
+  <si>
+    <t>760238867</t>
+  </si>
+  <si>
+    <t>FOSC450-3DAD121ANN2T-U23</t>
+  </si>
+  <si>
+    <t>FOSC® 450/D Fiber Optic Splice Closure, Gel Cable sealing, with integrated DWDM, 4 channels + upgrade port, demultiplexing, 2 test ports</t>
+  </si>
+  <si>
+    <t>324067-000</t>
+  </si>
+  <si>
+    <t>FOSC400-A4-12-1-BGV</t>
+  </si>
+  <si>
+    <t>FOSC® 400 A4 Fiber Optic Splice Closure, Heat Shrink Cable sealing, one  pre-installed 12-splice tray, cable blocking, ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>324288-000</t>
+  </si>
+  <si>
+    <t>FOSC450-B6-6-R1-1-T0V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 B6 Fiber Optic Splice Closure, Gel Cable sealing, with pre-installed A/B ribbon tray, 6 cable attachments, with test valve</t>
+  </si>
+  <si>
+    <t>328235-000</t>
+  </si>
+  <si>
+    <t>FOSC-400A4-S24-1-NNN</t>
+  </si>
+  <si>
+    <t>FOSC® 400 A4 Fiber Optic Splice Closure, Heat Shrink Cable sealing, one pre-installed 24-splice tray</t>
+  </si>
+  <si>
+    <t>346109-000</t>
+  </si>
+  <si>
+    <t>FOSC400-B4-RIBN-BNV</t>
+  </si>
+  <si>
+    <t>FOSC® 400 B4 Fiber Optic Splice Closure, Heat Shrink Cable sealing, one pre-installed Ribbon tray, with test valve</t>
+  </si>
+  <si>
+    <t>356755-000</t>
+  </si>
+  <si>
+    <t>FOSC100-BM-48</t>
+  </si>
+  <si>
+    <t>Variant of FOSC-100</t>
+  </si>
+  <si>
+    <t>FOSC® 100C Fiber Optic Splice Closure, Heat Shrink Cable sealing, 48 splices</t>
+  </si>
+  <si>
+    <t>FOSC 100</t>
+  </si>
+  <si>
+    <t>355809-000</t>
+  </si>
+  <si>
+    <t>FOSC400-D5-RIBN-BNV</t>
+  </si>
+  <si>
+    <t>FOSC® 400 D5 Fiber Optic Splice Closure, Heat Shrink Cable sealing, ribbon tray, cable blocking, with test valve</t>
+  </si>
+  <si>
+    <t>358924-000</t>
+  </si>
+  <si>
+    <t>FOSC600-D6B-NT-0-N2V</t>
+  </si>
+  <si>
+    <t>FOSC® 600 D Fiber Optic Splice Closure, Gel Cable sealing, butt type, no pre-installed trays, two 3-port gel blocks, 2 ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>376281-000</t>
+  </si>
+  <si>
+    <t>FOSC450-A4-4-TAP-4P-13</t>
+  </si>
+  <si>
+    <t>FOSC® 450 A4 Fiber Optic Splice Closure with one 4-port tap, 13 dB</t>
+  </si>
+  <si>
+    <t>361050-000</t>
+  </si>
+  <si>
+    <t>FOSC-400B4-S12-1-NGV</t>
+  </si>
+  <si>
+    <t>FOSC® 400 B4 Fiber Optic Splice Closure, Heat Shrink Cable sealing, one pre-installed 12-splice tray, with test valve</t>
+  </si>
+  <si>
+    <t>379948-000</t>
+  </si>
+  <si>
+    <t>FOSC450-C6-4-NT-0-C0V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 C6 Fiber Optic Splice Closure, Gel Cable sealing, no pre-installed tray, 4 cable attachments, with test valve</t>
+  </si>
+  <si>
+    <t>38666K-000</t>
+  </si>
+  <si>
+    <t>FOSC400-B4/FR-12-2-BGV-A</t>
+  </si>
+  <si>
+    <t>FOSC® 400 B4 Fire Retardant Fiber Optic Splice Closure, Heat Shrink Cable sealing, two pre-installed 12-splice trays, with test valve</t>
+  </si>
+  <si>
+    <t>39694T-000</t>
+  </si>
+  <si>
+    <t>FOSC400-C5-24-1-NNV</t>
+  </si>
+  <si>
+    <t>FOSC® 400 C5 Fiber Optic Splice Closure, Heat Shrink Cable sealing, one pre-installed 24-splice tray, ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>393723-000</t>
+  </si>
+  <si>
+    <t>FOSC400-B4-24-1-NNV</t>
+  </si>
+  <si>
+    <t>FOSC® 400 B4 Fiber Optic Splice Closure, Heat Shrink Cable sealing, one pre-installed 24-splice tray and test valve</t>
+  </si>
+  <si>
+    <t>381107-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-400-AB450A-ORING</t>
+  </si>
+  <si>
+    <t>FOSC®  450 Replacement O-Ring for A Fiber Optic Splice closures</t>
+  </si>
+  <si>
+    <t>3J5708-000</t>
+  </si>
+  <si>
+    <t>FOSC450-D6-6-36-6-D6V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 D6 Fiber Optic Splice Closure, Gel Cable sealing, six pre-installed 36-splice trays, with test valve</t>
+  </si>
+  <si>
+    <t>394313-000</t>
+  </si>
+  <si>
+    <t>FOSC400-D5/FR-RIBN-BNV</t>
+  </si>
+  <si>
+    <t>FOSC® 400 D5 Fire Redardant Fiber Optic Splice Closure, Heat Shrink Cable sealing, ribbon tray, cable blocking, with test valve</t>
+  </si>
+  <si>
+    <t>3X661B-000</t>
+  </si>
+  <si>
+    <t>FOSC600-D8B-00-1-L4V</t>
+  </si>
+  <si>
+    <t>FOSC® 600 D Fiber Optic Splice Closure, Gel Cable sealing, butt type, no pre-installed trays, two 4-port gel blocks, loose buffer ribbon module, 4 ground feedthru lugs, with test valve</t>
+  </si>
+  <si>
+    <t>398955-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-C-TRAY-RIBN-18</t>
+  </si>
+  <si>
+    <t>FOSC®  "C" Splice Tray</t>
+  </si>
+  <si>
+    <t>402532-000</t>
+  </si>
+  <si>
+    <t>FOSC600-D8I-NT-0-D0V</t>
+  </si>
+  <si>
+    <t>FOSC® 600 D Fiber Optic Splice Closure, Gel Cable sealing, inline type, no pre-installed trays, two 4-port gel blocks, with test valve</t>
+  </si>
+  <si>
+    <t>414458-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-A/B-TRAY-P6S2NN</t>
+  </si>
+  <si>
+    <t>FOSC®  Splice tray kit, with 6 SC/APC adapters for FOSC 450 splice closures</t>
+  </si>
+  <si>
+    <t>425734-000</t>
+  </si>
+  <si>
+    <t>FOSC600-DB4-NT-0-D0V</t>
+  </si>
+  <si>
+    <t>FOSC® 600 D Fiber Optic Splice Closure, Gel Cable sealing, butt type, no pre-installed trays, one 4-port gel block, standard basket, 4 ground feedthru lugs, with test valve</t>
+  </si>
+  <si>
+    <t>422658-000</t>
+  </si>
+  <si>
+    <t>FOSC450-B6-6-TAP-8P-17</t>
+  </si>
+  <si>
+    <t>FOSC® 450 A4 Fiber Optic Splice Closure with one 8-port tap, 17 dB</t>
+  </si>
+  <si>
+    <t>426579-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-D-TRAY-36-KIT</t>
+  </si>
+  <si>
+    <t>FOSC®  Splice Tray Kit, clear cover with 6 SM-6 splice modules, tie-wraps</t>
+  </si>
+  <si>
+    <t>429567-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-A-TRAY-24-KIT</t>
+  </si>
+  <si>
+    <t>FOSC®  Fiber Optic Splice Tray Kit for 24 fibers</t>
+  </si>
+  <si>
+    <t>433656-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-A/B-TRAY-HINGE</t>
+  </si>
+  <si>
+    <t>FOSC®  Hinge kit for A/B sized splice trays for FOSC splice closures</t>
+  </si>
+  <si>
+    <t>FOSC 400 | FOSC 450</t>
+  </si>
+  <si>
+    <t>439027-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-B-BASKET-B</t>
+  </si>
+  <si>
+    <t>FOSC®  Slack storage basket for storing express (uncut) loose buffer tubes, loose fiber or ribbons</t>
+  </si>
+  <si>
+    <t>Slack basket</t>
+  </si>
+  <si>
+    <t>443162-000</t>
+  </si>
+  <si>
+    <t>FOSC450-A4-4-24-1-T1V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 A4 Fiber Optic Splice Closure, Gel Cable sealing, one pre-installed 24-splice tray, 4 cable attach., tall, 1 ground feedthrough lug, with test valve</t>
+  </si>
+  <si>
+    <t>443374-000</t>
+  </si>
+  <si>
+    <t>FOSC450-A4-4-TAP-2P-14</t>
+  </si>
+  <si>
+    <t>FOSC® 450 A4 Fiber Optic Splice Closure with one 2-port tap, 14 dB</t>
+  </si>
+  <si>
+    <t>452924-000</t>
+  </si>
+  <si>
+    <t>FOSC450-C6-6-NT-0-T3V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 C6 Fiber Optic Splice Closure, Gel Cable sealing, no pre-installed tray, 6 cable attach., three ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>453048-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-600-BOND-CLAMP</t>
+  </si>
+  <si>
+    <t>Variant of FOSC600-CLOS-ACC</t>
+  </si>
+  <si>
+    <t>FOSC®  Clamp hardware kit for attaching on fiber cables for FOSC 600 closures</t>
+  </si>
+  <si>
+    <t>Mounting kit</t>
+  </si>
+  <si>
+    <t>457507-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-B-BASKET</t>
+  </si>
+  <si>
+    <t>FOSC®  Slack Storage Basket for Fiber Splice Closure</t>
+  </si>
+  <si>
+    <t>652491-000</t>
+  </si>
+  <si>
+    <t>FOSC400-A4-16-1-NGV</t>
+  </si>
+  <si>
+    <t>FOSC® 400 A4 Fiber Optic Splice Closure, Heat Shrink Cable sealing, one  pre-installed 16-splice tray, ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>650731-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-SCOP-100-KIT</t>
+  </si>
+  <si>
+    <t>FOSC®  Cable protection kit for FOSC fiber closures</t>
+  </si>
+  <si>
+    <t>Protection tubing</t>
+  </si>
+  <si>
+    <t>652236-000</t>
+  </si>
+  <si>
+    <t>FOSC450-B6-6-TAP-8P-14</t>
+  </si>
+  <si>
+    <t>FOSC® 450 A4 Fiber Optic Splice Closure with one 8-port tap, 14 dB</t>
+  </si>
+  <si>
+    <t>655019-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-AER-BRACKET-50</t>
+  </si>
+  <si>
+    <t>FOSC®  Mounting Bracket kit, Universal, aerial</t>
+  </si>
+  <si>
+    <t>658363-000</t>
+  </si>
+  <si>
+    <t>FOSC400-B2-12-2-BGV</t>
+  </si>
+  <si>
+    <t>FOSC® 400 B2 Fiber Optic Splice Closure, Heat Shrink Cable sealing, two pre-installed 12-splice trays, cable blocking, ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>656459-000</t>
+  </si>
+  <si>
+    <t>FOSC400-A4-12-1-NGV</t>
+  </si>
+  <si>
+    <t>FOSC® 400 A4 Fiber Optic Splice Closure, Heat Shrink Cable sealing, one  pre-installed 12-splice tray, ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>659136-000</t>
+  </si>
+  <si>
+    <t>FOSC450-CABLE-TERM-4-G</t>
+  </si>
+  <si>
+    <t>FOSC®  450 Cable Termination for Fiber Optic Splice Closure, B/C/D closures, 4 sets ea.: cbl retent. H/W, hose clamps; strength member</t>
+  </si>
+  <si>
+    <t>Cable termination kit</t>
+  </si>
+  <si>
+    <t>657662-000</t>
+  </si>
+  <si>
+    <t>FOSC450-A4-4-TAP-2P-12</t>
+  </si>
+  <si>
+    <t>FOSC® 450 A4 Fiber Optic Splice Closure with one 2-port tap, 12 dB</t>
+  </si>
+  <si>
+    <t>664606-000</t>
+  </si>
+  <si>
+    <t>FOSC-400D5-36-6-NGV</t>
+  </si>
+  <si>
+    <t>FOSC® 400 D5 Fiber Optic Splice Closure, Heat Shrink Cable sealing, six pre-installed 36-splice trays, with test valve</t>
+  </si>
+  <si>
+    <t>671575-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-MULT-EXT-GRND-6</t>
+  </si>
+  <si>
+    <t>FOSC®  Grounding Hardware Kit</t>
+  </si>
+  <si>
+    <t>Grounding kit</t>
+  </si>
+  <si>
+    <t>66994Z-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-HOOKLOOP-STRAP-25</t>
+  </si>
+  <si>
+    <t>FOSC®  Hook &amp; Loop strap kit, 25 in long for FOSC 400/D fiber closures</t>
+  </si>
+  <si>
+    <t>691370-000</t>
+  </si>
+  <si>
+    <t>FOSC450-D6-6-NT-0-T0V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 D6 Fiber Optic Splice Closure, Gel Cable sealing, no pre-installed tray, 6 cable attachments, with test valve</t>
+  </si>
+  <si>
+    <t>688216-000</t>
+  </si>
+  <si>
+    <t>FOSC400-A4-24-2-NGV</t>
+  </si>
+  <si>
+    <t>FOSC® 400 A4 Fiber Optic Splice Closure, Heat Shrink Cable sealing, two  pre-installed 24-splice trays, with test valve</t>
+  </si>
+  <si>
+    <t>692543-000</t>
+  </si>
+  <si>
+    <t>FOSC400-B2-24-1-NGV</t>
+  </si>
+  <si>
+    <t>FOSC® 400 B2 Fiber Optic Splice Closure, Heat Shrink Cable sealing, one pre-installed 24-splice tray, ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>6B136F-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-C-TRAY-PH12S2PA</t>
+  </si>
+  <si>
+    <t>FOSC®  Splice tray kit for ribbon cales for FOSC 450 fiber closures</t>
+  </si>
+  <si>
+    <t>6M865C-000</t>
+  </si>
+  <si>
+    <t>FOSC450-A4-4-R1-1-A1V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 A4 Fiber Optic Splice Closure, Gel Cable sealing, 4 cable attachments, one ribbon splice tray, with test valve</t>
+  </si>
+  <si>
+    <t>693863-000</t>
+  </si>
+  <si>
+    <t>FOSC400-A4-24-1-BGV</t>
+  </si>
+  <si>
+    <t>FOSC® 400 A4 Fiber Optic Splice Closure, Heat Shrink Cable sealing, one  pre-installed 24-splice tray, cable blocking, ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>5Z164D-000</t>
+  </si>
+  <si>
+    <t>FOSC400-B4-24-2-BGV-CO</t>
+  </si>
+  <si>
+    <t>FOSC® 400 B4 Fiber Optic Splice Closure, Heat Shrink Cable sealing, two pre-installed 24-splice trays, with test valve</t>
+  </si>
+  <si>
+    <t>5Z963X-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-A/B-TRAY-P6S2PA</t>
+  </si>
+  <si>
+    <t>FOSC®  Fiber Optic Tray</t>
+  </si>
+  <si>
+    <t>598382-000</t>
+  </si>
+  <si>
+    <t>FOSC600-GELSEAL-4-G</t>
+  </si>
+  <si>
+    <t>FOSC®  600 C Fiber Optic 4-port cable seal kit</t>
+  </si>
+  <si>
+    <t>607763-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-CV-1981-220V</t>
+  </si>
+  <si>
+    <t>FOSC®  Heated air tool (220V) for installing hot air cable seals &amp; cable blocks on FOSC closures</t>
+  </si>
+  <si>
+    <t>FOSC 400 | FOSC 450 | FOSC 600</t>
+  </si>
+  <si>
+    <t>Tool</t>
+  </si>
+  <si>
+    <t>601515-000</t>
+  </si>
+  <si>
+    <t>FOSC400-D5/FR-NT-0-NGV</t>
+  </si>
+  <si>
+    <t>FOSC® 400 D5 Fire Redardant Fiber Optic Splice Closure, Heat Shrink Cable sealing, no pre-installed tray, ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>624741-000</t>
+  </si>
+  <si>
+    <t>FOSC450-B6-6-R1-1-B0V</t>
+  </si>
+  <si>
+    <t>620844-000</t>
+  </si>
+  <si>
+    <t>FOSC450-B6-2-NT-0-N3V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 B6 Fiber Optic Splice Closure, Gel Cable sealing, no pre-installed tray, 2 cable attachments, three ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>638697-000</t>
+  </si>
+  <si>
+    <t>FOSC400-B4-24-1-BNV</t>
+  </si>
+  <si>
+    <t>FOSC® 400 B4 Fiber Optic Splice Closure, Heat Shrink Cable sealing, one pre-installed 24-splice tray, cable blocking, with test valve</t>
+  </si>
+  <si>
+    <t>645050-000</t>
+  </si>
+  <si>
+    <t>FOSC600-C-BASKET</t>
+  </si>
+  <si>
+    <t>FOSC®  600 C Fiber Optic slack storage basket kit</t>
+  </si>
+  <si>
+    <t>646192-000</t>
+  </si>
+  <si>
+    <t>FOSC450-BS-4-24-3-N0V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 BS Fiber Optic Splice Closure, Gel Cable sealing, three pre-installed 24-splice trays, 4 cable attach., with test valve</t>
+  </si>
+  <si>
+    <t>46170K-000</t>
+  </si>
+  <si>
+    <t>FOSC600-D8B-72-1-D4V</t>
+  </si>
+  <si>
+    <t>FOSC® 600 D Fiber Optic Splice Closure, Gel Cable sealing, butt type, one pre-installed 72-splice tray, two 4-port gel blocks, 4 ground feedthru lugs, with test valve</t>
+  </si>
+  <si>
+    <t>466872-000</t>
+  </si>
+  <si>
+    <t>FOSC600-C6I-NT-0-C4V</t>
+  </si>
+  <si>
+    <t>FOSC® 600 C Fiber Optic Splice Closure, Gel Cable sealing, inline type, no pre-installed trays, standard basket, two 3-port gel blocks, four ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>47214Z-000</t>
+  </si>
+  <si>
+    <t>FOSC450-B6-4-NT-0-N3V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 B6 Fiber Optic Splice Closure, Gel Cable sealing, no pre-installed tray, 4 cable attach., three ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>470915-000</t>
+  </si>
+  <si>
+    <t>FOSC400-D5-72-1-NNV</t>
+  </si>
+  <si>
+    <t>FOSC® 400 D5 Fiber Optic Splice Closure, Heat Shrink Cable sealing, one pre-installed 72-splice tray, with test valve</t>
+  </si>
+  <si>
+    <t>49014B-000</t>
+  </si>
+  <si>
+    <t>FOSC450-C6-4-NT-0-C3V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 C6 Fiber Optic Splice Closure, Gel Cable sealing, no pre-installed tray, 4 cable attach., three ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>486702-000</t>
+  </si>
+  <si>
+    <t>FOSC-400AS-NT-0-NNN</t>
+  </si>
+  <si>
+    <t>FOSC® 400 AS Fiber Optic Splice Closure, Heat Shrink Cable sealing, no pre-installed trays</t>
+  </si>
+  <si>
+    <t>4Y291K-000</t>
+  </si>
+  <si>
+    <t>FOSC450-D6-6-00-1-D6V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 D6 Fiber Optic Splice Closure, Gel Cable sealing, no pre-installed trays, with test valve</t>
+  </si>
+  <si>
+    <t>503511-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-XF-BOND-CLAMP</t>
+  </si>
+  <si>
+    <t>FOSC®  Bonding clamp kit with wire and hooked eyelet for FOSC 400 fiber closures</t>
+  </si>
+  <si>
+    <t>Bonding kit</t>
+  </si>
+  <si>
+    <t>507739-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-BRANCH-OFF-CLIP</t>
+  </si>
+  <si>
+    <t>FOSC®  Branch-off clip and aluminum tape for 2 cables in one port</t>
+  </si>
+  <si>
+    <t>Branch-off clip kit</t>
+  </si>
+  <si>
+    <t>519402-000</t>
+  </si>
+  <si>
+    <t>FOSC-400A4-NT-0-NGN</t>
+  </si>
+  <si>
+    <t>FOSC® 400 A4 Fiber Optic Splice Closure, Heat Shrink Cable sealing, no  pre-installed trays, ground feedthrough lugs</t>
+  </si>
+  <si>
+    <t>510487-000</t>
+  </si>
+  <si>
+    <t>FOSC400-D5-72-1-BGV</t>
+  </si>
+  <si>
+    <t>FOSC® 400 D5 Fiber Optic Splice Closure, Heat Shrink Cable sealing, one pre-installed 72-splice tray, cable blocking, ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>526284-000</t>
+  </si>
+  <si>
+    <t>FOSC450-B6-4-NT-0-B0V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 B6 Fiber Optic Splice Closure, Gel Cable sealing, no pre-installed tray, 4 cable attachments, with test valve</t>
+  </si>
+  <si>
+    <t>523573-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-FIBER-EXT-GRND</t>
+  </si>
+  <si>
+    <t>FOSC®  External grounding kit for FOSC splice closures</t>
+  </si>
+  <si>
+    <t>529391-000</t>
+  </si>
+  <si>
+    <t>FOSC400-A4-12-1-NNV</t>
+  </si>
+  <si>
+    <t>FOSC® 400 A4 Fiber Optic Splice Closure, Heat Shrink Cable sealing, one  pre-installed 12-splice tray, with test valve</t>
+  </si>
+  <si>
+    <t>522352-000</t>
+  </si>
+  <si>
+    <t>FOSC600-D8I-NT-0-M4V</t>
+  </si>
+  <si>
+    <t>FOSC® 600 D Fiber Optic Splice Closure, Gel Cable sealing, inline type, no pre-installed trays, loose buffered. Ribbon module, two 4-port gel blocks, storage basket, 4 ground feedthru lugs, with test valve</t>
+  </si>
+  <si>
+    <t>526767-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-TTUBE-SMLL-16IN</t>
+  </si>
+  <si>
+    <t>FOSC®  Transportation Tubing, small, 16 in</t>
+  </si>
+  <si>
+    <t>530086-000</t>
+  </si>
+  <si>
+    <t>FOSC600-D-BASKET</t>
+  </si>
+  <si>
+    <t>FOSC®  600 D Fiber Optic slack storage basket kit</t>
+  </si>
+  <si>
+    <t>531296-000</t>
+  </si>
+  <si>
+    <t>FOSC600-C8B-NT-0-C4V</t>
+  </si>
+  <si>
+    <t>FOSC® 600 C Fiber Optic Splice Closure, Gel Cable sealing, butt type, no pre-installed trays, two 4-port gel blocks, standard basket, 4 ground feedthru lugs, with test valve</t>
+  </si>
+  <si>
+    <t>53365T-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-GRND-BRAID-COMN</t>
+  </si>
+  <si>
+    <t>FOSC®  Bonding braid kit for FOSC closures</t>
+  </si>
+  <si>
+    <t>533785-000</t>
+  </si>
+  <si>
+    <t>FOSC450-A4-4-TAP-4P-21</t>
+  </si>
+  <si>
+    <t>FOSC® 450 A4 Fiber Optic Splice Closure with one 4-port tap, 21 dB</t>
+  </si>
+  <si>
+    <t>54959M-000</t>
+  </si>
+  <si>
+    <t>FOSC450-B6-6-12-4-B3V</t>
+  </si>
+  <si>
+    <t>55643Q-000</t>
+  </si>
+  <si>
+    <t>FOSC400-D5-R2-2-NGV-A</t>
+  </si>
+  <si>
+    <t>FOSC® 400 D5 Fiber Optic Splice Closure, Heat Shrink Cable sealing,  two pre-installed Ribbon trays,with test valve</t>
+  </si>
+  <si>
+    <t>566544-000</t>
+  </si>
+  <si>
+    <t>FOSC-400B4-NT-0-NNN</t>
+  </si>
+  <si>
+    <t>FOSC® 400 B4 Fiber Optic Splice Closure, Heat Shrink Cable sealing, no pre-installed trays</t>
+  </si>
+  <si>
+    <t>570061-000</t>
+  </si>
+  <si>
+    <t>FOSC400-D5-NT-0-BNV</t>
+  </si>
+  <si>
+    <t>FOSC® 400 D5 Fiber Optic Splice Closure, Heat Shrink Cable sealing, no pre-installed tray, cable blocking, with test valve</t>
+  </si>
+  <si>
+    <t>576402-000</t>
+  </si>
+  <si>
+    <t>FOSC-100B/H/DK</t>
+  </si>
+  <si>
+    <t>FOSC®  100 Fiber Splice Closure Heat shrink Sealing Kit</t>
+  </si>
+  <si>
+    <t>571514-000</t>
+  </si>
+  <si>
+    <t>FOSC600-D8B-NT-0-N2V</t>
+  </si>
+  <si>
+    <t>FOSC® 600 D Fiber Optic Splice Closure, Gel Cable sealing, butt type, no pre-installed trays, two 4-port gel blocks, 2 ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>574488-000</t>
+  </si>
+  <si>
+    <t>FOSC450-6DGD1504NN2T-U23</t>
+  </si>
+  <si>
+    <t>FOSC® 450 Fiber Optic Splice Closure, Gel Cable sealing, with integrated dense WDDM, B sz, 12 chan. adptr, 1501 nm starting wavelength</t>
+  </si>
+  <si>
+    <t>577809-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-TTUBE-RBN12-16I</t>
+  </si>
+  <si>
+    <t>57259J-000</t>
+  </si>
+  <si>
+    <t>FOSC400-B4-24-1-BGV-CO2</t>
+  </si>
+  <si>
+    <t>FOSC® 400 B4 Fiber Optic Splice Closure, Heat Shrink Cable sealing, one pre-installed 24-splice tray, with test valve</t>
+  </si>
+  <si>
+    <t>579575-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-D-TRAY-48-KIT</t>
+  </si>
+  <si>
+    <t>FOSC®  Fiber Optic Splice Tray Kit, 48-splice capacity</t>
+  </si>
+  <si>
+    <t>589012-000</t>
+  </si>
+  <si>
+    <t>FOSC-400B4-S24-1-NNN</t>
+  </si>
+  <si>
+    <t>FOSC® 400 B4 Fiber Optic Splice Closure, Heat Shrink Cable sealing, one pre-installed 24-splice tray</t>
+  </si>
+  <si>
+    <t>579980-000</t>
+  </si>
+  <si>
+    <t>FOSC-400D5-72-1-NNN</t>
+  </si>
+  <si>
+    <t>FOSC® 400 D5 Fiber Optic Splice Closure, Heat Shrink Cable sealing, one pre-installed 72-splice tray</t>
+  </si>
+  <si>
+    <t>863927-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-B-TRAY-24-KIT</t>
+  </si>
+  <si>
+    <t>FOSC®  Fiber Optic Tray Kit</t>
+  </si>
+  <si>
+    <t>869195-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-400A4-BASKET-B</t>
+  </si>
+  <si>
+    <t>FOSC®  Slack storage basket with 2 wraparound CB sleeves for FOSC 400 A4 fiber closures</t>
+  </si>
+  <si>
+    <t>877793-000</t>
+  </si>
+  <si>
+    <t>FOSC450-B6-6-TAP-8P-11T</t>
+  </si>
+  <si>
+    <t>FOSC® 450 A4 Fiber Optic Splice Closure with one 8-port tap, 11 dB terminating</t>
+  </si>
+  <si>
+    <t>883482-000</t>
+  </si>
+  <si>
+    <t>FOSC450-A4-4-TAP-4P-19</t>
+  </si>
+  <si>
+    <t>FOSC® 450 A4 Fiber Optic Splice Closure with one 4-port tap, 19 dB</t>
+  </si>
+  <si>
+    <t>878421-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-GRND-BRAID-ATT</t>
+  </si>
+  <si>
+    <t>CY3839-000</t>
+  </si>
+  <si>
+    <t>FOSC-400G-D-EXT/CF</t>
+  </si>
+  <si>
+    <t>FOSC®  400 D external termination bracket</t>
+  </si>
+  <si>
+    <t>Cable terminator kit</t>
+  </si>
+  <si>
+    <t>CZ2526-000</t>
+  </si>
+  <si>
+    <t>FOSC-400B4-S24-4-NGNIN53A</t>
+  </si>
+  <si>
+    <t>FOSC® 400 B4 Fiber Optic Splice Closure, Heat Shrink Cable sealing, four pre-installed 24-splice trays</t>
+  </si>
+  <si>
+    <t>CZ2527-000</t>
+  </si>
+  <si>
+    <t>FOSC-400B4-S24-4-NGNIN54A</t>
+  </si>
+  <si>
+    <t>CZ8264-000</t>
+  </si>
+  <si>
+    <t>FOSC-400D5/B-S24-7-NGN</t>
+  </si>
+  <si>
+    <t>FOSC® 400 D5 Fiber Optic Splice Closure, Heat Shrink Cable sealing, seven pre-installed 24-fiber trays</t>
+  </si>
+  <si>
+    <t>D03406-000</t>
+  </si>
+  <si>
+    <t>FOSC450-B6-6-24-4-B0V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 B6 Fiber Optic Splice Closure, Gel Cable sealing, four pre-installed 24-splice trays, 6 cable attach., with test valve</t>
+  </si>
+  <si>
+    <t>D06322-000</t>
+  </si>
+  <si>
+    <t>FOSC450-A4-4-12-1-A1V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 A4 Fiber Optic Splice Closure, Gel Cable sealing, 4 cable attachments, one pre-installed 12-splice tray, with test valve</t>
+  </si>
+  <si>
+    <t>D20592-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-450-A-CBLTERM-N</t>
+  </si>
+  <si>
+    <t>FOSC®  Cable retention and strength member hardware for FOSC 450/A closures</t>
+  </si>
+  <si>
+    <t>D02313-000</t>
+  </si>
+  <si>
+    <t>FOSC400-A4-NT-0-BGV</t>
+  </si>
+  <si>
+    <t>FOSC® 400 A4 Fiber Optic Splice Closure, Heat Shrink Cable sealing, no  pre-installed trays, cable blocking, ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>D39963-000</t>
+  </si>
+  <si>
+    <t>FOSC-400AS-S6-1-NGV</t>
+  </si>
+  <si>
+    <t>FOSC® 400 AS Fiber Optic Splice Closure, Heat Shrink Cable sealing, one pre-installed 6-splice tray, with test valve</t>
+  </si>
+  <si>
+    <t>D27983-000</t>
+  </si>
+  <si>
+    <t>FOSC450-A4-2-24-1-A1V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 A4 Fiber Optic Splice Closure, Gel Cable sealing, one pre-installed 24-splice tray, 2 cable attach., one ground feedthrough lug, with test valve</t>
+  </si>
+  <si>
+    <t>D83168-000</t>
+  </si>
+  <si>
+    <t>FOSC400-A8-12-1-NGV</t>
+  </si>
+  <si>
+    <t>FOSC® 400 A8 Fiber Optic Splice Closure, Heat Shrink Cable sealing, one pre-installed 12-splice tray, with test valve</t>
+  </si>
+  <si>
+    <t>D41234-000</t>
+  </si>
+  <si>
+    <t>FOSC450-B6-2-24-1-N3V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 B6 Fiber Optic Splice Closure, Gel Cable sealing, one pre-installed 24-splice tray, 2 cable attachments, three ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>D35495-000</t>
+  </si>
+  <si>
+    <t>FOSC-400D5/B-NT-0-NGV</t>
+  </si>
+  <si>
+    <t>FOSC® 400 D5 Fiber Optic Splice Closure, Heat Shrink Cable sealing, no pre-installed trays, with test valve</t>
+  </si>
+  <si>
+    <t>D71548-000</t>
+  </si>
+  <si>
+    <t>FOSC450-D6-4-NT-0-T3V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 D6 Fiber Optic Splice Closure, Gel Cable sealing, no pre-installed tray, 4 cable attach., tall, three ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>D83553-000</t>
+  </si>
+  <si>
+    <t>FOSC400-A4-NT-0-NNV</t>
+  </si>
+  <si>
+    <t>FOSC® 400 A4 Fiber Optic Splice Closure, Heat Shrink Cable sealing, no pre-installed trays, valve</t>
+  </si>
+  <si>
+    <t>D46439-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-450-COM-GRD-B</t>
+  </si>
+  <si>
+    <t>FOSC®  Multiple External Grounding Kit, groundwires (eyelet ends), bonding braid</t>
+  </si>
+  <si>
+    <t>D85138-000</t>
+  </si>
+  <si>
+    <t>FOSC-400B2-24-1-NNV</t>
+  </si>
+  <si>
+    <t>FOSC® 400 B2 Fiber Optic Splice Closure, Heat Shrink Cable sealing, one pre-installed 24-splice tray, with test valve</t>
+  </si>
+  <si>
+    <t>D77919-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-TRAY-HOLD-TABS</t>
+  </si>
+  <si>
+    <t>FOSC®  Tray hold-down tabs for A &amp; B splice trays</t>
+  </si>
+  <si>
+    <t>D58583-000</t>
+  </si>
+  <si>
+    <t>FOSC450-B6-2-24-1-B0V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 B6 Fiber Optic Splice Closure, Gel Cable sealing, one pre-installed 24-splice tray, 2 cable attachments, with test valve</t>
+  </si>
+  <si>
+    <t>D80569-000</t>
+  </si>
+  <si>
+    <t>FOSC-450D-SPLTBASE-01</t>
+  </si>
+  <si>
+    <t>FOSC®  450 C and D Split Base for Fiber Optic Splice Closures</t>
+  </si>
+  <si>
+    <t>CS3667-000</t>
+  </si>
+  <si>
+    <t>FOSC-400AG-NT-0-NN</t>
+  </si>
+  <si>
+    <t>FOSC® 400 AG Fiber Optic Splice Closure, Gel Cable sealing, no pre-installed trays</t>
+  </si>
+  <si>
+    <t>CS4334-000</t>
+  </si>
+  <si>
+    <t>FOSC-400D5B-S24-6-NGNIN32</t>
+  </si>
+  <si>
+    <t>FOSC® 400 D5B Fiber Optic Splice Closure, Heat Shrink Cable sealing, six pre-installed 24-fiber trays</t>
+  </si>
+  <si>
+    <t>CS6464-000</t>
+  </si>
+  <si>
+    <t>FOSC-400BG-NT-0-NV</t>
+  </si>
+  <si>
+    <t>Variant of FOSC-400G</t>
+  </si>
+  <si>
+    <t>FOSC® 400 BG Fiber Optic Splice Closure, Gel Cable sealing, no pre-installed trays, with test valve</t>
+  </si>
+  <si>
+    <t>CS7295-000</t>
+  </si>
+  <si>
+    <t>FOSC-400B4-S24-2/6-ELASA1</t>
+  </si>
+  <si>
+    <t>FOSC® 400 B4 Fiber Optic Splice Closure, Heat Shrink Cable sealing, two pre-installed 24-splice trays</t>
+  </si>
+  <si>
+    <t>CU4022-000</t>
+  </si>
+  <si>
+    <t>FOSC-400B4-S24-1-NGNIN29B</t>
+  </si>
+  <si>
+    <t>CV5907-000</t>
+  </si>
+  <si>
+    <t>FOSC-400D5-36-4-01-A523</t>
+  </si>
+  <si>
+    <t>FOSC® 400 D5 Fiber Optic Splice Closure, Heat Shrink Cable sealing, fourpre-installed  36-splice trays</t>
+  </si>
+  <si>
+    <t>CW2631-000</t>
+  </si>
+  <si>
+    <t>FOSC-400BG-S24-3-NN</t>
+  </si>
+  <si>
+    <t>FOSC® 400 BG Fiber Optic Splice Closure, Gel Cable sealing, three pre-installed 24-splice trays</t>
+  </si>
+  <si>
+    <t>977317-000</t>
+  </si>
+  <si>
+    <t>FOSC400-D5/B-24-1-BGV</t>
+  </si>
+  <si>
+    <t>FOSC® 400 D5 Fiber Optic Splice Closure, Heat Shrink Cable sealing, one  pre-installed 24-splice tray, with cable blocking, with test valve</t>
+  </si>
+  <si>
+    <t>971541-000</t>
+  </si>
+  <si>
+    <t>FOSC450-A4-4-TAP-4P-11</t>
+  </si>
+  <si>
+    <t>FOSC® 450 A4 Fiber Optic Splice Closure with one 4-port tap, 11 dB</t>
+  </si>
+  <si>
+    <t>979400-000</t>
+  </si>
+  <si>
+    <t>FOSC-400D5-NT-0-NNV</t>
+  </si>
+  <si>
+    <t>979913-000</t>
+  </si>
+  <si>
+    <t>FOSC450-D6-6-R2-1-DOV-AU</t>
+  </si>
+  <si>
+    <t>FOSC® 450 D6 Fiber Optic Splice Closure, Gel Cable sealing, pre-installed D ribbon tray, with test valve</t>
+  </si>
+  <si>
+    <t>996256-000</t>
+  </si>
+  <si>
+    <t>FOSC600-D8B-NT-0-L2V</t>
+  </si>
+  <si>
+    <t>FOSC® 600 D Fiber Optic Splice Closure, Gel Cable sealing, butt type, no pre-installed trays, loose buffer tube ribbon module, two 4-port gel blocks, 2 ground feedthru lugs, with test valve</t>
+  </si>
+  <si>
+    <t>9F1283-000</t>
+  </si>
+  <si>
+    <t>FOSC450-6DBX1331NN2T-U23</t>
+  </si>
+  <si>
+    <t>FOSC® 450 Fiber Optic Splice Closure, Gel Cable sealing, with integrated dense WDDM (2X), B sz, 8 chan. adptr + upgrade port</t>
+  </si>
+  <si>
+    <t>A11825-000</t>
+  </si>
+  <si>
+    <t>FOSC-400B4-S24-1-BNV</t>
+  </si>
+  <si>
+    <t>A08617-000</t>
+  </si>
+  <si>
+    <t>FOSC450-A4-4-NT-0-A1V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 A4 Fiber Optic Splice Closure, Gel Cable sealing, no pre-installed tray, 4 cable attach., one ground feedthrough lug, with test valve</t>
+  </si>
+  <si>
+    <t>999425-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-DESSICANT</t>
+  </si>
+  <si>
+    <t>FOSC®  Dessicant bag (75g) for FOSC 400/AB closures (two bags needed for D closures)</t>
+  </si>
+  <si>
+    <t>A08755-000</t>
+  </si>
+  <si>
+    <t>FOSC450-D6-6-72-1-D6V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 D6 Fiber Optic Splice Closure, Gel Cable sealing, one pre-installed 72-splice tray, 6 cable attach., six ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>A13131-000</t>
+  </si>
+  <si>
+    <t>FOSC-400A8-S24-1-NGV</t>
+  </si>
+  <si>
+    <t>FOSC® 400 A8 Fiber Optic Splice Closure, Heat Shrink Cable sealing, one pre-installed 24-splice tray, with test valve</t>
+  </si>
+  <si>
+    <t>A10164-000</t>
+  </si>
+  <si>
+    <t>FOSC450-D6-6-72-1-N3V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 D6 Fiber Optic Splice Closure, Gel Cable sealing, one pre-installed 72-splice tray, 6 cable attach., three ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>9X600Y-000</t>
+  </si>
+  <si>
+    <t>FOSC450-C6-3-R3-2-C3V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 C6 Fiber Optic Splice Closure, Gel Cable sealing, pre-installed C ribbon tray, 3 cable attach., three ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>A15558-000</t>
+  </si>
+  <si>
+    <t>FOSC450-A4-4-24-1-N0V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 A4 Fiber Optic Splice Closure, Gel Cable sealing, one pre-installed 24-splice tray, 4 cable attachments, with test valve</t>
+  </si>
+  <si>
+    <t>A47106-000</t>
+  </si>
+  <si>
+    <t>FOSC450-A4-4-NT-0-N0V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 A4 Fiber Optic Splice Closure, Gel Cable sealing, no pre-installed tray, 4 cable attachments, with test valve</t>
+  </si>
+  <si>
+    <t>A33560-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-450-FIBRGRD-KIT</t>
+  </si>
+  <si>
+    <t>FOSC®  Fiber Grounding Kit</t>
+  </si>
+  <si>
+    <t>A42788-000</t>
+  </si>
+  <si>
+    <t>FOSC450-D6-6-NT-0-D0V</t>
+  </si>
+  <si>
+    <t>A55357-000</t>
+  </si>
+  <si>
+    <t>FOSC450-B6-6-12-1-B3V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 B6 Fiber Optic Splice Closure, Gel Cable sealing, one pre-installed 12-splice tray, 6 cable attachments, with test valve</t>
+  </si>
+  <si>
+    <t>A66310-000</t>
+  </si>
+  <si>
+    <t>FOSC450-A4-4-24-1-T0V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 A4 Fiber Optic Splice Closure, Gel Cable sealing, 4 cable attachments, one pre-installed 24-splice tray, with test valve</t>
+  </si>
+  <si>
+    <t>A66751-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-A/B-STRSTOP</t>
+  </si>
+  <si>
+    <t>FOSC®  Strength member retention kit for FOSC 400/A and 400/B fiber splice closures</t>
+  </si>
+  <si>
+    <t>Strain relief</t>
+  </si>
+  <si>
+    <t>A87441-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-OP-SEALS</t>
+  </si>
+  <si>
+    <t>FOSC®  Sealing kit for FOSC fiber closures</t>
+  </si>
+  <si>
+    <t>A67348-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-D-STRSTOP-L-LOW</t>
+  </si>
+  <si>
+    <t>FOSC®  Strength member retention kit for FOSC 400/D fiber splice closures</t>
+  </si>
+  <si>
+    <t>A64998-000</t>
+  </si>
+  <si>
+    <t>FOSC-400B4-S24-1/6-NGV</t>
+  </si>
+  <si>
+    <t>A89777-000</t>
+  </si>
+  <si>
+    <t>FOSC450-A4-4-NT-0-N1V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 A4 Fiber Optic Splice Closure, Gel Cable sealing, 4 cable attachments, no pre-installed trays, with test valve</t>
+  </si>
+  <si>
+    <t>A63702-000</t>
+  </si>
+  <si>
+    <t>FOSC450-A4-2-12-1-N0V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 A4 Fiber Optic Splice Closure, Gel Cable sealing, one pre-installed 12-splice tray, 2 cable attachments, with test valve</t>
+  </si>
+  <si>
+    <t>A92992-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-A-PED-MTG-BKT-M</t>
+  </si>
+  <si>
+    <t>FOSC®  Pedestal mounting bracket kit</t>
+  </si>
+  <si>
+    <t>A95324-000</t>
+  </si>
+  <si>
+    <t>FOSC400-B2-24-3-BGV-M506</t>
+  </si>
+  <si>
+    <t>FOSC® 400 B2 Fiber Optic Splice Closure, Heat Shrink Cable sealing, three pre-installed 24-splice tray, with test valve</t>
+  </si>
+  <si>
+    <t>A70692-000</t>
+  </si>
+  <si>
+    <t>FOSC450-A4-4-24-1-A1V</t>
+  </si>
+  <si>
+    <t>A67365-000</t>
+  </si>
+  <si>
+    <t>FOSC-600-GELSEAL-4</t>
+  </si>
+  <si>
+    <t>FOSC®  600 Fiber Splice Closure Gel Sealing Kit</t>
+  </si>
+  <si>
+    <t>AV134A-000</t>
+  </si>
+  <si>
+    <t>FOSC450-C6-6-24-1-C6V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 C6 Fiber Optic Splice Closure, Gel Cable sealing, one pre-installed 24-splice tray, 6 cable attach., six ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>B85411-000</t>
+  </si>
+  <si>
+    <t>FOSC450-D6-6-36-1-N6V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 D6 Fiber Optic Splice Closure, Gel Cable sealing, one pre-installed 36-splice tray, with test valve</t>
+  </si>
+  <si>
+    <t>B86578-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-SPLCEHLDR12-SMV</t>
+  </si>
+  <si>
+    <t>FOSC®  Splice Module for up to 12 SMOUV type splices</t>
+  </si>
+  <si>
+    <t>BM4894-000</t>
+  </si>
+  <si>
+    <t>FOSC-400-B4-A-BJL-4-L-48F</t>
+  </si>
+  <si>
+    <t>FOSC® 400 B4 Fiber Optic Splice Closure, Heat Shrink Cable sealing,</t>
+  </si>
+  <si>
+    <t>BR3571-000</t>
+  </si>
+  <si>
+    <t>FOSC400-B4-24-1-BGV-TEL</t>
+  </si>
+  <si>
+    <t>BR4381-000</t>
+  </si>
+  <si>
+    <t>FOSC400-D5-72-1-BGV-CO</t>
+  </si>
+  <si>
+    <t>C03247-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-D-TRAY-P-16-0</t>
+  </si>
+  <si>
+    <t>FOSC®  Splice tray kit, D-size, with 16 SMOUV splice protectors for FOSC 400/D5 fiber splice closure</t>
+  </si>
+  <si>
+    <t>C20126-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-D-STRSTOP-S-LOW</t>
+  </si>
+  <si>
+    <t>C22725-000</t>
+  </si>
+  <si>
+    <t>FOSC-400D5/B-NT-0-NGN</t>
+  </si>
+  <si>
+    <t>C22578-000</t>
+  </si>
+  <si>
+    <t>FOSC400-A4-NT-0-NGV</t>
+  </si>
+  <si>
+    <t>FOSC® 400 A4 Fiber Optic Splice Closure, Heat Shrink Cable sealing, no  pre-installed trays, ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>C27332-000</t>
+  </si>
+  <si>
+    <t>FOSC450-D6-4-36-1-D3V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 D6 Fiber Optic Splice Closure, Gel Cable sealing, one pre-installed 36-splice tray, 4 cable attach., three ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>C28481-000</t>
+  </si>
+  <si>
+    <t>FOSC-A8-CSEAL-COLD-8</t>
+  </si>
+  <si>
+    <t>FOSC®  Tubular cold seal kit for aerial or pedestal applications in FOSC400/A8 Fiber Splice Closure</t>
+  </si>
+  <si>
+    <t>C28649-000</t>
+  </si>
+  <si>
+    <t>FOSC450-A4-2-NT-0-A0V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 A4 Fiber Optic Splice Closure, Gel Cable sealing, no pre-installed tray, 2 cable attachments, with test valve</t>
+  </si>
+  <si>
+    <t>C30941-000</t>
+  </si>
+  <si>
+    <t>FOSC450-A4-4-NT-0-A0V</t>
+  </si>
+  <si>
+    <t>C35335-000</t>
+  </si>
+  <si>
+    <t>FOSC450-A4-4-24-2-N0V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 A4 Fiber Optic Splice Closure, Gel Cable sealing, two pre-installed 24-splice trays, 4 cable attachments, with test valve</t>
+  </si>
+  <si>
+    <t>C40291-000</t>
+  </si>
+  <si>
+    <t>FOSC450-B6-6-24-2-N0V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 B6 Fiber Optic Splice Closure, Gel Cable sealing, two pre-installed 24-splice trays, 6 cable attach., with test valve</t>
+  </si>
+  <si>
+    <t>C41693-000</t>
+  </si>
+  <si>
+    <t>FOSC450-D6-6-NT-0-D6VRUS</t>
+  </si>
+  <si>
+    <t>C43439-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-A/B-TRAY-P6S1PA</t>
+  </si>
+  <si>
+    <t>FOSC®  Splice tray kit, with 6 SC/UPC adapters for FOSC 450 splice closures</t>
+  </si>
+  <si>
+    <t>C4388W-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-C-TRAY-24-SMV60</t>
+  </si>
+  <si>
+    <t>FOSC®  Splice Tray Accessory, tray + clear cover, 2 x SM-12 splice module, includes 25 splice protection sleeves</t>
+  </si>
+  <si>
+    <t>C45147-000</t>
+  </si>
+  <si>
+    <t>FOSC600-D6I-NT-0-N4V</t>
+  </si>
+  <si>
+    <t>FOSC® 600 D Fiber Optic Splice Closure, Gel Cable sealing, inline type, no pre-installed trays, two 3-port gel blocks, 4 ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>C47039-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-TTUBE-FISTV-25F</t>
+  </si>
+  <si>
+    <t>FOSC®  Transportation tube for splice closures, 25 feet</t>
+  </si>
+  <si>
+    <t>C60859-000</t>
+  </si>
+  <si>
+    <t>FOSC450-A4-4-NT-0-T1V</t>
+  </si>
+  <si>
+    <t>C62962-000</t>
+  </si>
+  <si>
+    <t>FOSC450-D6-4-NT-0-D3V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 D6 Fiber Optic Splice Closure, Gel Cable sealing, no pre-installed tray, 4 cable attach., three ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>C61629-000</t>
+  </si>
+  <si>
+    <t>FOSC450-CABLE-TERM-2-G</t>
+  </si>
+  <si>
+    <t>FOSC®  450 Cable Termination for Fiber Optic Splice Closure, B/C/D closures, 2 sets ea.: cbl retent. H/W, hose clamps; strength member</t>
+  </si>
+  <si>
+    <t>C73195-000</t>
+  </si>
+  <si>
+    <t>FOSC-400B4-NT-0-BGN</t>
+  </si>
+  <si>
+    <t>FOSC® 400 B4 Fiber Optic Splice Closure, Heat Shrink Cable sealing, no pre-installed trays, cable blocking, ground feedthrough lugs</t>
+  </si>
+  <si>
+    <t>C70322-000</t>
+  </si>
+  <si>
+    <t>FOSC450-D6-2-NT-0-N0V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 D6 Fiber Optic Splice Closure, Gel Cable sealing, no pre-installed trays, with 2 cable attachments, with test valve</t>
+  </si>
+  <si>
+    <t>C63215-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-600-LATCH-ASSY</t>
+  </si>
+  <si>
+    <t>FOSC®  Latch assembly kit for FOSC 600 closures</t>
+  </si>
+  <si>
+    <t>C82508-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-WALL/POLE-MOUNT</t>
+  </si>
+  <si>
+    <t>FOSC®  Pole/Wall Closure Mounting</t>
+  </si>
+  <si>
+    <t>C97720-000</t>
+  </si>
+  <si>
+    <t>FOSC450-D6-4-72-1-D3V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 D6 Fiber Optic Splice Closure, Gel Cable sealing, one pre-installed 72-splice tray, 4 cable attach., three ground feedthrough lugs, valve</t>
+  </si>
+  <si>
+    <t>C87482-000</t>
+  </si>
+  <si>
+    <t>FOSC450-A4-4-12-1-BU</t>
+  </si>
+  <si>
+    <t>FOSC® 450 A4 Fiber Optic Splice Closure, Gel Cable sealing, one pre-installed 12-splice tray, 4 cable attach., B6/BS basket</t>
+  </si>
+  <si>
+    <t>886337-000</t>
+  </si>
+  <si>
+    <t>FOSC400-B4-12-1-BNV</t>
+  </si>
+  <si>
+    <t>FOSC® 400 B4 Fiber Optic Splice Closure, Heat Shrink Cable sealing, one pre-installed 12-splice tray, cable blocking, with test valve</t>
+  </si>
+  <si>
+    <t>8C567T-000</t>
+  </si>
+  <si>
+    <t>FOSC400-C5-12-1-NNV</t>
+  </si>
+  <si>
+    <t>FOSC® 400 C5 Fiber Optic Splice Closure, Heat Shrink Cable sealing, one pre-installed 12-splice tray, with test valve</t>
+  </si>
+  <si>
+    <t>918899-000</t>
+  </si>
+  <si>
+    <t>FOSC400-B4-12-1-BGV-M515</t>
+  </si>
+  <si>
+    <t>FOSC® 400 B4 Fiber Optic Splice Closure, Heat Shrink Cable sealing, one pre-installed 12-splice tray, cable blocking, ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>919435-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-D-POLE-MOUNT</t>
+  </si>
+  <si>
+    <t>FOSC®  Pole mounting kit for FOSC splice closures</t>
+  </si>
+  <si>
+    <t>913426-000</t>
+  </si>
+  <si>
+    <t>FOSC-400B4-S24-2-NGV</t>
+  </si>
+  <si>
+    <t>FOSC® 400 B4 Fiber Optic Splice Closure, Heat Shrink Cable sealing, two pre-installed 24-splice trays, ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>917818-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-D-TRAY-96-S45</t>
+  </si>
+  <si>
+    <t>FOSC®  Splice tray kit, clear cover, with 8 SM12 splice modules, with  tie-wraps for FOSC 450/D closures</t>
+  </si>
+  <si>
+    <t>921013-000</t>
+  </si>
+  <si>
+    <t>FOSC-A/B-UNI-MOUNT-P</t>
+  </si>
+  <si>
+    <t>FOSC®  Bracket for mounting FOSC 400A or B closure to pole or wall</t>
+  </si>
+  <si>
+    <t>92466F-000</t>
+  </si>
+  <si>
+    <t>FOSC400-B2-12-2-BGV-A</t>
+  </si>
+  <si>
+    <t>FOSC® 400 B2 Fiber Optic Splice Closure, Heat Shrink Cable sealing, two pre-installed 12-splice trays, with test valve</t>
+  </si>
+  <si>
+    <t>936279-000</t>
+  </si>
+  <si>
+    <t>FOSC-400B4-S24-2-NNN</t>
+  </si>
+  <si>
+    <t>931866-000</t>
+  </si>
+  <si>
+    <t>FOSC450-D6-6-NT-0-D6V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 D6 Fiber Optic Splice Closure, Gel Cable sealing, no pre-installed tray, 6 cable attach., six ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>941802-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-450-WORKSTAND</t>
+  </si>
+  <si>
+    <t>FOSC®  Workstand kit for FOSC 450 fiber closures</t>
+  </si>
+  <si>
+    <t>941992-000</t>
+  </si>
+  <si>
+    <t>FOSC450-B6-6-24-1-B0V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 B6 Fiber Optic Splice Closure, Gel Cable sealing, one pre-installed 24-splice tray, 6 cable attachment, with test valve</t>
+  </si>
+  <si>
+    <t>942364-000</t>
+  </si>
+  <si>
+    <t>FOSC-400A4-S24-2-NGV</t>
+  </si>
+  <si>
+    <t>FOSC® 400 A4 Fiber Optic Splice Closure, Heat Shrink Cable sealing, two pre-installed 24-splice trays, ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>93732Q-000</t>
+  </si>
+  <si>
+    <t>FOSC400-C5-24-1-NGV</t>
+  </si>
+  <si>
+    <t>929032-000</t>
+  </si>
+  <si>
+    <t>FOSC400-D5-NT-0-NGV-RUS</t>
+  </si>
+  <si>
+    <t>FOSC® 400 D5 Fiber Optic Splice Closure, Heat Shrink Cable sealing, no pre-installed tray, ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>937707-000</t>
+  </si>
+  <si>
+    <t>FOSC400-D5/FR-36-1-NNV</t>
+  </si>
+  <si>
+    <t>FOSC® 400 D5 Fire Redardant Fiber Optic Splice Closure, Heat Shrink Cable sealing, one pre-installed36-splice tray, with test valve</t>
+  </si>
+  <si>
+    <t>933697-000</t>
+  </si>
+  <si>
+    <t>FOSC400-D5-36-1-BNV</t>
+  </si>
+  <si>
+    <t>FOSC® 400 D5 Fiber Optic Splice Closure, Heat Shrink Cable sealing, one pre-installed 36-splice tray, cable blocking, with test valve</t>
+  </si>
+  <si>
+    <t>962525-000</t>
+  </si>
+  <si>
+    <t>FOSC450-A4-4-TAP-2P-04T</t>
+  </si>
+  <si>
+    <t>FOSC® 450 A4 Fiber Optic Splice Closure with one 2-port tap, 4 dB terminating</t>
+  </si>
+  <si>
+    <t>955795-000</t>
+  </si>
+  <si>
+    <t>FOSC400-D5-36-2-BGV</t>
+  </si>
+  <si>
+    <t>FOSC® 400 D5 Fiber Optic Splice Closure, Heat Shrink Cable sealing, two pre-installed 36-splice trays, cable blocking, ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>963179-000</t>
+  </si>
+  <si>
+    <t>FOSC-B-TRAY-A24-1</t>
+  </si>
+  <si>
+    <t>FOSC®  400/450 Fiber Optic splice tray kit with 24 ANT splice protectors</t>
+  </si>
+  <si>
+    <t>951773-000</t>
+  </si>
+  <si>
+    <t>FOSC450-A4-4-TAP-4P-09</t>
+  </si>
+  <si>
+    <t>FOSC® 450 A4 Fiber Optic Splice Closure with one 4-port tas, 9 dB</t>
+  </si>
+  <si>
+    <t>952679-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-400-A/B-CLAMP</t>
+  </si>
+  <si>
+    <t>FOSC®  Replacement Clamp for FOSC 400 B2/B4 fiber closures</t>
+  </si>
+  <si>
+    <t>946346-000</t>
+  </si>
+  <si>
+    <t>FOSC-400D5-36-1-NGVS6073</t>
+  </si>
+  <si>
+    <t>FOSC® 400 D5 Fiber Optic Splice Closure, Heat Shrink Cable sealing, one pre-installed 36-splice tray, with test valve</t>
+  </si>
+  <si>
+    <t>CK5771-000</t>
+  </si>
+  <si>
+    <t>FOSC-400B4-S24-6-NNV</t>
+  </si>
+  <si>
+    <t>FOSC® 400 B4 Fiber Optic Splice Closure, Heat Shrink Cable sealing, six pre-installed 24-splice trays, with test valve</t>
+  </si>
+  <si>
+    <t>CK6448-000</t>
+  </si>
+  <si>
+    <t>FOSC-OPGW-A4NT-0-NNC</t>
+  </si>
+  <si>
+    <t>CK6064-000</t>
+  </si>
+  <si>
+    <t>FOSC-OPGW-CSEAL-E</t>
+  </si>
+  <si>
+    <t>FOSC®  OPGW cable seal for cable types for cable dia. 5-19 mm</t>
+  </si>
+  <si>
+    <t>CK6451-000</t>
+  </si>
+  <si>
+    <t>FOSC-OPGW-B4NT-0-NNN</t>
+  </si>
+  <si>
+    <t>CW8473-000</t>
+  </si>
+  <si>
+    <t>FOSC-400D5-72-1-NNV</t>
+  </si>
+  <si>
+    <t>CY1816-000</t>
+  </si>
+  <si>
+    <t>FOSC-400D5/B-S24-12-RS01</t>
+  </si>
+  <si>
+    <t>FOSC® 400 D5 Fiber Optic Splice Closure, Heat Shrink Cable sealing, twelve pre-installed 24-fiber trays</t>
+  </si>
+  <si>
+    <t>81487A-000</t>
+  </si>
+  <si>
+    <t>FOSC600-D8B-36-1-D4V</t>
+  </si>
+  <si>
+    <t>FOSC® 600 D Fiber Optic Splice Closure, Gel Cable sealing, butt type, one pre-installed 36-splice tray, two 4-port gel blocks, 4 ground feedthru lugs, with test valve</t>
+  </si>
+  <si>
+    <t>811052-000</t>
+  </si>
+  <si>
+    <t>FOSC600-C6B-NT-0-C4V</t>
+  </si>
+  <si>
+    <t>FOSC® 600 C Fiber Optic Splice Closure, Gel Cable sealing, butt type, no pre-installed trays, standard basket, four ground feedthrough lugs, two 3-port gel blocks, with test valve</t>
+  </si>
+  <si>
+    <t>826168-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-C-TRAY-24-BP100</t>
+  </si>
+  <si>
+    <t>FOSC®  Splice tray kit, with 2 SM-12 splice modules for FOSC 450/C splice closures</t>
+  </si>
+  <si>
+    <t>844290-000</t>
+  </si>
+  <si>
+    <t>FOSC600-D4B-NT-0-C4V</t>
+  </si>
+  <si>
+    <t>FOSC® 600 D Fiber Optic Splice Closure, Gel Cable sealing, butt type, no pre-installed trays, one 4-port gel block, stnd basket, 4 ground feedthru lugs, with test valve</t>
+  </si>
+  <si>
+    <t>838845-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-CABLE-SEAL-CONV</t>
+  </si>
+  <si>
+    <t>FOSC®  Cable Seal kit for FOSC 400 fiber closures</t>
+  </si>
+  <si>
+    <t>843966-000</t>
+  </si>
+  <si>
+    <t>FOSC450-B6-4-24-1-B3V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 B6 Fiber Optic Splice Closure, Gel Cable sealing, one pre-installed 24-splice tray, 4 cable attach., three ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>849681-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-A-DOME-400-450</t>
+  </si>
+  <si>
+    <t>FOSC®  Dome kit for FOSC 400/450 fiber closures</t>
+  </si>
+  <si>
+    <t>856587-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-CABLE-SEAL-2-BT</t>
+  </si>
+  <si>
+    <t>FOSC®  Oval Port Cable Seal kit, tubular, for FOSC 400 Fiber Splice Closure, with blocking kit</t>
+  </si>
+  <si>
+    <t>858180-000</t>
+  </si>
+  <si>
+    <t>FOSC-400B4-S24-1-NGV</t>
+  </si>
+  <si>
+    <t>C72955-000</t>
+  </si>
+  <si>
+    <t>FOSC450-D6-6-36-1-N3V</t>
+  </si>
+  <si>
+    <t>C74927-000</t>
+  </si>
+  <si>
+    <t>FOSC-400A4-S24-3-NNN</t>
+  </si>
+  <si>
+    <t>FOSC® 400 A4 Fiber Optic Splice Closure, Heat Shrink Cable sealing, three pre-installed 24-splice trays</t>
+  </si>
+  <si>
+    <t>C93816-000</t>
+  </si>
+  <si>
+    <t>FOSC450-D6-2-NT-0-D0V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 D6 Fiber Optic Splice Closure, Gel Cable sealing, no pre-installed tray, with 2 cable attachments, with test valve</t>
+  </si>
+  <si>
+    <t>C97633-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-450-B-CLAMP</t>
+  </si>
+  <si>
+    <t>FOSC®  Replacement Clamp for FOSC 450/B closures</t>
+  </si>
+  <si>
+    <t>CA4527-000</t>
+  </si>
+  <si>
+    <t>FOSC-400B4-24-1-NGV-LM72</t>
+  </si>
+  <si>
+    <t>CJ6403-000</t>
+  </si>
+  <si>
+    <t>FOSC-400B8-24-1-NNN-NS-CN</t>
+  </si>
+  <si>
+    <t>FOSC® 400 B8 Fiber Optic Splice Closure, Heat Shrink Cable sealing, one pre-installed 24-splice tray</t>
+  </si>
+  <si>
+    <t>CK3188-000</t>
+  </si>
+  <si>
+    <t>FOSC-400B4-S24-1/6-NNV</t>
+  </si>
+  <si>
+    <t>CK3329-000</t>
+  </si>
+  <si>
+    <t>FOSC-400B4-NT-0-01-NNN</t>
+  </si>
+  <si>
+    <t>DM6321-000</t>
+  </si>
+  <si>
+    <t>FOSC450-C6-4-NT-0-N3V</t>
+  </si>
+  <si>
+    <t>E22175-000</t>
+  </si>
+  <si>
+    <t>FOSC600-D4B-NT-0-D2V</t>
+  </si>
+  <si>
+    <t>FOSC® 600 D Fiber Optic Splice Closure, Gel Cable sealing, butt type, no pre-installed trays, one 4-port gel block, stnd basket, 2 ground feedthru lugs, with test valve</t>
+  </si>
+  <si>
+    <t>E25572-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-A8/B8-2CS</t>
+  </si>
+  <si>
+    <t>FOSC®  Round Port Cable Seal Kit round ports of FOSC 400 A8 or B8 closures</t>
+  </si>
+  <si>
+    <t>E25961-000</t>
+  </si>
+  <si>
+    <t>FOSC450-A4-2-12-1-N1V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 A4 Fiber Optic Splice Closure, Gel Cable sealing, one pre-installed 12-splice tray, 2 cable attach., one ground feedthrough lug, with test valve</t>
+  </si>
+  <si>
+    <t>E41962-000</t>
+  </si>
+  <si>
+    <t>FOSC-OPGW-CLAMP-3/4</t>
+  </si>
+  <si>
+    <t>FOSC®  OPGW cable clamp for two extra cables</t>
+  </si>
+  <si>
+    <t>Cable clamp</t>
+  </si>
+  <si>
+    <t>E63589-000</t>
+  </si>
+  <si>
+    <t>FOSC450-6DBX1521NN2T-U23</t>
+  </si>
+  <si>
+    <t>FOSC® 450/B Fiber Optic Splice Closure, Gel Cable sealing, with integrated DWDM, 8 channels + upgrade port, double demux, 2 test ports</t>
+  </si>
+  <si>
+    <t>E66860-000</t>
+  </si>
+  <si>
+    <t>FOSC450-A4-4-12-1-N0V</t>
+  </si>
+  <si>
+    <t>E90832-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-D-TRAY-P-SC/UPC</t>
+  </si>
+  <si>
+    <t>FOSC®  Splice tray kit, D-size, with adapter retainers and 12 SC/UPC style adapters for FOSC 400/D5 fiber splice closure</t>
+  </si>
+  <si>
+    <t>E70580-000</t>
+  </si>
+  <si>
+    <t>FOSC450-B6-4-12-1-B0V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 B6 Fiber Optic Splice Closure, Gel Cable sealing, one pre-installed 12-splice tray, 4 cable attachments, with test valve</t>
+  </si>
+  <si>
+    <t>E84895-000</t>
+  </si>
+  <si>
+    <t>FOSC600-D8I-NT-0-D2V</t>
+  </si>
+  <si>
+    <t>FOSC® 600 D Fiber Optic Splice Closure, Gel Cable sealing, inline type, no pre-installed trays, two 4-port gel blocks, 2 ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>E87235-000</t>
+  </si>
+  <si>
+    <t>FOSC450-B6-2-NT-0-B0V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 B6 Fiber Optic Splice Closure, Gel Cable sealing, no pre-installed tray, 2 cable attachments, with test valve</t>
+  </si>
+  <si>
+    <t>EE425Q-000</t>
+  </si>
+  <si>
+    <t>FOSC450-C6-6-R3-1-COV</t>
+  </si>
+  <si>
+    <t>FOSC® 450 C6 Fiber Optic Splice Closure, Gel Cable sealing, pre-installed C ribbon tray, 6 cable attachments, with test valve</t>
+  </si>
+  <si>
+    <t>EB063E-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-A-TRAY-24-SMV60</t>
+  </si>
+  <si>
+    <t>FOSC®  Fiber Optic Splice Tray Kit, includes 25 splice protection sleeves</t>
+  </si>
+  <si>
+    <t>EM0055-000</t>
+  </si>
+  <si>
+    <t>FOSC100-BM-72</t>
+  </si>
+  <si>
+    <t>FOSC® 100C Fiber Optic Splice Closure, Heat Shrink Cable sealing, 72 splices</t>
+  </si>
+  <si>
+    <t>EK9632-000</t>
+  </si>
+  <si>
+    <t>FOSC450-B6-4-NT-0-N0V</t>
+  </si>
+  <si>
+    <t>F08965-000</t>
+  </si>
+  <si>
+    <t>FOSC-OPGW-CSEAL-B</t>
+  </si>
+  <si>
+    <t>FOSC®  OPGW cable seal for cable types dia. 12-14 mm and central tube dia. max. 10.5 mm or 3 metal tube</t>
+  </si>
+  <si>
+    <t>F09259-000</t>
+  </si>
+  <si>
+    <t>FOSC-OPGW-MCAP</t>
+  </si>
+  <si>
+    <t>FOSC®  OPGW stainless steel shot-gun protection enclosure</t>
+  </si>
+  <si>
+    <t>Enclosure</t>
+  </si>
+  <si>
+    <t>F2103R-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-TTUBE-RBN24-16I</t>
+  </si>
+  <si>
+    <t>FOSC®  Ribbon (7/32”) transportation tubes, 16 in. Long</t>
+  </si>
+  <si>
+    <t>F30938-000</t>
+  </si>
+  <si>
+    <t>FOSC450-A4-2-NT-0-N0V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 A4 Fiber Optic Splice Closure, Gel Cable sealing, no pre-installed tray, 2 cable attachments, one ground feedthrough lug, with test valve</t>
+  </si>
+  <si>
+    <t>F34112-000</t>
+  </si>
+  <si>
+    <t>FOSC450-BS-6-NT-0-B0V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 BS Fiber Optic Splice Closure, Gel Cable sealing, no pre-installed tray, 6 cable attachments, with test valve</t>
+  </si>
+  <si>
+    <t>F42507-000</t>
+  </si>
+  <si>
+    <t>FOSC450-A4-4-NT-0-T0V</t>
+  </si>
+  <si>
+    <t>F43250-000</t>
+  </si>
+  <si>
+    <t>FOSC450-D6-6-NT-0-N0V</t>
+  </si>
+  <si>
+    <t>F47112-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-D-BACKBONE</t>
+  </si>
+  <si>
+    <t>FOSC® D Low Profile Basket, allowing capacity of up to 8 trays.</t>
+  </si>
+  <si>
+    <t>F55701-000</t>
+  </si>
+  <si>
+    <t>FOSC-A8-CSEAL-1-NT</t>
+  </si>
+  <si>
+    <t>FOSC®  Tubular cable seal fixation for 1 cable in round port of maximum 18mm in FOSC400/A8 Fiber Splice Closure</t>
+  </si>
+  <si>
+    <t>F80261-000</t>
+  </si>
+  <si>
+    <t>FOSC400-A8-NT-0-ANV</t>
+  </si>
+  <si>
+    <t>FOSC® 400 A8 Fiber Optic Splice Closure, Heat Shrink Cable sealing, no pre-installed trays, with test valve</t>
+  </si>
+  <si>
+    <t>F53958-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-B-BASKET-TALL</t>
+  </si>
+  <si>
+    <t>F83002-000</t>
+  </si>
+  <si>
+    <t>FOSC450-A4-2-12-1-A0V</t>
+  </si>
+  <si>
+    <t>F75872-000</t>
+  </si>
+  <si>
+    <t>FOSC450-B6-6-12-1-N3V</t>
+  </si>
+  <si>
+    <t>F79047-000</t>
+  </si>
+  <si>
+    <t>FOSC450-BS-2-12-1-B0V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 BS Fiber Optic Splice Closure, Gel Cable sealing, with pre-installed one 12-splice tray, 2 cable attach., valve</t>
+  </si>
+  <si>
+    <t>F99549-000</t>
+  </si>
+  <si>
+    <t>FOSC450-A4-2-12-1-A1V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 A4 Fiber Optic Splice Closure, Gel Cable sealing, one pre-installed 12-splice tray, 2 cable attachments, one ground feedthrough lug, with test valve</t>
+  </si>
+  <si>
+    <t>EG7587-000</t>
+  </si>
+  <si>
+    <t>FOSC-400B4-24-1-NGV</t>
+  </si>
+  <si>
+    <t>EG8720-000</t>
+  </si>
+  <si>
+    <t>FOSC-400D5-36-1-NGV</t>
+  </si>
+  <si>
+    <t>FOSC® 400 D5 Fiber Optic Splice Closure, Heat Shrink Cable sealing, one pre-installed 36-splice tray, ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>EH9013-000</t>
+  </si>
+  <si>
+    <t>FOSC-400-B4-A-BJL-2-B-24</t>
+  </si>
+  <si>
+    <t>EH9015-000</t>
+  </si>
+  <si>
+    <t>FOSC-400-B4-A-BJL-4-B-96</t>
+  </si>
+  <si>
+    <t>EJ2914-000</t>
+  </si>
+  <si>
+    <t>FOSC-400-B4-A-BJL-6-H-144</t>
+  </si>
+  <si>
+    <t>EK1634-000</t>
+  </si>
+  <si>
+    <t>FOSC-AS-TRAY-S6-10</t>
+  </si>
+  <si>
+    <t>FEC-10K</t>
+  </si>
+  <si>
+    <t>Variant of FEC</t>
+  </si>
+  <si>
+    <t>Fiber Optic Entrance Cabinet, up to 10,368 ribbon fibers</t>
+  </si>
+  <si>
+    <t>FEC</t>
+  </si>
+  <si>
+    <t>Fiber entrance cabinet</t>
+  </si>
+  <si>
+    <t>FEC-12</t>
+  </si>
+  <si>
+    <t>Fiber Optic Entrance Cabinet, 12 Drawers, Wall mounted</t>
+  </si>
+  <si>
+    <t>FEC-6</t>
+  </si>
+  <si>
+    <t>Fiber Optic Entrance Cabinet, 6 Drawers, Wall mounted</t>
+  </si>
+  <si>
+    <t>FEC-18-RM</t>
+  </si>
+  <si>
+    <t>Fiber Optic Entrance Cabinet, 18 Drawers, Rack mounted</t>
+  </si>
+  <si>
+    <t>FEC-24</t>
+  </si>
+  <si>
+    <t>Fiber Optic Entrance Cabinet, 24 Drawers, Wall mounted</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760252273</t>
+  </si>
+  <si>
+    <t>760252273</t>
+  </si>
+  <si>
+    <t>FOSC450-D6-3-NT-0-D6V</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760251441</t>
+  </si>
+  <si>
+    <t>760251441</t>
+  </si>
+  <si>
+    <t>FOSC450-D6-3-36-2-D6V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 D6 Fiber Optic Splice Closure, Gel Cable sealing, two pre-installed 36-splice trays, with test valve</t>
+  </si>
+  <si>
+    <t>E63631-000-US</t>
+  </si>
+  <si>
+    <t>FOSC450-B6-6-24-4-B3V-US</t>
+  </si>
+  <si>
+    <t>FOSC® 450 B6 Fiber Optic Splice Closure, Gel Cable sealing, four pre-installed 24-splice trays, 6 cable attach., 3 ground feedthrough lugs, with test valve, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>359472-000</t>
+  </si>
+  <si>
+    <t>FOSC600-D8B-NT-0-X2VXL</t>
+  </si>
+  <si>
+    <t>FOSC® 600 D-XL Fiber Optic Splice Closure, Gel Cable sealing, butt type, no pre-installed tray, two 4-port gel blocks, 2 ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>FOSC 600 D-XL</t>
+  </si>
+  <si>
+    <t>Single-ended | rectangular fiber closure</t>
+  </si>
+  <si>
+    <t>A08617-000-US</t>
+  </si>
+  <si>
+    <t>FOSC450-A4-4-NT-0-A1V-US</t>
+  </si>
+  <si>
+    <t>FOSC® 450 A4 Fiber Optic Splice Closure, Gel Cable sealing, 4 cable attachment,  one ground feedthrough lug, with test valve, Build America Buy America (BABA) compliant.</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760259591</t>
+  </si>
+  <si>
+    <t>760259591</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-A-TRAY-SS48-S45</t>
+  </si>
+  <si>
+    <t>FOSC®  Fiber Optic Splice Tray Kit size A with HD modules, Includes 2 HD SM24 modules, 48 splice protector sleeves (SMOUV), cable ties, and LBT wrap</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760260386</t>
+  </si>
+  <si>
+    <t>760260386</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-A-TRAY-SR12</t>
+  </si>
+  <si>
+    <t>FOSC®  Fiber Optic Splice Tray Kit Tray size A with HD ribbon modules, Splice capacity up to 144 ribbon fibers, ncludes 1 HD SM12R module, cable ties, spiral tube and LBT wrap.</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760260388</t>
+  </si>
+  <si>
+    <t>760260388</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-C-TRAY-SR24</t>
+  </si>
+  <si>
+    <t>FOSC®  Fiber Optic Splice Tray size C with HD ribbon modules, Splice capacity up to 288 ribbon fibers, Includes 2 HD SM12R modules, cable ties, spiral tube and LBT wrap.</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760258325</t>
+  </si>
+  <si>
+    <t>760258325</t>
+  </si>
+  <si>
+    <t>FOSC650-ACC-TRAY-144-6PK</t>
+  </si>
+  <si>
+    <t>FOSC®  650, Kit of 6 trays for 144 stranded fibers each</t>
+  </si>
+  <si>
+    <t>TC2932-000</t>
+  </si>
+  <si>
+    <t>FOSC450-D6-6-R2-1-D0V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 D6 Fiber Optic Splice Closure, Gel Cable sealing, pre-installed D ribbon tray, 6 cable attachments, with test valve</t>
+  </si>
+  <si>
+    <t>TD7080-000</t>
+  </si>
+  <si>
+    <t>FOSC450-C6-6-24-1-N3V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 C6 Fiber Optic Splice Closure, Gel Cable sealing, one pre-installed 24-splice tray, 6 cable attach., three ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>TH1570-000</t>
+  </si>
+  <si>
+    <t>FOSC450-BS-6-24-1-B0V-ETB144</t>
+  </si>
+  <si>
+    <t>FOSC® 450 BS Fiber Optic Splice Closure, Gel Cable sealing, one pre-installed 24-splice tray, 6 cable attachments, with test valve</t>
+  </si>
+  <si>
+    <t>TH1572-000</t>
+  </si>
+  <si>
+    <t>FOSC450-BS-6-24-1-B0V-ETB72</t>
+  </si>
+  <si>
+    <t>TM7253-000</t>
+  </si>
+  <si>
+    <t>FOSC450-C6-4-24-1-C6V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 C6 Fiber Optic Splice Closure, Gel Cable sealing, one pre-installed 24-splice tray, 4 cable attach., six ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-entrance-cabinets-fec/item760260297</t>
+  </si>
+  <si>
+    <t>760260297</t>
+  </si>
+  <si>
+    <t>FACT-WR-28E</t>
+  </si>
+  <si>
+    <t>Variant of FACT-WR</t>
+  </si>
+  <si>
+    <t>FACT® Sealed Wall mountable Rack, to mount 28E FACT chassis, ports: 672 SC/1344 LC splice: 2016 single splices / 4032 ribbon splices</t>
+  </si>
+  <si>
+    <t>FACT®</t>
+  </si>
+  <si>
+    <t>FACT</t>
+  </si>
+  <si>
+    <t>CK9321-000</t>
+  </si>
+  <si>
+    <t>FOSC-RSKG-1</t>
+  </si>
+  <si>
+    <t>FOSC®  Gel Sealing Kit for round splice closure port, sealing 1 cable with diameter between 11 and 14 mm</t>
+  </si>
+  <si>
+    <t>CK9323-000</t>
+  </si>
+  <si>
+    <t>FOSC-RSKG-4</t>
+  </si>
+  <si>
+    <t>FOSC®  Gel Sealing Kit for round splice closure port, sealing 4 cables with diameter between 4 and 7 mm</t>
+  </si>
+  <si>
+    <t>CK9324-000</t>
+  </si>
+  <si>
+    <t>FOSC-RSKG-8</t>
+  </si>
+  <si>
+    <t>FOSC®  Gel Sealing Kit for round splice closure port, sealing 8 cables with diameter between 3 and 5 mm</t>
+  </si>
+  <si>
+    <t>CU9868-000</t>
+  </si>
+  <si>
+    <t>FOSC-RSKG-3</t>
+  </si>
+  <si>
+    <t>FOSC®  Gel Sealing Kit for round splice closure port, sealing 3 cables with diameter between 6.5 and 8 mm</t>
+  </si>
+  <si>
+    <t>CY7081-000</t>
+  </si>
+  <si>
+    <t>FOSC-RSKG-16</t>
+  </si>
+  <si>
+    <t>FOSC®  Gel Sealing Kit for round splice closure port, sealing 16 cables with diameter up to 3 mm</t>
+  </si>
+  <si>
+    <t>FACT-WR</t>
+  </si>
+  <si>
+    <t>Base Product</t>
+  </si>
+  <si>
+    <t>FACT® WR Fiber Entrance Wall Cabinet</t>
+  </si>
+  <si>
     <t>FOSC450-CLOS-ACC</t>
   </si>
   <si>
-    <t>Base Product</t>
-[...1 lines deleted...]
-  <si>
     <t>FOSC450 Fiber Optic Splice Closure Accessories</t>
   </si>
   <si>
     <t>Accessory</t>
   </si>
   <si>
-    <t>FACT-WR</t>
-[...14 lines deleted...]
-    <t>Fiber entrance cabinet</t>
+    <t>H54959-000</t>
+  </si>
+  <si>
+    <t>FOSC450-6DBX1201NN2T-U23</t>
+  </si>
+  <si>
+    <t>HG302N-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-450-BS-ORING</t>
+  </si>
+  <si>
+    <t>FOSC®  Replacement O-Ring Sealing for FOSC 450/BS closures</t>
+  </si>
+  <si>
+    <t>KM6135-000</t>
+  </si>
+  <si>
+    <t>FOSC400-B8-12-1-AGV</t>
+  </si>
+  <si>
+    <t>FOSC® 400 B8 Fiber Optic Splice Closure, Heat Shrink Cable sealing, one pre-installed 12-splice tray, ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>JL0937-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-D-TRAY-72-SMV60</t>
+  </si>
+  <si>
+    <t>FOSC®  Splice Tray Kit, includes 75 splice protection sleeves</t>
+  </si>
+  <si>
+    <t>K24534-000</t>
+  </si>
+  <si>
+    <t>FOSC450-A4-4-NT-0-N1V-CU</t>
+  </si>
+  <si>
+    <t>FOSC® 450 A4 Fiber Optic Splice Closure, Gel Cable sealing, no pre-installed tray, with test valve</t>
+  </si>
+  <si>
+    <t>KW748N-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-B-TRAY-12-BULK</t>
+  </si>
+  <si>
+    <t>FOSC®  Splice tray kit, B size, with two SM6 splice modules = 12 splices per tray</t>
+  </si>
+  <si>
+    <t>L44272-000</t>
+  </si>
+  <si>
+    <t>FOSC400-D5-72-3-BGV-CO</t>
+  </si>
+  <si>
+    <t>FOSC® 400 D5 Fiber Optic Splice Closure, Heat Shrink Cable sealing, three pre-installed 72-splice trays, with test valve</t>
+  </si>
+  <si>
+    <t>LE0932-000</t>
+  </si>
+  <si>
+    <t>FOSC450-C6-6-NT-0-C0V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 C6 Fiber Optic Splice Closure, Gel Cable sealing, no pre-installed tray, 6 cable attachments, with test valve</t>
+  </si>
+  <si>
+    <t>LS5331-000</t>
+  </si>
+  <si>
+    <t>FOSC450-C6-6-12-1-C3V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 C6 Fiber Optic Splice Closure, Gel Cable sealing, two pre-installed 12-splice tray, 6 cable attach., three ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>M13587-000</t>
+  </si>
+  <si>
+    <t>FOSC450-C6-6-24-1-T3V</t>
+  </si>
+  <si>
+    <t>MF578X-000</t>
+  </si>
+  <si>
+    <t>FOSC450-B6-6-R1-1-B3V</t>
+  </si>
+  <si>
+    <t>MP2243-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-C-TRAY-PH12</t>
+  </si>
+  <si>
+    <t>FOSC-OPGW</t>
+  </si>
+  <si>
+    <t>FOSC® OPGW Fiber Optic Splice Closure</t>
+  </si>
+  <si>
+    <t>FOSC-450</t>
+  </si>
+  <si>
+    <t>FOSC® 450 Fiber Optic Splice Closure</t>
+  </si>
+  <si>
+    <t>100380-000</t>
+  </si>
+  <si>
+    <t>FOSC600-GELSEAL-3-G</t>
+  </si>
+  <si>
+    <t>FOSC®  600 C Fiber Optic 3-port cable seal kit</t>
+  </si>
+  <si>
+    <t>101324-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-600-HOOK/CLAMP</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760253762</t>
+  </si>
+  <si>
+    <t>760253762</t>
+  </si>
+  <si>
+    <t>V67803-000</t>
+  </si>
+  <si>
+    <t>FOSC450-C6-6-NT-0-T0V</t>
+  </si>
+  <si>
+    <t>V98542-000</t>
+  </si>
+  <si>
+    <t>FOSC450-BS-4-NT-0-N0V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 BS Fiber Optic Splice Closure, Gel Cable sealing, no pre-installed trays, 4 cable attach., with test valve</t>
   </si>
   <si>
     <t>VY2369-000</t>
   </si>
   <si>
     <t>FOSC-ACC-A-TRAY-24-BULK</t>
   </si>
   <si>
-    <t>Variant of FOSC-SPLICE-TRAYS</t>
-[...1 lines deleted...]
-  <si>
     <t>FOSC®  Splice tray kit, A size, with two SM6 splice modules = 24 splices per tray</t>
   </si>
   <si>
-    <t>FOSC®</t>
-[...7 lines deleted...]
-  <si>
     <t>W44707-000</t>
   </si>
   <si>
     <t>FOSC-ACC-400-2DROP-W/HDW</t>
   </si>
   <si>
-    <t>Variant of FOSC400-CLOS-ACC</t>
-[...10 lines deleted...]
-  <si>
     <t>W85265-000</t>
   </si>
   <si>
     <t>FOSC450-A4-4-24-3-A1V</t>
   </si>
   <si>
-    <t>Variant of FOSC-450</t>
-[...1 lines deleted...]
-  <si>
     <t>FOSC® 450 A4 Fiber Optic Splice Closure, Gel Cable sealing, 4 cable attachments, three pre-installed 24-splice trays, with test valve</t>
   </si>
   <si>
-    <t>FOSC 450</t>
-[...4 lines deleted...]
-  <si>
     <t>XA2026-000</t>
   </si>
   <si>
     <t>FOSC-ACC-450A-GELBLOCK</t>
   </si>
   <si>
     <t>FOSC®  Gel block for FOSC 450/A fiber closures</t>
   </si>
   <si>
     <t>Gel block kit</t>
   </si>
   <si>
     <t>X82581-000</t>
   </si>
   <si>
     <t>FOSC450-BS-4-24-1-N0V</t>
   </si>
   <si>
     <t>FOSC® 450 BS Fiber Optic Splice Closure, Gel Cable sealing, one pre-installed 24-splice tray, 4 cable attach., with test valve</t>
   </si>
   <si>
     <t>XJ261N-000</t>
   </si>
   <si>
     <t>FAK-MULDRP-45-4P-DRP</t>
   </si>
   <si>
-    <t>Variant of FOSC450-CLOS-ACC</t>
-[...1 lines deleted...]
-  <si>
     <t>FOSC®  Quick Install Gel Plug, all FOSC450 closures - 4 cable capacity, no cable attachments</t>
   </si>
   <si>
     <t>FAK</t>
   </si>
   <si>
-    <t>Cable sealing</t>
-[...1 lines deleted...]
-  <si>
     <t>YD926E-000</t>
   </si>
   <si>
     <t>FOSC-ACC-C-TRAY-COVER</t>
   </si>
   <si>
     <t>FOSC®  Splice tray cover, clear, for C-size splice trays for FOSC splice closures</t>
   </si>
   <si>
     <t>Z21395-000</t>
   </si>
   <si>
     <t>FOSC-ACC-250-SM06-W/CARR</t>
   </si>
   <si>
     <t>FOSC®  Splice tray kit, Double stack SM6 splice module holder with capacity for 12 ribbon, single, or mechanical splice sleeves</t>
   </si>
   <si>
-    <t>FOSC 250</t>
-[...1 lines deleted...]
-  <si>
     <t>Z52605-000</t>
   </si>
   <si>
     <t>FOSC400-A8-96FO-CO</t>
   </si>
   <si>
-    <t>Variant of FOSC-400</t>
-[...1 lines deleted...]
-  <si>
     <t>FOSC® 400 A8 Fiber Optic Splice Closure, Heat Shrink Cable sealing, 96 splice capacity</t>
   </si>
   <si>
     <t>005822-000</t>
   </si>
   <si>
     <t>FOSC-400B4-NT-0-NGV</t>
   </si>
   <si>
     <t>FOSC® 400 B4 Fiber Optic Splice Closure, Heat Shrink Cable sealing, no pre-installed trays, ground feedthrough lugs, with test valve</t>
   </si>
   <si>
     <t>019847-000</t>
   </si>
   <si>
     <t>FOSC-ACC-A-TRAY-16-KIT</t>
   </si>
   <si>
     <t>FOSC®  Fiber Optic Splice Tray Kit for 16 fibers</t>
   </si>
   <si>
     <t>ZP0533-000</t>
   </si>
   <si>
     <t>FOSC-ACC-D-TRAY-COVER</t>
   </si>
   <si>
     <t>FOSC®  Splice tray cover, clear, for D-size splice trays for FOSC splice closures</t>
   </si>
   <si>
+    <t>051646-000</t>
+  </si>
+  <si>
+    <t>FOSC600-D8B-NT-0-N4V</t>
+  </si>
+  <si>
+    <t>FOSC® 600 D Fiber Optic Splice Closure, Gel Cable sealing, butt type, no pre-installed trays, two 4-port gel blocks, 4 ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>032054-000</t>
+  </si>
+  <si>
+    <t>FOSC-A-TRAY-S24-1</t>
+  </si>
+  <si>
+    <t>FOSC®  400/450 Fiber Optic splice tray kit with 24 SMOUV splice protectors</t>
+  </si>
+  <si>
+    <t>058480-000</t>
+  </si>
+  <si>
+    <t>FOSC450-B6-2-NT-0-N0V</t>
+  </si>
+  <si>
+    <t>058514-000</t>
+  </si>
+  <si>
+    <t>FOSC450-B6-6-NT-0-B3V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 B6 Fiber Optic Splice Closure, Gel Cable sealing, no pre-installed tray, 6 cable attach., three ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>032617-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-FUNNEL-RIBBON</t>
+  </si>
+  <si>
+    <t>FOSC®  Funnel tubing kit for routing ribbon fibers from central coretube to the splice trays</t>
+  </si>
+  <si>
+    <t>059218-000</t>
+  </si>
+  <si>
+    <t>FOSC600-D4B-R2-1-D4V</t>
+  </si>
+  <si>
+    <t>FOSC® 600 D Fiber Optic Splice Closure, Gel Cable sealing, butt type, pre-installed D ribbon tray, one 4-port gel block, 4 ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>068759-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-D-DOME-CONV-HAG</t>
+  </si>
+  <si>
+    <t>FOSC®  Conversion kit for FOSC 200D to 400D fiber closures</t>
+  </si>
+  <si>
+    <t>FOSC 100 | FOSC 400</t>
+  </si>
+  <si>
+    <t>033368-000</t>
+  </si>
+  <si>
+    <t>FOSC600-D6I-NT-0-D4V</t>
+  </si>
+  <si>
+    <t>074079-000</t>
+  </si>
+  <si>
+    <t>FOSC-100-DM-144</t>
+  </si>
+  <si>
+    <t>FOSC® 100 DM Fiber Optic Splice Closure, Five round ports, Heat Shrink Cable sealing, two pre-installed 72-splice tray and with test valve</t>
+  </si>
+  <si>
+    <t>049024-000</t>
+  </si>
+  <si>
+    <t>FOSC-A-TRAY-S16-1</t>
+  </si>
+  <si>
+    <t>FOSC®  400/450 Fiber Optic splice tray kit with 16 SMOUV splice protectors</t>
+  </si>
+  <si>
+    <t>061064-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-D-TRAY-RIBN-24</t>
+  </si>
+  <si>
+    <t>FOSC®  Ribbon Tray Fiber Kit, D closure, 288 mass fusion capacity, 4 singlemode splice modules</t>
+  </si>
+  <si>
+    <t>074169-000</t>
+  </si>
+  <si>
+    <t>FOSC400-D5-48-1-BGV</t>
+  </si>
+  <si>
+    <t>FOSC® 400 D5 Fiber Optic Splice Closure, Heat Shrink Cable sealing, one pre-installed 48 splice tray, cable blocking, ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>056395-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-D-BASKET-TALL</t>
+  </si>
+  <si>
+    <t>FOSC®  Slack Storage Basket Accessory for Fiber Splice Closures</t>
+  </si>
+  <si>
+    <t>089279-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-D-BASKET</t>
+  </si>
+  <si>
+    <t>094705-000</t>
+  </si>
+  <si>
+    <t>FOSC400-B4-NT-0-NNV</t>
+  </si>
+  <si>
+    <t>FOSC® 400 B4 Fiber Optic Splice Closure, Heat Shrink Cable sealing, no pre-installed trays, with test valve</t>
+  </si>
+  <si>
+    <t>RD5800-000</t>
+  </si>
+  <si>
+    <t>FOSC450-BS-6-24-3-B0V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 BS Fiber Optic Splice Closure, Gel Cable sealing, three pre-installed 24-splice trays, 6 cable attach., with test valve</t>
+  </si>
+  <si>
+    <t>RH0073-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-LBT-WRAP-100</t>
+  </si>
+  <si>
+    <t>FOSC®  Buffer Tube Wrap</t>
+  </si>
+  <si>
+    <t>RH0075-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-AIRFOSCADJSTBKT</t>
+  </si>
+  <si>
+    <t>AIR FOSC Adjustable Hanger Bracket Kit for lowering/raising closure towards strand</t>
+  </si>
+  <si>
+    <t>AIR FOSC</t>
+  </si>
+  <si>
+    <t>RH0202-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-C-TRAY-24</t>
+  </si>
+  <si>
+    <t>FOSC®  Fiber Optic Splice Tray, 24 fibers</t>
+  </si>
+  <si>
+    <t>RK893P-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-B-TRAY-24-BULK</t>
+  </si>
+  <si>
+    <t>RH0090-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-SPRLTBE-3/16-25</t>
+  </si>
+  <si>
+    <t>FOSC®  Spiral Tubing Kit</t>
+  </si>
+  <si>
+    <t>RH0204-000</t>
+  </si>
+  <si>
+    <t>FOSC400-C5-24-1-BGV</t>
+  </si>
+  <si>
+    <t>FOSC® 400 C5 Fiber Optic Splice Closure, Heat Shrink Cable sealing, one pre-installed 24-splice tray, cable blocking, ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>RH0132-000</t>
+  </si>
+  <si>
+    <t>FOSC450-B6-6-NT-0-T0V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 B6 Fiber Optic Splice Closure, Gel Cable sealing, no pre-installed tray, 6 cable attachments, with test valve</t>
+  </si>
+  <si>
+    <t>RH0181-000</t>
+  </si>
+  <si>
+    <t>FOSC450-B6-6-24-1-B3V-CT</t>
+  </si>
+  <si>
+    <t>FOSC® 450 B6 Fiber Optic Splice Closure, Gel Cable sealing, one pre-installed 24-splice tray, 6 cable attachment,  three ground feedthrough, with test valve</t>
+  </si>
+  <si>
+    <t>S45964-000</t>
+  </si>
+  <si>
+    <t>FOSC450-C6-4-NT-0-T3V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 C6 Fiber Optic Splice Closure, Gel Cable sealing, no pre-installed tray, 4 cable attach., tall, three ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>S50762-000</t>
+  </si>
+  <si>
+    <t>FOSC450-D6-6-72-3-D6V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 D6 Fiber Optic Splice Closure, Gel Cable sealing, three pre-installed 72-splice trays, 6 cable attach., six ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>T4432T-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-D-TRAY-72-BULK</t>
+  </si>
+  <si>
+    <t>FOSC®  Splice tray kit, D size,  with six SM12 splice modules for FOSC 400/D5 fiber splice closure</t>
+  </si>
+  <si>
+    <t>P0243G-000</t>
+  </si>
+  <si>
+    <t>FOSC450-C6-6-12-2-C3V</t>
+  </si>
+  <si>
+    <t>R2962P-000</t>
+  </si>
+  <si>
+    <t>FOSC450-D6-6-R2-1-D6V</t>
+  </si>
+  <si>
+    <t>R56475-000</t>
+  </si>
+  <si>
+    <t>FOSC450-6DBX1441NN2T-U23</t>
+  </si>
+  <si>
+    <t>R97641-000</t>
+  </si>
+  <si>
+    <t>FOSC450-6DBX1361NN2T-U23</t>
+  </si>
+  <si>
+    <t>186070-000</t>
+  </si>
+  <si>
+    <t>FOSC450-B6-6-NT-0-B0V</t>
+  </si>
+  <si>
+    <t>188531-000</t>
+  </si>
+  <si>
+    <t>FOSC450-D6-6-72-6-DNV-UG</t>
+  </si>
+  <si>
+    <t>FOSC® 450 D6 Fiber Optic Splice Closure, Gel Cable sealing, six pre-installed 72-splice trays, with test valve</t>
+  </si>
+  <si>
+    <t>1L991H-000</t>
+  </si>
+  <si>
+    <t>FOSC400-C5-R3-2-NGV-A</t>
+  </si>
+  <si>
+    <t>FOSC® 400 C5 Fiber Optic Splice Closure, Heat Shrink Cable sealing, two pre-installed  Ribbon trays, with test valve</t>
+  </si>
+  <si>
+    <t>15113K-000</t>
+  </si>
+  <si>
+    <t>FOSC450-6DBD1251NN2T-U23</t>
+  </si>
+  <si>
+    <t>FOSC® 450/B Fiber Optic Splice Closure, Gel Cable sealing, with integrated DWDM, 8 channels + upgrade port, demultiplexing, 2 test ports</t>
+  </si>
+  <si>
+    <t>155632-000</t>
+  </si>
+  <si>
+    <t>FOSC450-A4-4-TAP-4P-10</t>
+  </si>
+  <si>
+    <t>FOSC® 450 A4 Fiber Optic Splice Closure with one 4-port tap, 10 dB</t>
+  </si>
+  <si>
+    <t>157021-000</t>
+  </si>
+  <si>
+    <t>FOSC-400D-POLE-MOUNT</t>
+  </si>
+  <si>
+    <t>FOSC®  400 D Pole Mount Kit for Fiber Optic Splice Closure</t>
+  </si>
+  <si>
+    <t>162761-000</t>
+  </si>
+  <si>
+    <t>FOSC450-A4-4-TAP-2P-19</t>
+  </si>
+  <si>
+    <t>FOSC® 450 A4 Fiber Optic Splice Closure with one 2-port tap, 19 dB</t>
+  </si>
+  <si>
+    <t>166532-000</t>
+  </si>
+  <si>
+    <t>FOSC-A/B-UNI-MOUNT-A</t>
+  </si>
+  <si>
+    <t>FOSC®  Bracket for mounting FOSC 400A or B closure aerially</t>
+  </si>
+  <si>
+    <t>169814-000</t>
+  </si>
+  <si>
+    <t>FOSC450-D6-6-36-1-N0V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 D6 Fiber Optic Splice Closure, Gel Cable sealing, one pre-installed 36-splice tray, 6 cable attach., valve</t>
+  </si>
+  <si>
+    <t>175493-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-CABLE-SEAL-2-NT</t>
+  </si>
+  <si>
+    <t>178807-000</t>
+  </si>
+  <si>
+    <t>FOSC400-A4-24-1-NNV</t>
+  </si>
+  <si>
+    <t>221981-000</t>
+  </si>
+  <si>
+    <t>FOSC450-A4-4-TAP-2P-05</t>
+  </si>
+  <si>
+    <t>FOSC® 450 A4 Fiber Optic Splice Closure with one 2-port tap, 5 dB</t>
+  </si>
+  <si>
+    <t>226809-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-TTUBE-RIBN12-50</t>
+  </si>
+  <si>
+    <t>227359-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-OPGW-TUBING</t>
+  </si>
+  <si>
+    <t>FOSC®  Tubing for terminating optical ground wire in any port of the OPGW closure</t>
+  </si>
+  <si>
+    <t>Tubing kit</t>
+  </si>
+  <si>
+    <t>236702-000</t>
+  </si>
+  <si>
+    <t>FOSC450-D6-2-NT-0-N6V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 D6 Fiber Optic Splice Closure, Gel Cable sealing, no pre-installed tray, with 2 cable attach., six ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>243422-000</t>
+  </si>
+  <si>
+    <t>FOSC-400D5/B-S24-1-NGN</t>
+  </si>
+  <si>
+    <t>FOSC® 400 D5 Fiber Optic Splice Closure, Heat Shrink Cable sealing, one 24-splice tray</t>
+  </si>
+  <si>
+    <t>249953-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-C-TRAY-PH12S1PA</t>
+  </si>
+  <si>
+    <t>252272-000</t>
+  </si>
+  <si>
+    <t>FOSC450-6CDC43ANN2T-U23</t>
+  </si>
+  <si>
+    <t>FOSC® 450/B Fiber Optic Splice Closure, Gel Cable sealing, with integrated CWDM, 8 channels + upgrade and 1310nm port, 2 test ports</t>
+  </si>
+  <si>
+    <t>257128-000</t>
+  </si>
+  <si>
+    <t>FOSC-100B/H/DSK-PO</t>
+  </si>
+  <si>
+    <t>263245-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-A/B-VAULT-BAG</t>
+  </si>
+  <si>
+    <t>FOSC®  Flame retardant bag for vault applications of FOSC 400 AB splice closures</t>
+  </si>
+  <si>
+    <t>263079-000</t>
+  </si>
+  <si>
+    <t>FOSC-D-TRAY-72-1</t>
+  </si>
+  <si>
+    <t>FOSC®  D-size splice tray for 72 heat shrink or mechanical splices in FOSC 400D5, 450D6, 600C and 600D Fiber Splice Closures</t>
+  </si>
+  <si>
+    <t>266348-000</t>
+  </si>
+  <si>
+    <t>FOSC450-D6-6-72-1-D0V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 D6 Fiber Optic Splice Closure, Gel Cable sealing, one pre-installed 72-splice tray, with test valve</t>
+  </si>
+  <si>
+    <t>272516-000</t>
+  </si>
+  <si>
+    <t>FOSC450-D6-6-36-1-D6V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 D6 Fiber Optic Splice Closure, Gel Cable sealing, one pre-installed 36-splice tray, 6 cable attach., six ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>274041-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-CABLE-SEAL-1-NW</t>
+  </si>
+  <si>
+    <t>FOSC®  Round Port Cable Seal kit, wraparound, for FOSC 400 Fiber Splice Closure</t>
+  </si>
+  <si>
+    <t>272952-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-C-TRAY-12-BP100</t>
+  </si>
+  <si>
+    <t>FOSC®  Splice tray kit, with 2 SM-6 splice modules for FOSC 450/C splice closures</t>
+  </si>
+  <si>
+    <t>278525-000</t>
+  </si>
+  <si>
+    <t>FOSC400-B4-NT-0-BGV</t>
+  </si>
+  <si>
+    <t>FOSC® 400 B4 Fiber Optic Splice Closure, Heat Shrink Cable sealing, no pre-installed trays, cable blocking, ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>281470-000</t>
+  </si>
+  <si>
+    <t>FOSC450-D6-6-NT-0-N6V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 D6 Fiber Optic Splice Closure, Gel Cable sealing, no pre-installed tray, 6 cable attachments, six ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>111518-000</t>
+  </si>
+  <si>
+    <t>FOSC450-D6-4-NT-0-T6V</t>
+  </si>
+  <si>
+    <t>112614-000</t>
+  </si>
+  <si>
+    <t>FOSC-400B4-S24-6-NNN</t>
+  </si>
+  <si>
+    <t>FOSC® 400 B4 Fiber Optic Splice Closure, Heat Shrink Cable sealing, six pre-installed 24-splice trays</t>
+  </si>
+  <si>
+    <t>113210-000</t>
+  </si>
+  <si>
+    <t>FOSC-400D5-72-1-NGV</t>
+  </si>
+  <si>
+    <t>FOSC® 400 D5 Fiber Optic Splice Closure, Heat Shrink Cable sealing, one pre-installed 72-splice tray, ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>1154999-9</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-D-TRAY-P12-SCA-1</t>
+  </si>
+  <si>
+    <t>FOSC®  Splice tray kit, D-size, with 12 SMOUV splice protectors and 12 SC/APC adapters for FOSC 400/D5 fiber splice closure</t>
+  </si>
+  <si>
+    <t>122131-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-D-TRAY-00-KIT</t>
+  </si>
+  <si>
+    <t>FOSC®  Splice tray kit, D-size, without splice modules</t>
+  </si>
+  <si>
+    <t>141726-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-D-TRAY-72BRFBR</t>
+  </si>
+  <si>
+    <t>FOSC®  D Splice Tray, 6 splice modules, 72-splice capacity</t>
+  </si>
+  <si>
+    <t>295541-000-US</t>
+  </si>
+  <si>
+    <t>FOSC400-B4-12-2-BGV</t>
+  </si>
+  <si>
+    <t>FOSC® 400 B4 Fiber Optic Splice Closure, Heat Shrink Cable sealing, two pre-installed 12-splice trays, cable blocking, ground feedthrough lugs, with test valve, Build America Buy America  (BABA) compliant.</t>
+  </si>
+  <si>
+    <t>D8780F-000-US</t>
+  </si>
+  <si>
+    <t>FOSC400-A8-12-1-BGV-A</t>
+  </si>
+  <si>
+    <t>FOSC® 400 A8 Fiber Optic Splice Closure, Heat Shrink Cable sealing, one pre-installed 12-splice tray, ground feedthrough lugs, with test valve, Build America Buy America  (BABA) compliant.</t>
+  </si>
+  <si>
+    <t>882665-000-US</t>
+  </si>
+  <si>
+    <t>FOSC450-C6-3-P24LCU-C6V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 C6 Fiber Optic Splice Closure, Gel Cable sealing, with (2) pre-installed 12-position patch trays, (2) 12-fiber connectorized ribbon fanouts and (1) C-12 splice tray, LC/UPC, 3 cable attachments, six ground feedthrough lugs, with test valve, Build America Buy America (BABA) compliant.</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760260390</t>
+  </si>
+  <si>
+    <t>760260390</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-A/B-TRAY-DR24</t>
+  </si>
+  <si>
+    <t>FOSC®  A/B Splice double height tray, 2 SM12 splice modules, up to 288 Fiber splice capacity.</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760260392</t>
+  </si>
+  <si>
+    <t>760260392</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-D-TRAY-DR96</t>
+  </si>
+  <si>
+    <t>FOSC®  D double height tray, 8 SM12R splice modules, up to 1152 Fiber splice capacity.</t>
+  </si>
+  <si>
+    <t>299295-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-B-TRAY-16-KIT</t>
+  </si>
+  <si>
+    <t>2N2114-000</t>
+  </si>
+  <si>
+    <t>FOSC450-C6-PATCH-24-R</t>
+  </si>
+  <si>
+    <t>FOSC® 450 C6 Fiber Optic Splice Closure</t>
+  </si>
+  <si>
+    <t>2A189H-000</t>
+  </si>
+  <si>
+    <t>FOSC450-D6-6-36-1-T3V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 D6 Fiber Optic Splice Closure, Gel Cable sealing, one pre-installed 36-splice tray, 6 cable attach., tall, 3 ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>300025-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-FUNNELS</t>
+  </si>
+  <si>
+    <t>FOSC®  Funnel tubing kit for routing fibers from central coretube to the splice trays</t>
+  </si>
+  <si>
+    <t>300058-000</t>
+  </si>
+  <si>
+    <t>FOSC-400B4-NT-0-NNV</t>
+  </si>
+  <si>
+    <t>311883-000</t>
+  </si>
+  <si>
+    <t>FOSC400-D5-RIBN-BGV</t>
+  </si>
+  <si>
+    <t>FOSC® 400 D5 Fiber Optic Splice Closure, Heat Shrink Cable sealing, ribbon tray, cable blocking, ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>31657C-000</t>
+  </si>
+  <si>
+    <t>FOSC450-6DBD1331NN2T-U23</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760254276</t>
+  </si>
+  <si>
+    <t>760254276</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-GRND-WIRE-KIT</t>
+  </si>
+  <si>
+    <t>FOSC®  Grounding Wire Kit for FOSC400 fiber closures, 6AWG, 4.0"</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760251859</t>
+  </si>
+  <si>
+    <t>760251859</t>
+  </si>
+  <si>
+    <t>FOSC650-NNN-NT-0-S12V</t>
+  </si>
+  <si>
+    <t>Variant of FOSC-650</t>
+  </si>
+  <si>
+    <t>FOSC650 Fiber Optic Splice Closure, no tray, no gel sealing, includes standard basket, 12 grounding lugs and valve, Sealing and cover for unused ports ordered separately.</t>
+  </si>
+  <si>
+    <t>Single-ended | square fiber closure</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760256282</t>
+  </si>
+  <si>
+    <t>760256282</t>
+  </si>
+  <si>
+    <t>FOSC® 12 fiber D-size Patch Tray, adapter retainer, no adapters installed; no splice tray</t>
+  </si>
+  <si>
+    <t>Fiber patch tray</t>
+  </si>
+  <si>
+    <t>L48638-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-HKLOOPSTRAP-16</t>
+  </si>
+  <si>
+    <t>FOSC®  Hook &amp; Loop strap kit, 16 in long for FOSC 400/D fiber closures</t>
+  </si>
+  <si>
+    <t>Hook &amp; Loop kit</t>
+  </si>
+  <si>
     <t>028323-000</t>
   </si>
   <si>
     <t>FOSC400-ACC-A4-BASKET</t>
   </si>
   <si>
     <t>FOSC®  400 A4 Fiber Optic slack storage basket kit</t>
   </si>
   <si>
-    <t>Grounding kit</t>
-[...4064 lines deleted...]
-    <t>Fiber patch tray</t>
+    <t>FOSC-100</t>
+  </si>
+  <si>
+    <t>FOSC® 100 Fiber Optic Splice Closure</t>
+  </si>
+  <si>
+    <t>FOSC-400</t>
+  </si>
+  <si>
+    <t>FOSC® 400 Fiber Optic Splice Closure</t>
+  </si>
+  <si>
+    <t>FOSC-400G</t>
+  </si>
+  <si>
+    <t>FOSC® 400G Fiber Optic Splice Closure with Multi-out Gel Seals</t>
+  </si>
+  <si>
+    <t>FOSC-600</t>
+  </si>
+  <si>
+    <t>FOSC® 600 Fiber Optic Splice Closure</t>
+  </si>
+  <si>
+    <t>In-line | rectangular fiber closure</t>
+  </si>
+  <si>
+    <t>FOSC-650</t>
+  </si>
+  <si>
+    <t>FOSC650 Fiber Optic Splice Closures</t>
+  </si>
+  <si>
+    <t>FOSC400-CLOS-ACC</t>
+  </si>
+  <si>
+    <t>FOSC400 Fiber Optic Splice Closure Accessories</t>
+  </si>
+  <si>
+    <t>FOSC600-CLOS-ACC</t>
+  </si>
+  <si>
+    <t>FOSC600 Fiber Optic Splice Closure Accessories</t>
+  </si>
+  <si>
+    <t>Fiber Optic Entrance Cabinet (FEC)</t>
+  </si>
+  <si>
+    <t>FOSC-SPLICE-TRAYS</t>
+  </si>
+  <si>
+    <t>FOSC® Splice Tray</t>
+  </si>
+  <si>
+    <t>FOSC 100 | FOSC 400 | FOSC 450 | FOSC 600</t>
+  </si>
+  <si>
+    <t>104500-000</t>
+  </si>
+  <si>
+    <t>FIST-GCOG-POLE-KIT</t>
+  </si>
+  <si>
+    <t>FIST® GCOG Pole Mount Kit for Fiber Optic Splice Closure</t>
+  </si>
+  <si>
+    <t>FIST®</t>
+  </si>
+  <si>
+    <t>FIST-GCOG2</t>
+  </si>
+  <si>
+    <t>FM539J-000</t>
+  </si>
+  <si>
+    <t>FOSC450-D6-6-36-1-T6V</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760245549</t>
+  </si>
+  <si>
+    <t>760245549</t>
+  </si>
+  <si>
+    <t>ODF-ACC-BRK-19</t>
+  </si>
+  <si>
+    <t>Flex Frame,19" rack mount brack for Universal Splice cabinet, 1 kit per cabinet</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760245551</t>
+  </si>
+  <si>
+    <t>760245551</t>
+  </si>
+  <si>
+    <t>ODF-ACC-BRK-WM</t>
+  </si>
+  <si>
+    <t>Flex Frame, Wall Mount brack for Universal Splice cabinet, 1 kit per cabinet</t>
+  </si>
+  <si>
+    <t>EB387Y-000</t>
+  </si>
+  <si>
+    <t>FOSC450-C6-2-12-1-C3V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 C6 Fiber Optic Splice Closure, Gel Cable sealing, one pre-installed 12-splice tray, 2 cable attach., three ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>EG6926-000</t>
+  </si>
+  <si>
+    <t>FOSC-400B4-NT-0-BNV</t>
+  </si>
+  <si>
+    <t>FOSC® 400 B4 Fiber Optic Splice Closure, Heat Shrink Cable sealing, no pre-installed trays, cable blocking, with test valve</t>
+  </si>
+  <si>
+    <t>EG7589-000</t>
+  </si>
+  <si>
+    <t>FOSC-400A4-24-1-NGV</t>
+  </si>
+  <si>
+    <t>FOSC® 400 A4 Fiber Optic Splice Closure, Heat Shrink Cable sealing, one  pre-installed 24-splice tray, ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>CK1852-000</t>
+  </si>
+  <si>
+    <t>FOSC-450A-4-24-4-BGV-IN99</t>
+  </si>
+  <si>
+    <t>FOSC® 450 A4 Fiber Optic Splice Closure, Gel Cable sealing, four pre-installed 24-splice trays, with test valve</t>
+  </si>
+  <si>
+    <t>CK4188-000</t>
+  </si>
+  <si>
+    <t>FOSC-450A-2-24-2-BGN-IN13</t>
+  </si>
+  <si>
+    <t>FOSC® 450 A4 Fiber Optic Splice Closure</t>
+  </si>
+  <si>
+    <t>CK6063-000</t>
+  </si>
+  <si>
+    <t>FOSC-OPGW-CSEAL-F</t>
+  </si>
+  <si>
+    <t>FOSC®  OPGW cable seal for cable types dia. 17-19 mm and central tube dia. max. 14 mm or 3 metal tube</t>
+  </si>
+  <si>
+    <t>CK7324-000</t>
+  </si>
+  <si>
+    <t>FOSC-400BG-S24-1-NN</t>
+  </si>
+  <si>
+    <t>FOSC® 400 BG Fiber Optic Splice Closure, Gel Cable sealing, one pre-installed 24-splice tray</t>
+  </si>
+  <si>
+    <t>CK6450-000</t>
+  </si>
+  <si>
+    <t>FOSC-OPGW-B4NT-0-NNC</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760253560</t>
+  </si>
+  <si>
+    <t>760253560</t>
+  </si>
+  <si>
+    <t>FOST-ACC-D-TRAY-96</t>
+  </si>
+  <si>
+    <t>FOST splice tray, 96 stranded fiber splicing per tray</t>
+  </si>
+  <si>
+    <t>L5904R-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-TRAY-TY-RAPS</t>
+  </si>
+  <si>
+    <t>FOSC®  Tie-wrap kit for splice trays</t>
+  </si>
+  <si>
+    <t>813047-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-FUNNEL-SMALL</t>
+  </si>
+  <si>
+    <t>FOSC®  Funnel tubing kit for FOSC 400 fiber closures</t>
+  </si>
+  <si>
+    <t>813570-000</t>
+  </si>
+  <si>
+    <t>FOSC-400A4-S24-1-NGV</t>
+  </si>
+  <si>
+    <t>FOSC® 400 A4 Fiber Optic Splice Closure, Heat Shrink Cable sealing, one pre-installed 24-splice tray, ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>813678-000</t>
+  </si>
+  <si>
+    <t>FOSC450-A4-4-TAP-2P-08</t>
+  </si>
+  <si>
+    <t>FOSC® 450 A4 Fiber Optic Splice Closure with one 2-port tap, 8 dB</t>
+  </si>
+  <si>
+    <t>821169-000</t>
+  </si>
+  <si>
+    <t>FOSC450-6DSD1254NN2T-U23</t>
+  </si>
+  <si>
+    <t>FOSC® 450 Fiber Optic Splice Closure, Gel Cable sealing, with integrated dense WDDM, B sz, 16 chan. adptr, 1431 nm starting wavelength</t>
+  </si>
+  <si>
+    <t>816710-000</t>
+  </si>
+  <si>
+    <t>FOSC450-B6-4-NT-0-B3V</t>
+  </si>
+  <si>
+    <t>825194-000</t>
+  </si>
+  <si>
+    <t>FOSC-A-TRAY-24</t>
+  </si>
+  <si>
+    <t>FOSC®  Splice Tray, 24 splice capacity, for FOSC 400 A4/A8 and FOSC 450 A/BS Fiber Splice Closures</t>
+  </si>
+  <si>
+    <t>824648-000</t>
+  </si>
+  <si>
+    <t>FOSC450-BS-6-24-1-B0V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 BS Fiber Optic Splice Closure, Gel Cable sealing, one pre-installed 24-splice tray, 6 cable attach., valve</t>
+  </si>
+  <si>
+    <t>833662-000</t>
+  </si>
+  <si>
+    <t>FOSC450-B6-6-TAP-8P-21</t>
+  </si>
+  <si>
+    <t>FOSC® 450 A4 Fiber Optic Splice Closure with one 8-port tap, 21 dB</t>
+  </si>
+  <si>
+    <t>830961-000</t>
+  </si>
+  <si>
+    <t>FOSC400-B2-12-1-NGV</t>
+  </si>
+  <si>
+    <t>FOSC® 400 B2 Fiber Optic Splice Closure, Heat Shrink Cable sealing, one pre-installed 12-splice tray, ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>841245-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-BOND-CLAMP-10.5</t>
+  </si>
+  <si>
+    <t>FOSC®  Bonding clamp with 10.5 inch wire and hooked eyelet for FOSC 400 splice closures</t>
+  </si>
+  <si>
+    <t>831824-000</t>
+  </si>
+  <si>
+    <t>FOSC450-D6-6-R2-1-D3V</t>
+  </si>
+  <si>
+    <t>850598-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-600-GASKET</t>
+  </si>
+  <si>
+    <t>FOSC®  Gasket Sealing kit for FOSC 600 closures</t>
+  </si>
+  <si>
+    <t>856344-000</t>
+  </si>
+  <si>
+    <t>FOSC-A/B-POLE-MOUNT</t>
+  </si>
+  <si>
+    <t>858714-000</t>
+  </si>
+  <si>
+    <t>FOSC450-D6-2-NT-0-N3V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 D6 Fiber Optic Splice Closure, Gel Cable sealing, no pre-installed tray, with 2 cable attach., three ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>859100-000</t>
+  </si>
+  <si>
+    <t>FOSC400-B4/FR-24-1-NGV</t>
+  </si>
+  <si>
+    <t>FOSC® 400 B4 Fire Retardant Fiber Optic Splice Closure, Heat Shrink Cable sealing, one pre-installed 24-splice tray, ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>865059-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-400-WORKSTAND</t>
+  </si>
+  <si>
+    <t>FOSC®  Optional work stand for FOSC 400 fiber closures</t>
+  </si>
+  <si>
+    <t>Workstand</t>
+  </si>
+  <si>
+    <t>867502-000</t>
+  </si>
+  <si>
+    <t>FOSC600-D8B-NT-0-D4V</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760240712</t>
+  </si>
+  <si>
+    <t>760240712</t>
+  </si>
+  <si>
+    <t>FOSC450-3DGD1144NN2T-U23</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760240713</t>
+  </si>
+  <si>
+    <t>760240713</t>
+  </si>
+  <si>
+    <t>FOSC450-3DGD1264NN2T-U23</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760240715</t>
+  </si>
+  <si>
+    <t>760240715</t>
+  </si>
+  <si>
+    <t>FOSC450-3DGD1504NN2T-U23</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760242185</t>
+  </si>
+  <si>
+    <t>760242185</t>
+  </si>
+  <si>
+    <t>FOSC450-C-RIBBON TRAY EXPANSION</t>
+  </si>
+  <si>
+    <t>Ribbon Fiber Expansion Kit Adds 12 splices to the FOST-ACC-C-TRAY-RIBN-12 tray; converting it to a 288 splice tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760243050</t>
+  </si>
+  <si>
+    <t>760243050</t>
+  </si>
+  <si>
+    <t>FOST-ACC-D-TRAY-RR-288-KIT</t>
+  </si>
+  <si>
+    <t>FOST splice tray, 288f Rollable ribbon fiber splicing per tray</t>
+  </si>
+  <si>
+    <t>892435-000</t>
+  </si>
+  <si>
+    <t>FOSC400-D5-36-1-BGV</t>
+  </si>
+  <si>
+    <t>FOSC® 400 D5 Fiber Optic Splice Closure, Heat Shrink Cable sealing, one pre-installed 36-splice tray, cable blocking, ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>897009-000</t>
+  </si>
+  <si>
+    <t>FOSC100-BM-96</t>
+  </si>
+  <si>
+    <t>FOSC® 100C Fiber Optic Splice Closure, Heat Shrink Cable sealing, 96 splices</t>
+  </si>
+  <si>
+    <t>8K825A-000</t>
+  </si>
+  <si>
+    <t>FOSC400-A8-24-1-NGV-CO</t>
+  </si>
+  <si>
+    <t>898849-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-B-TRAY-12-KIT</t>
+  </si>
+  <si>
+    <t>FOSC®  Splice Tray and Cover Kit, 12-splices</t>
+  </si>
+  <si>
+    <t>899210-000</t>
+  </si>
+  <si>
+    <t>FOSC450-B6-6-NT-0-N3V</t>
+  </si>
+  <si>
+    <t>915167-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-D-TRAY-72-KIT</t>
+  </si>
+  <si>
+    <t>90887R-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-A-TRAY-COVER</t>
+  </si>
+  <si>
+    <t>FOSC®  Splice tray cover, clear, for A-size splice trays for FOSC splice closures</t>
+  </si>
+  <si>
+    <t>915207-000</t>
+  </si>
+  <si>
+    <t>FOSC400-A4-24-1-NGV</t>
+  </si>
+  <si>
+    <t>920010-000</t>
+  </si>
+  <si>
+    <t>FOSC600-D8B-NT-0-L0V</t>
+  </si>
+  <si>
+    <t>FOSC® 600 D Fiber Optic Splice Closure, Gel Cable sealing, butt type, no pre-installed trays, loose buffer tube ribbon module, two 4-port gel blocks, with test valve</t>
+  </si>
+  <si>
+    <t>938871-000</t>
+  </si>
+  <si>
+    <t>FOSC400-B2-24-1-BNV</t>
+  </si>
+  <si>
+    <t>FOSC® 400 B2 Fiber Optic Splice Closure, Heat Shrink Cable sealing, one pre-installed 24-splice tray, cable blocking, with test valve</t>
+  </si>
+  <si>
+    <t>941468-000</t>
+  </si>
+  <si>
+    <t>FOSC-400A4-S08-1-NNN</t>
+  </si>
+  <si>
+    <t>FOSC® 400 A4 Fiber Optic Splice Closure, Heat Shrink Cable sealing, one pre-installed 8-splice tray</t>
+  </si>
+  <si>
+    <t>937062-000</t>
+  </si>
+  <si>
+    <t>FOSC-A-TRAY-S08-1</t>
+  </si>
+  <si>
+    <t>FOSC®  400/450 Fiber Optic splice tray kit with 8 SMOUV splice protectors</t>
+  </si>
+  <si>
+    <t>951314-000</t>
+  </si>
+  <si>
+    <t>FOSC-400B4-S24-6-NGV</t>
+  </si>
+  <si>
+    <t>952227-000</t>
+  </si>
+  <si>
+    <t>FOSC450-D6-6-R2-1-T0V</t>
+  </si>
+  <si>
+    <t>970078-000</t>
+  </si>
+  <si>
+    <t>FOSC450-B6-6-12-1-B0V</t>
+  </si>
+  <si>
+    <t>983761-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-C-TRAY-PH12-LCN</t>
+  </si>
+  <si>
+    <t>995174-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-400A-TAP-OFF</t>
+  </si>
+  <si>
+    <t>FOSC®  Tap-off kit for FOSC 400 fiber closures</t>
+  </si>
+  <si>
+    <t>Tap-off kit</t>
+  </si>
+  <si>
+    <t>9C4235-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-C/D-TO-A/B-HNG</t>
+  </si>
+  <si>
+    <t>FOSC®  Hinged Mounting Bracket, adapter C/D TO A/B tray</t>
+  </si>
+  <si>
+    <t>A05721-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-450/600PORTPLGS</t>
+  </si>
+  <si>
+    <t>FOSC®  Port Plugs, all 450 &amp; 600 closures</t>
+  </si>
+  <si>
+    <t>A11796-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-450-COM-GRD-A</t>
+  </si>
+  <si>
+    <t>FOSC®  Multiple External Grounding Kit, groundwires (alligator clip + eyelet ends), bonding braid</t>
+  </si>
+  <si>
+    <t>A08143-000</t>
+  </si>
+  <si>
+    <t>FOSC400-A8-12-1-AGV</t>
+  </si>
+  <si>
+    <t>FOSC® 400 A8 Fiber Optic Splice Closure, Heat Shrink Cable sealing, one pre-installed 12-splice tray, ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>A13992-000</t>
+  </si>
+  <si>
+    <t>FOSC600-C8I-NT-0-C4V</t>
+  </si>
+  <si>
+    <t>FOSC® 600 C Fiber Optic Splice Closure, Gel Cable sealing, inline type, no pre-installed trays, two 4-port gel blocks, standard basket, 4 ground feedthru lugs, with test valve</t>
+  </si>
+  <si>
+    <t>A17396-000</t>
+  </si>
+  <si>
+    <t>FOSC-A-TRAY-12</t>
+  </si>
+  <si>
+    <t>FOSC®  Splice Tray, 12 splice capacity, for FOSC 400 A4/A8 and FOSC 450 A/BS Fiber Splice Closures</t>
+  </si>
+  <si>
+    <t>A13495-000</t>
+  </si>
+  <si>
+    <t>FOSC-400A8-S24-2-NGV</t>
+  </si>
+  <si>
+    <t>FOSC® 400 A8 Fiber Optic Splice Closure, Heat Shrink Cable sealing, two pre-installed 24-splice trays, with test valve</t>
+  </si>
+  <si>
+    <t>A18984-000</t>
+  </si>
+  <si>
+    <t>FOSC450-A4-2-24-1-A0V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 A4 Fiber Optic Splice Closure, Gel Cable sealing, one pre-installed 24-splice tray, 2 cable attachments, with test valve</t>
+  </si>
+  <si>
+    <t>A19128-000</t>
+  </si>
+  <si>
+    <t>FOSC-400A8-24-1-NGV</t>
+  </si>
+  <si>
+    <t>A14817-000</t>
+  </si>
+  <si>
+    <t>FOSC450-A4-4-24-1-A0V</t>
+  </si>
+  <si>
+    <t>A25623-000</t>
+  </si>
+  <si>
+    <t>FOSC450-A4-4-24-1-N1V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 A4 Fiber Optic Splice Closure, Gel Cable sealing, one pre-installed 24-splice tray, 4 cable attach., one ground feedthrough lug, with test valve</t>
+  </si>
+  <si>
+    <t>A44567-000</t>
+  </si>
+  <si>
+    <t>FOSC450-B6-2-NT-0-T0V</t>
+  </si>
+  <si>
+    <t>A1823C-000</t>
+  </si>
+  <si>
+    <t>FOSC450-C6-PATCH-24-P</t>
+  </si>
+  <si>
+    <t>FOSC® 450 C6 Fiber Optic Splice Closure, Gel Cable sealing</t>
+  </si>
+  <si>
+    <t>A13909-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-450-AERIAL-CLMP</t>
+  </si>
+  <si>
+    <t>FOSC®  450 Aerial Clamp Kit for Fiber Optic Splice Closure, 1 dome/1 base mounting bracket, 2 snaplock clamps, hardware</t>
+  </si>
+  <si>
+    <t>A51343-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-450-B-ORING</t>
+  </si>
+  <si>
+    <t>FOSC®  450 Replacement O-Ring for B Fiber Optic Splice closures</t>
+  </si>
+  <si>
+    <t>A37830-000</t>
+  </si>
+  <si>
+    <t>FOSC600-D8B-R2-1-D4V</t>
+  </si>
+  <si>
+    <t>FOSC® 600 D Fiber Optic Splice Closure, Gel Cable sealing, butt type, one pre-installed D ribbon tray, two 4-port gel blocks, 4 ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>A38455-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-B-TRAY-P-16-0</t>
+  </si>
+  <si>
+    <t>FOSC®  Fiber Optic Splice Tray Kit</t>
+  </si>
+  <si>
+    <t>A53491-000</t>
+  </si>
+  <si>
+    <t>FOSC600-C8B-NT-0-C2V</t>
+  </si>
+  <si>
+    <t>FOSC® 600 C Fiber Optic Splice Closure, Gel Cable sealing, butt type, no pre-installed trays, two 4-port gel blocks, standard basket, 2 ground feedthru lugs, with test valve</t>
+  </si>
+  <si>
+    <t>805470-000</t>
+  </si>
+  <si>
+    <t>FOSC600-D6B-NT-0-N0V</t>
+  </si>
+  <si>
+    <t>FOSC® 600 D Fiber Optic Splice Closure, Gel Cable sealing, butt type, no pre-installed trays, two 3-port gel blocks, with test valve</t>
+  </si>
+  <si>
+    <t>875527-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-BOND-CLAMP-3IN</t>
+  </si>
+  <si>
+    <t>FOSC®  Bonding clamp with 3 inch wire and hooked eyelet for FOSC 400 splice closures</t>
+  </si>
+  <si>
+    <t>763292-000</t>
+  </si>
+  <si>
+    <t>FOSC-D-TRAY-48-1</t>
+  </si>
+  <si>
+    <t>FOSC®  D-size splice tray for 48 heat shrink or mechanical splices in FOSC 400D5, 450D6, 600C and 600D Fiber Splice Closures</t>
+  </si>
+  <si>
+    <t>764454-000</t>
+  </si>
+  <si>
+    <t>FOSC600-D4B-NT-0-D4V</t>
+  </si>
+  <si>
+    <t>FOSC® 600 D Fiber Optic Splice Closure, Gel Cable sealing, butt type, no pre-installed trays, one 4-port gel block, 4 ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>766709-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-D-VAULT-BAG</t>
+  </si>
+  <si>
+    <t>FOSC®  Flame retardant bag for vault applications of FOSC 450 C or D splice closures</t>
+  </si>
+  <si>
+    <t>791217-000</t>
+  </si>
+  <si>
+    <t>FOSC400-D5-NT-0-NNV</t>
+  </si>
+  <si>
+    <t>FOSC® 400 D5 Fiber Optic Splice Closure, Heat Shrink Cable sealing, no pre-installed tray, with test valve</t>
+  </si>
+  <si>
+    <t>7F7477-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-TTUBE-1/4ID-50</t>
+  </si>
+  <si>
+    <t>FOSC®  Transportation tubing kit</t>
+  </si>
+  <si>
+    <t>792723-000</t>
+  </si>
+  <si>
+    <t>FOSC400-A4-16-1-BGV</t>
+  </si>
+  <si>
+    <t>FOSC® 400 A4 Fiber Optic Splice Closure, Heat Shrink Cable sealing, one  pre-installed 16-splice tray, cable blocking, ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>C32954-000-US</t>
+  </si>
+  <si>
+    <t>FOSC450-D6-6-NT-0-D3V-US</t>
+  </si>
+  <si>
+    <t>FOSC® 450 D6 Fiber Optic Splice Closure, Gel Cable sealing, no pre-installed tray, 6 cable attach., three ground feedthrough lugs, with test valve, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>467054-000-US</t>
+  </si>
+  <si>
+    <t>FOSC450-B6-6-24-1-B3V-US</t>
+  </si>
+  <si>
+    <t>FOSC® 450 B6 Fiber Optic Splice Closure, Gel Cable sealing, one pre-installed 24-splice tray, 6 cable attachment,  three ground feedthrough, with test valve, Build America Buy America (BABA)</t>
+  </si>
+  <si>
+    <t>JI945R-000-US</t>
+  </si>
+  <si>
+    <t>FOSC450-C6-6-NT-0-C6V-US</t>
+  </si>
+  <si>
+    <t>FOSC® 450 C6 Fiber Optic Splice Closure, Gel Cable sealing, no pre-installed tray, 6 cable attach., six ground feedthrough lugs, with test valve, Build America Buy America  (BABA)</t>
+  </si>
+  <si>
+    <t>RH0202-000-US</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-C-TRAY-24-US</t>
+  </si>
+  <si>
+    <t>FOSC®  Fiber Optic Splice Tray, 24 fibers, Build America Buy America  (BABA) Compliant</t>
+  </si>
+  <si>
+    <t>460490-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-SPRLTBE-3/8-50</t>
+  </si>
+  <si>
+    <t>462619-000</t>
+  </si>
+  <si>
+    <t>FOSC400-B2-12-1-BGV</t>
+  </si>
+  <si>
+    <t>FOSC® 400 B2 Fiber Optic Splice Closure, Heat Shrink Cable sealing, one pre-installed 12-splice tray, cable blocking, ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>461411-000</t>
+  </si>
+  <si>
+    <t>FOSC450-B6-6-TAP-8P-15</t>
+  </si>
+  <si>
+    <t>FOSC® 450 A4 Fiber Optic Splice Closure with one 8-port tap, 15 dB</t>
+  </si>
+  <si>
+    <t>467054-000</t>
+  </si>
+  <si>
+    <t>FOSC450-B6-6-24-1-B3V</t>
+  </si>
+  <si>
+    <t>468040-000</t>
+  </si>
+  <si>
+    <t>FOSC450-B6-6-24-1-N0V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 B6 Fiber Optic Splice Closure, Gel Cable sealing, one pre-installed 24-splice tray, 6 cable attach., with test valve</t>
+  </si>
+  <si>
+    <t>469031-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-SPRL-TUBE-3/16</t>
+  </si>
+  <si>
+    <t>471122-000</t>
+  </si>
+  <si>
+    <t>FOSC450-B6-6-24-2-B3V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 B6 Fiber Optic Splice Closure, Gel Cable sealing, two pre-installed 24-splice trays, 6 cable attach., three ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>47582J-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-C-TRAY-12-A</t>
+  </si>
+  <si>
+    <t>487951-000</t>
+  </si>
+  <si>
+    <t>FOSC450-B6-6-12-6-BOV1X4</t>
+  </si>
+  <si>
+    <t>FOSC® 450 B6 Fiber Optic Splice Closure, Gel Cable sealing, six pre-installed  12-splice trays, with test valve</t>
+  </si>
+  <si>
+    <t>48463V-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-C-TRAY-RIBN-18A</t>
+  </si>
+  <si>
+    <t>491462-000</t>
+  </si>
+  <si>
+    <t>FOSC600-D8B-NT-0-D2V</t>
+  </si>
+  <si>
+    <t>FOSC® 600 D Fiber Optic Splice Closure, Gel Cable sealing, butt type, no pre-installed tray, two 4-port gel blocks, 2 ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>496598-000</t>
+  </si>
+  <si>
+    <t>FOSC450-6DBX1251NN2T-U23</t>
+  </si>
+  <si>
+    <t>FOSC® 450 Fiber Optic Splice Closure, Gel Cable sealing, with integrated dense WDDM (2X), B sz., 8-chan. adptr + upgrade port</t>
+  </si>
+  <si>
+    <t>4E354F-000</t>
+  </si>
+  <si>
+    <t>FOSC450-BS-6-NT-0-N0V</t>
+  </si>
+  <si>
+    <t>4Z057Y-000</t>
+  </si>
+  <si>
+    <t>FOSC400-D5/FR-36-2-NGV-A</t>
+  </si>
+  <si>
+    <t>FOSC® 400 D5 Fire Retardant Fiber Optic Splice Closure, Heat Shrink Cable sealing, two pre-installed 36-splice trays, with test valve</t>
+  </si>
+  <si>
+    <t>497817-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-A-TRAY-12-KIT</t>
+  </si>
+  <si>
+    <t>FOSC®  Fiber Optic Splice Tray Kit for 12 fibers</t>
+  </si>
+  <si>
+    <t>499564-000</t>
+  </si>
+  <si>
+    <t>FOSC-400D5/B-24-1-NGV</t>
+  </si>
+  <si>
+    <t>FOSC® 400 D5 Fiber Optic Splice Closure, Heat Shrink Cable sealing, one  pre-installed 24-splice tray, with test valve</t>
+  </si>
+  <si>
+    <t>513996-000</t>
+  </si>
+  <si>
+    <t>FOSC600-D6B-NT-0-D0V</t>
+  </si>
+  <si>
+    <t>518463-000</t>
+  </si>
+  <si>
+    <t>FOSC450-A4-4-TAP-2P-17</t>
+  </si>
+  <si>
+    <t>FOSC® 450 A4 Fiber Optic Splice Closure with one 2-port tap, 17 dB</t>
+  </si>
+  <si>
+    <t>525147-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-D-RIBBON-ROUTER</t>
+  </si>
+  <si>
+    <t>FOSC®  Router kit for routing ribbons &amp; tubes from D Basket to splice trays</t>
+  </si>
+  <si>
+    <t>533437-000</t>
+  </si>
+  <si>
+    <t>FOSC450-B6-6-TAP-8P-19</t>
+  </si>
+  <si>
+    <t>FOSC® 450 A4 Fiber Optic Splice Closure with one 8-port tap, 19 dB</t>
+  </si>
+  <si>
+    <t>534497-000</t>
+  </si>
+  <si>
+    <t>FOSC-100B/H/DSK-A717</t>
+  </si>
+  <si>
+    <t>536279-000</t>
+  </si>
+  <si>
+    <t>FOSC400-B4-NT-0-BNV</t>
+  </si>
+  <si>
+    <t>547413-000</t>
+  </si>
+  <si>
+    <t>FOSC400-B2-12-2-BGV-UTIL</t>
+  </si>
+  <si>
+    <t>539265-000</t>
+  </si>
+  <si>
+    <t>FOSC400-A4-24-1-NNN</t>
+  </si>
+  <si>
+    <t>FOSC® 400 A4 Fiber Optic Splice Closure, Heat Shrink Cable sealing, one  pre-installed 24-splice tray</t>
+  </si>
+  <si>
+    <t>760253940-US</t>
+  </si>
+  <si>
+    <t>FOSC400-C5-R3-2-NGV-A7</t>
+  </si>
+  <si>
+    <t>FOSC® 400 C5 Fiber Optic Splice Closure, Heat Shrink Cable sealing, two pre-installed  Ribbon trays, with test valve, Build America Buy America  (BABA) compliant.</t>
+  </si>
+  <si>
+    <t>760253942-US</t>
+  </si>
+  <si>
+    <t>FOSC400-D5-R2-2-NGV-A7</t>
+  </si>
+  <si>
+    <t>FOSC® 400 D5 Fiber Optic Splice Closure, Heat Shrink Cable sealing,  two pre-installed Ribbon trays, with test valve, Build America Buy America  (BABA) compliant.</t>
+  </si>
+  <si>
+    <t>760261332-US</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-C-TRAY-DR48-US</t>
+  </si>
+  <si>
+    <t>FOSC®  C Splice double height tray, 4 HD ribbon splice modules, up to 576 Fiber splice capacity, Build America Buy America  (BABA) compliant.</t>
+  </si>
+  <si>
+    <t>109338-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-400-2DROP</t>
+  </si>
+  <si>
+    <t>FOSC®  Dual drop kit for FOSC 400 fiber closures</t>
+  </si>
+  <si>
+    <t>116970-000</t>
+  </si>
+  <si>
+    <t>FOSC-400D5-36-3-NGV</t>
+  </si>
+  <si>
+    <t>FOSC® 400 D5 Fiber Optic Splice Closure, Heat Shrink Cable sealing, three pre-installed 36-splice trays, with test valve</t>
+  </si>
+  <si>
+    <t>126548-000</t>
+  </si>
+  <si>
+    <t>FOSC600-C8B-NT-0-C0V</t>
+  </si>
+  <si>
+    <t>FOSC® 600 C Fiber Optic Splice Closure, Gel Cable sealing, no pre-installed trays, two 4-port gel blocks, with test valve</t>
+  </si>
+  <si>
+    <t>118317-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-TTUBE-LRGE-16IN</t>
+  </si>
+  <si>
+    <t>FOSC®  Transportation Tubing, large, 16 in</t>
+  </si>
+  <si>
+    <t>131342-000</t>
+  </si>
+  <si>
+    <t>FOSC-A-CSEAL-1-NT</t>
+  </si>
+  <si>
+    <t>FOSC®  Tubular cable sealing kit  for 1 cable in any round port in FOSC400 A4/AS Fiber Splice Closures</t>
+  </si>
+  <si>
+    <t>136051-000</t>
+  </si>
+  <si>
+    <t>FOSC400-B4-24-1-BGV</t>
+  </si>
+  <si>
+    <t>FOSC® 400 B4 Fiber Optic Splice Closure, Heat Shrink Cable sealing, one pre-installed 24-splice tray, cable blocking, ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>301687-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-D-DOME-CLAMP</t>
+  </si>
+  <si>
+    <t>FOSC®  Replacement clamp for dome to base seal for FOSC 400/D5 fiber splice closure</t>
+  </si>
+  <si>
+    <t>309657-000</t>
+  </si>
+  <si>
+    <t>FOSC-400A4-NT-0-NGV</t>
+  </si>
+  <si>
+    <t>FOSC® 400 A4 Fiber Optic Splice Closure, Heat Shrink Cable sealing, no pre-installed trays, ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>308494-000</t>
+  </si>
+  <si>
+    <t>FOSC-B-TRAY-S24-1</t>
+  </si>
+  <si>
+    <t>308909-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-BOND-CLAMP-5.5I</t>
+  </si>
+  <si>
+    <t>FOSC®  Bonding clamp with 5.5 inch wire and hooked eyelet for FOSC 400 splice closures</t>
+  </si>
+  <si>
+    <t>319485-000</t>
+  </si>
+  <si>
+    <t>FOSC400-A4-24-1-BNV</t>
+  </si>
+  <si>
+    <t>FOSC® 400 A4 Fiber Optic Splice Closure, Heat Shrink Cable sealing, one  pre-installed 24-splice tray, cable blocking, with test valve</t>
+  </si>
+  <si>
+    <t>332341-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-SM8-MODULES</t>
+  </si>
+  <si>
+    <t>FOSC®  Splice Module kit holding 48 8-way single fusion splice chips for FOSC closures</t>
+  </si>
+  <si>
+    <t>340883-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-UNIV-AER-CL-NO6</t>
+  </si>
+  <si>
+    <t>FOSC®  Universal Aerial Closure Mounting</t>
+  </si>
+  <si>
+    <t>351256-000</t>
+  </si>
+  <si>
+    <t>FOSC400-B4/FR-NT-0-NGV</t>
+  </si>
+  <si>
+    <t>FOSC® 400 B4 Fire Retardant Fiber Optic Splice Closure, Heat Shrink Cable sealing, no pre-installed trays, ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>362372-000</t>
+  </si>
+  <si>
+    <t>FOSC450-B6-6-24-1-N3V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 B6 Fiber Optic Splice Closure, Gel Cable sealing, one pre-installed 24-splice tray, 6 cable attach., three ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>360889-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-LASHING-STRAPS</t>
+  </si>
+  <si>
+    <t>FOSC®  Aerial Closure Mounting</t>
+  </si>
+  <si>
+    <t>372555-000</t>
+  </si>
+  <si>
+    <t>FOSC450-C6-2-24-1-C3V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 C6 Fiber Optic Splice Closure, Gel Cable sealing, one pre-installed 24-splice tray, 2 cable attach., three ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>222777-000</t>
+  </si>
+  <si>
+    <t>FOSC400-D5-72-2-BGV</t>
+  </si>
+  <si>
+    <t>FOSC® 400 D5 Fiber Optic Splice Closure, Heat Shrink Cable sealing, two pre-installed 72-splice trays, cable blocking, ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>225440-000</t>
+  </si>
+  <si>
+    <t>FOSC-400A4-NT-0-NNN</t>
+  </si>
+  <si>
+    <t>FOSC® 400 A4 Fiber Optic Splice Closure, Heat Shrink Cable sealing, no pre-installed trays</t>
+  </si>
+  <si>
+    <t>234855-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-SPRL-TUBE-1/8</t>
+  </si>
+  <si>
+    <t>232157-000</t>
+  </si>
+  <si>
+    <t>FOSC400-D5/B-24-1-NGV</t>
+  </si>
+  <si>
+    <t>242583-000</t>
+  </si>
+  <si>
+    <t>FOSC450-C6-SPN-128</t>
+  </si>
+  <si>
+    <t>24494L-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-LASH-STRAPS-NYL</t>
+  </si>
+  <si>
+    <t>FOSC®  Straps for lashing A, B, or D closures to strand</t>
+  </si>
+  <si>
+    <t>247137-000</t>
+  </si>
+  <si>
+    <t>FOSC400-B4-12-1-BGV</t>
+  </si>
+  <si>
+    <t>256827-000</t>
+  </si>
+  <si>
+    <t>FOSC400-B2-12-1-NNV</t>
+  </si>
+  <si>
+    <t>FOSC® 400 B2 Fiber Optic Splice Closure, Heat Shrink Cable sealing, one pre-installed 12-splice tray, with test valve</t>
+  </si>
+  <si>
+    <t>256828-000</t>
+  </si>
+  <si>
+    <t>FOSC600-D8B-NT-0-D0V</t>
+  </si>
+  <si>
+    <t>FOSC® 600 D Fiber Optic Splice Closure, Gel Cable sealing, butt type, no pre-installed trays, two 4-port gel blocks, with test valve</t>
+  </si>
+  <si>
+    <t>254320-000</t>
+  </si>
+  <si>
+    <t>FOSC-400D5-48-1-NNN</t>
+  </si>
+  <si>
+    <t>FOSC® 400 D5 Fiber Optic Splice Closure, Heat Shrink Cable sealing, one pre-installed 48 splice tray</t>
+  </si>
+  <si>
+    <t>27646N-000</t>
+  </si>
+  <si>
+    <t>FOSC450-B6-4-NT-0-T0V</t>
+  </si>
+  <si>
+    <t>276559-000</t>
+  </si>
+  <si>
+    <t>FOSC400-B2-24-1-BGV</t>
+  </si>
+  <si>
+    <t>FOSC® 400 B2 Fiber Optic Splice Closure, Heat Shrink Cable sealing, one pre-installed 24-splice tray, cable blocking, ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>275897-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-SM12-MODULES</t>
+  </si>
+  <si>
+    <t>FOSC®  Snap-In Module, 12-splice capacity</t>
+  </si>
+  <si>
+    <t>284106-000</t>
+  </si>
+  <si>
+    <t>FOSC-400D5/B-S24-12-NGN</t>
+  </si>
+  <si>
+    <t>2C288X-000</t>
+  </si>
+  <si>
+    <t>FOSC400-A4-R1-1-NNV-AU</t>
+  </si>
+  <si>
+    <t>FOSC® 400 A4 Fiber Optic Splice Closure, Heat Shrink Cable sealing, one pre-installed ribbon tray, with test valve</t>
+  </si>
+  <si>
+    <t>299380-000</t>
+  </si>
+  <si>
+    <t>FOSC600-D8B-NT-0-N0V</t>
+  </si>
+  <si>
+    <t>295541-000</t>
+  </si>
+  <si>
+    <t>FOSC® 400 B4 Fiber Optic Splice Closure, Heat Shrink Cable sealing, two pre-installed 12-splice trays, cable blocking, ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>2V7188-000</t>
+  </si>
+  <si>
+    <t>FOSC450-D6-6-72-1-T6V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 D6 Fiber Optic Splice Closure, Gel Cable sealing, one pre-installed 72-splice tray, 6 cable attach., tall, 6 ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>2X2388-000</t>
+  </si>
+  <si>
+    <t>FOSC600-D4B-NT-0-MOV</t>
+  </si>
+  <si>
+    <t>FOSC® 600 D Fiber Optic Splice Closure, Gel Cable sealing, butt type, no pre-installed trays, one 4-port gel block, with test valve</t>
+  </si>
+  <si>
+    <t>197697-000</t>
+  </si>
+  <si>
+    <t>FOSC400-D5-36-1-NGV</t>
+  </si>
+  <si>
+    <t>1W1845-000</t>
+  </si>
+  <si>
+    <t>FOSC450-C6-4-24-1-C3V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 C6 Fiber Optic Splice Closure, Gel Cable sealing, one pre-installed 24-splice tray, 4 cable attach., three ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>199264-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-MB-TM</t>
+  </si>
+  <si>
+    <t>FOSC®  Mounting Bracket kit, Universal</t>
+  </si>
+  <si>
+    <t>1B376P-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-ADSSBRKT-400450</t>
+  </si>
+  <si>
+    <t>FOSC®  Aerial Closure Mounting Kit</t>
+  </si>
+  <si>
+    <t>1F6818-000</t>
+  </si>
+  <si>
+    <t>FAK-MULDRP-45-4P/CBL-ATT</t>
+  </si>
+  <si>
+    <t>FOSC®  Quick Install Gel Plug, all FOSC600 closures - 4 cable capacity, cable attachments included</t>
+  </si>
+  <si>
+    <t>173801-000</t>
+  </si>
+  <si>
+    <t>FOSC-B-TRAY-24-1</t>
+  </si>
+  <si>
+    <t>FOSC®  400/450 Fiber Optic splice tray kit with 24 splice protectors</t>
+  </si>
+  <si>
+    <t>179767-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-C-TRAY-RIBN-24</t>
+  </si>
+  <si>
+    <t>FOSC®  "C" Splice Tray, 288 fibers</t>
+  </si>
+  <si>
+    <t>186240-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-RP-SEALS</t>
+  </si>
+  <si>
+    <t>FOSC®  Round Port Cable Seal kit for FOSC splice closures</t>
+  </si>
+  <si>
+    <t>189046-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-A8/B8-CS</t>
+  </si>
+  <si>
+    <t>191932-000</t>
+  </si>
+  <si>
+    <t>FOSC600-GELSEAL-4-N</t>
+  </si>
+  <si>
+    <t>FOSC®  600 4-port gel block, 2 ports allowing cables up to 0.9 inches and 2 ports for cables up to 1.1 inches. Includes cable attachment for 4 cables.</t>
+  </si>
+  <si>
+    <t>NW4533-000</t>
+  </si>
+  <si>
+    <t>FOSC450-BS-6-24-1-T0V</t>
+  </si>
+  <si>
+    <t>NT7535-000</t>
+  </si>
+  <si>
+    <t>FOSC600-D8B-36-1-D0V</t>
+  </si>
+  <si>
+    <t>FOSC® 600 D Fiber Optic Splice Closure, Gel Cable sealing, butt type, one pre-installed 36-splice tray, two 4-port gel blocks, with test valve</t>
+  </si>
+  <si>
+    <t>R27018-000</t>
+  </si>
+  <si>
+    <t>FOSC450-D6-6-72-1-N6V</t>
+  </si>
+  <si>
+    <t>R32358-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-FIBER-EXT-GRD3</t>
+  </si>
+  <si>
+    <t>FOSC®  Multiple external ground - 3 x No. 6</t>
+  </si>
+  <si>
+    <t>R32646-000</t>
+  </si>
+  <si>
+    <t>FOSC450-BS-2-24-1-B0V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 BS Fiber Optic Splice Closure, Gel Cable sealing, with one pre-installed 24-splice tray, 2 cable attachments, with test valve</t>
+  </si>
+  <si>
+    <t>R5552H-000</t>
+  </si>
+  <si>
+    <t>FOSC450-B6-2-24-1-B3V</t>
+  </si>
+  <si>
+    <t>V5436T-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-A-TRAY-12-BULK</t>
+  </si>
+  <si>
+    <t>FOSC®  Splice tray kit, A size, with two SM6 splice modules = 12 splices per tray</t>
+  </si>
+  <si>
+    <t>VM1063-000</t>
+  </si>
+  <si>
+    <t>FOSC450-B6-6-NT-0-T3V</t>
+  </si>
+  <si>
+    <t>WE2595-000</t>
+  </si>
+  <si>
+    <t>FOSC450-C6-6-NT-0-N0V</t>
+  </si>
+  <si>
+    <t>X35373-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-C-TRAY-12-SMV60</t>
+  </si>
+  <si>
+    <t>FOSC®  Splice tray kit, with 2 SM-6 splice modules and 12 SMOUV splice protectors, for FOSC 450/C splice closures</t>
+  </si>
+  <si>
+    <t>Y43144-000</t>
+  </si>
+  <si>
+    <t>FOSC450-C6-6-24-1-T0V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 C6 Fiber Optic Splice Closure, Gel Cable sealing, one pre-installed 24-splice tray, 6 cable attachments, with test valve</t>
+  </si>
+  <si>
+    <t>Y66598-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-B-TRAY-COVER</t>
+  </si>
+  <si>
+    <t>FOSC®  Splice tray cover, clear, for B-size splice trays for FOSC splice closures</t>
+  </si>
+  <si>
+    <t>Y89516-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-250-SM12-W/CARR</t>
+  </si>
+  <si>
+    <t>FOSC®  Splice tray kit, Double stack SM12 Splice module holder with capacity for 24 single splice sleeves</t>
+  </si>
+  <si>
+    <t>Y98526-000</t>
+  </si>
+  <si>
+    <t>FOSC450-BS-6-24-4-N0V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 BS Fiber Optic Splice Closure, Gel Cable sealing, four pre-installed 24-splice trays, 6 cable attach., with test valve</t>
+  </si>
+  <si>
+    <t>Z75279-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-B-TRAY-24-SMV60</t>
+  </si>
+  <si>
+    <t>FOSC®  Fiber Optic Tray Kit, includes 25 splice protection sleeves</t>
+  </si>
+  <si>
+    <t>004938-000</t>
+  </si>
+  <si>
+    <t>FOSC-400B2-24-1-NGV</t>
+  </si>
+  <si>
+    <t>FOSC® 400 B2 Fiber Optic Splice Closure, Heat Shrink sealing, one pre-installed 24-splice tray, with test valve</t>
+  </si>
+  <si>
+    <t>021822-000</t>
+  </si>
+  <si>
+    <t>FOSC400-B4/FR-RIBN-NNV</t>
+  </si>
+  <si>
+    <t>FOSC® 400 B4 Fire Retardant Fiber Optic Splice Closure, Heat Shrink Cable sealing, one pre-installed ribbon tray, with test valve</t>
+  </si>
+  <si>
+    <t>011181-000</t>
+  </si>
+  <si>
+    <t>FOSC-400B4-S24-4-NNN</t>
+  </si>
+  <si>
+    <t>031660-000</t>
+  </si>
+  <si>
+    <t>FOSC400-B4/FR-24-1-NNV</t>
+  </si>
+  <si>
+    <t>FOSC® 400 B4 Fire Retardant Fiber Optic Splice Closure, Heat Shrink Cable sealing, one pre-installed 24-splice tray, with test valve</t>
+  </si>
+  <si>
+    <t>043526-000</t>
+  </si>
+  <si>
+    <t>FOSC-450-MULTI4/7</t>
+  </si>
+  <si>
+    <t>FOSC®  450 Multiple Cable Attachment Device and Seal  for Fiber Optic Splice closures</t>
+  </si>
+  <si>
+    <t>024463-000</t>
+  </si>
+  <si>
+    <t>FOSC-B-TRAY-12-1</t>
+  </si>
+  <si>
+    <t>FOSC®  400/450 Fiber Optic splice tray kit with 12 splice protectors</t>
+  </si>
+  <si>
+    <t>034123-000</t>
+  </si>
+  <si>
+    <t>FOSC400-A4-16-1-BNV</t>
+  </si>
+  <si>
+    <t>FOSC® 400 A4 Fiber Optic Splice Closure, Heat Shrink Cable sealing, one  pre-installed 16-splice tray, cable blocking, with test valve</t>
+  </si>
+  <si>
+    <t>066112-000</t>
+  </si>
+  <si>
+    <t>FOSC600-C4B-NT-0-C4V</t>
+  </si>
+  <si>
+    <t>FOSC® 600 C Fiber Optic Splice Closure, Gel Cable sealing, butt type, no pre-installed trays, standard basket, one 4-port gel block, four ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>082857-000</t>
+  </si>
+  <si>
+    <t>FOSC400-A4-12-1-BNV</t>
+  </si>
+  <si>
+    <t>FOSC® 400 A4 Fiber Optic Splice Closure, Heat Shrink Cable sealing, one  pre-installed 12-splice tray, cable blocking, with test valve</t>
+  </si>
+  <si>
+    <t>066193-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-DOT-SLEEVES</t>
+  </si>
+  <si>
+    <t>FOSC®  Sleeve kit for FOSC 400 fiber closures</t>
+  </si>
+  <si>
+    <t>Sleeve</t>
+  </si>
+  <si>
+    <t>084768-000</t>
+  </si>
+  <si>
+    <t>FOSC-400A4-S08-2-NNN</t>
+  </si>
+  <si>
+    <t>FOSC® 400 A4 Fiber Optic Splice Closure, Heat Shrink Cable sealing, two pre-installed 8-splice trays</t>
+  </si>
+  <si>
+    <t>072073-000</t>
+  </si>
+  <si>
+    <t>FOSC-100B/MK</t>
+  </si>
+  <si>
+    <t>098060-000</t>
+  </si>
+  <si>
+    <t>FOSC450-D6-6-NT-0-T3V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 D6 Fiber Optic Splice Closure, Gel Cable sealing, no pre-installed tray, 6 cable attach., tall, three ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>086228-000</t>
+  </si>
+  <si>
+    <t>FOSC600-D8B-NT-0-L4V</t>
+  </si>
+  <si>
+    <t>FOSC® 600 D Fiber Optic Splice Closure, Gel Cable sealing, butt type, no pre-installed trays, loose buffered Ribbon module, two 4-port gel blocks, 4 ground feedthru lugs, with test valve</t>
+  </si>
+  <si>
+    <t>092244-000</t>
+  </si>
+  <si>
+    <t>FOSC600-D6B-NT-0-D4V</t>
+  </si>
+  <si>
+    <t>FOSC® 600 D Fiber Optic Splice Closure, Gel Cable sealing, butt type, no pre-installed trays, two 3-port gel blocks, 4 ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>102351-000</t>
+  </si>
+  <si>
+    <t>FOSC450-A4-4-24-2-A0V-EP</t>
+  </si>
+  <si>
+    <t>FOSC® 450 A4 Fiber Optic Splice Closure, Gel Cable sealing, two pre-installed 24-splice trays, with test valve</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760253761</t>
+  </si>
+  <si>
+    <t>760253761</t>
+  </si>
+  <si>
+    <t>FOSC 650</t>
+  </si>
+  <si>
+    <t>RH0198-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-C-TRAY-12</t>
+  </si>
+  <si>
+    <t>FOSC®  Fiber Optic Splice Tray, 12 fibers</t>
+  </si>
+  <si>
+    <t>RH0199-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-C-BASKET</t>
+  </si>
+  <si>
+    <t>FOSC®  Slack storage Basket for FOSC 450C fiber closure</t>
+  </si>
+  <si>
+    <t>RH0200-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-C-BASKET-TALL</t>
+  </si>
+  <si>
+    <t>FOSC®  Slack storage Basket (tall) for FOSC 450C fiber closure</t>
+  </si>
+  <si>
+    <t>RH0076-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-AIRFOSC-SM-KIT</t>
+  </si>
+  <si>
+    <t>AIR FOSC Strength Member Tie Downs (25/kit)</t>
+  </si>
+  <si>
+    <t>RH0203-000</t>
+  </si>
+  <si>
+    <t>FOSC400-C5-12-1-BGV</t>
+  </si>
+  <si>
+    <t>RH0205-000</t>
+  </si>
+  <si>
+    <t>FOSC450-C6-2-NT-0-C0V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 C6 Fiber Optic Splice Closure, Gel Cable sealing, no pre-installed tray, 2 cable attachments, with test valve</t>
+  </si>
+  <si>
+    <t>RH0209-000</t>
+  </si>
+  <si>
+    <t>FOSC450-C6-6-12-1-C0V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 C6 Fiber Optic Splice Closure, Gel Cable sealing, two pre-installed 12-splice tray, 6 cable attach., no ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>RH0210-000</t>
+  </si>
+  <si>
+    <t>FOSC450-C6-6-24-1-C0V</t>
+  </si>
+  <si>
+    <t>S31663-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-C-TRAY-PH12-S1R</t>
+  </si>
+  <si>
+    <t>SL2822-000</t>
+  </si>
+  <si>
+    <t>FOSC600-D8B-00-1-D4V</t>
+  </si>
+  <si>
+    <t>FOSC® 600 D Fiber Optic Splice Closure, Gel Cable sealing, butt type, no pre-installed trays, two 4-port gel blocks, four ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>T76555-000</t>
+  </si>
+  <si>
+    <t>FOSC450-6DBX1281NN2T-U23</t>
+  </si>
+  <si>
+    <t>TH0519-000</t>
+  </si>
+  <si>
+    <t>FOSC400-C5-24-7-NGV</t>
+  </si>
+  <si>
+    <t>FOSC® 400 C5 Fiber Optic Splice Closure, Heat Shrink Cable sealing, seven pre-installed 24-splice trays, ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>TH1571-000</t>
+  </si>
+  <si>
+    <t>FOSC450-BS-6-24-1-B0V-ETB96</t>
+  </si>
+  <si>
+    <t>UK4863-000</t>
+  </si>
+  <si>
+    <t>FOSC450-C6-4-24-1-T0V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 C6 Fiber Optic Splice Closure, Gel Cable sealing, one pre-installed 24-splice tray, 4 cable attachments, with test valve</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760237745</t>
+  </si>
+  <si>
+    <t>760237745</t>
+  </si>
+  <si>
+    <t>FOSC450-6DSD1214NN2T-U23</t>
+  </si>
+  <si>
+    <t>FOSC® 450/B Fiber Optic Splice Closure, Gel Cable sealing, with integrated DWDM, 16 channels, demultiplexing, 2 test ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235462</t>
+  </si>
+  <si>
+    <t>760235462</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-A/B-TRAYTAP-2P-21</t>
+  </si>
+  <si>
+    <t>FOSC®  450 Fiber Optic splice tray kit with one 2-port Tray Tap, 21 dB</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235472</t>
+  </si>
+  <si>
+    <t>760235472</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-A/B-TRAYTAP-4P-19</t>
+  </si>
+  <si>
+    <t>FOSC®  450 Fiber Optic splice tray kit with one 4-port Tray Tap, 19 dB</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235463</t>
+  </si>
+  <si>
+    <t>760235463</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-A/B-TRAYTAP-2P-04T</t>
+  </si>
+  <si>
+    <t>FOSC®  450 Fiber Optic splice tray kit with one 2-port Tray Tap, 4 dB terminating</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235482</t>
+  </si>
+  <si>
+    <t>760235482</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-A/B-TRAYTAP-8P-21</t>
+  </si>
+  <si>
+    <t>FOSC®  450 Fiber Optic splice tray kit with one 8-port Tray Tap, 21 dB</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235464</t>
+  </si>
+  <si>
+    <t>760235464</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-A/B-TRAYTAP-2P-05</t>
+  </si>
+  <si>
+    <t>FOSC®  450 Fiber Optic splice tray kit with one 2-port Tray Tap, 5 dB</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235474</t>
+  </si>
+  <si>
+    <t>760235474</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-A/B-TRAYTAP-4P-07T</t>
+  </si>
+  <si>
+    <t>FOSC®  450 Fiber Optic splice tray kit with one 4-port Tray Tap, 7 dB terminating</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235465</t>
+  </si>
+  <si>
+    <t>760235465</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-A/B-TRAYTAP-2P-07</t>
+  </si>
+  <si>
+    <t>FOSC®  450 Fiber Optic splice tray kit with one 2-port Tray Tap, 7 dB</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235476</t>
+  </si>
+  <si>
+    <t>760235476</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-A/B-TRAYTAP-8P-11T</t>
+  </si>
+  <si>
+    <t>FOSC®  450 Fiber Optic splice tray kit with one 8-port Tray Tap, 11 dB terminating</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235469</t>
+  </si>
+  <si>
+    <t>760235469</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-A/B-TRAYTAP-4P-13</t>
+  </si>
+  <si>
+    <t>FOSC®  450 Fiber Optic splice tray kit with one 4-port Tray Tap, 13 dB</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235470</t>
+  </si>
+  <si>
+    <t>760235470</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-A/B-TRAYTAP-4P-15</t>
+  </si>
+  <si>
+    <t>FOSC®  450 Fiber Optic splice tray kit with one 4-port Tray Tap, 15 dB</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235471</t>
+  </si>
+  <si>
+    <t>760235471</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-A/B-TRAYTAP-4P-17</t>
+  </si>
+  <si>
+    <t>FOSC®  450 Fiber Optic splice tray kit with one 4-port Tray Tap, 17 dB</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760236029</t>
+  </si>
+  <si>
+    <t>760236029</t>
+  </si>
+  <si>
+    <t>FOSC-400D5-36-2-NGV</t>
+  </si>
+  <si>
+    <t>FOSC® 400 D5 Fiber Optic Splice Closure, Heat Shrink Cable sealing, two pre-installed 36-splice trays, ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760259392</t>
+  </si>
+  <si>
+    <t>760259392</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-D-TRAY-SS144-S45</t>
+  </si>
+  <si>
+    <t>FOSC®  HD Splice Tray Size D, clear cover with 6 SM24 splice modules, tie-wraps, 144 SMOUV 45mm</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760260385</t>
+  </si>
+  <si>
+    <t>760260385</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-B-TRAY-SS48-S45</t>
+  </si>
+  <si>
+    <t>FOSC®  Fiber Optic Tray Kit size B with HD modules, Includes 2 HD SM24 modules, 48 splice protector sleeves (SMOUV), cable ties, and LBT wrap</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760260384</t>
+  </si>
+  <si>
+    <t>760260384</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-C-TRAY-SS72-S45</t>
+  </si>
+  <si>
+    <t>FOSC®  Fiber Optic Tray Kit size C with HD modules, Includes 3 HD SM24 modules, 72 splice protector sleeves (SMOUV), cable ties, and LBT wrap</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760260387</t>
+  </si>
+  <si>
+    <t>760260387</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-B-TRAY-SR12</t>
+  </si>
+  <si>
+    <t>FOSC®  Splice Tray Tray size B with HD ribbon modules and Cover Kit, Splice capacity up to 144 ribbon fibers, Includes 1 HD SM12R module, cable ties, spiral tube and LBT wrap.</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760260389</t>
+  </si>
+  <si>
+    <t>760260389</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-D-TRAY-SR72</t>
+  </si>
+  <si>
+    <t>FOSC®  D Splice Tray with HD ribbon modules, Splice capacity up to 864 ribbon fibers, Includes 6 HD SM12R modules, cable ties, spiral tube and LBT wrap.</t>
+  </si>
+  <si>
+    <t>CK9322-000</t>
+  </si>
+  <si>
+    <t>FOSC-RSKG-2</t>
+  </si>
+  <si>
+    <t>FOSC®  Gel Sealing Kit for round splice closure port, sealing 2 cables with diameter between 7 and 11 mm</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760260391</t>
+  </si>
+  <si>
+    <t>760260391</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-C-TRAY-DR36</t>
+  </si>
+  <si>
+    <t>FOSC®  C Splice double height tray, 3 HD ribbon splice modules, up to 432 Fiber splice capacity</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760261332</t>
+  </si>
+  <si>
+    <t>760261332</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-C-TRAY-DR48</t>
+  </si>
+  <si>
+    <t>FOSC®  C Splice double height tray, 4 HD ribbon splice modules, up to 576 Fiber splice capacity</t>
+  </si>
+  <si>
+    <t>EH3216-000</t>
+  </si>
+  <si>
+    <t>FOSC450-BS-4-R1-1-T0V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 BS Fiber Optic Splice Closure, Gel Cable sealing, one pre-installed Ribbon splice tray, 4 cable attach., with test valve</t>
+  </si>
+  <si>
+    <t>EH9011-000</t>
+  </si>
+  <si>
+    <t>FOSC-400-B4-A-BJL-1-B-12</t>
+  </si>
+  <si>
+    <t>EH9014-000</t>
+  </si>
+  <si>
+    <t>FOSC-400-B4-A-BJL-4-B-48</t>
+  </si>
+  <si>
+    <t>EK2547-000</t>
+  </si>
+  <si>
+    <t>FOSC-400-B4-A-BJL-6-H-96</t>
+  </si>
+  <si>
+    <t>EK3546-000</t>
+  </si>
+  <si>
+    <t>FOSC-400-B4-A-BJL-2-H-24-EXTRA RPS</t>
+  </si>
+  <si>
+    <t>EM5842-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-C-TRAY-36-S60</t>
+  </si>
+  <si>
+    <t>FOSC®  Splice tray kit, holding 3 FIST style modules, with 36 60 mm SMOUV splice protection sleeves</t>
+  </si>
+  <si>
+    <t>ER3574-000</t>
+  </si>
+  <si>
+    <t>FOSC450-D6-6-R2-1-T3V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 D6 Fiber Optic Splice Closure, Gel Cable sealing, pre-installed D ribbon tray, 6 cable attach., tall, three ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>ER5213-000</t>
+  </si>
+  <si>
+    <t>FOSC450-A4-4-R1-1-A0V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 A4 Fiber Optic Splice Closure,  Gel Cable sealing, A/B ribbon tray, 4 cable attachments, with test valve</t>
+  </si>
+  <si>
+    <t>F05828-000</t>
+  </si>
+  <si>
+    <t>FOSC450-D6-6-NT-0-N3V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 D6 Fiber Optic Splice Closure, Gel Cable sealing, no pre-installed tray, 6 cable attach., three ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>F07684-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-D-STRSTOP-UPPER</t>
+  </si>
+  <si>
+    <t>F10669-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-D-TRAY-96-S60</t>
+  </si>
+  <si>
+    <t>FOSC®  Splice Tray, 96-splice</t>
+  </si>
+  <si>
+    <t>F11672-000</t>
+  </si>
+  <si>
+    <t>FOSC450-A4-4-12-1-T0V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 A4 Fiber Optic Splice Closure, Gel Cable sealing, one pre-installed 12-splice tray, 4 cable attachments, with test valve</t>
+  </si>
+  <si>
+    <t>F16861-000</t>
+  </si>
+  <si>
+    <t>FOSC400-A8-12-1-NNV</t>
+  </si>
+  <si>
+    <t>F29601-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-PED-BRKT-UNIV</t>
+  </si>
+  <si>
+    <t>FOSC®  Pedestal mounting bracket kit for use on FOSC splice closures</t>
+  </si>
+  <si>
+    <t>F33244-000</t>
+  </si>
+  <si>
+    <t>FOSC450-D6-6-48-1-N0V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 D6 Fiber Optic Splice Closure, Gel Cable sealing, one pre-installed 48-splice tray, with test valve</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760251704</t>
   </si>
   <si>
     <t>760251704</t>
   </si>
   <si>
     <t>FOSC450-D6-6-72-6-D6V</t>
   </si>
   <si>
     <t>FOSC® 450 D6 Fiber Optic Splice Closure, Gel Cable sealing, 6 pre-installed 72-splice trays, 6 cable attach, 6 ground feedthrough lugs, with test valve</t>
   </si>
   <si>
-    <t>513996-000</t>
-[...62 lines deleted...]
-    <t>FOSC® 400 A4 Fiber Optic Splice Closure, Heat Shrink Cable sealing, one  pre-installed 24-splice tray</t>
+    <t>LY4519-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-D-TRAY-36-BULK</t>
+  </si>
+  <si>
+    <t>FOSC®  Splice tray kit, D size,  with six SM6 splice modules for FOSC 400/D5 fiber splice closure</t>
+  </si>
+  <si>
+    <t>M7446C-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-C-TRAY-PH12-S1P</t>
+  </si>
+  <si>
+    <t>P5387P-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-D-TRAY-P-12-0</t>
+  </si>
+  <si>
+    <t>FOSC®  Splice tray kit, D-size, with 12 SMOUV splice protectors for FOSC 400/D5 fiber splice closure</t>
+  </si>
+  <si>
+    <t>Q98560-000</t>
+  </si>
+  <si>
+    <t>FOSC450-C6-6-NT-0-T6V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 C6 Fiber Optic Splice Closure, Gel Cable sealing, no pre-installed tray, 6 cable attach., tall, six ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>QJ6888-000</t>
+  </si>
+  <si>
+    <t>FOSC450-C6-6-NT-0-C3V</t>
+  </si>
+  <si>
+    <t>G68315-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-B-TRAY-12-SMV60</t>
+  </si>
+  <si>
+    <t>G6165Z-000</t>
+  </si>
+  <si>
+    <t>FOSC450-C6-6-R3-1-C6V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 C6 Fiber Optic Splice Closure, Gel Cable sealing, pre-installed C ribbon tray, 6 cable attach., six ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>H96547-000</t>
+  </si>
+  <si>
+    <t>FOSC450-D6-6-72-4-N0V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 D6 Fiber Optic Splice Closure, Gel Cable sealing, four pre-installed 72-splice trays, 6 cable attachments, with test valve</t>
+  </si>
+  <si>
+    <t>H57921-000</t>
+  </si>
+  <si>
+    <t>FOSC600-D8B-36-1-L2V</t>
+  </si>
+  <si>
+    <t>FOSC® 600 D Fiber Optic Splice Closure, Gel Cable sealing, butt type, one pre-installed 36-splice tray, loose buffered Ribbon module, two 4-port gel blocks, 2 ground feedthru lugs, with test valve</t>
+  </si>
+  <si>
+    <t>HB9933-000</t>
+  </si>
+  <si>
+    <t>FOSC600-D8B-R2-1-D0V</t>
+  </si>
+  <si>
+    <t>FOSC® 600 D Fiber Optic Splice Closure, Gel Cable sealing, butt type, D ribbon tray, two 4-port gel blocks, with test valve</t>
+  </si>
+  <si>
+    <t>HA967V-000</t>
+  </si>
+  <si>
+    <t>FOSC450-C6-6-24-1-C3V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 C6 Fiber Optic Splice Closure, Gel Cable sealing, one pre-installed 12-splice tray, 6 cable attach., three ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>HL0017-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-A-TRAY-12-SMV60</t>
+  </si>
+  <si>
+    <t>FOSC®  Fiber Optic Splice Tray Kit, includes 13 splice protection sleeves</t>
+  </si>
+  <si>
+    <t>JI945R-000</t>
+  </si>
+  <si>
+    <t>FOSC450-C6-6-NT-0-C6V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 C6 Fiber Optic Splice Closure, Gel Cable sealing, no pre-installed tray, 6 cable attach., six ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>L15100-000</t>
+  </si>
+  <si>
+    <t>FOSC450-C6-6-12-1-C6V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 C6 Fiber Optic Splice Closure, Gel Cable sealing, two pre-installed 12-splice tray, 6 cable attach., six ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>KR7894-000</t>
+  </si>
+  <si>
+    <t>FOSC450-C6-4-NT-0-N0V</t>
+  </si>
+  <si>
+    <t>L08867-000</t>
+  </si>
+  <si>
+    <t>FOSC450-B6-6-12-1-T3V</t>
+  </si>
+  <si>
+    <t>L21886-000</t>
+  </si>
+  <si>
+    <t>FOSC400-C5-NT-0-NGV</t>
+  </si>
+  <si>
+    <t>FOSC® 400 C5 Fiber Optic Splice Closure, Heat Shrink Cable sealing, no pre-installed trays, ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>CW3951-000</t>
+  </si>
+  <si>
+    <t>FOSC-400B4-S24-1-NGN-IN50A</t>
+  </si>
+  <si>
+    <t>CW0063-000</t>
+  </si>
+  <si>
+    <t>FOSC-400B4-S24-3-NGNIN24D</t>
+  </si>
+  <si>
+    <t>FOSC® 400 B4 Fiber Optic Splice Closure, Heat Shrink Cable sealing, three pre-installed 24-splice trays</t>
+  </si>
+  <si>
+    <t>CW4696-000</t>
+  </si>
+  <si>
+    <t>FOSC-400A8-NT-0-01-NNN</t>
+  </si>
+  <si>
+    <t>FOSC® 400 A8 Fiber Optic Splice Closure, Heat Shrink Cable sealing, no pre-installed trays</t>
+  </si>
+  <si>
+    <t>CW7504-000</t>
+  </si>
+  <si>
+    <t>FOSC-400B4-S24-1-NGNIN50A</t>
+  </si>
+  <si>
+    <t>CY1078-000</t>
+  </si>
+  <si>
+    <t>FOSC-A-TRAY-24-1</t>
+  </si>
+  <si>
+    <t>CY1814-000</t>
+  </si>
+  <si>
+    <t>FOSC-400D5/B-S24-6-RS01</t>
+  </si>
+  <si>
+    <t>FOSC® 400 D5 Fiber Optic Splice Closure, Heat Shrink Cable sealing, six pre-installed 24-fiber trays</t>
+  </si>
+  <si>
+    <t>CY3838-000</t>
+  </si>
+  <si>
+    <t>FOSC-400G-A/B-EXT/CF</t>
+  </si>
+  <si>
+    <t>FOSC®  400 A&amp;B external termination bracket</t>
+  </si>
+  <si>
+    <t>CZ1700-000</t>
+  </si>
+  <si>
+    <t>FOSC-400B4-S24-KIT1-NL36</t>
+  </si>
+  <si>
+    <t>CZ2182-000</t>
+  </si>
+  <si>
+    <t>FOSC-400B4-S24-4-NGN-IN50</t>
+  </si>
+  <si>
+    <t>CZ2425-000</t>
+  </si>
+  <si>
+    <t>FOSC-400D5-36-8-BNV</t>
+  </si>
+  <si>
+    <t>FOSC® 400 D5 Fiber Optic Splice Closure, Heat Shrink Cable sealing, eight pre-installed 36-splice trays, with test valve</t>
+  </si>
+  <si>
+    <t>CZ3388-000</t>
+  </si>
+  <si>
+    <t>FAK-MULDRP-45-SEAL-FLAT4</t>
+  </si>
+  <si>
+    <t>FOSC®  Gel Drop Seal for adding flat drop cables, FOSC450 B, BS, C, D closures</t>
+  </si>
+  <si>
+    <t>CZ8263-000</t>
+  </si>
+  <si>
+    <t>FOSC-400A4-S24-3-NGN</t>
+  </si>
+  <si>
+    <t>D34133-000</t>
+  </si>
+  <si>
+    <t>FOSC-400A8-NT-0-NGV</t>
+  </si>
+  <si>
+    <t>D25359-000</t>
+  </si>
+  <si>
+    <t>FOSC450-CABLE-TERM-4-BS</t>
+  </si>
+  <si>
+    <t>FOSC®  450 Cable Termination for Fiber Optic Splice Closure, BS closure only, 4 sets ea.: cbl retent. H/W, hose clamps; strength member</t>
+  </si>
+  <si>
+    <t>D18767-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-B-DOME-450</t>
+  </si>
+  <si>
+    <t>FOSC®  Dome kit for FOSC 450 fiber closures</t>
+  </si>
+  <si>
+    <t>D43530-000</t>
+  </si>
+  <si>
+    <t>FOSC400-A8-NT-0-NNV</t>
+  </si>
+  <si>
+    <t>D3109E-000</t>
+  </si>
+  <si>
+    <t>FOSC450-C6-4-NT-0-T0V</t>
+  </si>
+  <si>
+    <t>D77011-000</t>
+  </si>
+  <si>
+    <t>FOSC450-A4-4-12-1-A0V</t>
+  </si>
+  <si>
+    <t>D39810-000</t>
+  </si>
+  <si>
+    <t>FOSC-400B4-S24-1/6-NNN</t>
+  </si>
+  <si>
+    <t>D91837-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-MTGBKT-450-B6PL</t>
+  </si>
+  <si>
+    <t>FOSC®  Mounting Bracket Kit for FOSC 450 fiber closures</t>
+  </si>
+  <si>
+    <t>D87250-000</t>
+  </si>
+  <si>
+    <t>FOSC-400D5/B-S24-8-NGN</t>
+  </si>
+  <si>
+    <t>FOSC® 400 D5 Fiber Optic Splice Closure, Heat Shrink Cable sealing, eight pre-installed 24-fiber trays</t>
+  </si>
+  <si>
+    <t>D80858-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-WALL-PMT-BRKT</t>
+  </si>
+  <si>
+    <t>D8780F-000</t>
+  </si>
+  <si>
+    <t>FOSC400-A8-12-1-AGV-A</t>
+  </si>
+  <si>
+    <t>DK696L-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-D-TRAY-36-SMV60</t>
+  </si>
+  <si>
+    <t>FOSC®  Fiber Optic Splice Tray Kit, includes 40 splice protection sleeves</t>
+  </si>
+  <si>
+    <t>E02239-000</t>
+  </si>
+  <si>
+    <t>FOSC-400B4-NT-0-NGN</t>
+  </si>
+  <si>
+    <t>FOSC® 400 B4 Fiber Optic Splice Closure, Heat Shrink Cable sealing, no pre-installed trays, ground feedthrough lugs</t>
+  </si>
+  <si>
+    <t>E14374-000</t>
+  </si>
+  <si>
+    <t>FOSC400-B8-24-1-NNV</t>
+  </si>
+  <si>
+    <t>FOSC® 400 B8 Fiber Optic Splice Closure, Heat Shrink Cable sealing, one pre-installed 24-splice tray, with test valve</t>
+  </si>
+  <si>
+    <t>E14672-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-A8/450A-BASKET</t>
+  </si>
+  <si>
+    <t>E21473-000</t>
+  </si>
+  <si>
+    <t>FAK-MULDRP-45-4W/CBL-ATT</t>
+  </si>
+  <si>
+    <t>FOSC®  Gel Tape Wrap, all FOSC600 closures - 2 or 4 cable capacity, cable attachments included</t>
+  </si>
+  <si>
+    <t>E41013-000</t>
+  </si>
+  <si>
+    <t>FOSC600-D8R-NT-0-L4V</t>
+  </si>
+  <si>
+    <t>FOSC® 600 D Fiber Optic Splice Closure, Gel Cable sealing, inline type, no pre-installed trays, loose buffered Ribbon module, two 4-port gel blocks, storage basket, 4 ground feedthru lugs</t>
+  </si>
+  <si>
+    <t>E43425-000</t>
+  </si>
+  <si>
+    <t>FOSC450-D6-4-NT-0-N3V</t>
+  </si>
+  <si>
+    <t>E30678-000</t>
+  </si>
+  <si>
+    <t>FOSC400-A8-24-1-NNV</t>
+  </si>
+  <si>
+    <t>E42776-000</t>
+  </si>
+  <si>
+    <t>FOSC-400A8-S6-1-NNN</t>
+  </si>
+  <si>
+    <t>FOSC® 400 A8 Fiber Optic Splice Closure, Heat Shrink Cable sealing, one pre-installed 6-splice tray</t>
+  </si>
+  <si>
+    <t>E56408-000</t>
+  </si>
+  <si>
+    <t>FOSC400-A8-24-1-NGV</t>
+  </si>
+  <si>
+    <t>FOSC® 400 A8 Fiber Optic Splice Closure, Heat Shrink Cable sealing, one pre-installed 24-splice tray, ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>E63631-000</t>
+  </si>
+  <si>
+    <t>FOSC450-B6-6-24-4-B3V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 B6 Fiber Optic Splice Closure, Gel Cable sealing, four pre-installed 24-splice trays, 6 cable attach., 3 ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>E47954-000</t>
+  </si>
+  <si>
+    <t>FOSC-400D5-NT-0-NNN</t>
+  </si>
+  <si>
+    <t>E60597-000</t>
+  </si>
+  <si>
+    <t>FOSC600-D6B-NT-0-N4V</t>
+  </si>
+  <si>
+    <t>E93050-000</t>
+  </si>
+  <si>
+    <t>FOSC-OPGW-CSEAL-D</t>
+  </si>
+  <si>
+    <t>FOSC®  OPGW cable seal for cable types dia. 16-18 mm and central tube dia. max. 14 mm or 3 metal tube</t>
+  </si>
+  <si>
+    <t>EB9086-000</t>
+  </si>
+  <si>
+    <t>FOSC450-D6-4-NT-0-T0V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 D6 Fiber Optic Splice Closure, Gel Cable sealing, no pre-installed tray, 4 cable attachments, with test valve</t>
+  </si>
+  <si>
+    <t>E87674-000</t>
+  </si>
+  <si>
+    <t>FOSC600-D6I-NT-0-D2V</t>
+  </si>
+  <si>
+    <t>FOSC® 600 D Fiber Optic Splice Closure, Gel Cable sealing, inline type, no pre-installed trays, two 3-port gel blocks, 2 ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>E79564-000</t>
+  </si>
+  <si>
+    <t>FOSC450-A4-2-NT-0-N1V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 A4 Fiber Optic Splice Closure, Gel Cable sealing, no pre-installed tray, 2 cable attach., one ground feedthrough lug, with test valve</t>
+  </si>
+  <si>
+    <t>E89473-000</t>
+  </si>
+  <si>
+    <t>FOSC450-A4-2-NT-0-A1V</t>
+  </si>
+  <si>
+    <t>CK6489-000</t>
+  </si>
+  <si>
+    <t>FOSC-B/D-CSEAL-1-NT</t>
+  </si>
+  <si>
+    <t>FOSC®  Tubular Cable Seal kit for 1 cable in any round port of FOSC 400 B/D Fiber Splice Closures</t>
+  </si>
+  <si>
+    <t>CK6490-000</t>
+  </si>
+  <si>
+    <t>FOSC-B/D-CSEAL-2-NT</t>
+  </si>
+  <si>
+    <t>FOSC®  Tubular Cable Seal kit for 2 cables in the oval port of FOSC 400 B/D Fiber Splice Closures</t>
+  </si>
+  <si>
+    <t>CK8303-000</t>
+  </si>
+  <si>
+    <t>FOSC600-AERIAL-BRACKET</t>
+  </si>
+  <si>
+    <t>FOSC®  600 C Fiber Closure Aerial Bracket Kit</t>
+  </si>
+  <si>
+    <t>CK8621-000</t>
+  </si>
+  <si>
+    <t>FOSC-400A4-S24-2-NGN</t>
+  </si>
+  <si>
+    <t>FOSC® 400 A4 Fiber Optic Splice Closure, Heat Shrink Cable sealing, two pre-installed 24-splice trays</t>
+  </si>
+  <si>
+    <t>CS3840-000</t>
+  </si>
+  <si>
+    <t>FOSC-400BG-NT-0-NN</t>
+  </si>
+  <si>
+    <t>FOSC® 400 BG Fiber Optic Splice Closure, Gel Cable sealing, no pre-installed trays</t>
+  </si>
+  <si>
+    <t>CS3842-000</t>
+  </si>
+  <si>
+    <t>FOSC-400D5/BG-NT-0-NN</t>
+  </si>
+  <si>
+    <t>FOSC® 400 D5 Fiber Optic Splice Closure, Heat Shrink Cable sealing, no pre-installed splice trays</t>
+  </si>
+  <si>
+    <t>A62395-000</t>
+  </si>
+  <si>
+    <t>FOSC-400A8-NT-0-NNN</t>
+  </si>
+  <si>
+    <t>A91433-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-450A4-BASKET-T</t>
+  </si>
+  <si>
+    <t>FOSC®  Slack storage basket (tall) for FOSC 450/A4 splice closures</t>
+  </si>
+  <si>
+    <t>A92266-000</t>
+  </si>
+  <si>
+    <t>FOSC600-D8B-36-1-L0V</t>
+  </si>
+  <si>
+    <t>A80245-000</t>
+  </si>
+  <si>
+    <t>FOSC450-D6-4-NT-0-D0V</t>
+  </si>
+  <si>
+    <t>A96217-000</t>
+  </si>
+  <si>
+    <t>FOSC450-B6-4-NT-0-T3V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 B6 Fiber Optic Splice Closure, Gel Cable sealing, no pre-installed trays, 4 cable attach., three ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>A97893-000</t>
+  </si>
+  <si>
+    <t>FOSC450-D6-6-72-4-D3V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 D6 Fiber Optic Splice Closure, Gel Cable sealing, four pre-installed 72-splice trays, 6 cable attach., 3 ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>AF719T-000</t>
+  </si>
+  <si>
+    <t>FOSC400-B4-24-2-BNV</t>
+  </si>
+  <si>
+    <t>B6247R-000</t>
+  </si>
+  <si>
+    <t>FOSC450-C6-6-NT-0-N3V</t>
+  </si>
+  <si>
+    <t>B7759H-000</t>
+  </si>
+  <si>
+    <t>FOSC450-B6-6-12-2-N0V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 B6 Fiber Optic Splice Closure, Gel Cable sealing, two pre-installed 12-splice trays, 6 cable attachments, with test valve</t>
+  </si>
+  <si>
+    <t>B48230-000</t>
+  </si>
+  <si>
+    <t>FAK-MULDRP-45-BASIC-4W</t>
+  </si>
+  <si>
+    <t>FOSC®  Gel Wrap, 4 cables</t>
+  </si>
+  <si>
+    <t>BJ7448-000</t>
+  </si>
+  <si>
+    <t>FOSC600-D8B-R2-2-D4V</t>
+  </si>
+  <si>
+    <t>FOSC® 600 D Fiber Optic Splice Closure, Gel Cable sealing, butt type, pre-installed  2 D ribbon trays, two 4-port gel blocks, 4 ground feedthru lugs, with test valve</t>
+  </si>
+  <si>
+    <t>BM0530-000</t>
+  </si>
+  <si>
+    <t>FOSC-400-B4-A-BJL-6-H-48-60SPS</t>
+  </si>
+  <si>
+    <t>BR0185-000</t>
+  </si>
+  <si>
+    <t>FOSC-100-24-TRAY-ASY6-WH</t>
+  </si>
+  <si>
+    <t>FOSC®  100 Fiber Splice Closure Tray kit</t>
+  </si>
+  <si>
+    <t>BR5412-000</t>
+  </si>
+  <si>
+    <t>FOSC600-D8B-72-4-N4V</t>
+  </si>
+  <si>
+    <t>FOSC® 600 D Fiber Optic Splice Closure, Gel Cable sealing, butt type, four pre-installed 36-splice trays, two 4-port gel blocks, 4 ground feedthru lugs, with test valve</t>
+  </si>
+  <si>
+    <t>C06369-000</t>
+  </si>
+  <si>
+    <t>FOSC450-D6-4-NT-0-N0V</t>
+  </si>
+  <si>
+    <t>C14263-000</t>
+  </si>
+  <si>
+    <t>FOSC450-D6-6-36-1-D0V</t>
+  </si>
+  <si>
+    <t>C20303-000</t>
+  </si>
+  <si>
+    <t>FOSC450-D6-6-72-1-N0V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 D6 Fiber Optic Splice Closure, Gel Cable sealing, one pre-installed 72-splice tray, 6 cable attachments, with test valve</t>
+  </si>
+  <si>
+    <t>C20360-000</t>
+  </si>
+  <si>
+    <t>FOSC600-GELSEAL-3-N</t>
+  </si>
+  <si>
+    <t>C29148-000</t>
+  </si>
+  <si>
+    <t>FOSC-400A8-24-1-NNV</t>
+  </si>
+  <si>
+    <t>C25098-000</t>
+  </si>
+  <si>
+    <t>FOSC450-B6-2-NT-0-B3V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 B6 Fiber Optic Splice Closure, Gel Cable sealing, no tray, 2 cable attach., three ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>C24184-000</t>
+  </si>
+  <si>
+    <t>FOSC-OPGW-CSEAL-C</t>
+  </si>
+  <si>
+    <t>FOSC®  OPGW cable seal for cable types dia. 14-16 mm and central tube dia. max. 12.5 mm or 3 metal tube</t>
+  </si>
+  <si>
+    <t>C36574-000</t>
+  </si>
+  <si>
+    <t>FOSC400-B4-48-2-BGV-TEL</t>
+  </si>
+  <si>
+    <t>FOSC® 400 B4 Fiber Optic Splice Closure, Heat Shrink Cable sealing, two pre-installed 48-splice trays, with test valve</t>
+  </si>
+  <si>
+    <t>C39558-000</t>
+  </si>
+  <si>
+    <t>FOSC450-A4-2-24-1-T1V</t>
+  </si>
+  <si>
+    <t>C32954-000</t>
+  </si>
+  <si>
+    <t>FOSC450-D6-6-NT-0-D3V</t>
+  </si>
+  <si>
+    <t>C62943-000</t>
+  </si>
+  <si>
+    <t>FOSC450-D6-6-72-1-D3V</t>
+  </si>
+  <si>
+    <t>C61544-000</t>
+  </si>
+  <si>
+    <t>FOSC400-A8-24-1-AGV</t>
+  </si>
+  <si>
+    <t>C70216-000</t>
+  </si>
+  <si>
+    <t>FOSC-OPGW-CSEAL-A</t>
+  </si>
+  <si>
+    <t>FOSC®  OPGW cable seal for cable types dia. 9-12 mm and central tube dia. max. 7.5 mm or 3 metal tube </t>
+  </si>
+  <si>
+    <t>C70738-000</t>
+  </si>
+  <si>
+    <t>FOSC-400B4-NT-0/6-NNN</t>
+  </si>
+  <si>
+    <t>C67369-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-450-A-CBLTERM-G</t>
+  </si>
+  <si>
+    <t>C85997-000</t>
+  </si>
+  <si>
+    <t>FOSC450-BS-2-NT-0-B0V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 BS Fiber Optic Splice Closure, Gel Cable sealing, no pre-installed tray, 2 cable attachments, with test valve</t>
+  </si>
+  <si>
+    <t>C72987-000</t>
+  </si>
+  <si>
+    <t>FOSC450-D6-6-R2-1-N6V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 D6 Fiber Optic Splice Closure, Gel Cable sealing, pre-installed D ribbon tray, 6 cable attach., tall, six ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>C81638-000</t>
+  </si>
+  <si>
+    <t>FOSC450-D6-6-36-1-D3V</t>
+  </si>
+  <si>
+    <t>CA4126-000</t>
+  </si>
+  <si>
+    <t>FOSC-400B4-S24-4/6-NNN</t>
+  </si>
+  <si>
+    <t>CB5905-000</t>
+  </si>
+  <si>
+    <t>FOSC-400B4-NT-0-NGV-CN</t>
+  </si>
+  <si>
+    <t>CB7393-000</t>
+  </si>
+  <si>
+    <t>FOSC-400B4-S24-4-NGN</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760244148</t>
+  </si>
+  <si>
+    <t>760244148</t>
+  </si>
+  <si>
+    <t>RIBCBOUT-3/8-150-1728</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760244149</t>
+  </si>
+  <si>
+    <t>760244149</t>
+  </si>
+  <si>
+    <t>RIBCBOUT-3/8-75-1728</t>
+  </si>
+  <si>
+    <t>Kit designed for FEC, FLEX or SD applications</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760244150</t>
+  </si>
+  <si>
+    <t>760244150</t>
+  </si>
+  <si>
+    <t>RIBCBOUT-3/8-50-144/288/432/576</t>
+  </si>
+  <si>
+    <t>Kit used across multiple applications (FEC, FLEX, OMX, SD cable counts 144F, 288F, 432F, 576F)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760244143</t>
+  </si>
+  <si>
+    <t>760244143</t>
+  </si>
+  <si>
+    <t>RIBCBOUT-1/4-35-144</t>
+  </si>
+  <si>
+    <t>Single kit for use in NG4</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760244144</t>
+  </si>
+  <si>
+    <t>760244144</t>
+  </si>
+  <si>
+    <t>RIBCBOUT-3/8-50-864/1152</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760244145</t>
+  </si>
+  <si>
+    <t>760244145</t>
+  </si>
+  <si>
+    <t>RIBCBOUT-3/8-100-864/1152</t>
+  </si>
+  <si>
+    <t>FEC-36</t>
+  </si>
+  <si>
+    <t>Fiber Optic Entrance Cabinet, 36 Drawers, Wall mounted</t>
+  </si>
+  <si>
+    <t>F43265-000</t>
+  </si>
+  <si>
+    <t>FOSC450-D6-6-NT-0-T6V</t>
+  </si>
+  <si>
+    <t>F63378-000</t>
+  </si>
+  <si>
+    <t>FOSC600-D8I-R2-1-D4V</t>
+  </si>
+  <si>
+    <t>FOSC® 600 D Fiber Optic Splice Closure, Gel Cable sealing, inline type, pre-installed  Ribbon splice tray, loose buffered Ribbon module, two 4-port gel blocks, storage basket, 4 ground feedthru lugs, with test valve</t>
+  </si>
+  <si>
+    <t>F69619-000</t>
+  </si>
+  <si>
+    <t>FOSC600-D6B-NT-0-L0V</t>
+  </si>
+  <si>
+    <t>FOSC® 600 D Fiber Optic Splice Closure, Gel Cable sealing, butt type, no pre-installed trays, loose buffer tube ribbon module, two 3-port gel blocks, with test valve</t>
+  </si>
+  <si>
+    <t>F59118-000</t>
+  </si>
+  <si>
+    <t>FOSC-400A8-S24-1-NNN</t>
+  </si>
+  <si>
+    <t>FOSC® 400 A8 Fiber Optic Splice Closure, Heat Shrink Cable sealing, one pre-installed 24-splice tray</t>
+  </si>
+  <si>
+    <t>F84540-000</t>
+  </si>
+  <si>
+    <t>FOSC400-A8-NT-0-NGV</t>
+  </si>
+  <si>
+    <t>FOSC® 400 A8 Fiber Optic Splice Closure, Heat Shrink Cable sealing, no pre-installed trays, ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>F90616-000</t>
+  </si>
+  <si>
+    <t>FOSC600-D8I-NT-0-D4V</t>
+  </si>
+  <si>
+    <t>FOSC® 600 D Fiber Optic Splice Closure, Gel Cable sealing, inline type, no pre-installed trays, two 4-port gel blocks, 4 ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>F67166-000</t>
+  </si>
+  <si>
+    <t>FOSC450-CABLE-TERM-2-N</t>
   </si>
   <si>
     <t>558850-000</t>
   </si>
   <si>
     <t>FOSC450-CABLE-TERM-4-N</t>
   </si>
   <si>
     <t>559451-1</t>
   </si>
   <si>
     <t>FOSC-ACC-TRAY-RBNMASTR12</t>
   </si>
   <si>
     <t>FOSC®  Fiber Splice Tray kit for 12 ribbon fibers for FOSC splice closures</t>
   </si>
   <si>
     <t>559088-000</t>
   </si>
   <si>
     <t>FOSC450-BS-6-12-1-B0V</t>
   </si>
   <si>
     <t>FOSC® 450 BS Fiber Optic Splice Closure, Gel Cable sealing, one pre-installed 12-splice tray, 6 cable attach., with test valve</t>
   </si>
   <si>
     <t>559456-000</t>
   </si>
   <si>
     <t>FOSC450-A4-4-TAP-2P-10</t>
   </si>
   <si>
     <t>FOSC® 450 A4 Fiber Optic Splice Closure with one 2-port tap, 10 dB</t>
   </si>
   <si>
-    <t>301687-000</t>
-[...92 lines deleted...]
-    <t>FOSC® 450 C6 Fiber Optic Splice Closure, Gel Cable sealing, one pre-installed 24-splice tray, 2 cable attach., three ground feedthrough lugs, with test valve</t>
+    <t>567423-000</t>
+  </si>
+  <si>
+    <t>FOSC450-C6-6-R3-2-C6V</t>
+  </si>
+  <si>
+    <t>562504-000</t>
+  </si>
+  <si>
+    <t>FOSC-A-CSEAL-2-NT</t>
+  </si>
+  <si>
+    <t>FOSC®  Tubular cable sealing kit for 2 cables in the oval port in FOSC400 A-size Fiber Splice Closures</t>
+  </si>
+  <si>
+    <t>581981-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-SM6-MODULES</t>
+  </si>
+  <si>
+    <t>FOSC®  Splice Tray Kit, 6-splice capacity, snap-in module</t>
+  </si>
+  <si>
+    <t>583302-000</t>
+  </si>
+  <si>
+    <t>FOSC-400A4-S24-2-NNN</t>
+  </si>
+  <si>
+    <t>586756-000</t>
+  </si>
+  <si>
+    <t>FOSC450-A4-4-TAP-4P-15</t>
+  </si>
+  <si>
+    <t>FOSC® 450 A4 Fiber Optic Splice Closure with one 4-port tap, 15 dB</t>
+  </si>
+  <si>
+    <t>583640-000</t>
+  </si>
+  <si>
+    <t>FOSC-B-TRAY-S12-1</t>
+  </si>
+  <si>
+    <t>FOSC®  400/450 Fiber Optic splice tray kit with 12 SMOUV splice protectors</t>
+  </si>
+  <si>
+    <t>589854-000</t>
+  </si>
+  <si>
+    <t>FOSC450-B6-6-24-3-B3V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 B6 Fiber Optic Splice Closure, Gel Cable sealing, three pre-installed 24-splice trays, 6 cable attach., 3 ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>584868-000</t>
+  </si>
+  <si>
+    <t>FOSC-400D5-36-1-NNN</t>
+  </si>
+  <si>
+    <t>FOSC® 400 D5 Fiber Optic Splice Closure, Heat Shrink Cable sealing, one pre-installed 36-splice tray</t>
+  </si>
+  <si>
+    <t>59611M-000</t>
+  </si>
+  <si>
+    <t>FOSC450-D6-4-72-1-T3V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 D6 Fiber Optic Splice Closure, Gel Cable sealing, one pre-installed 72-splice tray, 4 cable attach., three ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>593422-000</t>
+  </si>
+  <si>
+    <t>FOSC450-B6-6-24-1-T3V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 B6 Fiber Optic Splice Closure, Gel Cable sealing, one pre-installed 24-splice tray, 6 cable attach., tall, 3 ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>596390-000</t>
+  </si>
+  <si>
+    <t>FOSC-400B4-S24-3-NNN</t>
+  </si>
+  <si>
+    <t>594190-000</t>
+  </si>
+  <si>
+    <t>FOSC400-B4/FR-12-1-NGV</t>
+  </si>
+  <si>
+    <t>FOSC® 400 B4 Fire Retardant Fiber Optic Splice Closure, Heat Shrink Cable sealing, one pre-installed 12-splice tray, ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>5T3589-000</t>
+  </si>
+  <si>
+    <t>FOSC400-B4-36-2-BGV-TEL</t>
+  </si>
+  <si>
+    <t>FOSC® 400 B4 Fiber Optic Splice Closure, Heat Shrink Cable sealing, two pre-installed 36-splice trays, with test valve</t>
+  </si>
+  <si>
+    <t>734205-000</t>
+  </si>
+  <si>
+    <t>FOSC400-D5/FR-NT-0-NNV</t>
+  </si>
+  <si>
+    <t>FOSC® 400 D5 Fire Redardant Fiber Optic Splice Closure, Heat Shrink Cable sealing, no pre-installed tray, with test valve</t>
+  </si>
+  <si>
+    <t>714588-000</t>
+  </si>
+  <si>
+    <t>FOSC450-B6-6-12-2-B3V</t>
+  </si>
+  <si>
+    <t>730458-000</t>
+  </si>
+  <si>
+    <t>FOSC400-B4/FR-NT-0-NNV</t>
+  </si>
+  <si>
+    <t>FOSC® 400 B4 Fire Retardant Fiber Optic Splice Closure, Heat Shrink Cable sealing, no pre-installed trays, with test valve</t>
+  </si>
+  <si>
+    <t>714882-000</t>
+  </si>
+  <si>
+    <t>FOSC-400B2-12-4-NNN</t>
+  </si>
+  <si>
+    <t>FOSC® 400 B2 Fiber Optic Splice Closure, Heat Shrink Cable sealing, four pre-installed 12-splice trays, no valve</t>
+  </si>
+  <si>
+    <t>718082-000</t>
+  </si>
+  <si>
+    <t>FOSC-400B2-S24-1-NNN</t>
+  </si>
+  <si>
+    <t>FOSC® 400 B2 Fiber Optic Splice Closure, Heat Shrink Cable sealing, one pre-installed 24-splice tray</t>
+  </si>
+  <si>
+    <t>718211-000</t>
+  </si>
+  <si>
+    <t>FOSC600-D8B-72-9-D4V</t>
+  </si>
+  <si>
+    <t>FOSC® 600 D Fiber Optic Splice Closure, Gel Cable sealing, butt type, nine pre-installed 72-splice trays, two 4-port gel blocks, with test valve</t>
+  </si>
+  <si>
+    <t>739054-000</t>
+  </si>
+  <si>
+    <t>FOSC-400B2-NT-0-NGV</t>
+  </si>
+  <si>
+    <t>731489-000</t>
+  </si>
+  <si>
+    <t>FOSC400-D5-48-1-NGV</t>
+  </si>
+  <si>
+    <t>FOSC® 400 D5 Fiber Optic Splice Closure, Heat Shrink Cable sealing, one pre-installed 48 splice tray, ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>722917-000</t>
+  </si>
+  <si>
+    <t>FOSC400-D5-NT-0-BGV</t>
+  </si>
+  <si>
+    <t>FOSC® 400 D5 Fiber Optic Splice Closure, Heat Shrink Cable sealing, no pre-installed tray, cable blocking, ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>743103-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-CABLE-BLOCK-T</t>
+  </si>
+  <si>
+    <t>FOSC®  Cable blocking kit, tubular, for 1 cable in any port</t>
+  </si>
+  <si>
+    <t>754846-000</t>
+  </si>
+  <si>
+    <t>FOSC600-C4B-NT-0-N0V</t>
+  </si>
+  <si>
+    <t>FOSC® 600 C Fiber Optic Splice Closure, Gel Cable sealing, butt type, no pre-installed trays, standard basket, one 4-port gel block, with test valve</t>
+  </si>
+  <si>
+    <t>757910-000</t>
+  </si>
+  <si>
+    <t>FOSC450-D6-2-NT-0-D3V</t>
+  </si>
+  <si>
+    <t>757445-000</t>
+  </si>
+  <si>
+    <t>FOSC400-D5/FR-36-1-NGV</t>
+  </si>
+  <si>
+    <t>FOSC® 400 D5 Fire Redardant Fiber Optic Splice Closure, Heat Shrink Cable sealing, one pre-installed36-splice tray, ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>615379-000</t>
+  </si>
+  <si>
+    <t>FOSC450-A4-4-TAP-2P-15</t>
+  </si>
+  <si>
+    <t>FOSC® 450 A4 Fiber Optic Splice Closure with one 2-port tap, 15 dB</t>
+  </si>
+  <si>
+    <t>61606V-000</t>
+  </si>
+  <si>
+    <t>FOSC450-D6-6-72-6-D3V-FL</t>
+  </si>
+  <si>
+    <t>629313-000</t>
+  </si>
+  <si>
+    <t>FOSC400-D5-72-1-NGV</t>
+  </si>
+  <si>
+    <t>635830-8</t>
+  </si>
+  <si>
+    <t>FOSC-400-B4-24-4-NNV</t>
+  </si>
+  <si>
+    <t>FOSC® 400 B4 Fiber Optic Splice Closure, Heat Shrink Cable sealing, four pre-installed 24-splice trays, with test valve</t>
+  </si>
+  <si>
+    <t>636388-000</t>
+  </si>
+  <si>
+    <t>FOSC-A-BASKET</t>
+  </si>
+  <si>
+    <t>FOSC®  Storage Basket, for storing 6 tubes/ribbons of 2.4 mtr each, for FOSC400/A4 Fiber Splice Closure</t>
+  </si>
+  <si>
+    <t>641414-000</t>
+  </si>
+  <si>
+    <t>FOSC450-6DSX1254NN2T-U23</t>
+  </si>
+  <si>
+    <t>FOSC® 450 Fiber Optic Splice Closure, Gel Cable sealing, with integrated dense WDDM (2X), B sz, 16 chan. adptr, 1431 nm starting wavelength</t>
+  </si>
+  <si>
+    <t>635830-2</t>
+  </si>
+  <si>
+    <t>FOSC-400-A4-24-2-AR, MODIF</t>
+  </si>
+  <si>
+    <t>FOSC® 400 A4 Fiber Optic Splice Closure, Heat Shrink Cable sealing, two  pre-installed 24-splice trays</t>
+  </si>
+  <si>
+    <t>644487-000</t>
+  </si>
+  <si>
+    <t>FOSC450-A4-4-TAP-4P-07T</t>
+  </si>
+  <si>
+    <t>FOSC® 450 A4 Fiber Optic Splice Closure with one 4-port tap, 7 dB terminating</t>
+  </si>
+  <si>
+    <t>646311-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-TTUBE-LRGE-50FT</t>
+  </si>
+  <si>
+    <t>FOSC®  Transportation Tubing, large, 50 ft</t>
+  </si>
+  <si>
+    <t>654916-000</t>
+  </si>
+  <si>
+    <t>FOSC450-B6-6-NT-0-N0V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 B6 Fiber Optic Splice Closure, Gel Cable sealing, no pre-installed tray, 6 cable attach., with test valve</t>
+  </si>
+  <si>
+    <t>659313-000</t>
+  </si>
+  <si>
+    <t>FOSC400-D5-36-4-BNV</t>
+  </si>
+  <si>
+    <t>FOSC® 400 D5 Fiber Optic Splice Closure, Heat Shrink Cable sealing, four pre-installed 36-splice trays, with test valve</t>
+  </si>
+  <si>
+    <t>663259-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-AERIAL-CLAMPS</t>
+  </si>
+  <si>
+    <t>FOSC®  Aerial Clamp Hardware Kit</t>
   </si>
   <si>
     <t>392343-000</t>
   </si>
   <si>
     <t>FOSC400-D5-36-1-NNV</t>
   </si>
   <si>
     <t>380999-000</t>
   </si>
   <si>
     <t>FOSC-ACC-D-BASKET-TALL-B</t>
   </si>
   <si>
     <t>FOSC®  Slack storage basket (tall) with 2 wraparound CB sleeves for FOSC 400 fiber splice closure</t>
   </si>
   <si>
     <t>398512-000</t>
   </si>
   <si>
     <t>FOSC450-A4-4-TAP-2P-07</t>
   </si>
   <si>
     <t>FOSC® 450 A4 Fiber Optic Splice Closure with one 2-port tap, 7 dB</t>
   </si>
@@ -4570,216 +7732,189 @@
   <si>
     <t>394701-000</t>
   </si>
   <si>
     <t>FOSC400-D5-72-1-BNV</t>
   </si>
   <si>
     <t>FOSC® 400 D5 Fiber Optic Splice Closure, Heat Shrink Cable sealing, one pre-installed 72-splice tray, cable blocking, with test valve</t>
   </si>
   <si>
     <t>3Z8698-000</t>
   </si>
   <si>
     <t>FOSC-ACC-C-TRAY-24-A</t>
   </si>
   <si>
     <t>40606V-000</t>
   </si>
   <si>
     <t>FAK-MULDRP-45-3P/CBL-ATT</t>
   </si>
   <si>
     <t>FOSC®  Quick Install Gel Plug, 3 cables sealed</t>
   </si>
   <si>
-    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760260385</t>
-[...164 lines deleted...]
-    <t>FOSC®  Fiber Optic Splice Tray, 24 fibers, Build America Buy America  (BABA) Compliant</t>
+    <t>41606V-000</t>
+  </si>
+  <si>
+    <t>FAK-MULDRP-45-4W-DRP</t>
+  </si>
+  <si>
+    <t>FOSC®  Gel Tape Wrap, all FOSC450 closures - 2 or 4 cable capacity, no cable attachments</t>
+  </si>
+  <si>
+    <t>418907-000</t>
+  </si>
+  <si>
+    <t>FOSC400-B2-12-1-BNV</t>
+  </si>
+  <si>
+    <t>FOSC® 400 B2 Fiber Optic Splice Closure, Heat Shrink Cable sealing, one pre-installed 12-splice tray, cable blocking, with test valve</t>
+  </si>
+  <si>
+    <t>419471-000</t>
+  </si>
+  <si>
+    <t>FOSC400-B4-12-1-BNV-M502</t>
+  </si>
+  <si>
+    <t>423544-000</t>
+  </si>
+  <si>
+    <t>FOSC450-A4-4-TAP-4P-17</t>
+  </si>
+  <si>
+    <t>FOSC® 450 A4 Fiber Optic Splice Closure with one 4-port tap, 17 dB</t>
+  </si>
+  <si>
+    <t>429631-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-D-O-RING-SEAL</t>
+  </si>
+  <si>
+    <t>FOSC®  Replacement O-Ring Seal</t>
+  </si>
+  <si>
+    <t>430852-000</t>
+  </si>
+  <si>
+    <t>FOSC-400A4-S08-1-NGV</t>
+  </si>
+  <si>
+    <t>FOSC® 400 A4 Fiber Optic Splice Closure, Heat Shrink Cable sealing, one pre-installed 8-splice tray, ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>43397K-000</t>
+  </si>
+  <si>
+    <t>FOSC450-B6-4-12-1-T0V</t>
+  </si>
+  <si>
+    <t>FOSC® 450 B6 Fiber Optic Splice Closure, Gel Cable sealing, one pre-installed 12-splice tray, 4 cable attachments, valve</t>
+  </si>
+  <si>
+    <t>434370-000</t>
+  </si>
+  <si>
+    <t>FOSC-400B4-S24-5-NNN</t>
+  </si>
+  <si>
+    <t>FOSC® 400 B4 Fiber Optic Splice Closure, Heat Shrink Cable sealing, five pre-installed 24-splice trays</t>
+  </si>
+  <si>
+    <t>430987-000</t>
+  </si>
+  <si>
+    <t>FOSC400-D5-NT-0-NGV</t>
+  </si>
+  <si>
+    <t>448702-000</t>
+  </si>
+  <si>
+    <t>FOSC-400A4-S24-1-NGN</t>
+  </si>
+  <si>
+    <t>449105-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-MULT-EXT-GRND-3</t>
+  </si>
+  <si>
+    <t>442141-000</t>
+  </si>
+  <si>
+    <t>FOSC-100B/H/DSK</t>
+  </si>
+  <si>
+    <t>444151-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-RIB-FU/CAP-KIT</t>
+  </si>
+  <si>
+    <t>FOSC®  Ribben funnel tubing kit</t>
+  </si>
+  <si>
+    <t>43334M-000</t>
+  </si>
+  <si>
+    <t>FOSC400-C5-NT-0-BGV</t>
+  </si>
+  <si>
+    <t>FOSC® 400 C5 Fiber Optic Splice Closure, Heat Shrink Cable sealing, no pre-installed trays, cable blocking, ground feedthrough lugs, with test valve</t>
+  </si>
+  <si>
+    <t>456357-000</t>
+  </si>
+  <si>
+    <t>FOSC-100B/H/2CK</t>
+  </si>
+  <si>
+    <t>458536-000</t>
+  </si>
+  <si>
+    <t>FOSC-400D5-36-1-NNVS6073</t>
+  </si>
+  <si>
+    <t>45755P-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-450BCD-GELBLOCK</t>
+  </si>
+  <si>
+    <t>FOSC®  Gel block for FOSC 450/BCD fiber closures</t>
+  </si>
+  <si>
+    <t>458128-000</t>
+  </si>
+  <si>
+    <t>FOSC-ACC-BOND-WIRE-9.5</t>
+  </si>
+  <si>
+    <t>FOSC®  Bonding kit with 9.5 inch wire and hooked eyelet for FOSC 400 splice closures</t>
   </si>
   <si>
     <t>138273-000</t>
   </si>
   <si>
     <t>FOSC400-B4-12-1-NGV</t>
   </si>
   <si>
     <t>FOSC® 400 B4 Fiber Optic Splice Closure, Heat Shrink Cable sealing, one pre-installed 12-splice tray, ground feedthrough lugs, with test valve</t>
   </si>
   <si>
     <t>139534-000</t>
   </si>
   <si>
     <t>FOSC-A/B-UNI-MOUNT-W</t>
   </si>
   <si>
     <t>FOSC®  Bracket for mounting FOSC 400D5 or D5/B closure onto a wall</t>
   </si>
   <si>
     <t>138908-000</t>
   </si>
   <si>
     <t>FOSC-400D5-72-1-NNVS6073</t>
   </si>
@@ -4789,3234 +7924,96 @@
   <si>
     <t>FOSC600-C8B-72-1-C4V</t>
   </si>
   <si>
     <t>FOSC® 600 C Fiber Optic Splice Closure, Gel Cable sealing, one pre-installed 72-splice tray, two 4-port gel blocks, with test valve</t>
   </si>
   <si>
     <t>146937-000</t>
   </si>
   <si>
     <t>FOSC400-D5-36-2-01-A523</t>
   </si>
   <si>
     <t>FOSC® 400 D5 Fiber Optic Splice Closure, Heat Shrink Cable sealing, two pre-installed 36-splice trays</t>
   </si>
   <si>
     <t>163471-000</t>
   </si>
   <si>
     <t>FOSC100-BM-24</t>
   </si>
   <si>
     <t>FOSC® 100C Fiber Optic Splice Closure, Heat Shrink Cable sealing, 24 splices</t>
   </si>
   <si>
-    <t>NW4533-000</t>
-[...2581 lines deleted...]
-  <si>
     <t>677893-000</t>
   </si>
   <si>
     <t>FOSC400-B4-NT-0-NGV</t>
   </si>
   <si>
     <t>681316-000</t>
   </si>
   <si>
     <t>FOSC400-B4-12-2-NGV</t>
   </si>
   <si>
     <t>FOSC® 400 B4 Fiber Optic Splice Closure, Heat Shrink Cable sealing, two pre-installed 12-splice trays, ground feedthrough lugs, with test valve</t>
   </si>
   <si>
     <t>691383-000</t>
   </si>
   <si>
     <t>FOSC450-A4-4-TAP-2P-21</t>
   </si>
   <si>
     <t>FOSC® 450 A4 Fiber Optic Splice Closure with one 2-port tap, 21 dB</t>
   </si>
   <si>
     <t>6C1254-000</t>
   </si>
   <si>
     <t>FOSC450-D6-4-NT-0-D6V</t>
   </si>
   <si>
     <t>FOSC® 450 D6 Fiber Optic Splice Closure, Gel Cable sealing, no pre-installed tray, 4 cable attach., six ground feedthrough lugs, with test valve</t>
   </si>
   <si>
     <t>694667-000</t>
   </si>
   <si>
     <t>FOSC-ACC-CABLE-SEAL-1-NT</t>
   </si>
   <si>
     <t>FOSC®  Round Port Cable Seal kit, tubular, for FOSC 400 Fiber Splice Closure</t>
   </si>
   <si>
     <t>6Y203L-000</t>
   </si>
   <si>
     <t>FOSC-ACC-400-5DROP-W/HDW</t>
-  </si>
-[...553 lines deleted...]
-    <t>FOST splice tray, 96 stranded fiber splicing per tray</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760254963</t>
   </si>
   <si>
     <t>760254963</t>
   </si>
   <si>
     <t>FOSC-ACC-D-TRAY-P-SC/APC-NS</t>
   </si>
   <si>
     <t>FOSC® 12 fiber D-size Patch Tray, adapter retainer, and 12 SC/APC style adapters; no splice tray</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760254964</t>
   </si>
   <si>
     <t>760254964</t>
   </si>
   <si>
     <t>FOSC® 12 fiber D-size Patch Tray, adapter retainer, and 12 SC/UPC style adapters; no splice tray</t>
   </si>
 </sst>
 </file>
 
@@ -8156,51 +8153,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J904" totalsRowShown="0">
   <autoFilter ref="A1:J904"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Requirements"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-entrance-cabinets-fec/fact-wr" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemvy2369-000" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemw44707-000" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemw85265-000" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemxa2026-000" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemx82581-000" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemxj261n-000" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemyd926e-000" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemz21395-000" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemz52605-000" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item005822-000" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item019847-000" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemzp0533-000" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item028323-000" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item051646-000" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item032054-000" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item058480-000" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item058514-000" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item032617-000" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item059218-000" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item068759-000" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item033368-000" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item074079-000" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-100" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item049024-000" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item061064-000" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item074169-000" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item056395-000" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item089279-000" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item094705-000" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemt4432t-000" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemtc2932-000" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemtd7080-000" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemth1570-000" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemth1572-000" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemtm7253-000" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemrd5800-000" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemrh0073-000" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemrh0075-000" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemrh0202-000" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemrk893p-000" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemrh0090-000" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemrh0204-000" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemrh0132-000" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemrh0181-000" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/items45964-000" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/items50762-000" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemv67803-000" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemv98542-000" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-entrance-cabinets-fec/item760260297" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-entrance-cabinets-fec/fact-wr" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemck9321-000" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemck9323-000" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemck9324-000" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcu9868-000" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcy7081-000" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item691370-000" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item688216-000" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item692543-000" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item6b136f-000" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item6m865c-000" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item693863-000" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item700297-000" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item702883-000" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item704289-000" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item70076t-000" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item713591-000" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item709010-000" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item727952-000" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item709972-000" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item738827-000" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item736534-000" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item737046-000" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item755467-000" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item758701-000" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item751432-000" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760253762" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemav134a-000-us" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemle0932-000-us" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760238867" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760239528" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235473" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235456" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235466" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235475" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235457" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235467" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235458" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235468" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235477" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235459" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235478" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235460" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235461" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235479" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235480" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235481" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item767480-000" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item772141-000" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item776482-000" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item7x2580-000" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item795423-000" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760241731" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760242184" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item979400-000" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item979913-000" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item996256-000" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item9f1283-000" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema11825-000" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema08617-000" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item999425-000" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema08755-000" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema13131-000" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema10164-000" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item9x600y-000" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema15558-000" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema47106-000" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema33560-000" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema42788-000" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema55357-000" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema66310-000" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema66751-000" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema87441-000" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema67348-000" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema64998-000" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema89777-000" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema63702-000" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema92992-000" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema95324-000" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema70692-000" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema67365-000" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc600-clos-acc" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemav134a-000" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemb85411-000" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemb86578-000" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itembm4894-000" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itembr3571-000" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itembr4381-000" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc03247-000" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc20126-000" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc22725-000" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc22578-000" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc27332-000" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc28481-000" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc28649-000" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc30941-000" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc35335-000" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc40291-000" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc41693-000" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc43439-000" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc4388w-000" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc45147-000" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc47039-000" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc60859-000" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc62962-000" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc61629-000" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc73195-000" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc70322-000" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc63215-000" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc600-clos-acc" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc82508-000" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc97720-000" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc87482-000" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc72955-000" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc74927-000" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc93816-000" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc97633-000" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemca4527-000" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcj6403-000" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemck3188-000" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemck3329-000" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemck5771-000" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemck6448-000" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-opgw" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemck6064-000" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemck6451-000" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-opgw" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760244147" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760244146" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-opgw" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema08617-000-us" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760252273" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760251441" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme63631-000-us" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item359472-000" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemr2962p-000" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemr56475-000" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemr97641-000" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item1l991h-000" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item15113k-000" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item155632-000" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item157021-000" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item162761-000" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item166532-000" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item169814-000" TargetMode="External" /><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item175493-000" TargetMode="External" /><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item178807-000" TargetMode="External" /><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item221981-000" TargetMode="External" /><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item226809-000" TargetMode="External" /><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item227359-000" TargetMode="External" /><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item236702-000" TargetMode="External" /><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item243422-000" TargetMode="External" /><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item249953-000" TargetMode="External" /><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item252272-000" TargetMode="External" /><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item257128-000" TargetMode="External" /><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item263245-000" TargetMode="External" /><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item263079-000" TargetMode="External" /><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item266348-000" TargetMode="External" /><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item272516-000" TargetMode="External" /><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item274041-000" TargetMode="External" /><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item272952-000" TargetMode="External" /><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item278525-000" TargetMode="External" /><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item281470-000" TargetMode="External" /><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item299295-000" TargetMode="External" /><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item2n2114-000" TargetMode="External" /><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item2a189h-000" TargetMode="External" /><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item55643q-000" TargetMode="External" /><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item566544-000" TargetMode="External" /><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item570061-000" TargetMode="External" /><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item576402-000" TargetMode="External" /><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item571514-000" TargetMode="External" /><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item574488-000" TargetMode="External" /><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item577809-000" TargetMode="External" /><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item57259j-000" TargetMode="External" /><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item579575-000" TargetMode="External" /><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item589012-000" TargetMode="External" /><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item579980-000" TargetMode="External" /><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item5z164d-000" TargetMode="External" /><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item5z963x-000" TargetMode="External" /><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item598382-000" TargetMode="External" /><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc600-clos-acc" TargetMode="External" /><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item295541-000-us" TargetMode="External" /><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd8780f-000-us" TargetMode="External" /><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item882665-000-us" TargetMode="External" /><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760260390" TargetMode="External" /><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760260392" TargetMode="External" /><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item100380-000" TargetMode="External" /><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc600-clos-acc" TargetMode="External" /><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item101324-000" TargetMode="External" /><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc600-clos-acc" TargetMode="External" /><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item379948-000" TargetMode="External" /><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item38666k-000" TargetMode="External" /><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item39694t-000" TargetMode="External" /><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item393723-000" TargetMode="External" /><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item381107-000" TargetMode="External" /><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item3j5708-000" TargetMode="External" /><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item394313-000" TargetMode="External" /><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item3x661b-000" TargetMode="External" /><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item398955-000" TargetMode="External" /><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item402532-000" TargetMode="External" /><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item414458-000" TargetMode="External" /><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item425734-000" TargetMode="External" /><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item422658-000" TargetMode="External" /><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item426579-000" TargetMode="External" /><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item429567-000" TargetMode="External" /><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item433656-000" TargetMode="External" /><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item439027-000" TargetMode="External" /><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item443162-000" TargetMode="External" /><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item443374-000" TargetMode="External" /><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item452924-000" TargetMode="External" /><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item453048-000" TargetMode="External" /><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc600-clos-acc" TargetMode="External" /><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item457507-000" TargetMode="External" /><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item46170k-000" TargetMode="External" /><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item466872-000" TargetMode="External" /><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item47214z-000" TargetMode="External" /><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item470915-000" TargetMode="External" /><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item49014b-000" TargetMode="External" /><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item486702-000" TargetMode="External" /><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item4y291k-000" TargetMode="External" /><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item111518-000" TargetMode="External" /><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item112614-000" TargetMode="External" /><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item113210-000" TargetMode="External" /><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item1154999-9" TargetMode="External" /><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item122131-000" TargetMode="External" /><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item300025-000" TargetMode="External" /><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item300058-000" TargetMode="External" /><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item311883-000" TargetMode="External" /><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item31657c-000" TargetMode="External" /><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item324067-000" TargetMode="External" /><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item324288-000" TargetMode="External" /><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item328235-000" TargetMode="External" /><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item346109-000" TargetMode="External" /><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item356755-000" TargetMode="External" /><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-100" TargetMode="External" /><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item355809-000" TargetMode="External" /><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item358924-000" TargetMode="External" /><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item376281-000" TargetMode="External" /><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item361050-000" TargetMode="External" /><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item186070-000" TargetMode="External" /><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item188531-000" TargetMode="External" /><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcs3667-000" TargetMode="External" /><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcs4334-000" TargetMode="External" /><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcs6464-000" TargetMode="External" /><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400g" TargetMode="External" /><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcs7295-000" TargetMode="External" /><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcu4022-000" TargetMode="External" /><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcv5907-000" TargetMode="External" /><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcw2631-000" TargetMode="External" /><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400g" TargetMode="External" /><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760245548" TargetMode="External" /><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760248104" TargetMode="External" /><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760245550" TargetMode="External" /><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-entrance-cabinets-fec/itemfec-10k" TargetMode="External" /><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-entrance-cabinets-fec/fec" TargetMode="External" /><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-entrance-cabinets-fec/itemfec-12" TargetMode="External" /><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-entrance-cabinets-fec/fec" TargetMode="External" /><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-entrance-cabinets-fec/itemfec-6" TargetMode="External" /><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-entrance-cabinets-fec/fec" TargetMode="External" /><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-entrance-cabinets-fec/itemfec-18-rm" TargetMode="External" /><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-entrance-cabinets-fec/fec" TargetMode="External" /><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-entrance-cabinets-fec/itemfec-24" TargetMode="External" /><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-entrance-cabinets-fec/fec" TargetMode="External" /><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760237706" TargetMode="External" /><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-opgw" TargetMode="External" /><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760237707" TargetMode="External" /><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-opgw" TargetMode="External" /><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760237708" TargetMode="External" /><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-opgw" TargetMode="External" /><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760238072" TargetMode="External" /><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760240714" TargetMode="External" /><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760240250" TargetMode="External" /><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760236627" TargetMode="External" /><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760236748" TargetMode="External" /><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760254276" TargetMode="External" /><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcw8473-000" TargetMode="External" /><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcy1816-000" TargetMode="External" /><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcy3839-000" TargetMode="External" /><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcz2526-000" TargetMode="External" /><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcz2527-000" TargetMode="External" /><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcz8264-000" TargetMode="External" /><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemee425q-000" TargetMode="External" /><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemeb063e-000" TargetMode="External" /><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemeg7587-000" TargetMode="External" /><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemeg8720-000" TargetMode="External" /><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item877793-000" TargetMode="External" /><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item883482-000" TargetMode="External" /><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item878421-000" TargetMode="External" /><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item81487a-000" TargetMode="External" /><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item811052-000" TargetMode="External" /><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf34112-000" TargetMode="External" /><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf42507-000" TargetMode="External" /><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf43250-000" TargetMode="External" /><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf47112-000" TargetMode="External" /><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf55701-000" TargetMode="External" /><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf80261-000" TargetMode="External" /><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf53958-000" TargetMode="External" /><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf83002-000" TargetMode="External" /><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf75872-000" TargetMode="External" /><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf79047-000" TargetMode="External" /><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf99549-000" TargetMode="External" /><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item886337-000" TargetMode="External" /><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item8c567t-000" TargetMode="External" /><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item918899-000" TargetMode="External" /><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item919435-000" TargetMode="External" /><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item913426-000" TargetMode="External" /><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item917818-000" TargetMode="External" /><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item921013-000" TargetMode="External" /><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item92466f-000" TargetMode="External" /><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item936279-000" TargetMode="External" /><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item931866-000" TargetMode="External" /><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item941802-000" TargetMode="External" /><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item941992-000" TargetMode="External" /><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item942364-000" TargetMode="External" /><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item93732q-000" TargetMode="External" /><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item929032-000" TargetMode="External" /><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item937707-000" TargetMode="External" /><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item933697-000" TargetMode="External" /><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item962525-000" TargetMode="External" /><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item955795-000" TargetMode="External" /><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item963179-000" TargetMode="External" /><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item951773-000" TargetMode="External" /><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item952679-000" TargetMode="External" /><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item946346-000" TargetMode="External" /><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item977317-000" TargetMode="External" /><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item971541-000" TargetMode="External" /><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item826168-000" TargetMode="External" /><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item844290-000" TargetMode="External" /><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item838845-000" TargetMode="External" /><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item843966-000" TargetMode="External" /><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item849681-000" TargetMode="External" /><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item856587-000" TargetMode="External" /><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item858180-000" TargetMode="External" /><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item863927-000" TargetMode="External" /><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item869195-000" TargetMode="External" /><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd03406-000" TargetMode="External" /><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd06322-000" TargetMode="External" /><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd20592-000" TargetMode="External" /><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd02313-000" TargetMode="External" /><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd39963-000" TargetMode="External" /><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd27983-000" TargetMode="External" /><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd83168-000" TargetMode="External" /><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd41234-000" TargetMode="External" /><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd35495-000" TargetMode="External" /><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd71548-000" TargetMode="External" /><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd83553-000" TargetMode="External" /><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd46439-000" TargetMode="External" /><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd85138-000" TargetMode="External" /><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd77919-000" TargetMode="External" /><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd58583-000" TargetMode="External" /><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd80569-000" TargetMode="External" /><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemdm6321-000" TargetMode="External" /><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme22175-000" TargetMode="External" /><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme25572-000" TargetMode="External" /><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme25961-000" TargetMode="External" /><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme41962-000" TargetMode="External" /><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme63589-000" TargetMode="External" /><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme66860-000" TargetMode="External" /><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme90832-000" TargetMode="External" /><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme70580-000" TargetMode="External" /><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme84895-000" TargetMode="External" /><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme87235-000" TargetMode="External" /><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemeh9013-000" TargetMode="External" /><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemeh9015-000" TargetMode="External" /><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemej2914-000" TargetMode="External" /><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemek1634-000" TargetMode="External" /><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemem0055-000" TargetMode="External" /><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-100" TargetMode="External" /><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemek9632-000" TargetMode="External" /><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf08965-000" TargetMode="External" /><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf09259-000" TargetMode="External" /><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf2103r-000" TargetMode="External" /><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf30938-000" TargetMode="External" /><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760259591" TargetMode="External" /><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760260386" TargetMode="External" /><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760260388" TargetMode="External" /><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760258325" TargetMode="External" /><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc600-clos-acc" TargetMode="External" /><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemp0243g-000" TargetMode="External" /><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemm13587-000" TargetMode="External" /><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemmf578x-000" TargetMode="External" /><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemmp2243-000" TargetMode="External" /><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemh54959-000" TargetMode="External" /><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemhg302n-000" TargetMode="External" /><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemkm6135-000" TargetMode="External" /><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemjl0937-000" TargetMode="External" /><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemk24534-000" TargetMode="External" /><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemkw748n-000" TargetMode="External" /><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteml48638-000" TargetMode="External" /><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteml44272-000" TargetMode="External" /><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemle0932-000" TargetMode="External" /><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemls5331-000" TargetMode="External" /><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item503511-000" TargetMode="External" /><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item507739-000" TargetMode="External" /><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item519402-000" TargetMode="External" /><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item510487-000" TargetMode="External" /><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item526284-000" TargetMode="External" /><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item523573-000" TargetMode="External" /><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item529391-000" TargetMode="External" /><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item522352-000" TargetMode="External" /><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item526767-000" TargetMode="External" /><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item530086-000" TargetMode="External" /><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc600-clos-acc" TargetMode="External" /><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item531296-000" TargetMode="External" /><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item53365t-000" TargetMode="External" /><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item533785-000" TargetMode="External" /><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item54959m-000" TargetMode="External" /><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item141726-000" TargetMode="External" /><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item607763-000" TargetMode="External" /><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item601515-000" TargetMode="External" /><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item624741-000" TargetMode="External" /><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item620844-000" TargetMode="External" /><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item638697-000" TargetMode="External" /><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item645050-000" TargetMode="External" /><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc600-clos-acc" TargetMode="External" /><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item646192-000" TargetMode="External" /><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item652491-000" TargetMode="External" /><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item650731-000" TargetMode="External" /><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item652236-000" TargetMode="External" /><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item655019-000" TargetMode="External" /><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item658363-000" TargetMode="External" /><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item656459-000" TargetMode="External" /><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item659136-000" TargetMode="External" /><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item657662-000" TargetMode="External" /><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item664606-000" TargetMode="External" /><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item671575-000" TargetMode="External" /><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item66994z-000" TargetMode="External" /><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcs1927-000" TargetMode="External" /><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760245448" TargetMode="External" /><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemrh0070-000" TargetMode="External" /><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item915743-000" TargetMode="External" /><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760241681" TargetMode="External" /><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760251859" TargetMode="External" /><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-650" TargetMode="External" /><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760256282" TargetMode="External" /><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760251704" TargetMode="External" /><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item513996-000" TargetMode="External" /><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item518463-000" TargetMode="External" /><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item525147-000" TargetMode="External" /><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item533437-000" TargetMode="External" /><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item534497-000" TargetMode="External" /><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item536279-000" TargetMode="External" /><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item547413-000" TargetMode="External" /><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item539265-000" TargetMode="External" /><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item558850-000" TargetMode="External" /><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item559451-1" TargetMode="External" /><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item559088-000" TargetMode="External" /><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item559456-000" TargetMode="External" /><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item301687-000" TargetMode="External" /><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item309657-000" TargetMode="External" /><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item308494-000" TargetMode="External" /><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item308909-000" TargetMode="External" /><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item319485-000" TargetMode="External" /><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item332341-000" TargetMode="External" /><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item340883-000" TargetMode="External" /><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item351256-000" TargetMode="External" /><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item362372-000" TargetMode="External" /><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item360889-000" TargetMode="External" /><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item372555-000" TargetMode="External" /><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item392343-000" TargetMode="External" /><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item380999-000" TargetMode="External" /><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item398512-000" TargetMode="External" /><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item384493-000" TargetMode="External" /><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item394701-000" TargetMode="External" /><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item3z8698-000" TargetMode="External" /><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item40606v-000" TargetMode="External" /><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760260385" TargetMode="External" /><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760260384" TargetMode="External" /><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760260387" TargetMode="External" /><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760260389" TargetMode="External" /><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemv5436t-000" TargetMode="External" /><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemvm1063-000" TargetMode="External" /><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemwe2595-000" TargetMode="External" /><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemx35373-000" TargetMode="External" /><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item109338-000" TargetMode="External" /><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item116970-000" TargetMode="External" /><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item126548-000" TargetMode="External" /><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item118317-000" TargetMode="External" /><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item131342-000" TargetMode="External" /><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item136051-000" TargetMode="External" /><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760253940-us" TargetMode="External" /><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760253942-us" TargetMode="External" /><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemji945r-000-us" TargetMode="External" /><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemrh0202-000-us" TargetMode="External" /><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item138273-000" TargetMode="External" /><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item139534-000" TargetMode="External" /><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item138908-000" TargetMode="External" /><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item145796-000" TargetMode="External" /><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item146937-000" TargetMode="External" /><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item163471-000" TargetMode="External" /><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-100" TargetMode="External" /><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemnw4533-000" TargetMode="External" /><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemnt7535-000" TargetMode="External" /><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-100" TargetMode="External" /><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400g" TargetMode="External" /><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-650" TargetMode="External" /><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemly4519-000" TargetMode="External" /><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemm7446c-000" TargetMode="External" /><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemp5387p-000" TargetMode="External" /><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemq98560-000" TargetMode="External" /><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemqj6888-000" TargetMode="External" /><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemg68315-000" TargetMode="External" /><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemg6165z-000" TargetMode="External" /><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemh96547-000" TargetMode="External" /><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemh57921-000" TargetMode="External" /><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemhb9933-000" TargetMode="External" /><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemha967v-000" TargetMode="External" /><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemhl0017-000" TargetMode="External" /><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemji945r-000" TargetMode="External" /><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteml15100-000" TargetMode="External" /><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemkr7894-000" TargetMode="External" /><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteml08867-000" TargetMode="External" /><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteml21886-000" TargetMode="External" /><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteml5904r-000" TargetMode="External" /><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemeh9011-000" TargetMode="External" /><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemeh9014-000" TargetMode="External" /><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemek2547-000" TargetMode="External" /><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemek3546-000" TargetMode="External" /><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemem5842-000" TargetMode="External" /><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemer3574-000" TargetMode="External" /><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemer5213-000" TargetMode="External" /><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf05828-000" TargetMode="External" /><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf07684-000" TargetMode="External" /><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf10669-000" TargetMode="External" /><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf11672-000" TargetMode="External" /><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf16861-000" TargetMode="External" /><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf29601-000" TargetMode="External" /><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf33244-000" TargetMode="External" /><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf43265-000" TargetMode="External" /><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf63378-000" TargetMode="External" /><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf69619-000" TargetMode="External" /><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf59118-000" TargetMode="External" /><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf84540-000" TargetMode="External" /><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf90616-000" TargetMode="External" /><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf67166-000" TargetMode="External" /><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemck6489-000" TargetMode="External" /><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemck6490-000" TargetMode="External" /><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemck8303-000" TargetMode="External" /><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc600-clos-acc" TargetMode="External" /><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemck8621-000" TargetMode="External" /><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcs3840-000" TargetMode="External" /><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400g" TargetMode="External" /><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcs3842-000" TargetMode="External" /><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400g" TargetMode="External" /><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcw7504-000" TargetMode="External" /><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcy1078-000" TargetMode="External" /><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcy1814-000" TargetMode="External" /><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item763292-000" TargetMode="External" /><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item764454-000" TargetMode="External" /><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item766709-000" TargetMode="External" /><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item791217-000" TargetMode="External" /><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item7f7477-000" TargetMode="External" /><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item792723-000" TargetMode="External" /><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item805470-000" TargetMode="External" /><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema91433-000" TargetMode="External" /><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema92266-000" TargetMode="External" /><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema80245-000" TargetMode="External" /><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema96217-000" TargetMode="External" /><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema97893-000" TargetMode="External" /><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemaf719t-000" TargetMode="External" /><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemb6247r-000" TargetMode="External" /><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemb7759h-000" TargetMode="External" /><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemb48230-000" TargetMode="External" /><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itembj7448-000" TargetMode="External" /><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itembm0530-000" TargetMode="External" /><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itembr0185-000" TargetMode="External" /><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itembr5412-000" TargetMode="External" /><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc06369-000" TargetMode="External" /><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc14263-000" TargetMode="External" /><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc20303-000" TargetMode="External" /><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc20360-000" TargetMode="External" /><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc600-clos-acc" TargetMode="External" /><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc29148-000" TargetMode="External" /><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc25098-000" TargetMode="External" /><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc24184-000" TargetMode="External" /><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc36574-000" TargetMode="External" /><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc39558-000" TargetMode="External" /><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc32954-000" TargetMode="External" /><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc62943-000" TargetMode="External" /><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc61544-000" TargetMode="External" /><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc70216-000" TargetMode="External" /><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc70738-000" TargetMode="External" /><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc67369-000" TargetMode="External" /><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc85997-000" TargetMode="External" /><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc72987-000" TargetMode="External" /><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc81638-000" TargetMode="External" /><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemca4126-000" TargetMode="External" /><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcb5905-000" TargetMode="External" /><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcb7393-000" TargetMode="External" /><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item875527-000" TargetMode="External" /><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd34133-000" TargetMode="External" /><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd25359-000" TargetMode="External" /><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd18767-000" TargetMode="External" /><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd43530-000" TargetMode="External" /><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd3109e-000" TargetMode="External" /><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd77011-000" TargetMode="External" /><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd39810-000" TargetMode="External" /><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd91837-000" TargetMode="External" /><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd87250-000" TargetMode="External" /><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd80858-000" TargetMode="External" /><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd8780f-000" TargetMode="External" /><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemdk696l-000" TargetMode="External" /><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme02239-000" TargetMode="External" /><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme14374-000" TargetMode="External" /><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme14672-000" TargetMode="External" /><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme21473-000" TargetMode="External" /><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc600-clos-acc" TargetMode="External" /><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme41013-000" TargetMode="External" /><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme43425-000" TargetMode="External" /><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme30678-000" TargetMode="External" /><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme42776-000" TargetMode="External" /><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme56408-000" TargetMode="External" /><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme63631-000" TargetMode="External" /><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme47954-000" TargetMode="External" /><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme60597-000" TargetMode="External" /><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme93050-000" TargetMode="External" /><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemeb9086-000" TargetMode="External" /><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme87674-000" TargetMode="External" /><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme79564-000" TargetMode="External" /><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme89473-000" TargetMode="External" /><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemeb387y-000" TargetMode="External" /><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemeg6926-000" TargetMode="External" /><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemeg7589-000" TargetMode="External" /><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemeh3216-000" TargetMode="External" /><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item825194-000" TargetMode="External" /><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item824648-000" TargetMode="External" /><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item833662-000" TargetMode="External" /><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item830961-000" TargetMode="External" /><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item841245-000" TargetMode="External" /><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item831824-000" TargetMode="External" /><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item850598-000" TargetMode="External" /><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc600-clos-acc" TargetMode="External" /><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item856344-000" TargetMode="External" /><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item858714-000" TargetMode="External" /><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item859100-000" TargetMode="External" /><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item865059-000" TargetMode="External" /><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item867502-000" TargetMode="External" /><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcw3951-000" TargetMode="External" /><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcw0063-000" TargetMode="External" /><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcw4696-000" TargetMode="External" /><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760240712" TargetMode="External" /><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760240713" TargetMode="External" /><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760240715" TargetMode="External" /><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-entrance-cabinets-fec/fec" TargetMode="External" /><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc600-clos-acc" TargetMode="External" /><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemrh0198-000" TargetMode="External" /><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemrh0199-000" TargetMode="External" /><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemrh0200-000" TargetMode="External" /><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemrh0076-000" TargetMode="External" /><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemrh0203-000" TargetMode="External" /><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemrh0205-000" TargetMode="External" /><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemrh0209-000" TargetMode="External" /><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemrh0210-000" TargetMode="External" /><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/items31663-000" TargetMode="External" /><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemr27018-000" TargetMode="External" /><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemr32358-000" TargetMode="External" /><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemr32646-000" TargetMode="External" /><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemr5552h-000" TargetMode="External" /><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc32954-000-us" TargetMode="External" /><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item467054-000-us" TargetMode="External" /><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760253761" TargetMode="External" /><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemy43144-000" TargetMode="External" /><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemy66598-000" TargetMode="External" /><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemy89516-000" TargetMode="External" /><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemy98526-000" TargetMode="External" /><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemz75279-000" TargetMode="External" /><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item004938-000" TargetMode="External" /><Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item021822-000" TargetMode="External" /><Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item011181-000" TargetMode="External" /><Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item031660-000" TargetMode="External" /><Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item043526-000" TargetMode="External" /><Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item024463-000" TargetMode="External" /><Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item034123-000" TargetMode="External" /><Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item066112-000" TargetMode="External" /><Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item082857-000" TargetMode="External" /><Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item066193-000" TargetMode="External" /><Relationship Id="rId1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item084768-000" TargetMode="External" /><Relationship Id="rId1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item072073-000" TargetMode="External" /><Relationship Id="rId1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item098060-000" TargetMode="External" /><Relationship Id="rId1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item086228-000" TargetMode="External" /><Relationship Id="rId1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item092244-000" TargetMode="External" /><Relationship Id="rId1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemsl2822-000" TargetMode="External" /><Relationship Id="rId1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemt76555-000" TargetMode="External" /><Relationship Id="rId1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemth0519-000" TargetMode="External" /><Relationship Id="rId1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemth1571-000" TargetMode="External" /><Relationship Id="rId1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemuk4863-000" TargetMode="External" /><Relationship Id="rId1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item232157-000" TargetMode="External" /><Relationship Id="rId1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item242583-000" TargetMode="External" /><Relationship Id="rId1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item24494l-000" TargetMode="External" /><Relationship Id="rId1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item247137-000" TargetMode="External" /><Relationship Id="rId1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item256827-000" TargetMode="External" /><Relationship Id="rId1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item256828-000" TargetMode="External" /><Relationship Id="rId1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item254320-000" TargetMode="External" /><Relationship Id="rId1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item27646n-000" TargetMode="External" /><Relationship Id="rId1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item276559-000" TargetMode="External" /><Relationship Id="rId1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item275897-000" TargetMode="External" /><Relationship Id="rId1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item284106-000" TargetMode="External" /><Relationship Id="rId1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item2c288x-000" TargetMode="External" /><Relationship Id="rId1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item299380-000" TargetMode="External" /><Relationship Id="rId1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item295541-000" TargetMode="External" /><Relationship Id="rId1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item2v7188-000" TargetMode="External" /><Relationship Id="rId1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item2x2388-000" TargetMode="External" /><Relationship Id="rId1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item615379-000" TargetMode="External" /><Relationship Id="rId1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item61606v-000" TargetMode="External" /><Relationship Id="rId1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item629313-000" TargetMode="External" /><Relationship Id="rId1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item635830-8" TargetMode="External" /><Relationship Id="rId1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item636388-000" TargetMode="External" /><Relationship Id="rId1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item641414-000" TargetMode="External" /><Relationship Id="rId1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item635830-2" TargetMode="External" /><Relationship Id="rId1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item644487-000" TargetMode="External" /><Relationship Id="rId1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item646311-000" TargetMode="External" /><Relationship Id="rId1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item654916-000" TargetMode="External" /><Relationship Id="rId1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item659313-000" TargetMode="External" /><Relationship Id="rId1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item663259-000" TargetMode="External" /><Relationship Id="rId1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item41606v-000" TargetMode="External" /><Relationship Id="rId1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item418907-000" TargetMode="External" /><Relationship Id="rId1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item419471-000" TargetMode="External" /><Relationship Id="rId1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item423544-000" TargetMode="External" /><Relationship Id="rId1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item429631-000" TargetMode="External" /><Relationship Id="rId1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item430852-000" TargetMode="External" /><Relationship Id="rId1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item43397k-000" TargetMode="External" /><Relationship Id="rId1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item434370-000" TargetMode="External" /><Relationship Id="rId1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item430987-000" TargetMode="External" /><Relationship Id="rId1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item448702-000" TargetMode="External" /><Relationship Id="rId1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item449105-000" TargetMode="External" /><Relationship Id="rId1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item442141-000" TargetMode="External" /><Relationship Id="rId1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item444151-000" TargetMode="External" /><Relationship Id="rId1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item43334m-000" TargetMode="External" /><Relationship Id="rId1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item456357-000" TargetMode="External" /><Relationship Id="rId1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item458536-000" TargetMode="External" /><Relationship Id="rId1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item45755p-000" TargetMode="External" /><Relationship Id="rId1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item458128-000" TargetMode="External" /><Relationship Id="rId1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item460490-000" TargetMode="External" /><Relationship Id="rId1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item462619-000" TargetMode="External" /><Relationship Id="rId1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item461411-000" TargetMode="External" /><Relationship Id="rId1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item467054-000" TargetMode="External" /><Relationship Id="rId1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item468040-000" TargetMode="External" /><Relationship Id="rId1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item469031-000" TargetMode="External" /><Relationship Id="rId1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item471122-000" TargetMode="External" /><Relationship Id="rId1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item47582j-000" TargetMode="External" /><Relationship Id="rId1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item487951-000" TargetMode="External" /><Relationship Id="rId1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item48463v-000" TargetMode="External" /><Relationship Id="rId1504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item491462-000" TargetMode="External" /><Relationship Id="rId1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item496598-000" TargetMode="External" /><Relationship Id="rId1508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item4e354f-000" TargetMode="External" /><Relationship Id="rId1510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item4z057y-000" TargetMode="External" /><Relationship Id="rId1512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item497817-000" TargetMode="External" /><Relationship Id="rId1514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item499564-000" TargetMode="External" /><Relationship Id="rId1516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemck9322-000" TargetMode="External" /><Relationship Id="rId1518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760260391" TargetMode="External" /><Relationship Id="rId1519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760261332" TargetMode="External" /><Relationship Id="rId1521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item222777-000" TargetMode="External" /><Relationship Id="rId1523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item225440-000" TargetMode="External" /><Relationship Id="rId1525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item234855-000" TargetMode="External" /><Relationship Id="rId1527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760261332-us" TargetMode="External" /><Relationship Id="rId1529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item102351-000" TargetMode="External" /><Relationship Id="rId1531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item186240-000" TargetMode="External" /><Relationship Id="rId1533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId1534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item189046-000" TargetMode="External" /><Relationship Id="rId1535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId1536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item191932-000" TargetMode="External" /><Relationship Id="rId1537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc600-clos-acc" TargetMode="External" /><Relationship Id="rId1538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item197697-000" TargetMode="External" /><Relationship Id="rId1539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item1w1845-000" TargetMode="External" /><Relationship Id="rId1541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item199264-000" TargetMode="External" /><Relationship Id="rId1543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId1544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item1b376p-000" TargetMode="External" /><Relationship Id="rId1545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item1f6818-000" TargetMode="External" /><Relationship Id="rId1547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc600-clos-acc" TargetMode="External" /><Relationship Id="rId1548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item567423-000" TargetMode="External" /><Relationship Id="rId1549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item562504-000" TargetMode="External" /><Relationship Id="rId1551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId1552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item581981-000" TargetMode="External" /><Relationship Id="rId1553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item583302-000" TargetMode="External" /><Relationship Id="rId1555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item586756-000" TargetMode="External" /><Relationship Id="rId1557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item583640-000" TargetMode="External" /><Relationship Id="rId1559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item589854-000" TargetMode="External" /><Relationship Id="rId1561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item584868-000" TargetMode="External" /><Relationship Id="rId1563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item59611m-000" TargetMode="External" /><Relationship Id="rId1565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item593422-000" TargetMode="External" /><Relationship Id="rId1567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item596390-000" TargetMode="External" /><Relationship Id="rId1569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item594190-000" TargetMode="External" /><Relationship Id="rId1571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item5t3589-000" TargetMode="External" /><Relationship Id="rId1573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item173801-000" TargetMode="External" /><Relationship Id="rId1575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item179767-000" TargetMode="External" /><Relationship Id="rId1577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760242185" TargetMode="External" /><Relationship Id="rId1579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760243050" TargetMode="External" /><Relationship Id="rId1581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235462" TargetMode="External" /><Relationship Id="rId1583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235472" TargetMode="External" /><Relationship Id="rId1585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235463" TargetMode="External" /><Relationship Id="rId1587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235482" TargetMode="External" /><Relationship Id="rId1589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235464" TargetMode="External" /><Relationship Id="rId1591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235474" TargetMode="External" /><Relationship Id="rId1593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235465" TargetMode="External" /><Relationship Id="rId1595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235476" TargetMode="External" /><Relationship Id="rId1597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235469" TargetMode="External" /><Relationship Id="rId1599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235470" TargetMode="External" /><Relationship Id="rId1601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235471" TargetMode="External" /><Relationship Id="rId1603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760236029" TargetMode="External" /><Relationship Id="rId1605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760259392" TargetMode="External" /><Relationship Id="rId1607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item734205-000" TargetMode="External" /><Relationship Id="rId1609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item714588-000" TargetMode="External" /><Relationship Id="rId1611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item730458-000" TargetMode="External" /><Relationship Id="rId1613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item714882-000" TargetMode="External" /><Relationship Id="rId1615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item718082-000" TargetMode="External" /><Relationship Id="rId1617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item718211-000" TargetMode="External" /><Relationship Id="rId1619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item739054-000" TargetMode="External" /><Relationship Id="rId1621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item731489-000" TargetMode="External" /><Relationship Id="rId1623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item722917-000" TargetMode="External" /><Relationship Id="rId1625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item743103-000" TargetMode="External" /><Relationship Id="rId1627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId1628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item754846-000" TargetMode="External" /><Relationship Id="rId1629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item757910-000" TargetMode="External" /><Relationship Id="rId1631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item757445-000" TargetMode="External" /><Relationship Id="rId1633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item677893-000" TargetMode="External" /><Relationship Id="rId1635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item681316-000" TargetMode="External" /><Relationship Id="rId1637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item691383-000" TargetMode="External" /><Relationship Id="rId1639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item6c1254-000" TargetMode="External" /><Relationship Id="rId1641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item694667-000" TargetMode="External" /><Relationship Id="rId1643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId1644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item6y203l-000" TargetMode="External" /><Relationship Id="rId1645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId1646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760244148" TargetMode="External" /><Relationship Id="rId1647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760244149" TargetMode="External" /><Relationship Id="rId1648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760244150" TargetMode="External" /><Relationship Id="rId1649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760244143" TargetMode="External" /><Relationship Id="rId1650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760244144" TargetMode="External" /><Relationship Id="rId1651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760244145" TargetMode="External" /><Relationship Id="rId1652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760237745" TargetMode="External" /><Relationship Id="rId1653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item813047-000" TargetMode="External" /><Relationship Id="rId1655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId1656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item813570-000" TargetMode="External" /><Relationship Id="rId1657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item813678-000" TargetMode="External" /><Relationship Id="rId1659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item821169-000" TargetMode="External" /><Relationship Id="rId1661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item816710-000" TargetMode="External" /><Relationship Id="rId1663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item892435-000" TargetMode="External" /><Relationship Id="rId1665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item897009-000" TargetMode="External" /><Relationship Id="rId1667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-100" TargetMode="External" /><Relationship Id="rId1668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item8k825a-000" TargetMode="External" /><Relationship Id="rId1669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item898849-000" TargetMode="External" /><Relationship Id="rId1671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item899210-000" TargetMode="External" /><Relationship Id="rId1673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item915167-000" TargetMode="External" /><Relationship Id="rId1675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item90887r-000" TargetMode="External" /><Relationship Id="rId1677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item915207-000" TargetMode="External" /><Relationship Id="rId1679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item920010-000" TargetMode="External" /><Relationship Id="rId1681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item938871-000" TargetMode="External" /><Relationship Id="rId1683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item941468-000" TargetMode="External" /><Relationship Id="rId1685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item937062-000" TargetMode="External" /><Relationship Id="rId1687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item951314-000" TargetMode="External" /><Relationship Id="rId1689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item952227-000" TargetMode="External" /><Relationship Id="rId1691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item970078-000" TargetMode="External" /><Relationship Id="rId1693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item983761-000" TargetMode="External" /><Relationship Id="rId1695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item995174-000" TargetMode="External" /><Relationship Id="rId1697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId1698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item9c4235-000" TargetMode="External" /><Relationship Id="rId1699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId1700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema05721-000" TargetMode="External" /><Relationship Id="rId1701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema11796-000" TargetMode="External" /><Relationship Id="rId1703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema08143-000" TargetMode="External" /><Relationship Id="rId1705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema13992-000" TargetMode="External" /><Relationship Id="rId1707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema17396-000" TargetMode="External" /><Relationship Id="rId1709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema13495-000" TargetMode="External" /><Relationship Id="rId1711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema18984-000" TargetMode="External" /><Relationship Id="rId1713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema19128-000" TargetMode="External" /><Relationship Id="rId1715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema14817-000" TargetMode="External" /><Relationship Id="rId1717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema25623-000" TargetMode="External" /><Relationship Id="rId1719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema44567-000" TargetMode="External" /><Relationship Id="rId1721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema1823c-000" TargetMode="External" /><Relationship Id="rId1723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema13909-000" TargetMode="External" /><Relationship Id="rId1725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema51343-000" TargetMode="External" /><Relationship Id="rId1727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema37830-000" TargetMode="External" /><Relationship Id="rId1729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema38455-000" TargetMode="External" /><Relationship Id="rId1731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema53491-000" TargetMode="External" /><Relationship Id="rId1733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema62395-000" TargetMode="External" /><Relationship Id="rId1735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemck1852-000" TargetMode="External" /><Relationship Id="rId1737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemck4188-000" TargetMode="External" /><Relationship Id="rId1739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemck6063-000" TargetMode="External" /><Relationship Id="rId1741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId1742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemck7324-000" TargetMode="External" /><Relationship Id="rId1743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400g" TargetMode="External" /><Relationship Id="rId1744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemck6450-000" TargetMode="External" /><Relationship Id="rId1745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-opgw" TargetMode="External" /><Relationship Id="rId1746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-entrance-cabinets-fec/itemfec-36" TargetMode="External" /><Relationship Id="rId1747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-entrance-cabinets-fec/fec" TargetMode="External" /><Relationship Id="rId1748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760245549" TargetMode="External" /><Relationship Id="rId1749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId1750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760245551" TargetMode="External" /><Relationship Id="rId1751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId1752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcy3838-000" TargetMode="External" /><Relationship Id="rId1753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId1754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcz1700-000" TargetMode="External" /><Relationship Id="rId1755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcz2182-000" TargetMode="External" /><Relationship Id="rId1757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcz2425-000" TargetMode="External" /><Relationship Id="rId1759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcz3388-000" TargetMode="External" /><Relationship Id="rId1761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcz8263-000" TargetMode="External" /><Relationship Id="rId1763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item104500-000" TargetMode="External" /><Relationship Id="rId1765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemfm539j-000" TargetMode="External" /><Relationship Id="rId1766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760253560" TargetMode="External" /><Relationship Id="rId1768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760254963" TargetMode="External" /><Relationship Id="rId1770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760254964" TargetMode="External" /><Relationship Id="rId1772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcs1927-000" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760245448" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemrh0070-000" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item915743-000" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760241681" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760245548" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760248104" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760245550" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemav134a-000-us" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemle0932-000-us" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item700297-000" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item702883-000" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item704289-000" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item70076t-000" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item713591-000" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item709010-000" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item727952-000" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item709972-000" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item738827-000" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item736534-000" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item737046-000" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item755467-000" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item758701-000" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item751432-000" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235473" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235456" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235466" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235475" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235457" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235467" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235458" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235468" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235477" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235459" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235478" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235460" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235461" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235479" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235480" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235481" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760244146" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item767480-000" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item772141-000" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item776482-000" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item7x2580-000" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item795423-000" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760236627" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760236748" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760237706" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-opgw" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760237707" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-opgw" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760237708" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-opgw" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760238072" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760239528" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760240714" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760241731" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760242184" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760244147" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760240250" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760238867" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item324067-000" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item324288-000" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item328235-000" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item346109-000" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item356755-000" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-100" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item355809-000" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item358924-000" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item376281-000" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item361050-000" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item379948-000" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item38666k-000" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item39694t-000" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item393723-000" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item381107-000" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item3j5708-000" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item394313-000" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item3x661b-000" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item398955-000" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item402532-000" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item414458-000" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item425734-000" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item422658-000" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item426579-000" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item429567-000" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item433656-000" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item439027-000" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item443162-000" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item443374-000" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item452924-000" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item453048-000" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc600-clos-acc" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item457507-000" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item652491-000" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item650731-000" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item652236-000" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item655019-000" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item658363-000" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item656459-000" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item659136-000" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item657662-000" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item664606-000" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item671575-000" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item66994z-000" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item691370-000" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item688216-000" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item692543-000" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item6b136f-000" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item6m865c-000" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item693863-000" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item5z164d-000" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item5z963x-000" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item598382-000" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc600-clos-acc" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item607763-000" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item601515-000" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item624741-000" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item620844-000" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item638697-000" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item645050-000" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc600-clos-acc" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item646192-000" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item46170k-000" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item466872-000" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item47214z-000" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item470915-000" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item49014b-000" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item486702-000" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item4y291k-000" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item503511-000" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item507739-000" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item519402-000" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item510487-000" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item526284-000" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item523573-000" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item529391-000" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item522352-000" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item526767-000" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item530086-000" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc600-clos-acc" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item531296-000" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item53365t-000" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item533785-000" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item54959m-000" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item55643q-000" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item566544-000" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item570061-000" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item576402-000" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item571514-000" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item574488-000" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item577809-000" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item57259j-000" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item579575-000" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item589012-000" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item579980-000" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item863927-000" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item869195-000" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item877793-000" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item883482-000" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item878421-000" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcy3839-000" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcz2526-000" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcz2527-000" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcz8264-000" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd03406-000" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd06322-000" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd20592-000" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd02313-000" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd39963-000" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd27983-000" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd83168-000" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd41234-000" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd35495-000" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd71548-000" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd83553-000" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd46439-000" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd85138-000" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd77919-000" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd58583-000" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd80569-000" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcs3667-000" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcs4334-000" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcs6464-000" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400g" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcs7295-000" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcu4022-000" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcv5907-000" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcw2631-000" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400g" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item977317-000" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item971541-000" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item979400-000" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item979913-000" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item996256-000" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item9f1283-000" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema11825-000" TargetMode="External" /><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema08617-000" TargetMode="External" /><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item999425-000" TargetMode="External" /><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema08755-000" TargetMode="External" /><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema13131-000" TargetMode="External" /><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema10164-000" TargetMode="External" /><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item9x600y-000" TargetMode="External" /><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema15558-000" TargetMode="External" /><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema47106-000" TargetMode="External" /><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema33560-000" TargetMode="External" /><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema42788-000" TargetMode="External" /><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema55357-000" TargetMode="External" /><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema66310-000" TargetMode="External" /><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema66751-000" TargetMode="External" /><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema87441-000" TargetMode="External" /><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema67348-000" TargetMode="External" /><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema64998-000" TargetMode="External" /><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema89777-000" TargetMode="External" /><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema63702-000" TargetMode="External" /><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema92992-000" TargetMode="External" /><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema95324-000" TargetMode="External" /><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema70692-000" TargetMode="External" /><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema67365-000" TargetMode="External" /><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc600-clos-acc" TargetMode="External" /><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemav134a-000" TargetMode="External" /><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemb85411-000" TargetMode="External" /><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemb86578-000" TargetMode="External" /><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itembm4894-000" TargetMode="External" /><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itembr3571-000" TargetMode="External" /><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itembr4381-000" TargetMode="External" /><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc03247-000" TargetMode="External" /><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc20126-000" TargetMode="External" /><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc22725-000" TargetMode="External" /><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc22578-000" TargetMode="External" /><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc27332-000" TargetMode="External" /><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc28481-000" TargetMode="External" /><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc28649-000" TargetMode="External" /><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc30941-000" TargetMode="External" /><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc35335-000" TargetMode="External" /><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc40291-000" TargetMode="External" /><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc41693-000" TargetMode="External" /><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc43439-000" TargetMode="External" /><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc4388w-000" TargetMode="External" /><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc45147-000" TargetMode="External" /><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc47039-000" TargetMode="External" /><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc60859-000" TargetMode="External" /><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc62962-000" TargetMode="External" /><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc61629-000" TargetMode="External" /><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc73195-000" TargetMode="External" /><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc70322-000" TargetMode="External" /><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc63215-000" TargetMode="External" /><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc600-clos-acc" TargetMode="External" /><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc82508-000" TargetMode="External" /><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc97720-000" TargetMode="External" /><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc87482-000" TargetMode="External" /><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item886337-000" TargetMode="External" /><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item8c567t-000" TargetMode="External" /><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item918899-000" TargetMode="External" /><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item919435-000" TargetMode="External" /><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item913426-000" TargetMode="External" /><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item917818-000" TargetMode="External" /><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item921013-000" TargetMode="External" /><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item92466f-000" TargetMode="External" /><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item936279-000" TargetMode="External" /><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item931866-000" TargetMode="External" /><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item941802-000" TargetMode="External" /><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item941992-000" TargetMode="External" /><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item942364-000" TargetMode="External" /><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item93732q-000" TargetMode="External" /><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item929032-000" TargetMode="External" /><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item937707-000" TargetMode="External" /><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item933697-000" TargetMode="External" /><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item962525-000" TargetMode="External" /><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item955795-000" TargetMode="External" /><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item963179-000" TargetMode="External" /><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item951773-000" TargetMode="External" /><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item952679-000" TargetMode="External" /><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item946346-000" TargetMode="External" /><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemck5771-000" TargetMode="External" /><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemck6448-000" TargetMode="External" /><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-opgw" TargetMode="External" /><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemck6064-000" TargetMode="External" /><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemck6451-000" TargetMode="External" /><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-opgw" TargetMode="External" /><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcw8473-000" TargetMode="External" /><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcy1816-000" TargetMode="External" /><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item81487a-000" TargetMode="External" /><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item811052-000" TargetMode="External" /><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item826168-000" TargetMode="External" /><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item844290-000" TargetMode="External" /><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item838845-000" TargetMode="External" /><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item843966-000" TargetMode="External" /><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item849681-000" TargetMode="External" /><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item856587-000" TargetMode="External" /><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item858180-000" TargetMode="External" /><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc72955-000" TargetMode="External" /><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc74927-000" TargetMode="External" /><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc93816-000" TargetMode="External" /><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc97633-000" TargetMode="External" /><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemca4527-000" TargetMode="External" /><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcj6403-000" TargetMode="External" /><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemck3188-000" TargetMode="External" /><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemck3329-000" TargetMode="External" /><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemdm6321-000" TargetMode="External" /><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme22175-000" TargetMode="External" /><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme25572-000" TargetMode="External" /><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme25961-000" TargetMode="External" /><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme41962-000" TargetMode="External" /><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme63589-000" TargetMode="External" /><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme66860-000" TargetMode="External" /><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme90832-000" TargetMode="External" /><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme70580-000" TargetMode="External" /><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme84895-000" TargetMode="External" /><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme87235-000" TargetMode="External" /><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemee425q-000" TargetMode="External" /><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemeb063e-000" TargetMode="External" /><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemem0055-000" TargetMode="External" /><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-100" TargetMode="External" /><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemek9632-000" TargetMode="External" /><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf08965-000" TargetMode="External" /><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf09259-000" TargetMode="External" /><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf2103r-000" TargetMode="External" /><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf30938-000" TargetMode="External" /><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf34112-000" TargetMode="External" /><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf42507-000" TargetMode="External" /><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf43250-000" TargetMode="External" /><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf47112-000" TargetMode="External" /><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf55701-000" TargetMode="External" /><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf80261-000" TargetMode="External" /><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf53958-000" TargetMode="External" /><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf83002-000" TargetMode="External" /><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf75872-000" TargetMode="External" /><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf79047-000" TargetMode="External" /><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf99549-000" TargetMode="External" /><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemeg7587-000" TargetMode="External" /><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemeg8720-000" TargetMode="External" /><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemeh9013-000" TargetMode="External" /><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemeh9015-000" TargetMode="External" /><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemej2914-000" TargetMode="External" /><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemek1634-000" TargetMode="External" /><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-entrance-cabinets-fec/itemfec-10k" TargetMode="External" /><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-entrance-cabinets-fec/fec" TargetMode="External" /><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-entrance-cabinets-fec/itemfec-12" TargetMode="External" /><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-entrance-cabinets-fec/fec" TargetMode="External" /><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-entrance-cabinets-fec/itemfec-6" TargetMode="External" /><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-entrance-cabinets-fec/fec" TargetMode="External" /><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-entrance-cabinets-fec/itemfec-18-rm" TargetMode="External" /><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-entrance-cabinets-fec/fec" TargetMode="External" /><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-entrance-cabinets-fec/itemfec-24" TargetMode="External" /><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-entrance-cabinets-fec/fec" TargetMode="External" /><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760252273" TargetMode="External" /><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760251441" TargetMode="External" /><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme63631-000-us" TargetMode="External" /><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item359472-000" TargetMode="External" /><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema08617-000-us" TargetMode="External" /><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760259591" TargetMode="External" /><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760260386" TargetMode="External" /><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760260388" TargetMode="External" /><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760258325" TargetMode="External" /><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc600-clos-acc" TargetMode="External" /><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemtc2932-000" TargetMode="External" /><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemtd7080-000" TargetMode="External" /><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemth1570-000" TargetMode="External" /><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemth1572-000" TargetMode="External" /><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemtm7253-000" TargetMode="External" /><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-entrance-cabinets-fec/item760260297" TargetMode="External" /><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-entrance-cabinets-fec/fact-wr" TargetMode="External" /><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemck9321-000" TargetMode="External" /><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemck9323-000" TargetMode="External" /><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemck9324-000" TargetMode="External" /><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcu9868-000" TargetMode="External" /><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcy7081-000" TargetMode="External" /><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-entrance-cabinets-fec/fact-wr" TargetMode="External" /><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemh54959-000" TargetMode="External" /><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemhg302n-000" TargetMode="External" /><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemkm6135-000" TargetMode="External" /><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemjl0937-000" TargetMode="External" /><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemk24534-000" TargetMode="External" /><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemkw748n-000" TargetMode="External" /><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteml44272-000" TargetMode="External" /><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemle0932-000" TargetMode="External" /><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemls5331-000" TargetMode="External" /><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemm13587-000" TargetMode="External" /><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemmf578x-000" TargetMode="External" /><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemmp2243-000" TargetMode="External" /><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-opgw" TargetMode="External" /><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item100380-000" TargetMode="External" /><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc600-clos-acc" TargetMode="External" /><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item101324-000" TargetMode="External" /><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc600-clos-acc" TargetMode="External" /><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760253762" TargetMode="External" /><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemv67803-000" TargetMode="External" /><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemv98542-000" TargetMode="External" /><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemvy2369-000" TargetMode="External" /><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemw44707-000" TargetMode="External" /><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemw85265-000" TargetMode="External" /><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemxa2026-000" TargetMode="External" /><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemx82581-000" TargetMode="External" /><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemxj261n-000" TargetMode="External" /><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemyd926e-000" TargetMode="External" /><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemz21395-000" TargetMode="External" /><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemz52605-000" TargetMode="External" /><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item005822-000" TargetMode="External" /><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item019847-000" TargetMode="External" /><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemzp0533-000" TargetMode="External" /><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item051646-000" TargetMode="External" /><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item032054-000" TargetMode="External" /><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item058480-000" TargetMode="External" /><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item058514-000" TargetMode="External" /><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item032617-000" TargetMode="External" /><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item059218-000" TargetMode="External" /><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item068759-000" TargetMode="External" /><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item033368-000" TargetMode="External" /><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item074079-000" TargetMode="External" /><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-100" TargetMode="External" /><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item049024-000" TargetMode="External" /><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item061064-000" TargetMode="External" /><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item074169-000" TargetMode="External" /><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item056395-000" TargetMode="External" /><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item089279-000" TargetMode="External" /><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item094705-000" TargetMode="External" /><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemrd5800-000" TargetMode="External" /><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemrh0073-000" TargetMode="External" /><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemrh0075-000" TargetMode="External" /><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemrh0202-000" TargetMode="External" /><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemrk893p-000" TargetMode="External" /><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemrh0090-000" TargetMode="External" /><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemrh0204-000" TargetMode="External" /><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemrh0132-000" TargetMode="External" /><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemrh0181-000" TargetMode="External" /><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/items45964-000" TargetMode="External" /><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/items50762-000" TargetMode="External" /><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemt4432t-000" TargetMode="External" /><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemp0243g-000" TargetMode="External" /><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemr2962p-000" TargetMode="External" /><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemr56475-000" TargetMode="External" /><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemr97641-000" TargetMode="External" /><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item186070-000" TargetMode="External" /><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item188531-000" TargetMode="External" /><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item1l991h-000" TargetMode="External" /><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item15113k-000" TargetMode="External" /><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item155632-000" TargetMode="External" /><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item157021-000" TargetMode="External" /><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item162761-000" TargetMode="External" /><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item166532-000" TargetMode="External" /><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item169814-000" TargetMode="External" /><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item175493-000" TargetMode="External" /><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item178807-000" TargetMode="External" /><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item221981-000" TargetMode="External" /><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item226809-000" TargetMode="External" /><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item227359-000" TargetMode="External" /><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item236702-000" TargetMode="External" /><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item243422-000" TargetMode="External" /><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item249953-000" TargetMode="External" /><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item252272-000" TargetMode="External" /><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item257128-000" TargetMode="External" /><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item263245-000" TargetMode="External" /><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item263079-000" TargetMode="External" /><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item266348-000" TargetMode="External" /><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item272516-000" TargetMode="External" /><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item274041-000" TargetMode="External" /><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item272952-000" TargetMode="External" /><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item278525-000" TargetMode="External" /><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item281470-000" TargetMode="External" /><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item111518-000" TargetMode="External" /><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item112614-000" TargetMode="External" /><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item113210-000" TargetMode="External" /><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item1154999-9" TargetMode="External" /><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item122131-000" TargetMode="External" /><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item141726-000" TargetMode="External" /><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item295541-000-us" TargetMode="External" /><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd8780f-000-us" TargetMode="External" /><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item882665-000-us" TargetMode="External" /><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760260390" TargetMode="External" /><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760260392" TargetMode="External" /><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item299295-000" TargetMode="External" /><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item2n2114-000" TargetMode="External" /><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item2a189h-000" TargetMode="External" /><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item300025-000" TargetMode="External" /><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item300058-000" TargetMode="External" /><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item311883-000" TargetMode="External" /><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item31657c-000" TargetMode="External" /><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760254276" TargetMode="External" /><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760251859" TargetMode="External" /><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-650" TargetMode="External" /><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760256282" TargetMode="External" /><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteml48638-000" TargetMode="External" /><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item028323-000" TargetMode="External" /><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-100" TargetMode="External" /><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400g" TargetMode="External" /><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-650" TargetMode="External" /><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc600-clos-acc" TargetMode="External" /><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-entrance-cabinets-fec/fec" TargetMode="External" /><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item104500-000" TargetMode="External" /><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemfm539j-000" TargetMode="External" /><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760245549" TargetMode="External" /><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760245551" TargetMode="External" /><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemeb387y-000" TargetMode="External" /><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemeg6926-000" TargetMode="External" /><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemeg7589-000" TargetMode="External" /><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemck1852-000" TargetMode="External" /><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemck4188-000" TargetMode="External" /><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemck6063-000" TargetMode="External" /><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemck7324-000" TargetMode="External" /><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400g" TargetMode="External" /><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemck6450-000" TargetMode="External" /><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-opgw" TargetMode="External" /><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760253560" TargetMode="External" /><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteml5904r-000" TargetMode="External" /><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item813047-000" TargetMode="External" /><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item813570-000" TargetMode="External" /><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item813678-000" TargetMode="External" /><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item821169-000" TargetMode="External" /><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item816710-000" TargetMode="External" /><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item825194-000" TargetMode="External" /><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item824648-000" TargetMode="External" /><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item833662-000" TargetMode="External" /><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item830961-000" TargetMode="External" /><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item841245-000" TargetMode="External" /><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item831824-000" TargetMode="External" /><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item850598-000" TargetMode="External" /><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc600-clos-acc" TargetMode="External" /><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item856344-000" TargetMode="External" /><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item858714-000" TargetMode="External" /><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item859100-000" TargetMode="External" /><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item865059-000" TargetMode="External" /><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item867502-000" TargetMode="External" /><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760240712" TargetMode="External" /><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760240713" TargetMode="External" /><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760240715" TargetMode="External" /><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760242185" TargetMode="External" /><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760243050" TargetMode="External" /><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item892435-000" TargetMode="External" /><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item897009-000" TargetMode="External" /><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-100" TargetMode="External" /><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item8k825a-000" TargetMode="External" /><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item898849-000" TargetMode="External" /><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item899210-000" TargetMode="External" /><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item915167-000" TargetMode="External" /><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item90887r-000" TargetMode="External" /><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item915207-000" TargetMode="External" /><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item920010-000" TargetMode="External" /><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item938871-000" TargetMode="External" /><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item941468-000" TargetMode="External" /><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item937062-000" TargetMode="External" /><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item951314-000" TargetMode="External" /><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item952227-000" TargetMode="External" /><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item970078-000" TargetMode="External" /><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item983761-000" TargetMode="External" /><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item995174-000" TargetMode="External" /><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item9c4235-000" TargetMode="External" /><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema05721-000" TargetMode="External" /><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema11796-000" TargetMode="External" /><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema08143-000" TargetMode="External" /><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema13992-000" TargetMode="External" /><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema17396-000" TargetMode="External" /><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema13495-000" TargetMode="External" /><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema18984-000" TargetMode="External" /><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema19128-000" TargetMode="External" /><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema14817-000" TargetMode="External" /><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema25623-000" TargetMode="External" /><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema44567-000" TargetMode="External" /><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema1823c-000" TargetMode="External" /><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema13909-000" TargetMode="External" /><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema51343-000" TargetMode="External" /><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema37830-000" TargetMode="External" /><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema38455-000" TargetMode="External" /><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema53491-000" TargetMode="External" /><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item805470-000" TargetMode="External" /><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item875527-000" TargetMode="External" /><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item763292-000" TargetMode="External" /><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item764454-000" TargetMode="External" /><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item766709-000" TargetMode="External" /><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item791217-000" TargetMode="External" /><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item7f7477-000" TargetMode="External" /><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item792723-000" TargetMode="External" /><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc32954-000-us" TargetMode="External" /><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item467054-000-us" TargetMode="External" /><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemji945r-000-us" TargetMode="External" /><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemrh0202-000-us" TargetMode="External" /><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item460490-000" TargetMode="External" /><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item462619-000" TargetMode="External" /><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item461411-000" TargetMode="External" /><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item467054-000" TargetMode="External" /><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item468040-000" TargetMode="External" /><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item469031-000" TargetMode="External" /><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item471122-000" TargetMode="External" /><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item47582j-000" TargetMode="External" /><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item487951-000" TargetMode="External" /><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item48463v-000" TargetMode="External" /><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item491462-000" TargetMode="External" /><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item496598-000" TargetMode="External" /><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item4e354f-000" TargetMode="External" /><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item4z057y-000" TargetMode="External" /><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item497817-000" TargetMode="External" /><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item499564-000" TargetMode="External" /><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item513996-000" TargetMode="External" /><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item518463-000" TargetMode="External" /><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item525147-000" TargetMode="External" /><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item533437-000" TargetMode="External" /><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item534497-000" TargetMode="External" /><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item536279-000" TargetMode="External" /><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item547413-000" TargetMode="External" /><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item539265-000" TargetMode="External" /><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760253940-us" TargetMode="External" /><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760253942-us" TargetMode="External" /><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760261332-us" TargetMode="External" /><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item109338-000" TargetMode="External" /><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item116970-000" TargetMode="External" /><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item126548-000" TargetMode="External" /><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item118317-000" TargetMode="External" /><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item131342-000" TargetMode="External" /><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item136051-000" TargetMode="External" /><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item301687-000" TargetMode="External" /><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item309657-000" TargetMode="External" /><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item308494-000" TargetMode="External" /><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item308909-000" TargetMode="External" /><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item319485-000" TargetMode="External" /><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item332341-000" TargetMode="External" /><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item340883-000" TargetMode="External" /><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item351256-000" TargetMode="External" /><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item362372-000" TargetMode="External" /><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item360889-000" TargetMode="External" /><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item372555-000" TargetMode="External" /><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item222777-000" TargetMode="External" /><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item225440-000" TargetMode="External" /><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item234855-000" TargetMode="External" /><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item232157-000" TargetMode="External" /><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item242583-000" TargetMode="External" /><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item24494l-000" TargetMode="External" /><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item247137-000" TargetMode="External" /><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item256827-000" TargetMode="External" /><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item256828-000" TargetMode="External" /><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item254320-000" TargetMode="External" /><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item27646n-000" TargetMode="External" /><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item276559-000" TargetMode="External" /><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item275897-000" TargetMode="External" /><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item284106-000" TargetMode="External" /><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item2c288x-000" TargetMode="External" /><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item299380-000" TargetMode="External" /><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item295541-000" TargetMode="External" /><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item2v7188-000" TargetMode="External" /><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item2x2388-000" TargetMode="External" /><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item197697-000" TargetMode="External" /><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item1w1845-000" TargetMode="External" /><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item199264-000" TargetMode="External" /><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item1b376p-000" TargetMode="External" /><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item1f6818-000" TargetMode="External" /><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc600-clos-acc" TargetMode="External" /><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item173801-000" TargetMode="External" /><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item179767-000" TargetMode="External" /><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item186240-000" TargetMode="External" /><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item189046-000" TargetMode="External" /><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item191932-000" TargetMode="External" /><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc600-clos-acc" TargetMode="External" /><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemnw4533-000" TargetMode="External" /><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemnt7535-000" TargetMode="External" /><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemr27018-000" TargetMode="External" /><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemr32358-000" TargetMode="External" /><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemr32646-000" TargetMode="External" /><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemr5552h-000" TargetMode="External" /><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemv5436t-000" TargetMode="External" /><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemvm1063-000" TargetMode="External" /><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemwe2595-000" TargetMode="External" /><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemx35373-000" TargetMode="External" /><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemy43144-000" TargetMode="External" /><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemy66598-000" TargetMode="External" /><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemy89516-000" TargetMode="External" /><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemy98526-000" TargetMode="External" /><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemz75279-000" TargetMode="External" /><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item004938-000" TargetMode="External" /><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item021822-000" TargetMode="External" /><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item011181-000" TargetMode="External" /><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item031660-000" TargetMode="External" /><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item043526-000" TargetMode="External" /><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item024463-000" TargetMode="External" /><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item034123-000" TargetMode="External" /><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item066112-000" TargetMode="External" /><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item082857-000" TargetMode="External" /><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item066193-000" TargetMode="External" /><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item084768-000" TargetMode="External" /><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item072073-000" TargetMode="External" /><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item098060-000" TargetMode="External" /><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item086228-000" TargetMode="External" /><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item092244-000" TargetMode="External" /><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item102351-000" TargetMode="External" /><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760253761" TargetMode="External" /><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemrh0198-000" TargetMode="External" /><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemrh0199-000" TargetMode="External" /><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemrh0200-000" TargetMode="External" /><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemrh0076-000" TargetMode="External" /><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemrh0203-000" TargetMode="External" /><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemrh0205-000" TargetMode="External" /><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemrh0209-000" TargetMode="External" /><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemrh0210-000" TargetMode="External" /><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/items31663-000" TargetMode="External" /><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemsl2822-000" TargetMode="External" /><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemt76555-000" TargetMode="External" /><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemth0519-000" TargetMode="External" /><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemth1571-000" TargetMode="External" /><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemuk4863-000" TargetMode="External" /><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760237745" TargetMode="External" /><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235462" TargetMode="External" /><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235472" TargetMode="External" /><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235463" TargetMode="External" /><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235482" TargetMode="External" /><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235464" TargetMode="External" /><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235474" TargetMode="External" /><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235465" TargetMode="External" /><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235476" TargetMode="External" /><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235469" TargetMode="External" /><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235470" TargetMode="External" /><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760235471" TargetMode="External" /><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760236029" TargetMode="External" /><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760259392" TargetMode="External" /><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760260385" TargetMode="External" /><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760260384" TargetMode="External" /><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760260387" TargetMode="External" /><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760260389" TargetMode="External" /><Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemck9322-000" TargetMode="External" /><Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760260391" TargetMode="External" /><Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760261332" TargetMode="External" /><Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemeh3216-000" TargetMode="External" /><Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemeh9011-000" TargetMode="External" /><Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemeh9014-000" TargetMode="External" /><Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemek2547-000" TargetMode="External" /><Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemek3546-000" TargetMode="External" /><Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemem5842-000" TargetMode="External" /><Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemer3574-000" TargetMode="External" /><Relationship Id="rId1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemer5213-000" TargetMode="External" /><Relationship Id="rId1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf05828-000" TargetMode="External" /><Relationship Id="rId1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf07684-000" TargetMode="External" /><Relationship Id="rId1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf10669-000" TargetMode="External" /><Relationship Id="rId1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf11672-000" TargetMode="External" /><Relationship Id="rId1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf16861-000" TargetMode="External" /><Relationship Id="rId1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf29601-000" TargetMode="External" /><Relationship Id="rId1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf33244-000" TargetMode="External" /><Relationship Id="rId1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760251704" TargetMode="External" /><Relationship Id="rId1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemly4519-000" TargetMode="External" /><Relationship Id="rId1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemm7446c-000" TargetMode="External" /><Relationship Id="rId1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemp5387p-000" TargetMode="External" /><Relationship Id="rId1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemq98560-000" TargetMode="External" /><Relationship Id="rId1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemqj6888-000" TargetMode="External" /><Relationship Id="rId1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemg68315-000" TargetMode="External" /><Relationship Id="rId1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemg6165z-000" TargetMode="External" /><Relationship Id="rId1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemh96547-000" TargetMode="External" /><Relationship Id="rId1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemh57921-000" TargetMode="External" /><Relationship Id="rId1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemhb9933-000" TargetMode="External" /><Relationship Id="rId1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemha967v-000" TargetMode="External" /><Relationship Id="rId1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemhl0017-000" TargetMode="External" /><Relationship Id="rId1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemji945r-000" TargetMode="External" /><Relationship Id="rId1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteml15100-000" TargetMode="External" /><Relationship Id="rId1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemkr7894-000" TargetMode="External" /><Relationship Id="rId1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteml08867-000" TargetMode="External" /><Relationship Id="rId1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteml21886-000" TargetMode="External" /><Relationship Id="rId1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcw3951-000" TargetMode="External" /><Relationship Id="rId1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcw0063-000" TargetMode="External" /><Relationship Id="rId1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcw4696-000" TargetMode="External" /><Relationship Id="rId1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcw7504-000" TargetMode="External" /><Relationship Id="rId1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcy1078-000" TargetMode="External" /><Relationship Id="rId1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcy1814-000" TargetMode="External" /><Relationship Id="rId1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcy3838-000" TargetMode="External" /><Relationship Id="rId1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcz1700-000" TargetMode="External" /><Relationship Id="rId1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcz2182-000" TargetMode="External" /><Relationship Id="rId1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcz2425-000" TargetMode="External" /><Relationship Id="rId1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcz3388-000" TargetMode="External" /><Relationship Id="rId1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcz8263-000" TargetMode="External" /><Relationship Id="rId1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd34133-000" TargetMode="External" /><Relationship Id="rId1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd25359-000" TargetMode="External" /><Relationship Id="rId1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd18767-000" TargetMode="External" /><Relationship Id="rId1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd43530-000" TargetMode="External" /><Relationship Id="rId1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd3109e-000" TargetMode="External" /><Relationship Id="rId1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd77011-000" TargetMode="External" /><Relationship Id="rId1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd39810-000" TargetMode="External" /><Relationship Id="rId1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd91837-000" TargetMode="External" /><Relationship Id="rId1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd87250-000" TargetMode="External" /><Relationship Id="rId1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd80858-000" TargetMode="External" /><Relationship Id="rId1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemd8780f-000" TargetMode="External" /><Relationship Id="rId1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemdk696l-000" TargetMode="External" /><Relationship Id="rId1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme02239-000" TargetMode="External" /><Relationship Id="rId1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme14374-000" TargetMode="External" /><Relationship Id="rId1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme14672-000" TargetMode="External" /><Relationship Id="rId1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme21473-000" TargetMode="External" /><Relationship Id="rId1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc600-clos-acc" TargetMode="External" /><Relationship Id="rId1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme41013-000" TargetMode="External" /><Relationship Id="rId1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme43425-000" TargetMode="External" /><Relationship Id="rId1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme30678-000" TargetMode="External" /><Relationship Id="rId1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme42776-000" TargetMode="External" /><Relationship Id="rId1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme56408-000" TargetMode="External" /><Relationship Id="rId1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme63631-000" TargetMode="External" /><Relationship Id="rId1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme47954-000" TargetMode="External" /><Relationship Id="rId1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme60597-000" TargetMode="External" /><Relationship Id="rId1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme93050-000" TargetMode="External" /><Relationship Id="rId1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemeb9086-000" TargetMode="External" /><Relationship Id="rId1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme87674-000" TargetMode="External" /><Relationship Id="rId1504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme79564-000" TargetMode="External" /><Relationship Id="rId1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/iteme89473-000" TargetMode="External" /><Relationship Id="rId1508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemck6489-000" TargetMode="External" /><Relationship Id="rId1510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId1511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemck6490-000" TargetMode="External" /><Relationship Id="rId1512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId1513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemck8303-000" TargetMode="External" /><Relationship Id="rId1514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc600-clos-acc" TargetMode="External" /><Relationship Id="rId1515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemck8621-000" TargetMode="External" /><Relationship Id="rId1516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcs3840-000" TargetMode="External" /><Relationship Id="rId1518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400g" TargetMode="External" /><Relationship Id="rId1519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcs3842-000" TargetMode="External" /><Relationship Id="rId1520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400g" TargetMode="External" /><Relationship Id="rId1521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema62395-000" TargetMode="External" /><Relationship Id="rId1522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema91433-000" TargetMode="External" /><Relationship Id="rId1524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema92266-000" TargetMode="External" /><Relationship Id="rId1526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema80245-000" TargetMode="External" /><Relationship Id="rId1528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema96217-000" TargetMode="External" /><Relationship Id="rId1530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itema97893-000" TargetMode="External" /><Relationship Id="rId1532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemaf719t-000" TargetMode="External" /><Relationship Id="rId1534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemb6247r-000" TargetMode="External" /><Relationship Id="rId1536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemb7759h-000" TargetMode="External" /><Relationship Id="rId1538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemb48230-000" TargetMode="External" /><Relationship Id="rId1540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itembj7448-000" TargetMode="External" /><Relationship Id="rId1542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itembm0530-000" TargetMode="External" /><Relationship Id="rId1544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itembr0185-000" TargetMode="External" /><Relationship Id="rId1546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itembr5412-000" TargetMode="External" /><Relationship Id="rId1548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc06369-000" TargetMode="External" /><Relationship Id="rId1550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc14263-000" TargetMode="External" /><Relationship Id="rId1552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc20303-000" TargetMode="External" /><Relationship Id="rId1554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc20360-000" TargetMode="External" /><Relationship Id="rId1556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc600-clos-acc" TargetMode="External" /><Relationship Id="rId1557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc29148-000" TargetMode="External" /><Relationship Id="rId1558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc25098-000" TargetMode="External" /><Relationship Id="rId1560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc24184-000" TargetMode="External" /><Relationship Id="rId1562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId1563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc36574-000" TargetMode="External" /><Relationship Id="rId1564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc39558-000" TargetMode="External" /><Relationship Id="rId1566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc32954-000" TargetMode="External" /><Relationship Id="rId1568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc62943-000" TargetMode="External" /><Relationship Id="rId1570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc61544-000" TargetMode="External" /><Relationship Id="rId1572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc70216-000" TargetMode="External" /><Relationship Id="rId1574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId1575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc70738-000" TargetMode="External" /><Relationship Id="rId1576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc67369-000" TargetMode="External" /><Relationship Id="rId1578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc85997-000" TargetMode="External" /><Relationship Id="rId1580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc72987-000" TargetMode="External" /><Relationship Id="rId1582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemc81638-000" TargetMode="External" /><Relationship Id="rId1584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemca4126-000" TargetMode="External" /><Relationship Id="rId1586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcb5905-000" TargetMode="External" /><Relationship Id="rId1588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemcb7393-000" TargetMode="External" /><Relationship Id="rId1590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760244148" TargetMode="External" /><Relationship Id="rId1592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760244149" TargetMode="External" /><Relationship Id="rId1593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760244150" TargetMode="External" /><Relationship Id="rId1594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760244143" TargetMode="External" /><Relationship Id="rId1595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760244144" TargetMode="External" /><Relationship Id="rId1596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760244145" TargetMode="External" /><Relationship Id="rId1597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-entrance-cabinets-fec/itemfec-36" TargetMode="External" /><Relationship Id="rId1598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-entrance-cabinets-fec/fec" TargetMode="External" /><Relationship Id="rId1599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf43265-000" TargetMode="External" /><Relationship Id="rId1600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf63378-000" TargetMode="External" /><Relationship Id="rId1602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf69619-000" TargetMode="External" /><Relationship Id="rId1604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf59118-000" TargetMode="External" /><Relationship Id="rId1606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf84540-000" TargetMode="External" /><Relationship Id="rId1608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf90616-000" TargetMode="External" /><Relationship Id="rId1610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/itemf67166-000" TargetMode="External" /><Relationship Id="rId1612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item558850-000" TargetMode="External" /><Relationship Id="rId1614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item559451-1" TargetMode="External" /><Relationship Id="rId1616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item559088-000" TargetMode="External" /><Relationship Id="rId1618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item559456-000" TargetMode="External" /><Relationship Id="rId1620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item567423-000" TargetMode="External" /><Relationship Id="rId1622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item562504-000" TargetMode="External" /><Relationship Id="rId1624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId1625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item581981-000" TargetMode="External" /><Relationship Id="rId1626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item583302-000" TargetMode="External" /><Relationship Id="rId1628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item586756-000" TargetMode="External" /><Relationship Id="rId1630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item583640-000" TargetMode="External" /><Relationship Id="rId1632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item589854-000" TargetMode="External" /><Relationship Id="rId1634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item584868-000" TargetMode="External" /><Relationship Id="rId1636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item59611m-000" TargetMode="External" /><Relationship Id="rId1638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item593422-000" TargetMode="External" /><Relationship Id="rId1640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item596390-000" TargetMode="External" /><Relationship Id="rId1642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item594190-000" TargetMode="External" /><Relationship Id="rId1644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item5t3589-000" TargetMode="External" /><Relationship Id="rId1646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item734205-000" TargetMode="External" /><Relationship Id="rId1648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item714588-000" TargetMode="External" /><Relationship Id="rId1650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item730458-000" TargetMode="External" /><Relationship Id="rId1652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item714882-000" TargetMode="External" /><Relationship Id="rId1654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item718082-000" TargetMode="External" /><Relationship Id="rId1656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item718211-000" TargetMode="External" /><Relationship Id="rId1658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item739054-000" TargetMode="External" /><Relationship Id="rId1660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item731489-000" TargetMode="External" /><Relationship Id="rId1662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item722917-000" TargetMode="External" /><Relationship Id="rId1664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item743103-000" TargetMode="External" /><Relationship Id="rId1666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId1667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item754846-000" TargetMode="External" /><Relationship Id="rId1668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item757910-000" TargetMode="External" /><Relationship Id="rId1670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item757445-000" TargetMode="External" /><Relationship Id="rId1672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item615379-000" TargetMode="External" /><Relationship Id="rId1674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item61606v-000" TargetMode="External" /><Relationship Id="rId1676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item629313-000" TargetMode="External" /><Relationship Id="rId1678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item635830-8" TargetMode="External" /><Relationship Id="rId1680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item636388-000" TargetMode="External" /><Relationship Id="rId1682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item641414-000" TargetMode="External" /><Relationship Id="rId1684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item635830-2" TargetMode="External" /><Relationship Id="rId1686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item644487-000" TargetMode="External" /><Relationship Id="rId1688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item646311-000" TargetMode="External" /><Relationship Id="rId1690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item654916-000" TargetMode="External" /><Relationship Id="rId1692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item659313-000" TargetMode="External" /><Relationship Id="rId1694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item663259-000" TargetMode="External" /><Relationship Id="rId1696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item392343-000" TargetMode="External" /><Relationship Id="rId1698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item380999-000" TargetMode="External" /><Relationship Id="rId1700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item398512-000" TargetMode="External" /><Relationship Id="rId1702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item384493-000" TargetMode="External" /><Relationship Id="rId1704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item394701-000" TargetMode="External" /><Relationship Id="rId1706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item3z8698-000" TargetMode="External" /><Relationship Id="rId1708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item40606v-000" TargetMode="External" /><Relationship Id="rId1710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item41606v-000" TargetMode="External" /><Relationship Id="rId1712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item418907-000" TargetMode="External" /><Relationship Id="rId1714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item419471-000" TargetMode="External" /><Relationship Id="rId1716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item423544-000" TargetMode="External" /><Relationship Id="rId1718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item429631-000" TargetMode="External" /><Relationship Id="rId1720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item430852-000" TargetMode="External" /><Relationship Id="rId1722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item43397k-000" TargetMode="External" /><Relationship Id="rId1724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item434370-000" TargetMode="External" /><Relationship Id="rId1726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item430987-000" TargetMode="External" /><Relationship Id="rId1728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item448702-000" TargetMode="External" /><Relationship Id="rId1730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item449105-000" TargetMode="External" /><Relationship Id="rId1732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc450-clos-acc" TargetMode="External" /><Relationship Id="rId1733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item442141-000" TargetMode="External" /><Relationship Id="rId1734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item444151-000" TargetMode="External" /><Relationship Id="rId1735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId1736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item43334m-000" TargetMode="External" /><Relationship Id="rId1737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item456357-000" TargetMode="External" /><Relationship Id="rId1739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item458536-000" TargetMode="External" /><Relationship Id="rId1740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item45755p-000" TargetMode="External" /><Relationship Id="rId1742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item458128-000" TargetMode="External" /><Relationship Id="rId1744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item138273-000" TargetMode="External" /><Relationship Id="rId1746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item139534-000" TargetMode="External" /><Relationship Id="rId1748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId1749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item138908-000" TargetMode="External" /><Relationship Id="rId1750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item145796-000" TargetMode="External" /><Relationship Id="rId1752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-600" TargetMode="External" /><Relationship Id="rId1753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item146937-000" TargetMode="External" /><Relationship Id="rId1754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item163471-000" TargetMode="External" /><Relationship Id="rId1756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-100" TargetMode="External" /><Relationship Id="rId1757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item677893-000" TargetMode="External" /><Relationship Id="rId1758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item681316-000" TargetMode="External" /><Relationship Id="rId1760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-400" TargetMode="External" /><Relationship Id="rId1761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item691383-000" TargetMode="External" /><Relationship Id="rId1762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item6c1254-000" TargetMode="External" /><Relationship Id="rId1764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-450" TargetMode="External" /><Relationship Id="rId1765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item694667-000" TargetMode="External" /><Relationship Id="rId1766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId1767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item6y203l-000" TargetMode="External" /><Relationship Id="rId1768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc400-clos-acc" TargetMode="External" /><Relationship Id="rId1769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760254963" TargetMode="External" /><Relationship Id="rId1770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/item760254964" TargetMode="External" /><Relationship Id="rId1772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/fiber-optic-splice-closures-fosc/fosc-splice-trays" TargetMode="External" /><Relationship Id="rId1773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J904"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="40" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="36" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="255" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15.27734375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="45.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="68.84765625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="43.84765625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -8218,22558 +8215,22558 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="B2" t="s">
         <v>11</v>
       </c>
+      <c r="C2" s="1" t="s">
+        <v>12</v>
+      </c>
       <c r="D2" t="s">
-        <v>12</v>
+        <v>13</v>
+      </c>
+      <c r="F2" t="s">
+        <v>14</v>
+      </c>
+      <c r="G2" t="s">
+        <v>15</v>
       </c>
       <c r="H2" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>18</v>
+      </c>
+      <c r="B3" t="s">
+        <v>19</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>20</v>
       </c>
       <c r="D3" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="F3" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="G3" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="H3" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="B4" t="s">
+        <v>25</v>
+      </c>
+      <c r="C4" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="B4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D4" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="F4" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G4" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="H4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F5" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="H5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B6" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D6" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F6" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G6" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H6" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B7" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>41</v>
+      </c>
+      <c r="C7" t="s">
+        <v>42</v>
       </c>
       <c r="D7" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>43</v>
       </c>
       <c r="G7" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="H7" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="B8" t="s">
+        <v>48</v>
+      </c>
+      <c r="C8" t="s">
+        <v>42</v>
+      </c>
+      <c r="D8" t="s">
+        <v>49</v>
+      </c>
+      <c r="G8" t="s">
         <v>44</v>
       </c>
-      <c r="C8" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D8" t="s">
+      <c r="H8" t="s">
         <v>45</v>
-      </c>
-[...7 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="B9" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="D9" t="s">
-        <v>49</v>
-[...5 lines deleted...]
-        <v>50</v>
+        <v>54</v>
+      </c>
+      <c r="E9" t="s">
+        <v>55</v>
       </c>
       <c r="H9" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:8" ht="12.75">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="B10" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="D10" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="F10" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G10" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="H10" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:8" ht="12.75">
+        <v>61</v>
+      </c>
+      <c r="I10" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="B11" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="D11" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="F11" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G11" t="s">
-        <v>58</v>
+        <v>22</v>
       </c>
       <c r="H11" t="s">
-        <v>26</v>
+        <v>61</v>
+      </c>
+      <c r="I11" t="s">
+        <v>62</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="B12" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="D12" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="F12" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G12" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="H12" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="B13" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="D13" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="F13" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G13" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="H13" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="B14" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="D14" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="F14" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G14" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H14" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="B15" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>48</v>
+        <v>20</v>
       </c>
       <c r="D15" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F15" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G15" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="H15" t="s">
-        <v>26</v>
+        <v>80</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>72</v>
+        <v>81</v>
       </c>
       <c r="B16" t="s">
-        <v>73</v>
+        <v>82</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>48</v>
+        <v>68</v>
       </c>
       <c r="D16" t="s">
-        <v>74</v>
+        <v>83</v>
       </c>
       <c r="F16" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G16" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="H16" t="s">
-        <v>75</v>
+        <v>61</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="B17" t="s">
-        <v>77</v>
+        <v>85</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>78</v>
+        <v>30</v>
       </c>
       <c r="D17" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="F17" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G17" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="H17" t="s">
-        <v>81</v>
+        <v>38</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="B18" t="s">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="D18" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="F18" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G18" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="H18" t="s">
-        <v>26</v>
+        <v>61</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="B19" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D19" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="F19" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G19" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H19" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="B20" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="D20" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="F20" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G20" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H20" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" ht="12.75">
+      <c r="A21" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B21" t="s">
+        <v>98</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D21" t="s">
+        <v>99</v>
+      </c>
+      <c r="F21" t="s">
+        <v>14</v>
+      </c>
+      <c r="G21" t="s">
+        <v>70</v>
+      </c>
+      <c r="H21" t="s">
         <v>38</v>
       </c>
-    </row>
-[...20 lines deleted...]
-        <v>94</v>
+      <c r="J21" t="s">
+        <v>100</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="B22" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>78</v>
+        <v>68</v>
       </c>
       <c r="D22" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="F22" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G22" t="s">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="H22" t="s">
-        <v>81</v>
+        <v>61</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="B23" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>22</v>
+        <v>68</v>
       </c>
       <c r="D23" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F23" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G23" t="s">
-        <v>101</v>
+        <v>70</v>
       </c>
       <c r="H23" t="s">
-        <v>102</v>
+        <v>61</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B24" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>78</v>
+        <v>68</v>
       </c>
       <c r="D24" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="F24" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G24" t="s">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="H24" t="s">
-        <v>81</v>
+        <v>61</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="B25" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>108</v>
+        <v>68</v>
       </c>
       <c r="D25" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="F25" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G25" t="s">
-        <v>110</v>
+        <v>70</v>
       </c>
       <c r="H25" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:8" ht="12.75">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="B26" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="D26" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="F26" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G26" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="H26" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:8" ht="12.75">
+        <v>117</v>
+      </c>
+      <c r="I26" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="B27" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="D27" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="F27" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G27" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H27" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:8" ht="12.75">
+        <v>117</v>
+      </c>
+      <c r="I27" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" ht="12.75">
       <c r="A28" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="B28" t="s">
+        <v>124</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D28" t="s">
+        <v>125</v>
+      </c>
+      <c r="F28" t="s">
+        <v>14</v>
+      </c>
+      <c r="G28" t="s">
+        <v>22</v>
+      </c>
+      <c r="H28" t="s">
         <v>117</v>
       </c>
-      <c r="B28" t="s">
-[...18 lines deleted...]
-    <row r="29" spans="1:8" ht="12.75">
+      <c r="I28" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="B29" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="D29" t="s">
-        <v>122</v>
+        <v>129</v>
       </c>
       <c r="F29" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G29" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H29" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:8" ht="12.75">
+        <v>117</v>
+      </c>
+      <c r="I29" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="B30" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="D30" t="s">
-        <v>126</v>
+        <v>133</v>
       </c>
       <c r="F30" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G30" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H30" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:8" ht="12.75">
+        <v>117</v>
+      </c>
+      <c r="I30" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>127</v>
+        <v>135</v>
       </c>
       <c r="B31" t="s">
-        <v>128</v>
+        <v>136</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>61</v>
+        <v>30</v>
       </c>
       <c r="D31" t="s">
-        <v>129</v>
+        <v>137</v>
       </c>
       <c r="F31" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G31" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H31" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:8" ht="12.75">
+        <v>117</v>
+      </c>
+      <c r="I31" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9" ht="12.75">
       <c r="A32" s="1" t="s">
-        <v>130</v>
+        <v>139</v>
       </c>
       <c r="B32" t="s">
-        <v>131</v>
+        <v>140</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="D32" t="s">
-        <v>132</v>
+        <v>141</v>
       </c>
       <c r="F32" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G32" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H32" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:8" ht="12.75">
+        <v>117</v>
+      </c>
+      <c r="I32" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" ht="12.75">
       <c r="A33" s="1" t="s">
-        <v>133</v>
+        <v>143</v>
       </c>
       <c r="B33" t="s">
-        <v>134</v>
+        <v>144</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D33" t="s">
-        <v>135</v>
+        <v>145</v>
       </c>
       <c r="F33" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G33" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H33" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:8" ht="12.75">
+        <v>117</v>
+      </c>
+      <c r="I33" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" ht="12.75">
       <c r="A34" s="1" t="s">
-        <v>136</v>
+        <v>147</v>
       </c>
       <c r="B34" t="s">
-        <v>137</v>
+        <v>148</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D34" t="s">
-        <v>138</v>
+        <v>149</v>
       </c>
       <c r="F34" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G34" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H34" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:8" ht="12.75">
+        <v>117</v>
+      </c>
+      <c r="I34" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" ht="12.75">
       <c r="A35" s="1" t="s">
-        <v>139</v>
+        <v>151</v>
       </c>
       <c r="B35" t="s">
-        <v>140</v>
+        <v>152</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D35" t="s">
-        <v>141</v>
+        <v>153</v>
       </c>
       <c r="F35" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G35" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H35" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:8" ht="12.75">
+        <v>117</v>
+      </c>
+      <c r="I35" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" ht="12.75">
       <c r="A36" s="1" t="s">
-        <v>142</v>
+        <v>155</v>
       </c>
       <c r="B36" t="s">
-        <v>143</v>
+        <v>156</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D36" t="s">
-        <v>141</v>
+        <v>157</v>
       </c>
       <c r="F36" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G36" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H36" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:8" ht="12.75">
+        <v>117</v>
+      </c>
+      <c r="I36" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9" ht="12.75">
       <c r="A37" s="1" t="s">
-        <v>144</v>
+        <v>159</v>
       </c>
       <c r="B37" t="s">
-        <v>145</v>
+        <v>160</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D37" t="s">
-        <v>146</v>
+        <v>161</v>
       </c>
       <c r="F37" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G37" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H37" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:8" ht="12.75">
+        <v>117</v>
+      </c>
+      <c r="I37" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9" ht="12.75">
       <c r="A38" s="1" t="s">
-        <v>147</v>
+        <v>163</v>
       </c>
       <c r="B38" t="s">
-        <v>148</v>
+        <v>164</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D38" t="s">
-        <v>149</v>
+        <v>165</v>
       </c>
       <c r="F38" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G38" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H38" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:8" ht="12.75">
+        <v>117</v>
+      </c>
+      <c r="I38" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9" ht="12.75">
       <c r="A39" s="1" t="s">
-        <v>150</v>
+        <v>167</v>
       </c>
       <c r="B39" t="s">
-        <v>151</v>
+        <v>168</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="D39" t="s">
-        <v>152</v>
+        <v>169</v>
       </c>
       <c r="F39" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G39" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H39" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:8" ht="12.75">
+        <v>117</v>
+      </c>
+      <c r="I39" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9" ht="12.75">
       <c r="A40" s="1" t="s">
-        <v>154</v>
+        <v>171</v>
       </c>
       <c r="B40" t="s">
-        <v>155</v>
+        <v>172</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="D40" t="s">
-        <v>156</v>
+        <v>173</v>
       </c>
       <c r="F40" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G40" t="s">
-        <v>157</v>
+        <v>22</v>
       </c>
       <c r="H40" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:8" ht="12.75">
+        <v>117</v>
+      </c>
+      <c r="I40" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>159</v>
+        <v>175</v>
       </c>
       <c r="B41" t="s">
-        <v>160</v>
+        <v>176</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="D41" t="s">
-        <v>161</v>
+        <v>177</v>
       </c>
       <c r="F41" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G41" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H41" t="s">
-        <v>26</v>
+        <v>117</v>
+      </c>
+      <c r="I41" t="s">
+        <v>62</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
-        <v>162</v>
+        <v>179</v>
       </c>
       <c r="B42" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>180</v>
+      </c>
+      <c r="C42" t="s">
+        <v>42</v>
       </c>
       <c r="D42" t="s">
-        <v>164</v>
-[...5 lines deleted...]
-        <v>37</v>
+        <v>181</v>
       </c>
       <c r="H42" t="s">
-        <v>26</v>
+        <v>182</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
-        <v>165</v>
+        <v>183</v>
       </c>
       <c r="B43" t="s">
-        <v>166</v>
+        <v>184</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="D43" t="s">
-        <v>167</v>
+        <v>185</v>
       </c>
       <c r="F43" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G43" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H43" t="s">
-        <v>153</v>
+        <v>186</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
-        <v>168</v>
+        <v>187</v>
       </c>
       <c r="B44" t="s">
-        <v>169</v>
+        <v>188</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D44" t="s">
-        <v>170</v>
+        <v>189</v>
       </c>
       <c r="F44" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G44" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H44" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
-        <v>171</v>
+        <v>190</v>
       </c>
       <c r="B45" t="s">
-        <v>172</v>
+        <v>191</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="D45" t="s">
-        <v>173</v>
+        <v>192</v>
       </c>
       <c r="F45" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G45" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H45" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>174</v>
+        <v>193</v>
       </c>
       <c r="B46" t="s">
-        <v>175</v>
+        <v>194</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>35</v>
+        <v>195</v>
       </c>
       <c r="D46" t="s">
-        <v>176</v>
+        <v>196</v>
       </c>
       <c r="F46" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G46" t="s">
-        <v>37</v>
+        <v>197</v>
       </c>
       <c r="H46" t="s">
-        <v>38</v>
+        <v>198</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>177</v>
+        <v>199</v>
       </c>
       <c r="B47" t="s">
-        <v>178</v>
+        <v>200</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="D47" t="s">
-        <v>179</v>
+        <v>201</v>
       </c>
       <c r="F47" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G47" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H47" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>180</v>
+        <v>203</v>
       </c>
       <c r="B48" t="s">
-        <v>181</v>
+        <v>204</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>35</v>
+        <v>68</v>
       </c>
       <c r="D48" t="s">
-        <v>182</v>
+        <v>205</v>
       </c>
       <c r="F48" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G48" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H48" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>183</v>
+        <v>207</v>
       </c>
       <c r="B49" t="s">
-        <v>184</v>
+        <v>208</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>35</v>
+        <v>68</v>
       </c>
       <c r="D49" t="s">
-        <v>185</v>
+        <v>209</v>
       </c>
       <c r="F49" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G49" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H49" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
-        <v>186</v>
+        <v>211</v>
       </c>
       <c r="B50" t="s">
-        <v>187</v>
+        <v>212</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>35</v>
+        <v>213</v>
       </c>
       <c r="D50" t="s">
-        <v>188</v>
+        <v>214</v>
       </c>
       <c r="F50" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G50" t="s">
-        <v>37</v>
+        <v>215</v>
       </c>
       <c r="H50" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
-        <v>190</v>
+        <v>217</v>
       </c>
       <c r="B51" t="s">
-        <v>191</v>
+        <v>218</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>192</v>
+        <v>213</v>
       </c>
       <c r="D51" t="s">
-        <v>193</v>
+        <v>219</v>
       </c>
       <c r="F51" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="G51" t="s">
-        <v>18</v>
+        <v>215</v>
       </c>
       <c r="H51" t="s">
-        <v>19</v>
+        <v>61</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
-        <v>194</v>
+        <v>221</v>
       </c>
       <c r="B52" t="s">
-        <v>195</v>
-[...2 lines deleted...]
-        <v>196</v>
+        <v>222</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>213</v>
       </c>
       <c r="D52" t="s">
-        <v>197</v>
+        <v>219</v>
       </c>
       <c r="F52" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G52" t="s">
-        <v>198</v>
+        <v>215</v>
       </c>
       <c r="H52" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
-        <v>199</v>
+        <v>224</v>
       </c>
       <c r="B53" t="s">
-        <v>200</v>
-[...2 lines deleted...]
-        <v>196</v>
+        <v>225</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>59</v>
       </c>
       <c r="D53" t="s">
-        <v>201</v>
+        <v>226</v>
       </c>
       <c r="F53" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G53" t="s">
-        <v>198</v>
+        <v>22</v>
       </c>
       <c r="H53" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
-        <v>202</v>
+        <v>228</v>
       </c>
       <c r="B54" t="s">
-        <v>203</v>
-[...2 lines deleted...]
-        <v>196</v>
+        <v>229</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>68</v>
       </c>
       <c r="D54" t="s">
-        <v>204</v>
+        <v>230</v>
       </c>
       <c r="F54" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G54" t="s">
-        <v>198</v>
+        <v>70</v>
       </c>
       <c r="H54" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
-        <v>205</v>
+        <v>232</v>
       </c>
       <c r="B55" t="s">
-        <v>206</v>
-[...2 lines deleted...]
-        <v>196</v>
+        <v>233</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>59</v>
       </c>
       <c r="D55" t="s">
-        <v>207</v>
+        <v>234</v>
       </c>
       <c r="F55" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G55" t="s">
-        <v>198</v>
+        <v>22</v>
       </c>
       <c r="H55" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
-        <v>208</v>
+        <v>236</v>
       </c>
       <c r="B56" t="s">
-        <v>209</v>
-[...2 lines deleted...]
-        <v>196</v>
+        <v>237</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>30</v>
       </c>
       <c r="D56" t="s">
-        <v>210</v>
+        <v>238</v>
+      </c>
+      <c r="E56" t="s">
+        <v>55</v>
       </c>
       <c r="F56" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>198</v>
+        <v>14</v>
       </c>
       <c r="H56" t="s">
-        <v>51</v>
+        <v>38</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
-        <v>211</v>
+        <v>240</v>
       </c>
       <c r="B57" t="s">
-        <v>212</v>
+        <v>241</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D57" t="s">
-        <v>213</v>
+        <v>242</v>
+      </c>
+      <c r="E57" t="s">
+        <v>55</v>
       </c>
       <c r="F57" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="H57" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
-        <v>214</v>
+        <v>244</v>
       </c>
       <c r="B58" t="s">
-        <v>215</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>245</v>
+      </c>
+      <c r="C58" t="s">
+        <v>42</v>
       </c>
       <c r="D58" t="s">
-        <v>216</v>
-[...5 lines deleted...]
-        <v>31</v>
+        <v>246</v>
       </c>
       <c r="H58" t="s">
-        <v>38</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
-        <v>217</v>
+        <v>248</v>
       </c>
       <c r="B59" t="s">
-        <v>218</v>
+        <v>249</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="D59" t="s">
-        <v>219</v>
+        <v>250</v>
       </c>
       <c r="F59" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G59" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="H59" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
-        <v>220</v>
+        <v>252</v>
       </c>
       <c r="B60" t="s">
-        <v>221</v>
+        <v>253</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="D60" t="s">
-        <v>222</v>
+        <v>254</v>
       </c>
       <c r="F60" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G60" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H60" t="s">
-        <v>26</v>
+        <v>61</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
-        <v>223</v>
+        <v>255</v>
       </c>
       <c r="B61" t="s">
-        <v>224</v>
+        <v>256</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>35</v>
+        <v>68</v>
       </c>
       <c r="D61" t="s">
-        <v>225</v>
+        <v>257</v>
       </c>
       <c r="F61" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G61" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H61" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
-        <v>226</v>
+        <v>258</v>
       </c>
       <c r="B62" t="s">
-        <v>227</v>
+        <v>259</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D62" t="s">
-        <v>228</v>
+        <v>260</v>
       </c>
       <c r="F62" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G62" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H62" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
-        <v>229</v>
+        <v>261</v>
       </c>
       <c r="B63" t="s">
-        <v>230</v>
+        <v>262</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="D63" t="s">
-        <v>231</v>
+        <v>263</v>
       </c>
       <c r="F63" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G63" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="H63" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
-        <v>232</v>
+        <v>264</v>
       </c>
       <c r="B64" t="s">
-        <v>233</v>
+        <v>265</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="D64" t="s">
-        <v>234</v>
+        <v>266</v>
       </c>
       <c r="F64" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G64" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="H64" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
-        <v>235</v>
+        <v>267</v>
       </c>
       <c r="B65" t="s">
-        <v>236</v>
+        <v>268</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>29</v>
+        <v>269</v>
       </c>
       <c r="D65" t="s">
-        <v>237</v>
+        <v>270</v>
       </c>
       <c r="F65" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G65" t="s">
-        <v>31</v>
+        <v>271</v>
       </c>
       <c r="H65" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
-        <v>238</v>
+        <v>272</v>
       </c>
       <c r="B66" t="s">
-        <v>239</v>
+        <v>273</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>48</v>
+        <v>68</v>
       </c>
       <c r="D66" t="s">
-        <v>240</v>
+        <v>274</v>
       </c>
       <c r="F66" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G66" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H66" t="s">
-        <v>241</v>
+        <v>61</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
-        <v>242</v>
+        <v>275</v>
       </c>
       <c r="B67" t="s">
-        <v>243</v>
+        <v>276</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>61</v>
+        <v>195</v>
       </c>
       <c r="D67" t="s">
-        <v>244</v>
+        <v>277</v>
       </c>
       <c r="F67" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G67" t="s">
-        <v>31</v>
+        <v>197</v>
       </c>
       <c r="H67" t="s">
-        <v>38</v>
+        <v>198</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="12.75">
       <c r="A68" s="1" t="s">
-        <v>245</v>
+        <v>278</v>
       </c>
       <c r="B68" t="s">
-        <v>246</v>
+        <v>279</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="D68" t="s">
-        <v>247</v>
+        <v>280</v>
       </c>
       <c r="F68" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G68" t="s">
-        <v>248</v>
+        <v>22</v>
       </c>
       <c r="H68" t="s">
-        <v>26</v>
+        <v>61</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
-        <v>249</v>
+        <v>281</v>
       </c>
       <c r="B69" t="s">
-        <v>250</v>
+        <v>282</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>35</v>
+        <v>68</v>
       </c>
       <c r="D69" t="s">
-        <v>251</v>
+        <v>283</v>
       </c>
       <c r="F69" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G69" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H69" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
-        <v>252</v>
+        <v>284</v>
       </c>
       <c r="B70" t="s">
-        <v>253</v>
+        <v>285</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="D70" t="s">
-        <v>254</v>
+        <v>286</v>
       </c>
       <c r="F70" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G70" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H70" t="s">
-        <v>26</v>
+        <v>61</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
-        <v>255</v>
+        <v>287</v>
       </c>
       <c r="B71" t="s">
-        <v>256</v>
+        <v>288</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>29</v>
+        <v>68</v>
       </c>
       <c r="D71" t="s">
-        <v>257</v>
+        <v>289</v>
       </c>
       <c r="F71" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G71" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="H71" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:10" ht="12.75">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
-        <v>258</v>
+        <v>290</v>
       </c>
       <c r="B72" t="s">
-        <v>259</v>
+        <v>291</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>22</v>
+        <v>68</v>
       </c>
       <c r="D72" t="s">
-        <v>260</v>
+        <v>292</v>
       </c>
       <c r="F72" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G72" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="H72" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>61</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="12.75">
       <c r="A73" s="1" t="s">
-        <v>262</v>
+        <v>293</v>
       </c>
       <c r="B73" t="s">
-        <v>263</v>
+        <v>294</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="D73" t="s">
-        <v>264</v>
+        <v>295</v>
       </c>
       <c r="F73" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G73" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="H73" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="12.75">
       <c r="A74" s="1" t="s">
-        <v>265</v>
+        <v>296</v>
       </c>
       <c r="B74" t="s">
-        <v>266</v>
+        <v>297</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>61</v>
+        <v>12</v>
       </c>
       <c r="D74" t="s">
-        <v>267</v>
+        <v>298</v>
       </c>
       <c r="F74" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G74" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H74" t="s">
-        <v>38</v>
+        <v>80</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="12.75">
       <c r="A75" s="1" t="s">
-        <v>268</v>
+        <v>299</v>
       </c>
       <c r="B75" t="s">
-        <v>269</v>
+        <v>300</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D75" t="s">
-        <v>270</v>
+        <v>301</v>
       </c>
       <c r="F75" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G75" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H75" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="12.75">
       <c r="A76" s="1" t="s">
-        <v>271</v>
+        <v>302</v>
       </c>
       <c r="B76" t="s">
-        <v>272</v>
+        <v>303</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="D76" t="s">
-        <v>273</v>
+        <v>304</v>
       </c>
       <c r="F76" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G76" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="H76" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
-        <v>275</v>
+        <v>305</v>
+      </c>
+      <c r="B77" t="s">
+        <v>306</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>22</v>
+        <v>195</v>
       </c>
       <c r="D77" t="s">
-        <v>276</v>
+        <v>307</v>
       </c>
       <c r="F77" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G77" t="s">
-        <v>37</v>
+        <v>197</v>
       </c>
       <c r="H77" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:9" ht="12.75">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
-        <v>277</v>
+        <v>308</v>
       </c>
       <c r="B78" t="s">
-        <v>278</v>
+        <v>309</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D78" t="s">
-        <v>279</v>
+        <v>310</v>
       </c>
       <c r="F78" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G78" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H78" t="s">
         <v>38</v>
       </c>
-      <c r="I78" t="s">
-[...3 lines deleted...]
-    <row r="79" spans="1:9" ht="12.75">
+    </row>
+    <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
-        <v>281</v>
+        <v>311</v>
       </c>
       <c r="B79" t="s">
-        <v>282</v>
+        <v>312</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>35</v>
+        <v>195</v>
       </c>
       <c r="D79" t="s">
-        <v>283</v>
+        <v>313</v>
       </c>
       <c r="F79" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G79" t="s">
-        <v>37</v>
+        <v>197</v>
       </c>
       <c r="H79" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>198</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="12.75">
       <c r="A80" s="1" t="s">
-        <v>285</v>
+        <v>314</v>
       </c>
       <c r="B80" t="s">
-        <v>286</v>
+        <v>315</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D80" t="s">
-        <v>287</v>
+        <v>316</v>
       </c>
       <c r="F80" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G80" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H80" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="12.75">
       <c r="A81" s="1" t="s">
-        <v>289</v>
+        <v>317</v>
       </c>
       <c r="B81" t="s">
-        <v>290</v>
+        <v>318</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>61</v>
+        <v>195</v>
       </c>
       <c r="D81" t="s">
-        <v>291</v>
+        <v>319</v>
       </c>
       <c r="F81" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G81" t="s">
-        <v>31</v>
+        <v>197</v>
       </c>
       <c r="H81" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" ht="12.75">
+      <c r="A82" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="B82" t="s">
+        <v>321</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D82" t="s">
+        <v>322</v>
+      </c>
+      <c r="F82" t="s">
+        <v>14</v>
+      </c>
+      <c r="G82" t="s">
+        <v>22</v>
+      </c>
+      <c r="H82" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" ht="12.75">
+      <c r="A83" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="B83" t="s">
+        <v>324</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D83" t="s">
+        <v>325</v>
+      </c>
+      <c r="F83" t="s">
+        <v>14</v>
+      </c>
+      <c r="G83" t="s">
+        <v>22</v>
+      </c>
+      <c r="H83" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="82" spans="1:9" ht="12.75">
-[...51 lines deleted...]
-    <row r="84" spans="1:9" ht="12.75">
+    <row r="84" spans="1:8" ht="12.75">
       <c r="A84" s="1" t="s">
-        <v>302</v>
+        <v>326</v>
       </c>
       <c r="B84" t="s">
-        <v>303</v>
+        <v>327</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="D84" t="s">
-        <v>304</v>
+        <v>328</v>
       </c>
       <c r="F84" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G84" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H84" t="s">
-        <v>296</v>
-[...5 lines deleted...]
-    <row r="85" spans="1:9" ht="12.75">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" ht="12.75">
       <c r="A85" s="1" t="s">
-        <v>306</v>
+        <v>329</v>
       </c>
       <c r="B85" t="s">
-        <v>307</v>
+        <v>330</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="D85" t="s">
-        <v>308</v>
+        <v>331</v>
       </c>
       <c r="F85" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G85" t="s">
-        <v>37</v>
+        <v>332</v>
       </c>
       <c r="H85" t="s">
-        <v>296</v>
-[...5 lines deleted...]
-    <row r="86" spans="1:9" ht="12.75">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" ht="12.75">
       <c r="A86" s="1" t="s">
-        <v>310</v>
+        <v>333</v>
       </c>
       <c r="B86" t="s">
-        <v>311</v>
+        <v>334</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="D86" t="s">
-        <v>312</v>
+        <v>335</v>
       </c>
       <c r="F86" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G86" t="s">
-        <v>37</v>
+        <v>332</v>
       </c>
       <c r="H86" t="s">
-        <v>296</v>
-[...5 lines deleted...]
-    <row r="87" spans="1:9" ht="12.75">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" ht="12.75">
       <c r="A87" s="1" t="s">
-        <v>314</v>
+        <v>337</v>
       </c>
       <c r="B87" t="s">
-        <v>315</v>
+        <v>338</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="D87" t="s">
-        <v>316</v>
+        <v>339</v>
       </c>
       <c r="F87" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G87" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H87" t="s">
-        <v>296</v>
-[...5 lines deleted...]
-    <row r="88" spans="1:9" ht="12.75">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" ht="12.75">
       <c r="A88" s="1" t="s">
-        <v>318</v>
+        <v>340</v>
       </c>
       <c r="B88" t="s">
-        <v>319</v>
+        <v>341</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="D88" t="s">
-        <v>320</v>
+        <v>342</v>
       </c>
       <c r="F88" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G88" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H88" t="s">
-        <v>296</v>
-[...5 lines deleted...]
-    <row r="89" spans="1:9" ht="12.75">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" ht="12.75">
       <c r="A89" s="1" t="s">
-        <v>322</v>
+        <v>343</v>
       </c>
       <c r="B89" t="s">
-        <v>323</v>
+        <v>344</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="D89" t="s">
-        <v>324</v>
+        <v>345</v>
       </c>
       <c r="F89" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G89" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H89" t="s">
-        <v>296</v>
-[...5 lines deleted...]
-    <row r="90" spans="1:9" ht="12.75">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" ht="12.75">
       <c r="A90" s="1" t="s">
-        <v>326</v>
+        <v>346</v>
       </c>
       <c r="B90" t="s">
-        <v>327</v>
+        <v>347</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>22</v>
+        <v>348</v>
       </c>
       <c r="D90" t="s">
-        <v>328</v>
+        <v>349</v>
       </c>
       <c r="F90" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G90" t="s">
-        <v>37</v>
+        <v>197</v>
       </c>
       <c r="H90" t="s">
-        <v>296</v>
-[...5 lines deleted...]
-    <row r="91" spans="1:9" ht="12.75">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8" ht="12.75">
       <c r="A91" s="1" t="s">
-        <v>330</v>
+        <v>351</v>
       </c>
       <c r="B91" t="s">
-        <v>331</v>
+        <v>352</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="D91" t="s">
+        <v>353</v>
+      </c>
+      <c r="F91" t="s">
+        <v>14</v>
+      </c>
+      <c r="G91" t="s">
+        <v>22</v>
+      </c>
+      <c r="H91" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" ht="12.75">
+      <c r="A92" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="B92" t="s">
+        <v>355</v>
+      </c>
+      <c r="C92" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D92" t="s">
+        <v>356</v>
+      </c>
+      <c r="F92" t="s">
+        <v>14</v>
+      </c>
+      <c r="G92" t="s">
+        <v>70</v>
+      </c>
+      <c r="H92" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" ht="12.75">
+      <c r="A93" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="B93" t="s">
+        <v>358</v>
+      </c>
+      <c r="C93" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D93" t="s">
+        <v>359</v>
+      </c>
+      <c r="F93" t="s">
+        <v>14</v>
+      </c>
+      <c r="G93" t="s">
         <v>332</v>
       </c>
-      <c r="F91" t="s">
-[...56 lines deleted...]
-      </c>
       <c r="H93" t="s">
-        <v>296</v>
-[...5 lines deleted...]
-    <row r="94" spans="1:9" ht="12.75">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8" ht="12.75">
       <c r="A94" s="1" t="s">
-        <v>342</v>
+        <v>361</v>
       </c>
       <c r="B94" t="s">
-        <v>343</v>
+        <v>362</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="D94" t="s">
-        <v>344</v>
+        <v>363</v>
       </c>
       <c r="F94" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G94" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H94" t="s">
-        <v>296</v>
-[...5 lines deleted...]
-    <row r="95" spans="1:9" ht="12.75">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" ht="12.75">
       <c r="A95" s="1" t="s">
-        <v>346</v>
+        <v>364</v>
       </c>
       <c r="B95" t="s">
-        <v>347</v>
+        <v>365</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="D95" t="s">
-        <v>348</v>
+        <v>366</v>
       </c>
       <c r="F95" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G95" t="s">
-        <v>37</v>
+        <v>332</v>
       </c>
       <c r="H95" t="s">
-        <v>296</v>
-[...5 lines deleted...]
-    <row r="96" spans="1:9" ht="12.75">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8" ht="12.75">
       <c r="A96" s="1" t="s">
-        <v>350</v>
+        <v>367</v>
       </c>
       <c r="B96" t="s">
-        <v>351</v>
+        <v>368</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>22</v>
+        <v>68</v>
       </c>
       <c r="D96" t="s">
-        <v>352</v>
+        <v>369</v>
       </c>
       <c r="F96" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G96" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H96" t="s">
-        <v>296</v>
-[...5 lines deleted...]
-    <row r="97" spans="1:9" ht="12.75">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8" ht="12.75">
       <c r="A97" s="1" t="s">
-        <v>354</v>
+        <v>370</v>
       </c>
       <c r="B97" t="s">
-        <v>355</v>
+        <v>371</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>22</v>
+        <v>68</v>
       </c>
       <c r="D97" t="s">
-        <v>356</v>
+        <v>372</v>
       </c>
       <c r="F97" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G97" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H97" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>61</v>
       </c>
     </row>
     <row r="98" spans="1:8" ht="12.75">
       <c r="A98" s="1" t="s">
-        <v>357</v>
+        <v>373</v>
       </c>
       <c r="B98" t="s">
-        <v>358</v>
+        <v>374</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="D98" t="s">
-        <v>30</v>
+        <v>375</v>
       </c>
       <c r="F98" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G98" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H98" t="s">
-        <v>32</v>
+        <v>376</v>
       </c>
     </row>
     <row r="99" spans="1:8" ht="12.75">
       <c r="A99" s="1" t="s">
-        <v>359</v>
+        <v>377</v>
       </c>
       <c r="B99" t="s">
-        <v>360</v>
+        <v>378</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="D99" t="s">
-        <v>361</v>
+        <v>379</v>
       </c>
       <c r="F99" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G99" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H99" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="100" spans="1:8" ht="12.75">
       <c r="A100" s="1" t="s">
-        <v>362</v>
+        <v>380</v>
       </c>
       <c r="B100" t="s">
-        <v>363</v>
+        <v>381</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>35</v>
+        <v>68</v>
       </c>
       <c r="D100" t="s">
-        <v>364</v>
+        <v>382</v>
       </c>
       <c r="F100" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G100" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H100" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="101" spans="1:8" ht="12.75">
       <c r="A101" s="1" t="s">
-        <v>365</v>
+        <v>383</v>
       </c>
       <c r="B101" t="s">
-        <v>366</v>
+        <v>384</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>78</v>
+        <v>20</v>
       </c>
       <c r="D101" t="s">
-        <v>367</v>
+        <v>385</v>
       </c>
       <c r="F101" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G101" t="s">
-        <v>80</v>
+        <v>22</v>
       </c>
       <c r="H101" t="s">
-        <v>81</v>
+        <v>386</v>
       </c>
     </row>
     <row r="102" spans="1:8" ht="12.75">
       <c r="A102" s="1" t="s">
-        <v>368</v>
+        <v>387</v>
       </c>
       <c r="B102" t="s">
-        <v>369</v>
+        <v>388</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="D102" t="s">
-        <v>370</v>
+        <v>389</v>
       </c>
       <c r="F102" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G102" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H102" t="s">
-        <v>38</v>
+        <v>23</v>
       </c>
     </row>
     <row r="103" spans="1:8" ht="12.75">
       <c r="A103" s="1" t="s">
-        <v>372</v>
+        <v>390</v>
       </c>
       <c r="B103" t="s">
-        <v>373</v>
+        <v>391</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="D103" t="s">
-        <v>374</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>392</v>
       </c>
       <c r="F103" t="s">
-        <v>24</v>
+        <v>14</v>
+      </c>
+      <c r="G103" t="s">
+        <v>22</v>
       </c>
       <c r="H103" t="s">
-        <v>26</v>
+        <v>61</v>
       </c>
     </row>
     <row r="104" spans="1:8" ht="12.75">
       <c r="A104" s="1" t="s">
-        <v>376</v>
+        <v>393</v>
       </c>
       <c r="B104" t="s">
-        <v>377</v>
+        <v>394</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>22</v>
+        <v>68</v>
       </c>
       <c r="D104" t="s">
-        <v>378</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>395</v>
       </c>
       <c r="F104" t="s">
-        <v>24</v>
+        <v>14</v>
+      </c>
+      <c r="G104" t="s">
+        <v>70</v>
       </c>
       <c r="H104" t="s">
-        <v>26</v>
+        <v>61</v>
       </c>
     </row>
     <row r="105" spans="1:8" ht="12.75">
       <c r="A105" s="1" t="s">
-        <v>379</v>
+        <v>396</v>
       </c>
       <c r="B105" t="s">
-        <v>380</v>
+        <v>397</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="D105" t="s">
-        <v>381</v>
+        <v>398</v>
       </c>
       <c r="F105" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G105" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="H105" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="106" spans="1:8" ht="12.75">
       <c r="A106" s="1" t="s">
-        <v>382</v>
+        <v>399</v>
       </c>
       <c r="B106" t="s">
-        <v>383</v>
+        <v>400</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D106" t="s">
-        <v>384</v>
+        <v>401</v>
       </c>
       <c r="F106" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G106" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H106" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="107" spans="1:8" ht="12.75">
       <c r="A107" s="1" t="s">
-        <v>385</v>
+        <v>402</v>
       </c>
       <c r="B107" t="s">
-        <v>386</v>
+        <v>403</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>78</v>
+        <v>59</v>
       </c>
       <c r="D107" t="s">
-        <v>387</v>
+        <v>404</v>
       </c>
       <c r="F107" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G107" t="s">
-        <v>80</v>
+        <v>22</v>
       </c>
       <c r="H107" t="s">
-        <v>81</v>
+        <v>61</v>
       </c>
     </row>
     <row r="108" spans="1:8" ht="12.75">
       <c r="A108" s="1" t="s">
-        <v>388</v>
+        <v>405</v>
       </c>
       <c r="B108" t="s">
-        <v>389</v>
+        <v>406</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>35</v>
+        <v>68</v>
       </c>
       <c r="D108" t="s">
-        <v>390</v>
+        <v>407</v>
       </c>
       <c r="F108" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G108" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H108" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:10" ht="12.75">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8" ht="12.75">
       <c r="A109" s="1" t="s">
-        <v>391</v>
+        <v>408</v>
       </c>
       <c r="B109" t="s">
-        <v>392</v>
+        <v>409</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="D109" t="s">
-        <v>393</v>
+        <v>410</v>
       </c>
       <c r="F109" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G109" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="H109" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>61</v>
       </c>
     </row>
     <row r="110" spans="1:8" ht="12.75">
       <c r="A110" s="1" t="s">
-        <v>394</v>
+        <v>411</v>
       </c>
       <c r="B110" t="s">
-        <v>395</v>
+        <v>412</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D110" t="s">
-        <v>396</v>
+        <v>413</v>
       </c>
       <c r="F110" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G110" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H110" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="111" spans="1:8" ht="12.75">
       <c r="A111" s="1" t="s">
-        <v>397</v>
+        <v>414</v>
       </c>
       <c r="B111" t="s">
-        <v>398</v>
+        <v>415</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>48</v>
+        <v>348</v>
       </c>
       <c r="D111" t="s">
-        <v>399</v>
+        <v>416</v>
       </c>
       <c r="F111" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G111" t="s">
-        <v>31</v>
+        <v>197</v>
       </c>
       <c r="H111" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
     </row>
     <row r="112" spans="1:8" ht="12.75">
       <c r="A112" s="1" t="s">
-        <v>400</v>
+        <v>417</v>
       </c>
       <c r="B112" t="s">
-        <v>401</v>
+        <v>418</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="D112" t="s">
-        <v>402</v>
+        <v>419</v>
       </c>
       <c r="F112" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G112" t="s">
-        <v>37</v>
+        <v>420</v>
       </c>
       <c r="H112" t="s">
-        <v>38</v>
+        <v>421</v>
       </c>
     </row>
     <row r="113" spans="1:8" ht="12.75">
       <c r="A113" s="1" t="s">
-        <v>403</v>
+        <v>422</v>
       </c>
       <c r="B113" t="s">
-        <v>404</v>
+        <v>423</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="D113" t="s">
-        <v>405</v>
+        <v>424</v>
       </c>
       <c r="F113" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G113" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="H113" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="114" spans="1:8" ht="12.75">
       <c r="A114" s="1" t="s">
-        <v>406</v>
+        <v>425</v>
       </c>
       <c r="B114" t="s">
-        <v>407</v>
+        <v>426</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="D114" t="s">
-        <v>408</v>
+        <v>260</v>
       </c>
       <c r="F114" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G114" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H114" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="115" spans="1:8" ht="12.75">
       <c r="A115" s="1" t="s">
-        <v>409</v>
+        <v>427</v>
       </c>
       <c r="B115" t="s">
-        <v>410</v>
+        <v>428</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="D115" t="s">
-        <v>411</v>
+        <v>429</v>
       </c>
       <c r="F115" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G115" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H115" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="116" spans="1:8" ht="12.75">
       <c r="A116" s="1" t="s">
-        <v>412</v>
+        <v>430</v>
       </c>
       <c r="B116" t="s">
-        <v>413</v>
+        <v>431</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>35</v>
+        <v>68</v>
       </c>
       <c r="D116" t="s">
-        <v>414</v>
+        <v>432</v>
       </c>
       <c r="F116" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G116" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H116" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="117" spans="1:8" ht="12.75">
       <c r="A117" s="1" t="s">
-        <v>415</v>
+        <v>433</v>
       </c>
       <c r="B117" t="s">
-        <v>416</v>
+        <v>434</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>35</v>
+        <v>348</v>
       </c>
       <c r="D117" t="s">
-        <v>417</v>
+        <v>435</v>
       </c>
       <c r="F117" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G117" t="s">
-        <v>37</v>
+        <v>197</v>
       </c>
       <c r="H117" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:8" ht="12.75">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="118" spans="1:10" ht="12.75">
       <c r="A118" s="1" t="s">
-        <v>418</v>
+        <v>436</v>
       </c>
       <c r="B118" t="s">
-        <v>419</v>
+        <v>437</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="D118" t="s">
-        <v>420</v>
+        <v>438</v>
       </c>
       <c r="F118" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G118" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H118" t="s">
-        <v>75</v>
+        <v>61</v>
+      </c>
+      <c r="J118" t="s">
+        <v>100</v>
       </c>
     </row>
     <row r="119" spans="1:8" ht="12.75">
       <c r="A119" s="1" t="s">
-        <v>421</v>
+        <v>439</v>
       </c>
       <c r="B119" t="s">
-        <v>422</v>
+        <v>440</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>35</v>
+        <v>195</v>
       </c>
       <c r="D119" t="s">
-        <v>213</v>
+        <v>441</v>
       </c>
       <c r="F119" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G119" t="s">
-        <v>37</v>
+        <v>197</v>
       </c>
       <c r="H119" t="s">
-        <v>38</v>
+        <v>198</v>
       </c>
     </row>
     <row r="120" spans="1:8" ht="12.75">
       <c r="A120" s="1" t="s">
-        <v>423</v>
+        <v>442</v>
       </c>
       <c r="B120" t="s">
-        <v>424</v>
+        <v>443</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>35</v>
+        <v>195</v>
       </c>
       <c r="D120" t="s">
-        <v>425</v>
+        <v>444</v>
       </c>
       <c r="F120" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G120" t="s">
-        <v>37</v>
+        <v>197</v>
       </c>
       <c r="H120" t="s">
-        <v>38</v>
+        <v>198</v>
       </c>
     </row>
     <row r="121" spans="1:8" ht="12.75">
       <c r="A121" s="1" t="s">
-        <v>426</v>
+        <v>445</v>
       </c>
       <c r="B121" t="s">
-        <v>427</v>
+        <v>446</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="D121" t="s">
-        <v>428</v>
+        <v>447</v>
       </c>
       <c r="F121" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G121" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H121" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="122" spans="1:8" ht="12.75">
       <c r="A122" s="1" t="s">
-        <v>429</v>
+        <v>448</v>
       </c>
       <c r="B122" t="s">
-        <v>430</v>
+        <v>449</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>22</v>
+        <v>68</v>
       </c>
       <c r="D122" t="s">
-        <v>431</v>
+        <v>450</v>
       </c>
       <c r="F122" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G122" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="H122" t="s">
-        <v>432</v>
+        <v>61</v>
       </c>
     </row>
     <row r="123" spans="1:8" ht="12.75">
       <c r="A123" s="1" t="s">
-        <v>433</v>
+        <v>451</v>
       </c>
       <c r="B123" t="s">
-        <v>434</v>
+        <v>452</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>29</v>
+        <v>59</v>
       </c>
       <c r="D123" t="s">
-        <v>435</v>
+        <v>453</v>
       </c>
       <c r="F123" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G123" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="H123" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
     </row>
     <row r="124" spans="1:8" ht="12.75">
       <c r="A124" s="1" t="s">
-        <v>436</v>
+        <v>454</v>
       </c>
       <c r="B124" t="s">
-        <v>437</v>
+        <v>455</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>22</v>
+        <v>68</v>
       </c>
       <c r="D124" t="s">
-        <v>438</v>
+        <v>456</v>
       </c>
       <c r="F124" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G124" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="H124" t="s">
-        <v>432</v>
+        <v>61</v>
       </c>
     </row>
     <row r="125" spans="1:8" ht="12.75">
       <c r="A125" s="1" t="s">
-        <v>439</v>
+        <v>457</v>
       </c>
       <c r="B125" t="s">
-        <v>440</v>
+        <v>458</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D125" t="s">
-        <v>393</v>
+        <v>459</v>
       </c>
       <c r="F125" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G125" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H125" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="126" spans="1:8" ht="12.75">
       <c r="A126" s="1" t="s">
-        <v>441</v>
+        <v>460</v>
       </c>
       <c r="B126" t="s">
-        <v>442</v>
+        <v>461</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D126" t="s">
-        <v>443</v>
+        <v>462</v>
       </c>
       <c r="F126" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G126" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H126" t="s">
-        <v>38</v>
+        <v>463</v>
       </c>
     </row>
     <row r="127" spans="1:8" ht="12.75">
       <c r="A127" s="1" t="s">
-        <v>444</v>
+        <v>464</v>
       </c>
       <c r="B127" t="s">
-        <v>445</v>
+        <v>465</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="D127" t="s">
-        <v>446</v>
+        <v>466</v>
       </c>
       <c r="F127" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G127" t="s">
-        <v>37</v>
+        <v>332</v>
       </c>
       <c r="H127" t="s">
-        <v>38</v>
+        <v>467</v>
       </c>
     </row>
     <row r="128" spans="1:8" ht="12.75">
       <c r="A128" s="1" t="s">
-        <v>447</v>
+        <v>468</v>
       </c>
       <c r="B128" t="s">
-        <v>448</v>
+        <v>469</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>48</v>
+        <v>68</v>
       </c>
       <c r="D128" t="s">
-        <v>449</v>
+        <v>470</v>
       </c>
       <c r="F128" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G128" t="s">
-        <v>25</v>
+        <v>70</v>
       </c>
       <c r="H128" t="s">
-        <v>158</v>
+        <v>61</v>
       </c>
     </row>
     <row r="129" spans="1:8" ht="12.75">
       <c r="A129" s="1" t="s">
-        <v>450</v>
+        <v>471</v>
       </c>
       <c r="B129" t="s">
-        <v>451</v>
+        <v>472</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="D129" t="s">
-        <v>452</v>
+        <v>473</v>
       </c>
       <c r="F129" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G129" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="H129" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="130" spans="1:8" ht="12.75">
       <c r="A130" s="1" t="s">
-        <v>453</v>
+        <v>474</v>
       </c>
       <c r="B130" t="s">
-        <v>454</v>
+        <v>475</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="D130" t="s">
-        <v>428</v>
+        <v>476</v>
       </c>
       <c r="F130" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G130" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H130" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="131" spans="1:8" ht="12.75">
       <c r="A131" s="1" t="s">
-        <v>455</v>
+        <v>477</v>
       </c>
       <c r="B131" t="s">
-        <v>456</v>
+        <v>478</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>457</v>
+        <v>20</v>
       </c>
       <c r="D131" t="s">
-        <v>458</v>
+        <v>479</v>
       </c>
       <c r="F131" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G131" t="s">
-        <v>80</v>
+        <v>332</v>
       </c>
       <c r="H131" t="s">
-        <v>51</v>
+        <v>386</v>
       </c>
     </row>
     <row r="132" spans="1:8" ht="12.75">
       <c r="A132" s="1" t="s">
-        <v>459</v>
+        <v>480</v>
       </c>
       <c r="B132" t="s">
-        <v>460</v>
+        <v>481</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>35</v>
+        <v>68</v>
       </c>
       <c r="D132" t="s">
-        <v>461</v>
+        <v>482</v>
       </c>
       <c r="F132" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G132" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H132" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="133" spans="1:8" ht="12.75">
       <c r="A133" s="1" t="s">
-        <v>462</v>
+        <v>483</v>
       </c>
       <c r="B133" t="s">
-        <v>463</v>
+        <v>484</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>35</v>
+        <v>195</v>
       </c>
       <c r="D133" t="s">
-        <v>464</v>
+        <v>485</v>
       </c>
       <c r="F133" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G133" t="s">
-        <v>37</v>
+        <v>197</v>
       </c>
       <c r="H133" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:8" ht="12.75">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="134" spans="1:10" ht="12.75">
       <c r="A134" s="1" t="s">
-        <v>465</v>
+        <v>486</v>
       </c>
       <c r="B134" t="s">
-        <v>466</v>
+        <v>487</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>48</v>
+        <v>20</v>
       </c>
       <c r="D134" t="s">
-        <v>467</v>
+        <v>488</v>
       </c>
       <c r="F134" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G134" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="H134" t="s">
-        <v>26</v>
+        <v>23</v>
+      </c>
+      <c r="J134" t="s">
+        <v>100</v>
       </c>
     </row>
     <row r="135" spans="1:8" ht="12.75">
       <c r="A135" s="1" t="s">
-        <v>468</v>
+        <v>489</v>
       </c>
       <c r="B135" t="s">
-        <v>469</v>
+        <v>490</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>61</v>
+        <v>348</v>
       </c>
       <c r="D135" t="s">
-        <v>470</v>
+        <v>491</v>
       </c>
       <c r="F135" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G135" t="s">
-        <v>31</v>
+        <v>197</v>
       </c>
       <c r="H135" t="s">
-        <v>38</v>
+        <v>336</v>
       </c>
     </row>
     <row r="136" spans="1:8" ht="12.75">
       <c r="A136" s="1" t="s">
-        <v>471</v>
+        <v>492</v>
       </c>
       <c r="B136" t="s">
-        <v>472</v>
+        <v>493</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>61</v>
+        <v>195</v>
       </c>
       <c r="D136" t="s">
-        <v>393</v>
+        <v>494</v>
       </c>
       <c r="F136" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G136" t="s">
-        <v>31</v>
+        <v>197</v>
       </c>
       <c r="H136" t="s">
-        <v>38</v>
+        <v>198</v>
       </c>
     </row>
     <row r="137" spans="1:8" ht="12.75">
       <c r="A137" s="1" t="s">
-        <v>473</v>
+        <v>495</v>
       </c>
       <c r="B137" t="s">
-        <v>474</v>
+        <v>496</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>61</v>
+        <v>20</v>
       </c>
       <c r="D137" t="s">
-        <v>475</v>
+        <v>497</v>
       </c>
       <c r="F137" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G137" t="s">
-        <v>31</v>
+        <v>332</v>
       </c>
       <c r="H137" t="s">
-        <v>38</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:8" ht="12.75">
       <c r="A138" s="1" t="s">
-        <v>476</v>
+        <v>498</v>
       </c>
       <c r="B138" t="s">
-        <v>477</v>
+        <v>499</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="D138" t="s">
-        <v>478</v>
+        <v>500</v>
       </c>
       <c r="F138" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G138" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H138" t="s">
-        <v>26</v>
+        <v>61</v>
       </c>
     </row>
     <row r="139" spans="1:8" ht="12.75">
       <c r="A139" s="1" t="s">
-        <v>479</v>
+        <v>501</v>
       </c>
       <c r="B139" t="s">
-        <v>480</v>
+        <v>502</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="D139" t="s">
-        <v>438</v>
+        <v>189</v>
       </c>
       <c r="F139" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G139" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H139" t="s">
-        <v>432</v>
+        <v>61</v>
       </c>
     </row>
     <row r="140" spans="1:8" ht="12.75">
       <c r="A140" s="1" t="s">
-        <v>481</v>
+        <v>503</v>
       </c>
       <c r="B140" t="s">
-        <v>482</v>
+        <v>504</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="D140" t="s">
-        <v>483</v>
+        <v>505</v>
       </c>
       <c r="F140" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G140" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="H140" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="141" spans="1:8" ht="12.75">
       <c r="A141" s="1" t="s">
-        <v>484</v>
+        <v>506</v>
       </c>
       <c r="B141" t="s">
-        <v>485</v>
+        <v>507</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="D141" t="s">
-        <v>486</v>
+        <v>508</v>
       </c>
       <c r="F141" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G141" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="H141" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="142" spans="1:8" ht="12.75">
       <c r="A142" s="1" t="s">
-        <v>487</v>
+        <v>509</v>
       </c>
       <c r="B142" t="s">
-        <v>488</v>
+        <v>510</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>35</v>
+        <v>68</v>
       </c>
       <c r="D142" t="s">
-        <v>489</v>
+        <v>511</v>
       </c>
       <c r="F142" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G142" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H142" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="143" spans="1:8" ht="12.75">
       <c r="A143" s="1" t="s">
-        <v>490</v>
+        <v>512</v>
       </c>
       <c r="B143" t="s">
-        <v>491</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>513</v>
+      </c>
+      <c r="C143" t="s">
+        <v>42</v>
       </c>
       <c r="D143" t="s">
-        <v>492</v>
+        <v>514</v>
       </c>
       <c r="F143" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G143" t="s">
-        <v>31</v>
+        <v>271</v>
       </c>
       <c r="H143" t="s">
-        <v>51</v>
+        <v>16</v>
       </c>
     </row>
     <row r="144" spans="1:8" ht="12.75">
       <c r="A144" s="1" t="s">
-        <v>493</v>
+        <v>515</v>
       </c>
       <c r="B144" t="s">
-        <v>494</v>
+        <v>516</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>35</v>
+        <v>195</v>
       </c>
       <c r="D144" t="s">
-        <v>495</v>
+        <v>517</v>
       </c>
       <c r="F144" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G144" t="s">
-        <v>37</v>
+        <v>197</v>
       </c>
       <c r="H144" t="s">
-        <v>38</v>
+        <v>198</v>
       </c>
     </row>
     <row r="145" spans="1:8" ht="12.75">
       <c r="A145" s="1" t="s">
-        <v>496</v>
+        <v>518</v>
       </c>
       <c r="B145" t="s">
-        <v>497</v>
+        <v>519</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="D145" t="s">
-        <v>443</v>
+        <v>520</v>
       </c>
       <c r="F145" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G145" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H145" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="146" spans="1:8" ht="12.75">
       <c r="A146" s="1" t="s">
-        <v>498</v>
+        <v>521</v>
       </c>
       <c r="B146" t="s">
-        <v>499</v>
+        <v>522</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="D146" t="s">
-        <v>500</v>
+        <v>21</v>
       </c>
       <c r="F146" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G146" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H146" t="s">
-        <v>38</v>
+        <v>23</v>
       </c>
     </row>
     <row r="147" spans="1:8" ht="12.75">
       <c r="A147" s="1" t="s">
-        <v>501</v>
+        <v>523</v>
       </c>
       <c r="B147" t="s">
-        <v>502</v>
+        <v>524</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>35</v>
+        <v>68</v>
       </c>
       <c r="D147" t="s">
-        <v>503</v>
+        <v>525</v>
       </c>
       <c r="F147" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G147" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H147" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="148" spans="1:8" ht="12.75">
       <c r="A148" s="1" t="s">
-        <v>504</v>
+        <v>526</v>
       </c>
       <c r="B148" t="s">
-        <v>505</v>
+        <v>527</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D148" t="s">
-        <v>213</v>
+        <v>528</v>
       </c>
       <c r="F148" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G148" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H148" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="149" spans="1:8" ht="12.75">
       <c r="A149" s="1" t="s">
-        <v>506</v>
+        <v>529</v>
       </c>
       <c r="B149" t="s">
-        <v>507</v>
+        <v>530</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>22</v>
+        <v>68</v>
       </c>
       <c r="D149" t="s">
-        <v>508</v>
+        <v>531</v>
       </c>
       <c r="F149" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G149" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H149" t="s">
-        <v>26</v>
+        <v>61</v>
       </c>
     </row>
     <row r="150" spans="1:8" ht="12.75">
       <c r="A150" s="1" t="s">
-        <v>509</v>
+        <v>532</v>
       </c>
       <c r="B150" t="s">
-        <v>510</v>
+        <v>533</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>22</v>
+        <v>68</v>
       </c>
       <c r="D150" t="s">
-        <v>511</v>
+        <v>534</v>
       </c>
       <c r="F150" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G150" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H150" t="s">
-        <v>26</v>
+        <v>61</v>
       </c>
     </row>
     <row r="151" spans="1:8" ht="12.75">
       <c r="A151" s="1" t="s">
-        <v>512</v>
+        <v>535</v>
       </c>
       <c r="B151" t="s">
-        <v>513</v>
+        <v>536</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>78</v>
+        <v>30</v>
       </c>
       <c r="D151" t="s">
-        <v>105</v>
+        <v>537</v>
       </c>
       <c r="F151" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G151" t="s">
-        <v>80</v>
+        <v>22</v>
       </c>
       <c r="H151" t="s">
-        <v>81</v>
+        <v>38</v>
       </c>
     </row>
     <row r="152" spans="1:8" ht="12.75">
       <c r="A152" s="1" t="s">
-        <v>514</v>
+        <v>538</v>
       </c>
       <c r="B152" t="s">
-        <v>515</v>
+        <v>539</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="D152" t="s">
-        <v>516</v>
+        <v>540</v>
       </c>
       <c r="F152" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G152" t="s">
-        <v>25</v>
+        <v>70</v>
       </c>
       <c r="H152" t="s">
-        <v>153</v>
+        <v>386</v>
       </c>
     </row>
     <row r="153" spans="1:8" ht="12.75">
       <c r="A153" s="1" t="s">
-        <v>517</v>
+        <v>541</v>
       </c>
       <c r="B153" t="s">
-        <v>518</v>
+        <v>542</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="D153" t="s">
-        <v>443</v>
+        <v>543</v>
       </c>
       <c r="F153" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G153" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H153" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="154" spans="1:8" ht="12.75">
       <c r="A154" s="1" t="s">
-        <v>519</v>
+        <v>544</v>
       </c>
       <c r="B154" t="s">
-        <v>520</v>
+        <v>545</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="D154" t="s">
-        <v>521</v>
+        <v>546</v>
       </c>
       <c r="F154" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G154" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H154" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="155" spans="1:8" ht="12.75">
       <c r="A155" s="1" t="s">
-        <v>522</v>
+        <v>547</v>
       </c>
       <c r="B155" t="s">
-        <v>523</v>
+        <v>548</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>48</v>
+        <v>20</v>
       </c>
       <c r="D155" t="s">
-        <v>524</v>
+        <v>497</v>
       </c>
       <c r="F155" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G155" t="s">
-        <v>37</v>
+        <v>332</v>
       </c>
       <c r="H155" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:10" ht="12.75">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8" ht="12.75">
       <c r="A156" s="1" t="s">
-        <v>525</v>
+        <v>549</v>
       </c>
       <c r="B156" t="s">
-        <v>526</v>
+        <v>550</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>61</v>
+        <v>12</v>
       </c>
       <c r="D156" t="s">
-        <v>527</v>
+        <v>551</v>
       </c>
       <c r="F156" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G156" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="H156" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>552</v>
       </c>
     </row>
     <row r="157" spans="1:8" ht="12.75">
       <c r="A157" s="1" t="s">
-        <v>528</v>
+        <v>553</v>
       </c>
       <c r="B157" t="s">
-        <v>529</v>
+        <v>554</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>35</v>
+        <v>68</v>
       </c>
       <c r="D157" t="s">
-        <v>530</v>
+        <v>555</v>
       </c>
       <c r="F157" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G157" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H157" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="158" spans="1:8" ht="12.75">
       <c r="A158" s="1" t="s">
-        <v>531</v>
+        <v>556</v>
       </c>
       <c r="B158" t="s">
-        <v>532</v>
+        <v>557</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>457</v>
+        <v>68</v>
       </c>
       <c r="D158" t="s">
-        <v>533</v>
+        <v>555</v>
       </c>
       <c r="F158" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G158" t="s">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="H158" t="s">
-        <v>241</v>
+        <v>61</v>
       </c>
     </row>
     <row r="159" spans="1:8" ht="12.75">
       <c r="A159" s="1" t="s">
-        <v>534</v>
+        <v>558</v>
       </c>
       <c r="B159" t="s">
-        <v>535</v>
+        <v>559</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>48</v>
+        <v>68</v>
       </c>
       <c r="D159" t="s">
-        <v>536</v>
+        <v>560</v>
       </c>
       <c r="F159" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G159" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H159" t="s">
-        <v>158</v>
+        <v>61</v>
       </c>
     </row>
     <row r="160" spans="1:8" ht="12.75">
       <c r="A160" s="1" t="s">
-        <v>537</v>
+        <v>561</v>
       </c>
       <c r="B160" t="s">
-        <v>538</v>
+        <v>562</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="D160" t="s">
-        <v>539</v>
+        <v>563</v>
       </c>
       <c r="F160" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G160" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H160" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="161" spans="1:8" ht="12.75">
       <c r="A161" s="1" t="s">
-        <v>540</v>
+        <v>564</v>
       </c>
       <c r="B161" t="s">
-        <v>541</v>
+        <v>565</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="D161" t="s">
-        <v>542</v>
+        <v>566</v>
       </c>
       <c r="F161" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G161" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H161" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="162" spans="1:8" ht="12.75">
       <c r="A162" s="1" t="s">
-        <v>543</v>
+        <v>567</v>
       </c>
       <c r="B162" t="s">
-        <v>544</v>
+        <v>568</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="D162" t="s">
-        <v>464</v>
+        <v>569</v>
       </c>
       <c r="F162" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G162" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H162" t="s">
-        <v>38</v>
+        <v>376</v>
       </c>
     </row>
     <row r="163" spans="1:8" ht="12.75">
       <c r="A163" s="1" t="s">
-        <v>545</v>
+        <v>570</v>
       </c>
       <c r="B163" t="s">
-        <v>546</v>
+        <v>571</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="D163" t="s">
-        <v>547</v>
+        <v>572</v>
       </c>
       <c r="F163" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G163" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="H163" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="164" spans="1:8" ht="12.75">
       <c r="A164" s="1" t="s">
-        <v>548</v>
+        <v>573</v>
       </c>
       <c r="B164" t="s">
-        <v>549</v>
+        <v>574</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>35</v>
+        <v>68</v>
       </c>
       <c r="D164" t="s">
-        <v>550</v>
+        <v>575</v>
       </c>
       <c r="F164" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G164" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H164" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="165" spans="1:8" ht="12.75">
       <c r="A165" s="1" t="s">
-        <v>551</v>
+        <v>576</v>
       </c>
       <c r="B165" t="s">
-        <v>552</v>
+        <v>577</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="D165" t="s">
-        <v>553</v>
+        <v>578</v>
       </c>
       <c r="F165" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G165" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H165" t="s">
-        <v>241</v>
+        <v>61</v>
       </c>
     </row>
     <row r="166" spans="1:8" ht="12.75">
       <c r="A166" s="1" t="s">
-        <v>554</v>
+        <v>579</v>
       </c>
       <c r="B166" t="s">
-        <v>555</v>
+        <v>580</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="D166" t="s">
-        <v>234</v>
+        <v>581</v>
       </c>
       <c r="F166" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G166" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="H166" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="167" spans="1:8" ht="12.75">
       <c r="A167" s="1" t="s">
-        <v>556</v>
+        <v>582</v>
       </c>
       <c r="B167" t="s">
-        <v>557</v>
+        <v>583</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D167" t="s">
-        <v>558</v>
+        <v>584</v>
       </c>
       <c r="F167" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G167" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H167" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="168" spans="1:8" ht="12.75">
       <c r="A168" s="1" t="s">
-        <v>559</v>
+        <v>585</v>
       </c>
       <c r="B168" t="s">
-        <v>560</v>
+        <v>586</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="D168" t="s">
-        <v>393</v>
+        <v>587</v>
       </c>
       <c r="F168" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G168" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="H168" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="169" spans="1:8" ht="12.75">
       <c r="A169" s="1" t="s">
-        <v>561</v>
+        <v>588</v>
       </c>
       <c r="B169" t="s">
-        <v>562</v>
+        <v>589</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D169" t="s">
-        <v>563</v>
+        <v>590</v>
       </c>
       <c r="F169" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G169" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H169" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="170" spans="1:8" ht="12.75">
       <c r="A170" s="1" t="s">
-        <v>564</v>
+        <v>591</v>
       </c>
       <c r="B170" t="s">
-        <v>565</v>
+        <v>592</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="D170" t="s">
-        <v>566</v>
+        <v>593</v>
       </c>
       <c r="F170" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G170" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="H170" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="171" spans="1:8" ht="12.75">
       <c r="A171" s="1" t="s">
-        <v>567</v>
+        <v>594</v>
       </c>
       <c r="B171" t="s">
-        <v>568</v>
+        <v>595</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>569</v>
+        <v>20</v>
       </c>
       <c r="D171" t="s">
-        <v>570</v>
+        <v>596</v>
       </c>
       <c r="F171" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G171" t="s">
-        <v>571</v>
+        <v>22</v>
       </c>
       <c r="H171" t="s">
-        <v>38</v>
+        <v>386</v>
       </c>
     </row>
     <row r="172" spans="1:8" ht="12.75">
       <c r="A172" s="1" t="s">
-        <v>572</v>
+        <v>597</v>
       </c>
       <c r="B172" t="s">
-        <v>573</v>
+        <v>598</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>29</v>
+        <v>68</v>
       </c>
       <c r="D172" t="s">
-        <v>574</v>
+        <v>599</v>
       </c>
       <c r="F172" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G172" t="s">
-        <v>571</v>
+        <v>70</v>
       </c>
       <c r="H172" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
     </row>
     <row r="173" spans="1:8" ht="12.75">
       <c r="A173" s="1" t="s">
-        <v>575</v>
+        <v>600</v>
       </c>
       <c r="B173" t="s">
-        <v>576</v>
+        <v>601</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>569</v>
+        <v>20</v>
       </c>
       <c r="D173" t="s">
-        <v>577</v>
+        <v>602</v>
       </c>
       <c r="F173" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G173" t="s">
-        <v>571</v>
+        <v>332</v>
       </c>
       <c r="H173" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="174" spans="1:8" ht="12.75">
       <c r="A174" s="1" t="s">
-        <v>579</v>
+        <v>603</v>
       </c>
       <c r="B174" t="s">
-        <v>580</v>
-[...2 lines deleted...]
-        <v>196</v>
+        <v>604</v>
+      </c>
+      <c r="C174" s="1" t="s">
+        <v>59</v>
       </c>
       <c r="D174" t="s">
-        <v>581</v>
+        <v>605</v>
+      </c>
+      <c r="F174" t="s">
+        <v>14</v>
+      </c>
+      <c r="G174" t="s">
+        <v>22</v>
       </c>
       <c r="H174" t="s">
-        <v>582</v>
+        <v>61</v>
       </c>
     </row>
     <row r="175" spans="1:8" ht="12.75">
       <c r="A175" s="1" t="s">
-        <v>584</v>
+        <v>606</v>
       </c>
       <c r="B175" t="s">
-        <v>585</v>
-[...2 lines deleted...]
-        <v>196</v>
+        <v>607</v>
+      </c>
+      <c r="C175" s="1" t="s">
+        <v>20</v>
       </c>
       <c r="D175" t="s">
-        <v>586</v>
+        <v>608</v>
+      </c>
+      <c r="F175" t="s">
+        <v>14</v>
+      </c>
+      <c r="G175" t="s">
+        <v>22</v>
       </c>
       <c r="H175" t="s">
-        <v>582</v>
+        <v>23</v>
       </c>
     </row>
     <row r="176" spans="1:8" ht="12.75">
       <c r="A176" s="1" t="s">
-        <v>587</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>609</v>
+      </c>
+      <c r="B176" t="s">
+        <v>610</v>
+      </c>
+      <c r="C176" s="1" t="s">
+        <v>68</v>
       </c>
       <c r="D176" t="s">
-        <v>588</v>
+        <v>611</v>
       </c>
       <c r="F176" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G176" t="s">
-        <v>571</v>
+        <v>15</v>
       </c>
       <c r="H176" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="177" spans="1:8" ht="12.75">
       <c r="A177" s="1" t="s">
-        <v>589</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>612</v>
+      </c>
+      <c r="B177" t="s">
+        <v>613</v>
+      </c>
+      <c r="C177" s="1" t="s">
+        <v>68</v>
       </c>
       <c r="D177" t="s">
-        <v>590</v>
+        <v>614</v>
       </c>
       <c r="F177" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G177" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H177" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:9" ht="12.75">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8" ht="12.75">
       <c r="A178" s="1" t="s">
-        <v>591</v>
+        <v>615</v>
       </c>
       <c r="B178" t="s">
-        <v>592</v>
+        <v>616</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>35</v>
+        <v>617</v>
       </c>
       <c r="D178" t="s">
-        <v>593</v>
+        <v>618</v>
       </c>
       <c r="F178" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G178" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="H178" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>61</v>
       </c>
     </row>
     <row r="179" spans="1:8" ht="12.75">
       <c r="A179" s="1" t="s">
-        <v>595</v>
+        <v>619</v>
       </c>
       <c r="B179" t="s">
-        <v>596</v>
+        <v>620</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>35</v>
+        <v>68</v>
       </c>
       <c r="D179" t="s">
-        <v>597</v>
+        <v>621</v>
       </c>
       <c r="F179" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G179" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H179" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="180" spans="1:8" ht="12.75">
       <c r="A180" s="1" t="s">
-        <v>599</v>
+        <v>622</v>
       </c>
       <c r="B180" t="s">
-        <v>600</v>
+        <v>623</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>35</v>
+        <v>68</v>
       </c>
       <c r="D180" t="s">
-        <v>601</v>
+        <v>531</v>
       </c>
       <c r="F180" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G180" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H180" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:9" ht="12.75">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8" ht="12.75">
       <c r="A181" s="1" t="s">
-        <v>602</v>
+        <v>624</v>
       </c>
       <c r="B181" t="s">
-        <v>603</v>
+        <v>625</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>35</v>
+        <v>68</v>
       </c>
       <c r="D181" t="s">
-        <v>604</v>
+        <v>626</v>
       </c>
       <c r="F181" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G181" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H181" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>61</v>
       </c>
     </row>
     <row r="182" spans="1:8" ht="12.75">
       <c r="A182" s="1" t="s">
-        <v>605</v>
+        <v>627</v>
       </c>
       <c r="B182" t="s">
-        <v>606</v>
+        <v>628</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>78</v>
+        <v>617</v>
       </c>
       <c r="D182" t="s">
-        <v>607</v>
+        <v>629</v>
       </c>
       <c r="F182" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G182" t="s">
-        <v>608</v>
+        <v>15</v>
       </c>
       <c r="H182" t="s">
-        <v>609</v>
+        <v>61</v>
       </c>
     </row>
     <row r="183" spans="1:8" ht="12.75">
       <c r="A183" s="1" t="s">
-        <v>610</v>
+        <v>630</v>
       </c>
       <c r="B183" t="s">
-        <v>611</v>
+        <v>631</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>35</v>
+        <v>68</v>
       </c>
       <c r="D183" t="s">
-        <v>135</v>
+        <v>632</v>
       </c>
       <c r="F183" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G183" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H183" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="184" spans="1:8" ht="12.75">
       <c r="A184" s="1" t="s">
-        <v>612</v>
+        <v>633</v>
       </c>
       <c r="B184" t="s">
-        <v>613</v>
+        <v>634</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="D184" t="s">
-        <v>390</v>
+        <v>635</v>
       </c>
       <c r="F184" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G184" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H184" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="185" spans="1:8" ht="12.75">
       <c r="A185" s="1" t="s">
-        <v>614</v>
+        <v>636</v>
       </c>
       <c r="B185" t="s">
-        <v>615</v>
+        <v>637</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>35</v>
+        <v>68</v>
       </c>
       <c r="D185" t="s">
-        <v>390</v>
+        <v>587</v>
       </c>
       <c r="F185" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G185" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H185" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="186" spans="1:8" ht="12.75">
       <c r="A186" s="1" t="s">
-        <v>616</v>
+        <v>638</v>
       </c>
       <c r="B186" t="s">
-        <v>617</v>
+        <v>639</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D186" t="s">
-        <v>618</v>
+        <v>640</v>
       </c>
       <c r="F186" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G186" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H186" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="187" spans="1:8" ht="12.75">
       <c r="A187" s="1" t="s">
-        <v>619</v>
+        <v>641</v>
       </c>
       <c r="B187" t="s">
-        <v>620</v>
+        <v>642</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>35</v>
+        <v>195</v>
       </c>
       <c r="D187" t="s">
-        <v>621</v>
+        <v>643</v>
       </c>
       <c r="F187" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G187" t="s">
-        <v>37</v>
+        <v>197</v>
       </c>
       <c r="H187" t="s">
-        <v>38</v>
+        <v>198</v>
       </c>
     </row>
     <row r="188" spans="1:8" ht="12.75">
       <c r="A188" s="1" t="s">
-        <v>622</v>
+        <v>644</v>
       </c>
       <c r="B188" t="s">
-        <v>623</v>
+        <v>645</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="D188" t="s">
-        <v>624</v>
+        <v>646</v>
       </c>
       <c r="F188" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G188" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H188" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:8" ht="12.75">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="189" spans="1:10" ht="12.75">
       <c r="A189" s="1" t="s">
-        <v>625</v>
+        <v>647</v>
       </c>
       <c r="B189" t="s">
-        <v>626</v>
+        <v>648</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>29</v>
+        <v>68</v>
       </c>
       <c r="D189" t="s">
-        <v>627</v>
+        <v>525</v>
       </c>
       <c r="F189" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G189" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="H189" t="s">
-        <v>153</v>
+        <v>61</v>
+      </c>
+      <c r="J189" t="s">
+        <v>100</v>
       </c>
     </row>
     <row r="190" spans="1:8" ht="12.75">
       <c r="A190" s="1" t="s">
-        <v>628</v>
+        <v>649</v>
       </c>
       <c r="B190" t="s">
-        <v>629</v>
+        <v>650</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="D190" t="s">
-        <v>630</v>
+        <v>651</v>
       </c>
       <c r="F190" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G190" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H190" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="191" spans="1:8" ht="12.75">
       <c r="A191" s="1" t="s">
-        <v>631</v>
+        <v>652</v>
       </c>
       <c r="B191" t="s">
-        <v>632</v>
+        <v>653</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>48</v>
+        <v>20</v>
       </c>
       <c r="D191" t="s">
-        <v>633</v>
+        <v>654</v>
       </c>
       <c r="F191" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G191" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="H191" t="s">
-        <v>158</v>
+        <v>23</v>
       </c>
     </row>
     <row r="192" spans="1:8" ht="12.75">
       <c r="A192" s="1" t="s">
-        <v>634</v>
+        <v>655</v>
       </c>
       <c r="B192" t="s">
-        <v>635</v>
+        <v>656</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="D192" t="s">
-        <v>636</v>
+        <v>657</v>
       </c>
       <c r="F192" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G192" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H192" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="193" spans="1:8" ht="12.75">
       <c r="A193" s="1" t="s">
-        <v>637</v>
+        <v>658</v>
       </c>
       <c r="B193" t="s">
-        <v>638</v>
+        <v>659</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>29</v>
+        <v>68</v>
       </c>
       <c r="D193" t="s">
-        <v>639</v>
+        <v>660</v>
       </c>
       <c r="F193" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G193" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="H193" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
     </row>
     <row r="194" spans="1:8" ht="12.75">
       <c r="A194" s="1" t="s">
-        <v>640</v>
+        <v>661</v>
       </c>
       <c r="B194" t="s">
-        <v>641</v>
+        <v>662</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D194" t="s">
-        <v>273</v>
+        <v>663</v>
       </c>
       <c r="F194" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G194" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H194" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="195" spans="1:8" ht="12.75">
       <c r="A195" s="1" t="s">
-        <v>642</v>
+        <v>664</v>
       </c>
       <c r="B195" t="s">
-        <v>643</v>
+        <v>665</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="D195" t="s">
-        <v>644</v>
+        <v>666</v>
       </c>
       <c r="F195" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G195" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H195" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="196" spans="1:8" ht="12.75">
       <c r="A196" s="1" t="s">
-        <v>645</v>
+        <v>667</v>
       </c>
       <c r="B196" t="s">
-        <v>646</v>
+        <v>668</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="D196" t="s">
-        <v>647</v>
+        <v>669</v>
       </c>
       <c r="F196" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G196" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H196" t="s">
-        <v>153</v>
+        <v>61</v>
       </c>
     </row>
     <row r="197" spans="1:8" ht="12.75">
       <c r="A197" s="1" t="s">
-        <v>648</v>
+        <v>670</v>
       </c>
       <c r="B197" t="s">
-        <v>649</v>
+        <v>671</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>29</v>
+        <v>59</v>
       </c>
       <c r="D197" t="s">
-        <v>650</v>
+        <v>672</v>
       </c>
       <c r="F197" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G197" t="s">
-        <v>571</v>
+        <v>22</v>
       </c>
       <c r="H197" t="s">
-        <v>651</v>
+        <v>61</v>
       </c>
     </row>
     <row r="198" spans="1:8" ht="12.75">
       <c r="A198" s="1" t="s">
-        <v>652</v>
+        <v>673</v>
       </c>
       <c r="B198" t="s">
-        <v>653</v>
+        <v>674</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="D198" t="s">
-        <v>654</v>
+        <v>675</v>
       </c>
       <c r="F198" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G198" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H198" t="s">
-        <v>38</v>
+        <v>386</v>
       </c>
     </row>
     <row r="199" spans="1:8" ht="12.75">
       <c r="A199" s="1" t="s">
-        <v>655</v>
+        <v>676</v>
       </c>
       <c r="B199" t="s">
-        <v>656</v>
+        <v>677</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D199" t="s">
-        <v>657</v>
+        <v>392</v>
       </c>
       <c r="F199" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G199" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H199" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="200" spans="1:8" ht="12.75">
       <c r="A200" s="1" t="s">
-        <v>658</v>
+        <v>678</v>
       </c>
       <c r="B200" t="s">
-        <v>659</v>
+        <v>679</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="D200" t="s">
-        <v>222</v>
+        <v>680</v>
       </c>
       <c r="F200" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G200" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H200" t="s">
-        <v>26</v>
+        <v>61</v>
       </c>
     </row>
     <row r="201" spans="1:8" ht="12.75">
       <c r="A201" s="1" t="s">
-        <v>660</v>
+        <v>681</v>
       </c>
       <c r="B201" t="s">
-        <v>661</v>
+        <v>682</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="D201" t="s">
-        <v>662</v>
+        <v>683</v>
       </c>
       <c r="F201" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G201" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H201" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="202" spans="1:8" ht="12.75">
       <c r="A202" s="1" t="s">
-        <v>663</v>
+        <v>684</v>
       </c>
       <c r="B202" t="s">
-        <v>664</v>
+        <v>685</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D202" t="s">
-        <v>665</v>
+        <v>686</v>
       </c>
       <c r="F202" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G202" t="s">
-        <v>110</v>
+        <v>70</v>
       </c>
       <c r="H202" t="s">
-        <v>51</v>
+        <v>687</v>
       </c>
     </row>
     <row r="203" spans="1:8" ht="12.75">
       <c r="A203" s="1" t="s">
-        <v>666</v>
+        <v>688</v>
       </c>
       <c r="B203" t="s">
-        <v>667</v>
+        <v>689</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="D203" t="s">
-        <v>668</v>
+        <v>690</v>
       </c>
       <c r="F203" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G203" t="s">
-        <v>31</v>
+        <v>332</v>
       </c>
       <c r="H203" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
     </row>
     <row r="204" spans="1:8" ht="12.75">
       <c r="A204" s="1" t="s">
-        <v>669</v>
+        <v>691</v>
       </c>
       <c r="B204" t="s">
-        <v>670</v>
+        <v>692</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="D204" t="s">
-        <v>671</v>
+        <v>693</v>
       </c>
       <c r="F204" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G204" t="s">
-        <v>248</v>
+        <v>70</v>
       </c>
       <c r="H204" t="s">
-        <v>26</v>
+        <v>687</v>
       </c>
     </row>
     <row r="205" spans="1:8" ht="12.75">
       <c r="A205" s="1" t="s">
-        <v>672</v>
+        <v>694</v>
       </c>
       <c r="B205" t="s">
-        <v>673</v>
+        <v>695</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>35</v>
+        <v>68</v>
       </c>
       <c r="D205" t="s">
-        <v>674</v>
+        <v>525</v>
       </c>
       <c r="F205" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G205" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H205" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="206" spans="1:8" ht="12.75">
       <c r="A206" s="1" t="s">
-        <v>675</v>
+        <v>696</v>
       </c>
       <c r="B206" t="s">
-        <v>676</v>
+        <v>697</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="D206" t="s">
-        <v>677</v>
+        <v>698</v>
       </c>
       <c r="F206" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G206" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H206" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="207" spans="1:8" ht="12.75">
       <c r="A207" s="1" t="s">
-        <v>678</v>
+        <v>699</v>
       </c>
       <c r="B207" t="s">
-        <v>679</v>
+        <v>700</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>29</v>
+        <v>59</v>
       </c>
       <c r="D207" t="s">
-        <v>680</v>
+        <v>701</v>
       </c>
       <c r="F207" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G207" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H207" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
     </row>
     <row r="208" spans="1:8" ht="12.75">
       <c r="A208" s="1" t="s">
-        <v>681</v>
+        <v>702</v>
       </c>
       <c r="B208" t="s">
-        <v>682</v>
+        <v>703</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="D208" t="s">
-        <v>683</v>
+        <v>704</v>
       </c>
       <c r="F208" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G208" t="s">
-        <v>37</v>
+        <v>332</v>
       </c>
       <c r="H208" t="s">
-        <v>26</v>
+        <v>350</v>
       </c>
     </row>
     <row r="209" spans="1:8" ht="12.75">
       <c r="A209" s="1" t="s">
-        <v>684</v>
+        <v>705</v>
       </c>
       <c r="B209" t="s">
-        <v>685</v>
+        <v>706</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="D209" t="s">
-        <v>686</v>
+        <v>707</v>
       </c>
       <c r="F209" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G209" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="H209" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="210" spans="1:8" ht="12.75">
       <c r="A210" s="1" t="s">
-        <v>687</v>
+        <v>708</v>
       </c>
       <c r="B210" t="s">
-        <v>688</v>
+        <v>709</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="D210" t="s">
-        <v>689</v>
+        <v>683</v>
       </c>
       <c r="F210" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G210" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H210" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="211" spans="1:8" ht="12.75">
       <c r="A211" s="1" t="s">
-        <v>690</v>
+        <v>710</v>
       </c>
       <c r="B211" t="s">
-        <v>691</v>
+        <v>711</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>22</v>
+        <v>348</v>
       </c>
       <c r="D211" t="s">
-        <v>68</v>
+        <v>712</v>
       </c>
       <c r="F211" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G211" t="s">
-        <v>37</v>
+        <v>197</v>
       </c>
       <c r="H211" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
     </row>
     <row r="212" spans="1:8" ht="12.75">
       <c r="A212" s="1" t="s">
-        <v>692</v>
+        <v>713</v>
       </c>
       <c r="B212" t="s">
-        <v>693</v>
+        <v>714</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="D212" t="s">
-        <v>694</v>
+        <v>715</v>
       </c>
       <c r="F212" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G212" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H212" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="213" spans="1:8" ht="12.75">
       <c r="A213" s="1" t="s">
-        <v>695</v>
+        <v>716</v>
       </c>
       <c r="B213" t="s">
-        <v>696</v>
+        <v>717</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="D213" t="s">
-        <v>697</v>
+        <v>718</v>
       </c>
       <c r="F213" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G213" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H213" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="214" spans="1:8" ht="12.75">
       <c r="A214" s="1" t="s">
-        <v>698</v>
+        <v>719</v>
       </c>
       <c r="B214" t="s">
-        <v>699</v>
+        <v>720</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>61</v>
+        <v>20</v>
       </c>
       <c r="D214" t="s">
-        <v>700</v>
+        <v>721</v>
       </c>
       <c r="F214" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G214" t="s">
-        <v>31</v>
+        <v>332</v>
       </c>
       <c r="H214" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="215" spans="1:8" ht="12.75">
       <c r="A215" s="1" t="s">
-        <v>701</v>
+        <v>722</v>
       </c>
       <c r="B215" t="s">
-        <v>702</v>
+        <v>723</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="D215" t="s">
-        <v>563</v>
+        <v>724</v>
       </c>
       <c r="F215" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G215" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="H215" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="216" spans="1:8" ht="12.75">
       <c r="A216" s="1" t="s">
-        <v>703</v>
+        <v>725</v>
       </c>
       <c r="B216" t="s">
-        <v>704</v>
+        <v>726</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="D216" t="s">
-        <v>705</v>
+        <v>525</v>
       </c>
       <c r="F216" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G216" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="H216" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="217" spans="1:8" ht="12.75">
       <c r="A217" s="1" t="s">
-        <v>706</v>
+        <v>727</v>
       </c>
       <c r="B217" t="s">
-        <v>707</v>
-[...2 lines deleted...]
-        <v>196</v>
+        <v>728</v>
+      </c>
+      <c r="C217" s="1" t="s">
+        <v>68</v>
       </c>
       <c r="D217" t="s">
-        <v>665</v>
+        <v>473</v>
       </c>
       <c r="F217" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G217" t="s">
-        <v>110</v>
+        <v>70</v>
       </c>
       <c r="H217" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
     </row>
     <row r="218" spans="1:8" ht="12.75">
       <c r="A218" s="1" t="s">
-        <v>708</v>
+        <v>729</v>
       </c>
       <c r="B218" t="s">
-        <v>709</v>
+        <v>730</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>78</v>
+        <v>30</v>
       </c>
       <c r="D218" t="s">
-        <v>710</v>
+        <v>731</v>
       </c>
       <c r="F218" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G218" t="s">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="H218" t="s">
-        <v>81</v>
+        <v>38</v>
       </c>
     </row>
     <row r="219" spans="1:8" ht="12.75">
       <c r="A219" s="1" t="s">
-        <v>711</v>
+        <v>732</v>
       </c>
       <c r="B219" t="s">
-        <v>712</v>
+        <v>733</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D219" t="s">
-        <v>713</v>
+        <v>693</v>
       </c>
       <c r="F219" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G219" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H219" t="s">
-        <v>38</v>
+        <v>687</v>
       </c>
     </row>
     <row r="220" spans="1:8" ht="12.75">
       <c r="A220" s="1" t="s">
-        <v>714</v>
+        <v>734</v>
       </c>
       <c r="B220" t="s">
-        <v>715</v>
+        <v>735</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>48</v>
+        <v>68</v>
       </c>
       <c r="D220" t="s">
-        <v>647</v>
+        <v>205</v>
       </c>
       <c r="F220" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G220" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H220" t="s">
-        <v>153</v>
+        <v>61</v>
       </c>
     </row>
     <row r="221" spans="1:8" ht="12.75">
       <c r="A221" s="1" t="s">
-        <v>716</v>
+        <v>736</v>
       </c>
       <c r="B221" t="s">
-        <v>717</v>
+        <v>737</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="D221" t="s">
-        <v>393</v>
+        <v>738</v>
       </c>
       <c r="F221" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G221" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="H221" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="222" spans="1:8" ht="12.75">
       <c r="A222" s="1" t="s">
-        <v>718</v>
+        <v>739</v>
       </c>
       <c r="B222" t="s">
-        <v>719</v>
+        <v>740</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="D222" t="s">
-        <v>720</v>
+        <v>741</v>
       </c>
       <c r="F222" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G222" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H222" t="s">
-        <v>26</v>
+        <v>61</v>
       </c>
     </row>
     <row r="223" spans="1:8" ht="12.75">
       <c r="A223" s="1" t="s">
-        <v>721</v>
+        <v>742</v>
       </c>
       <c r="B223" t="s">
-        <v>722</v>
+        <v>743</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>61</v>
+        <v>12</v>
       </c>
       <c r="D223" t="s">
-        <v>723</v>
+        <v>744</v>
       </c>
       <c r="F223" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G223" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="H223" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="224" spans="1:8" ht="12.75">
       <c r="A224" s="1" t="s">
-        <v>724</v>
+        <v>745</v>
       </c>
       <c r="B224" t="s">
-        <v>725</v>
+        <v>746</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D224" t="s">
-        <v>726</v>
+        <v>747</v>
       </c>
       <c r="F224" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G224" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H224" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="225" spans="1:8" ht="12.75">
       <c r="A225" s="1" t="s">
-        <v>727</v>
+        <v>748</v>
       </c>
       <c r="B225" t="s">
-        <v>728</v>
+        <v>749</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D225" t="s">
-        <v>729</v>
+        <v>698</v>
       </c>
       <c r="F225" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G225" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H225" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="226" spans="1:8" ht="12.75">
       <c r="A226" s="1" t="s">
-        <v>730</v>
+        <v>750</v>
       </c>
       <c r="B226" t="s">
-        <v>731</v>
+        <v>751</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="D226" t="s">
-        <v>732</v>
+        <v>752</v>
       </c>
       <c r="F226" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G226" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H226" t="s">
-        <v>26</v>
+        <v>61</v>
       </c>
     </row>
     <row r="227" spans="1:8" ht="12.75">
       <c r="A227" s="1" t="s">
-        <v>733</v>
+        <v>753</v>
       </c>
       <c r="B227" t="s">
-        <v>734</v>
+        <v>754</v>
       </c>
       <c r="C227" s="1" t="s">
-        <v>457</v>
+        <v>59</v>
       </c>
       <c r="D227" t="s">
-        <v>735</v>
+        <v>755</v>
       </c>
       <c r="F227" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G227" t="s">
-        <v>80</v>
+        <v>22</v>
       </c>
       <c r="H227" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:9" ht="12.75">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8" ht="12.75">
       <c r="A228" s="1" t="s">
-        <v>736</v>
+        <v>756</v>
       </c>
       <c r="B228" t="s">
-        <v>737</v>
+        <v>757</v>
       </c>
       <c r="C228" s="1" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D228" t="s">
-        <v>738</v>
+        <v>392</v>
       </c>
       <c r="F228" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G228" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H228" t="s">
-        <v>38</v>
-[...5 lines deleted...]
-    <row r="229" spans="1:9" ht="12.75">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8" ht="12.75">
       <c r="A229" s="1" t="s">
-        <v>739</v>
+        <v>758</v>
       </c>
       <c r="B229" t="s">
-        <v>740</v>
+        <v>759</v>
       </c>
       <c r="C229" s="1" t="s">
-        <v>61</v>
+        <v>30</v>
       </c>
       <c r="D229" t="s">
-        <v>741</v>
+        <v>760</v>
       </c>
       <c r="F229" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G229" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H229" t="s">
         <v>38</v>
       </c>
-      <c r="I229" t="s">
-[...3 lines deleted...]
-    <row r="230" spans="1:9" ht="12.75">
+    </row>
+    <row r="230" spans="1:8" ht="12.75">
       <c r="A230" s="1" t="s">
-        <v>742</v>
+        <v>761</v>
       </c>
       <c r="B230" t="s">
-        <v>743</v>
+        <v>762</v>
       </c>
       <c r="C230" s="1" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D230" t="s">
-        <v>744</v>
+        <v>763</v>
       </c>
       <c r="F230" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G230" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H230" t="s">
         <v>38</v>
       </c>
-      <c r="I230" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="231" spans="1:8" ht="12.75">
       <c r="A231" s="1" t="s">
-        <v>746</v>
+        <v>764</v>
       </c>
       <c r="B231" t="s">
-        <v>747</v>
+        <v>765</v>
       </c>
       <c r="C231" s="1" t="s">
-        <v>22</v>
+        <v>195</v>
       </c>
       <c r="D231" t="s">
-        <v>748</v>
+        <v>766</v>
       </c>
       <c r="F231" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G231" t="s">
-        <v>37</v>
+        <v>197</v>
       </c>
       <c r="H231" t="s">
-        <v>26</v>
+        <v>198</v>
       </c>
     </row>
     <row r="232" spans="1:8" ht="12.75">
       <c r="A232" s="1" t="s">
-        <v>750</v>
+        <v>767</v>
       </c>
       <c r="B232" t="s">
-        <v>751</v>
+        <v>768</v>
       </c>
       <c r="C232" s="1" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="D232" t="s">
-        <v>752</v>
+        <v>769</v>
       </c>
       <c r="F232" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G232" t="s">
-        <v>37</v>
+        <v>332</v>
       </c>
       <c r="H232" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
     </row>
     <row r="233" spans="1:8" ht="12.75">
       <c r="A233" s="1" t="s">
-        <v>753</v>
+        <v>770</v>
       </c>
       <c r="B233" t="s">
-        <v>754</v>
+        <v>771</v>
       </c>
       <c r="C233" s="1" t="s">
-        <v>457</v>
+        <v>59</v>
       </c>
       <c r="D233" t="s">
-        <v>755</v>
+        <v>698</v>
       </c>
       <c r="F233" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G233" t="s">
-        <v>80</v>
+        <v>22</v>
       </c>
       <c r="H233" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
     </row>
     <row r="234" spans="1:8" ht="12.75">
       <c r="A234" s="1" t="s">
-        <v>756</v>
+        <v>772</v>
       </c>
       <c r="B234" t="s">
-        <v>757</v>
+        <v>773</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>457</v>
+        <v>59</v>
       </c>
       <c r="D234" t="s">
-        <v>758</v>
+        <v>774</v>
       </c>
       <c r="F234" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G234" t="s">
-        <v>80</v>
+        <v>22</v>
       </c>
       <c r="H234" t="s">
-        <v>158</v>
+        <v>61</v>
       </c>
     </row>
     <row r="235" spans="1:8" ht="12.75">
       <c r="A235" s="1" t="s">
-        <v>759</v>
+        <v>775</v>
       </c>
       <c r="B235" t="s">
-        <v>760</v>
+        <v>776</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="D235" t="s">
-        <v>761</v>
+        <v>777</v>
       </c>
       <c r="F235" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G235" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H235" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:8" ht="12.75">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="236" spans="1:10" ht="12.75">
       <c r="A236" s="1" t="s">
-        <v>762</v>
+        <v>778</v>
       </c>
       <c r="B236" t="s">
-        <v>763</v>
+        <v>779</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="D236" t="s">
-        <v>764</v>
+        <v>780</v>
       </c>
       <c r="F236" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G236" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="H236" t="s">
-        <v>38</v>
+        <v>61</v>
+      </c>
+      <c r="J236" t="s">
+        <v>100</v>
       </c>
     </row>
     <row r="237" spans="1:8" ht="12.75">
       <c r="A237" s="1" t="s">
-        <v>765</v>
+        <v>781</v>
       </c>
       <c r="B237" t="s">
-        <v>766</v>
+        <v>782</v>
       </c>
       <c r="C237" s="1" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D237" t="s">
-        <v>767</v>
+        <v>783</v>
       </c>
       <c r="F237" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G237" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H237" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="238" spans="1:8" ht="12.75">
       <c r="A238" s="1" t="s">
-        <v>768</v>
+        <v>784</v>
       </c>
       <c r="B238" t="s">
-        <v>769</v>
+        <v>785</v>
       </c>
       <c r="C238" s="1" t="s">
-        <v>61</v>
+        <v>348</v>
       </c>
       <c r="D238" t="s">
-        <v>770</v>
+        <v>786</v>
       </c>
       <c r="F238" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G238" t="s">
-        <v>31</v>
+        <v>197</v>
       </c>
       <c r="H238" t="s">
-        <v>38</v>
+        <v>80</v>
       </c>
     </row>
     <row r="239" spans="1:8" ht="12.75">
       <c r="A239" s="1" t="s">
-        <v>771</v>
+        <v>787</v>
       </c>
       <c r="B239" t="s">
-        <v>772</v>
+        <v>788</v>
       </c>
       <c r="C239" s="1" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="D239" t="s">
-        <v>773</v>
+        <v>789</v>
       </c>
       <c r="F239" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G239" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H239" t="s">
-        <v>241</v>
+        <v>350</v>
       </c>
     </row>
     <row r="240" spans="1:8" ht="12.75">
       <c r="A240" s="1" t="s">
-        <v>774</v>
+        <v>790</v>
       </c>
       <c r="B240" t="s">
-        <v>775</v>
+        <v>791</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="D240" t="s">
-        <v>597</v>
+        <v>792</v>
       </c>
       <c r="F240" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G240" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H240" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="241" spans="1:8" ht="12.75">
       <c r="A241" s="1" t="s">
-        <v>776</v>
+        <v>793</v>
       </c>
       <c r="B241" t="s">
-        <v>777</v>
+        <v>794</v>
       </c>
       <c r="C241" s="1" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D241" t="s">
-        <v>778</v>
+        <v>795</v>
       </c>
       <c r="F241" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G241" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H241" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="242" spans="1:8" ht="12.75">
       <c r="A242" s="1" t="s">
-        <v>779</v>
+        <v>796</v>
       </c>
       <c r="B242" t="s">
-        <v>780</v>
+        <v>797</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>78</v>
+        <v>68</v>
       </c>
       <c r="D242" t="s">
-        <v>781</v>
+        <v>798</v>
       </c>
       <c r="F242" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G242" t="s">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="H242" t="s">
-        <v>81</v>
+        <v>61</v>
       </c>
     </row>
     <row r="243" spans="1:8" ht="12.75">
       <c r="A243" s="1" t="s">
-        <v>782</v>
+        <v>799</v>
       </c>
       <c r="B243" t="s">
-        <v>783</v>
+        <v>800</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>22</v>
+        <v>68</v>
       </c>
       <c r="D243" t="s">
-        <v>784</v>
+        <v>801</v>
       </c>
       <c r="F243" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G243" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H243" t="s">
-        <v>26</v>
+        <v>61</v>
       </c>
     </row>
     <row r="244" spans="1:8" ht="12.75">
       <c r="A244" s="1" t="s">
-        <v>785</v>
+        <v>802</v>
       </c>
       <c r="B244" t="s">
-        <v>786</v>
+        <v>803</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>78</v>
+        <v>68</v>
       </c>
       <c r="D244" t="s">
-        <v>787</v>
+        <v>804</v>
       </c>
       <c r="F244" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G244" t="s">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="H244" t="s">
-        <v>81</v>
+        <v>61</v>
       </c>
     </row>
     <row r="245" spans="1:8" ht="12.75">
       <c r="A245" s="1" t="s">
-        <v>788</v>
+        <v>805</v>
       </c>
       <c r="B245" t="s">
-        <v>789</v>
+        <v>806</v>
       </c>
       <c r="C245" s="1" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="D245" t="s">
-        <v>790</v>
+        <v>807</v>
       </c>
       <c r="F245" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G245" t="s">
-        <v>37</v>
+        <v>332</v>
       </c>
       <c r="H245" t="s">
-        <v>26</v>
+        <v>350</v>
       </c>
     </row>
     <row r="246" spans="1:8" ht="12.75">
       <c r="A246" s="1" t="s">
-        <v>791</v>
+        <v>808</v>
       </c>
       <c r="B246" t="s">
-        <v>792</v>
+        <v>809</v>
       </c>
       <c r="C246" s="1" t="s">
-        <v>78</v>
+        <v>68</v>
       </c>
       <c r="D246" t="s">
-        <v>793</v>
+        <v>810</v>
       </c>
       <c r="F246" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G246" t="s">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="H246" t="s">
-        <v>81</v>
+        <v>61</v>
       </c>
     </row>
     <row r="247" spans="1:8" ht="12.75">
       <c r="A247" s="1" t="s">
-        <v>794</v>
+        <v>811</v>
       </c>
       <c r="B247" t="s">
-        <v>795</v>
+        <v>812</v>
       </c>
       <c r="C247" s="1" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D247" t="s">
-        <v>796</v>
+        <v>813</v>
       </c>
       <c r="F247" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G247" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H247" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="248" spans="1:8" ht="12.75">
       <c r="A248" s="1" t="s">
-        <v>797</v>
+        <v>814</v>
       </c>
       <c r="B248" t="s">
-        <v>798</v>
+        <v>815</v>
       </c>
       <c r="C248" s="1" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="D248" t="s">
-        <v>799</v>
+        <v>816</v>
       </c>
       <c r="F248" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G248" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H248" t="s">
-        <v>26</v>
+        <v>350</v>
       </c>
     </row>
     <row r="249" spans="1:8" ht="12.75">
       <c r="A249" s="1" t="s">
-        <v>800</v>
+        <v>817</v>
       </c>
       <c r="B249" t="s">
-        <v>801</v>
+        <v>818</v>
       </c>
       <c r="C249" s="1" t="s">
-        <v>22</v>
+        <v>68</v>
       </c>
       <c r="D249" t="s">
-        <v>164</v>
+        <v>819</v>
       </c>
       <c r="F249" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G249" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H249" t="s">
-        <v>26</v>
+        <v>61</v>
       </c>
     </row>
     <row r="250" spans="1:8" ht="12.75">
       <c r="A250" s="1" t="s">
-        <v>802</v>
+        <v>820</v>
       </c>
       <c r="B250" t="s">
-        <v>803</v>
+        <v>821</v>
       </c>
       <c r="C250" s="1" t="s">
-        <v>48</v>
+        <v>68</v>
       </c>
       <c r="D250" t="s">
-        <v>804</v>
+        <v>621</v>
       </c>
       <c r="F250" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G250" t="s">
-        <v>25</v>
+        <v>70</v>
       </c>
       <c r="H250" t="s">
-        <v>241</v>
+        <v>61</v>
       </c>
     </row>
     <row r="251" spans="1:8" ht="12.75">
       <c r="A251" s="1" t="s">
-        <v>805</v>
+        <v>822</v>
       </c>
       <c r="B251" t="s">
-        <v>806</v>
+        <v>823</v>
       </c>
       <c r="C251" s="1" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="D251" t="s">
-        <v>807</v>
+        <v>824</v>
       </c>
       <c r="F251" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G251" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="H251" t="s">
-        <v>123</v>
+        <v>61</v>
       </c>
     </row>
     <row r="252" spans="1:8" ht="12.75">
       <c r="A252" s="1" t="s">
-        <v>808</v>
+        <v>825</v>
       </c>
       <c r="B252" t="s">
-        <v>809</v>
+        <v>826</v>
       </c>
       <c r="C252" s="1" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="D252" t="s">
-        <v>810</v>
+        <v>827</v>
       </c>
       <c r="F252" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G252" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H252" t="s">
-        <v>38</v>
+        <v>23</v>
       </c>
     </row>
     <row r="253" spans="1:8" ht="12.75">
       <c r="A253" s="1" t="s">
-        <v>811</v>
+        <v>828</v>
       </c>
       <c r="B253" t="s">
-        <v>812</v>
+        <v>829</v>
       </c>
       <c r="C253" s="1" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="D253" t="s">
-        <v>813</v>
+        <v>830</v>
       </c>
       <c r="F253" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G253" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H253" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="254" spans="1:8" ht="12.75">
       <c r="A254" s="1" t="s">
-        <v>814</v>
+        <v>831</v>
       </c>
       <c r="B254" t="s">
-        <v>815</v>
+        <v>832</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>35</v>
+        <v>68</v>
       </c>
       <c r="D254" t="s">
-        <v>816</v>
+        <v>833</v>
       </c>
       <c r="F254" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G254" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H254" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="255" spans="1:8" ht="12.75">
       <c r="A255" s="1" t="s">
-        <v>817</v>
+        <v>834</v>
       </c>
       <c r="B255" t="s">
-        <v>818</v>
+        <v>835</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>457</v>
+        <v>68</v>
       </c>
       <c r="D255" t="s">
-        <v>758</v>
+        <v>292</v>
       </c>
       <c r="F255" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G255" t="s">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="H255" t="s">
-        <v>158</v>
+        <v>61</v>
       </c>
     </row>
     <row r="256" spans="1:8" ht="12.75">
       <c r="A256" s="1" t="s">
-        <v>819</v>
+        <v>836</v>
       </c>
       <c r="B256" t="s">
-        <v>820</v>
+        <v>837</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>48</v>
+        <v>68</v>
       </c>
       <c r="D256" t="s">
-        <v>126</v>
+        <v>838</v>
       </c>
       <c r="F256" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G256" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H256" t="s">
-        <v>123</v>
+        <v>61</v>
       </c>
     </row>
     <row r="257" spans="1:8" ht="12.75">
       <c r="A257" s="1" t="s">
-        <v>821</v>
+        <v>839</v>
       </c>
       <c r="B257" t="s">
-        <v>822</v>
+        <v>840</v>
       </c>
       <c r="C257" s="1" t="s">
-        <v>78</v>
+        <v>68</v>
       </c>
       <c r="D257" t="s">
-        <v>823</v>
+        <v>841</v>
       </c>
       <c r="F257" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G257" t="s">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="H257" t="s">
-        <v>81</v>
+        <v>61</v>
       </c>
     </row>
     <row r="258" spans="1:8" ht="12.75">
       <c r="A258" s="1" t="s">
-        <v>824</v>
+        <v>842</v>
       </c>
       <c r="B258" t="s">
-        <v>825</v>
+        <v>843</v>
       </c>
       <c r="C258" s="1" t="s">
-        <v>78</v>
+        <v>68</v>
       </c>
       <c r="D258" t="s">
-        <v>826</v>
+        <v>844</v>
       </c>
       <c r="F258" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G258" t="s">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="H258" t="s">
-        <v>81</v>
+        <v>61</v>
       </c>
     </row>
     <row r="259" spans="1:8" ht="12.75">
       <c r="A259" s="1" t="s">
-        <v>827</v>
+        <v>845</v>
       </c>
       <c r="B259" t="s">
-        <v>828</v>
+        <v>846</v>
       </c>
       <c r="C259" s="1" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="D259" t="s">
-        <v>829</v>
+        <v>847</v>
       </c>
       <c r="F259" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G259" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H259" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="260" spans="1:8" ht="12.75">
       <c r="A260" s="1" t="s">
-        <v>830</v>
+        <v>848</v>
       </c>
       <c r="B260" t="s">
-        <v>831</v>
+        <v>849</v>
       </c>
       <c r="C260" s="1" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="D260" t="s">
-        <v>832</v>
+        <v>850</v>
       </c>
       <c r="F260" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G260" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="H260" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="261" spans="1:8" ht="12.75">
       <c r="A261" s="1" t="s">
-        <v>833</v>
+        <v>851</v>
       </c>
       <c r="B261" t="s">
-        <v>834</v>
+        <v>852</v>
       </c>
       <c r="C261" s="1" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D261" t="s">
-        <v>835</v>
+        <v>853</v>
       </c>
       <c r="F261" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G261" t="s">
-        <v>37</v>
+        <v>332</v>
       </c>
       <c r="H261" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="262" spans="1:8" ht="12.75">
       <c r="A262" s="1" t="s">
-        <v>836</v>
+        <v>854</v>
       </c>
       <c r="B262" t="s">
-        <v>837</v>
+        <v>855</v>
       </c>
       <c r="C262" s="1" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D262" t="s">
-        <v>838</v>
+        <v>856</v>
       </c>
       <c r="F262" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G262" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H262" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="263" spans="1:8" ht="12.75">
       <c r="A263" s="1" t="s">
-        <v>839</v>
+        <v>857</v>
       </c>
       <c r="B263" t="s">
-        <v>840</v>
+        <v>858</v>
       </c>
       <c r="C263" s="1" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="D263" t="s">
-        <v>841</v>
+        <v>859</v>
       </c>
       <c r="F263" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G263" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H263" t="s">
-        <v>38</v>
+        <v>80</v>
       </c>
     </row>
     <row r="264" spans="1:8" ht="12.75">
       <c r="A264" s="1" t="s">
-        <v>842</v>
+        <v>860</v>
       </c>
       <c r="B264" t="s">
-        <v>843</v>
+        <v>861</v>
       </c>
       <c r="C264" s="1" t="s">
-        <v>35</v>
+        <v>68</v>
       </c>
       <c r="D264" t="s">
-        <v>841</v>
+        <v>862</v>
       </c>
       <c r="F264" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G264" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H264" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="265" spans="1:8" ht="12.75">
       <c r="A265" s="1" t="s">
-        <v>844</v>
+        <v>863</v>
       </c>
       <c r="B265" t="s">
-        <v>845</v>
+        <v>864</v>
       </c>
       <c r="C265" s="1" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="D265" t="s">
-        <v>846</v>
+        <v>865</v>
       </c>
       <c r="F265" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G265" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="H265" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="266" spans="1:8" ht="12.75">
       <c r="A266" s="1" t="s">
-        <v>847</v>
+        <v>866</v>
       </c>
       <c r="B266" t="s">
-        <v>848</v>
+        <v>867</v>
       </c>
       <c r="C266" s="1" t="s">
-        <v>61</v>
+        <v>213</v>
       </c>
       <c r="D266" t="s">
-        <v>849</v>
+        <v>214</v>
       </c>
       <c r="F266" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G266" t="s">
-        <v>31</v>
+        <v>215</v>
       </c>
       <c r="H266" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="267" spans="1:8" ht="12.75">
       <c r="A267" s="1" t="s">
-        <v>850</v>
+        <v>868</v>
       </c>
       <c r="B267" t="s">
-        <v>851</v>
+        <v>869</v>
       </c>
       <c r="C267" s="1" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="D267" t="s">
-        <v>852</v>
+        <v>870</v>
       </c>
       <c r="F267" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G267" t="s">
-        <v>31</v>
+        <v>215</v>
       </c>
       <c r="H267" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
     </row>
     <row r="268" spans="1:8" ht="12.75">
       <c r="A268" s="1" t="s">
-        <v>853</v>
+        <v>871</v>
       </c>
       <c r="B268" t="s">
-        <v>854</v>
+        <v>872</v>
       </c>
       <c r="C268" s="1" t="s">
-        <v>22</v>
+        <v>213</v>
       </c>
       <c r="D268" t="s">
-        <v>855</v>
+        <v>219</v>
       </c>
       <c r="F268" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G268" t="s">
-        <v>25</v>
+        <v>215</v>
       </c>
       <c r="H268" t="s">
-        <v>26</v>
+        <v>61</v>
       </c>
     </row>
     <row r="269" spans="1:8" ht="12.75">
       <c r="A269" s="1" t="s">
-        <v>856</v>
+        <v>873</v>
       </c>
       <c r="B269" t="s">
-        <v>857</v>
+        <v>874</v>
       </c>
       <c r="C269" s="1" t="s">
-        <v>29</v>
+        <v>68</v>
       </c>
       <c r="D269" t="s">
-        <v>858</v>
+        <v>450</v>
       </c>
       <c r="F269" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G269" t="s">
-        <v>25</v>
+        <v>70</v>
       </c>
       <c r="H269" t="s">
-        <v>651</v>
+        <v>61</v>
       </c>
     </row>
     <row r="270" spans="1:8" ht="12.75">
       <c r="A270" s="1" t="s">
-        <v>859</v>
+        <v>875</v>
       </c>
       <c r="B270" t="s">
-        <v>860</v>
+        <v>876</v>
       </c>
       <c r="C270" s="1" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="D270" t="s">
-        <v>129</v>
+        <v>877</v>
       </c>
       <c r="F270" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G270" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="H270" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="271" spans="1:8" ht="12.75">
       <c r="A271" s="1" t="s">
-        <v>861</v>
+        <v>878</v>
       </c>
       <c r="B271" t="s">
-        <v>862</v>
+        <v>879</v>
       </c>
       <c r="C271" s="1" t="s">
-        <v>61</v>
+        <v>195</v>
       </c>
       <c r="D271" t="s">
-        <v>863</v>
+        <v>880</v>
       </c>
       <c r="F271" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G271" t="s">
-        <v>31</v>
+        <v>197</v>
       </c>
       <c r="H271" t="s">
-        <v>38</v>
+        <v>198</v>
       </c>
     </row>
     <row r="272" spans="1:8" ht="12.75">
       <c r="A272" s="1" t="s">
-        <v>864</v>
+        <v>881</v>
       </c>
       <c r="B272" t="s">
-        <v>865</v>
+        <v>882</v>
       </c>
       <c r="C272" s="1" t="s">
-        <v>35</v>
+        <v>195</v>
       </c>
       <c r="D272" t="s">
-        <v>621</v>
+        <v>883</v>
       </c>
       <c r="F272" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G272" t="s">
-        <v>37</v>
+        <v>197</v>
       </c>
       <c r="H272" t="s">
-        <v>38</v>
+        <v>198</v>
       </c>
     </row>
     <row r="273" spans="1:8" ht="12.75">
       <c r="A273" s="1" t="s">
-        <v>866</v>
+        <v>884</v>
       </c>
       <c r="B273" t="s">
-        <v>867</v>
+        <v>885</v>
       </c>
       <c r="C273" s="1" t="s">
-        <v>61</v>
+        <v>30</v>
       </c>
       <c r="D273" t="s">
-        <v>868</v>
+        <v>886</v>
       </c>
       <c r="F273" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G273" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H273" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="274" spans="1:8" ht="12.75">
       <c r="A274" s="1" t="s">
-        <v>869</v>
+        <v>887</v>
       </c>
       <c r="B274" t="s">
-        <v>870</v>
+        <v>888</v>
       </c>
       <c r="C274" s="1" t="s">
-        <v>35</v>
+        <v>195</v>
       </c>
       <c r="D274" t="s">
-        <v>871</v>
+        <v>889</v>
       </c>
       <c r="F274" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G274" t="s">
-        <v>37</v>
+        <v>197</v>
       </c>
       <c r="H274" t="s">
-        <v>38</v>
+        <v>198</v>
       </c>
     </row>
     <row r="275" spans="1:8" ht="12.75">
       <c r="A275" s="1" t="s">
-        <v>872</v>
+        <v>890</v>
       </c>
       <c r="B275" t="s">
-        <v>873</v>
+        <v>891</v>
       </c>
       <c r="C275" s="1" t="s">
-        <v>61</v>
+        <v>12</v>
       </c>
       <c r="D275" t="s">
-        <v>874</v>
+        <v>892</v>
       </c>
       <c r="F275" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G275" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="H275" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="276" spans="1:8" ht="12.75">
       <c r="A276" s="1" t="s">
-        <v>875</v>
+        <v>893</v>
       </c>
       <c r="B276" t="s">
-        <v>876</v>
+        <v>894</v>
       </c>
       <c r="C276" s="1" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D276" t="s">
-        <v>877</v>
+        <v>895</v>
       </c>
       <c r="F276" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G276" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H276" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="277" spans="1:8" ht="12.75">
       <c r="A277" s="1" t="s">
-        <v>878</v>
+        <v>896</v>
       </c>
       <c r="B277" t="s">
-        <v>879</v>
+        <v>897</v>
       </c>
       <c r="C277" s="1" t="s">
-        <v>108</v>
+        <v>12</v>
       </c>
       <c r="D277" t="s">
-        <v>880</v>
+        <v>898</v>
       </c>
       <c r="F277" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G277" t="s">
-        <v>110</v>
+        <v>332</v>
       </c>
       <c r="H277" t="s">
-        <v>38</v>
+        <v>80</v>
       </c>
     </row>
     <row r="278" spans="1:8" ht="12.75">
       <c r="A278" s="1" t="s">
-        <v>881</v>
+        <v>899</v>
       </c>
       <c r="B278" t="s">
-        <v>882</v>
+        <v>900</v>
       </c>
       <c r="C278" s="1" t="s">
-        <v>61</v>
+        <v>12</v>
       </c>
       <c r="D278" t="s">
-        <v>883</v>
+        <v>901</v>
       </c>
       <c r="F278" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G278" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="H278" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="279" spans="1:8" ht="12.75">
       <c r="A279" s="1" t="s">
-        <v>884</v>
+        <v>902</v>
       </c>
       <c r="B279" t="s">
-        <v>885</v>
+        <v>903</v>
       </c>
       <c r="C279" s="1" t="s">
-        <v>78</v>
+        <v>68</v>
       </c>
       <c r="D279" t="s">
-        <v>886</v>
+        <v>525</v>
       </c>
       <c r="F279" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G279" t="s">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="H279" t="s">
-        <v>81</v>
+        <v>61</v>
       </c>
     </row>
     <row r="280" spans="1:8" ht="12.75">
       <c r="A280" s="1" t="s">
-        <v>887</v>
+        <v>904</v>
       </c>
       <c r="B280" t="s">
-        <v>888</v>
+        <v>905</v>
       </c>
       <c r="C280" s="1" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="D280" t="s">
-        <v>889</v>
+        <v>718</v>
       </c>
       <c r="F280" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G280" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H280" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="281" spans="1:8" ht="12.75">
       <c r="A281" s="1" t="s">
-        <v>890</v>
+        <v>906</v>
       </c>
       <c r="B281" t="s">
-        <v>891</v>
+        <v>907</v>
       </c>
       <c r="C281" s="1" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="D281" t="s">
-        <v>892</v>
+        <v>908</v>
       </c>
       <c r="F281" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G281" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="H281" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="282" spans="1:8" ht="12.75">
       <c r="A282" s="1" t="s">
-        <v>893</v>
+        <v>909</v>
       </c>
       <c r="B282" t="s">
-        <v>894</v>
+        <v>910</v>
       </c>
       <c r="C282" s="1" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="D282" t="s">
-        <v>173</v>
+        <v>911</v>
       </c>
       <c r="F282" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G282" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H282" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="283" spans="1:8" ht="12.75">
       <c r="A283" s="1" t="s">
-        <v>895</v>
+        <v>912</v>
       </c>
       <c r="B283" t="s">
-        <v>896</v>
+        <v>913</v>
       </c>
       <c r="C283" s="1" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="D283" t="s">
-        <v>897</v>
+        <v>914</v>
       </c>
       <c r="F283" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G283" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H283" t="s">
-        <v>38</v>
+        <v>80</v>
       </c>
     </row>
     <row r="284" spans="1:8" ht="12.75">
       <c r="A284" s="1" t="s">
-        <v>898</v>
+        <v>915</v>
       </c>
       <c r="B284" t="s">
-        <v>899</v>
+        <v>916</v>
       </c>
       <c r="C284" s="1" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="D284" t="s">
-        <v>900</v>
+        <v>73</v>
       </c>
       <c r="F284" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G284" t="s">
-        <v>198</v>
+        <v>70</v>
       </c>
       <c r="H284" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="285" spans="1:8" ht="12.75">
       <c r="A285" s="1" t="s">
-        <v>901</v>
+        <v>917</v>
       </c>
       <c r="B285" t="s">
-        <v>902</v>
+        <v>918</v>
       </c>
       <c r="C285" s="1" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="D285" t="s">
-        <v>903</v>
+        <v>919</v>
       </c>
       <c r="F285" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G285" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="H285" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="286" spans="1:8" ht="12.75">
       <c r="A286" s="1" t="s">
-        <v>904</v>
+        <v>920</v>
       </c>
       <c r="B286" t="s">
-        <v>905</v>
+        <v>921</v>
       </c>
       <c r="C286" s="1" t="s">
-        <v>906</v>
+        <v>68</v>
       </c>
       <c r="D286" t="s">
-        <v>907</v>
+        <v>525</v>
       </c>
       <c r="F286" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G286" t="s">
-        <v>198</v>
+        <v>70</v>
       </c>
       <c r="H286" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="287" spans="1:8" ht="12.75">
       <c r="A287" s="1" t="s">
-        <v>908</v>
+        <v>922</v>
       </c>
       <c r="B287" t="s">
-        <v>909</v>
+        <v>923</v>
       </c>
       <c r="C287" s="1" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="D287" t="s">
-        <v>910</v>
+        <v>508</v>
       </c>
       <c r="F287" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G287" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="H287" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="288" spans="1:8" ht="12.75">
       <c r="A288" s="1" t="s">
-        <v>911</v>
+        <v>924</v>
       </c>
       <c r="B288" t="s">
-        <v>912</v>
+        <v>925</v>
       </c>
       <c r="C288" s="1" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D288" t="s">
-        <v>723</v>
+        <v>453</v>
       </c>
       <c r="F288" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G288" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H288" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="289" spans="1:8" ht="12.75">
       <c r="A289" s="1" t="s">
-        <v>913</v>
+        <v>926</v>
       </c>
       <c r="B289" t="s">
-        <v>914</v>
+        <v>927</v>
       </c>
       <c r="C289" s="1" t="s">
-        <v>61</v>
+        <v>195</v>
       </c>
       <c r="D289" t="s">
-        <v>915</v>
+        <v>928</v>
       </c>
       <c r="F289" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G289" t="s">
-        <v>31</v>
+        <v>197</v>
       </c>
       <c r="H289" t="s">
-        <v>38</v>
+        <v>198</v>
       </c>
     </row>
     <row r="290" spans="1:8" ht="12.75">
       <c r="A290" s="1" t="s">
-        <v>916</v>
+        <v>929</v>
       </c>
       <c r="B290" t="s">
-        <v>917</v>
+        <v>930</v>
       </c>
       <c r="C290" s="1" t="s">
-        <v>906</v>
+        <v>12</v>
       </c>
       <c r="D290" t="s">
-        <v>918</v>
+        <v>931</v>
       </c>
       <c r="F290" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G290" t="s">
-        <v>198</v>
+        <v>70</v>
       </c>
       <c r="H290" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="291" spans="1:8" ht="12.75">
       <c r="A291" s="1" t="s">
-        <v>920</v>
+        <v>932</v>
       </c>
       <c r="B291" t="s">
-        <v>921</v>
-[...2 lines deleted...]
-        <v>196</v>
+        <v>933</v>
+      </c>
+      <c r="C291" s="1" t="s">
+        <v>59</v>
       </c>
       <c r="D291" t="s">
-        <v>922</v>
+        <v>934</v>
+      </c>
+      <c r="F291" t="s">
+        <v>14</v>
       </c>
       <c r="G291" t="s">
-        <v>923</v>
+        <v>22</v>
       </c>
       <c r="H291" t="s">
-        <v>924</v>
+        <v>61</v>
       </c>
     </row>
     <row r="292" spans="1:8" ht="12.75">
       <c r="A292" s="1" t="s">
-        <v>926</v>
+        <v>935</v>
       </c>
       <c r="B292" t="s">
-        <v>927</v>
-[...2 lines deleted...]
-        <v>196</v>
+        <v>936</v>
+      </c>
+      <c r="C292" s="1" t="s">
+        <v>12</v>
       </c>
       <c r="D292" t="s">
-        <v>928</v>
+        <v>937</v>
+      </c>
+      <c r="F292" t="s">
+        <v>14</v>
       </c>
       <c r="G292" t="s">
-        <v>923</v>
+        <v>215</v>
       </c>
       <c r="H292" t="s">
-        <v>924</v>
+        <v>938</v>
       </c>
     </row>
     <row r="293" spans="1:8" ht="12.75">
       <c r="A293" s="1" t="s">
-        <v>930</v>
+        <v>939</v>
       </c>
       <c r="B293" t="s">
-        <v>931</v>
+        <v>940</v>
       </c>
       <c r="C293" s="1" t="s">
-        <v>932</v>
+        <v>59</v>
       </c>
       <c r="D293" t="s">
-        <v>933</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>941</v>
+      </c>
+      <c r="F293" t="s">
+        <v>14</v>
+      </c>
+      <c r="G293" t="s">
+        <v>22</v>
       </c>
       <c r="H293" t="s">
-        <v>934</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:10" ht="12.75">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8" ht="12.75">
       <c r="A294" s="1" t="s">
-        <v>935</v>
+        <v>942</v>
+      </c>
+      <c r="B294" t="s">
+        <v>943</v>
       </c>
       <c r="C294" s="1" t="s">
-        <v>936</v>
+        <v>59</v>
       </c>
       <c r="D294" t="s">
-        <v>937</v>
+        <v>566</v>
+      </c>
+      <c r="F294" t="s">
+        <v>14</v>
       </c>
       <c r="G294" t="s">
-        <v>938</v>
+        <v>22</v>
       </c>
       <c r="H294" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>61</v>
       </c>
     </row>
     <row r="295" spans="1:8" ht="12.75">
       <c r="A295" s="1" t="s">
-        <v>939</v>
+        <v>944</v>
+      </c>
+      <c r="B295" t="s">
+        <v>945</v>
       </c>
       <c r="C295" s="1" t="s">
-        <v>936</v>
+        <v>30</v>
       </c>
       <c r="D295" t="s">
-        <v>940</v>
+        <v>946</v>
+      </c>
+      <c r="F295" t="s">
+        <v>14</v>
       </c>
       <c r="G295" t="s">
-        <v>938</v>
+        <v>70</v>
       </c>
       <c r="H295" t="s">
-        <v>19</v>
+        <v>38</v>
       </c>
     </row>
     <row r="296" spans="1:8" ht="12.75">
       <c r="A296" s="1" t="s">
-        <v>941</v>
+        <v>947</v>
+      </c>
+      <c r="B296" t="s">
+        <v>948</v>
       </c>
       <c r="C296" s="1" t="s">
-        <v>936</v>
+        <v>59</v>
       </c>
       <c r="D296" t="s">
-        <v>942</v>
+        <v>949</v>
+      </c>
+      <c r="F296" t="s">
+        <v>14</v>
       </c>
       <c r="G296" t="s">
-        <v>938</v>
+        <v>22</v>
       </c>
       <c r="H296" t="s">
-        <v>19</v>
+        <v>61</v>
       </c>
     </row>
     <row r="297" spans="1:8" ht="12.75">
       <c r="A297" s="1" t="s">
-        <v>943</v>
+        <v>950</v>
+      </c>
+      <c r="B297" t="s">
+        <v>951</v>
       </c>
       <c r="C297" s="1" t="s">
-        <v>936</v>
+        <v>195</v>
       </c>
       <c r="D297" t="s">
-        <v>944</v>
+        <v>952</v>
+      </c>
+      <c r="F297" t="s">
+        <v>14</v>
       </c>
       <c r="G297" t="s">
-        <v>938</v>
+        <v>197</v>
       </c>
       <c r="H297" t="s">
-        <v>19</v>
+        <v>198</v>
       </c>
     </row>
     <row r="298" spans="1:8" ht="12.75">
       <c r="A298" s="1" t="s">
-        <v>945</v>
+        <v>953</v>
+      </c>
+      <c r="B298" t="s">
+        <v>954</v>
       </c>
       <c r="C298" s="1" t="s">
-        <v>936</v>
+        <v>59</v>
       </c>
       <c r="D298" t="s">
-        <v>946</v>
+        <v>955</v>
+      </c>
+      <c r="F298" t="s">
+        <v>14</v>
       </c>
       <c r="G298" t="s">
-        <v>938</v>
+        <v>22</v>
       </c>
       <c r="H298" t="s">
-        <v>19</v>
+        <v>61</v>
       </c>
     </row>
     <row r="299" spans="1:8" ht="12.75">
       <c r="A299" s="1" t="s">
-        <v>948</v>
+        <v>956</v>
       </c>
       <c r="B299" t="s">
-        <v>949</v>
+        <v>957</v>
       </c>
       <c r="C299" s="1" t="s">
-        <v>569</v>
+        <v>59</v>
       </c>
       <c r="D299" t="s">
-        <v>570</v>
+        <v>958</v>
       </c>
       <c r="F299" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G299" t="s">
-        <v>571</v>
+        <v>22</v>
       </c>
       <c r="H299" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="300" spans="1:8" ht="12.75">
       <c r="A300" s="1" t="s">
-        <v>951</v>
+        <v>959</v>
       </c>
       <c r="B300" t="s">
-        <v>952</v>
+        <v>960</v>
       </c>
       <c r="C300" s="1" t="s">
-        <v>569</v>
+        <v>30</v>
       </c>
       <c r="D300" t="s">
-        <v>577</v>
+        <v>961</v>
       </c>
       <c r="F300" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G300" t="s">
-        <v>571</v>
+        <v>22</v>
       </c>
       <c r="H300" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="301" spans="1:8" ht="12.75">
       <c r="A301" s="1" t="s">
-        <v>954</v>
+        <v>962</v>
       </c>
       <c r="B301" t="s">
-        <v>955</v>
+        <v>963</v>
       </c>
       <c r="C301" s="1" t="s">
-        <v>569</v>
+        <v>269</v>
       </c>
       <c r="D301" t="s">
-        <v>577</v>
+        <v>964</v>
       </c>
       <c r="F301" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G301" t="s">
-        <v>571</v>
+        <v>271</v>
       </c>
       <c r="H301" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="302" spans="1:8" ht="12.75">
       <c r="A302" s="1" t="s">
-        <v>957</v>
+        <v>965</v>
       </c>
       <c r="B302" t="s">
-        <v>958</v>
+        <v>966</v>
       </c>
       <c r="C302" s="1" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="D302" t="s">
-        <v>959</v>
+        <v>476</v>
       </c>
       <c r="F302" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G302" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H302" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="303" spans="1:8" ht="12.75">
       <c r="A303" s="1" t="s">
-        <v>961</v>
+        <v>967</v>
       </c>
       <c r="B303" t="s">
-        <v>962</v>
+        <v>968</v>
       </c>
       <c r="C303" s="1" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="D303" t="s">
-        <v>963</v>
+        <v>969</v>
       </c>
       <c r="F303" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G303" t="s">
-        <v>37</v>
+        <v>215</v>
       </c>
       <c r="H303" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="304" spans="1:8" ht="12.75">
       <c r="A304" s="1" t="s">
-        <v>965</v>
+        <v>970</v>
       </c>
       <c r="B304" t="s">
-        <v>966</v>
+        <v>971</v>
       </c>
       <c r="C304" s="1" t="s">
-        <v>61</v>
+        <v>12</v>
       </c>
       <c r="D304" t="s">
-        <v>967</v>
+        <v>972</v>
       </c>
       <c r="F304" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G304" t="s">
-        <v>31</v>
+        <v>215</v>
       </c>
       <c r="H304" t="s">
-        <v>38</v>
+        <v>973</v>
       </c>
     </row>
     <row r="305" spans="1:8" ht="12.75">
       <c r="A305" s="1" t="s">
-        <v>969</v>
+        <v>974</v>
       </c>
       <c r="B305" t="s">
-        <v>970</v>
+        <v>975</v>
       </c>
       <c r="C305" s="1" t="s">
-        <v>61</v>
+        <v>20</v>
       </c>
       <c r="D305" t="s">
-        <v>483</v>
+        <v>976</v>
       </c>
       <c r="F305" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G305" t="s">
-        <v>31</v>
+        <v>332</v>
       </c>
       <c r="H305" t="s">
-        <v>38</v>
+        <v>23</v>
       </c>
     </row>
     <row r="306" spans="1:8" ht="12.75">
       <c r="A306" s="1" t="s">
-        <v>972</v>
+        <v>977</v>
       </c>
       <c r="B306" t="s">
-        <v>973</v>
+        <v>978</v>
       </c>
       <c r="C306" s="1" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D306" t="s">
-        <v>974</v>
+        <v>979</v>
       </c>
       <c r="F306" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G306" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H306" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="307" spans="1:8" ht="12.75">
       <c r="A307" s="1" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="B307" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="C307" s="1" t="s">
-        <v>29</v>
+        <v>59</v>
       </c>
       <c r="D307" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
       <c r="F307" t="s">
-        <v>24</v>
+        <v>14</v>
+      </c>
+      <c r="G307" t="s">
+        <v>22</v>
       </c>
       <c r="H307" t="s">
-        <v>75</v>
+        <v>61</v>
       </c>
     </row>
     <row r="308" spans="1:8" ht="12.75">
       <c r="A308" s="1" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="B308" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="C308" s="1" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D308" t="s">
-        <v>832</v>
+        <v>698</v>
       </c>
       <c r="F308" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G308" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H308" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="309" spans="1:8" ht="12.75">
       <c r="A309" s="1" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
       <c r="B309" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="C309" s="1" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D309" t="s">
-        <v>983</v>
+        <v>392</v>
       </c>
       <c r="F309" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G309" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H309" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="310" spans="1:8" ht="12.75">
       <c r="A310" s="1" t="s">
-        <v>984</v>
+        <v>987</v>
       </c>
       <c r="B310" t="s">
-        <v>985</v>
+        <v>988</v>
       </c>
       <c r="C310" s="1" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="D310" t="s">
-        <v>986</v>
+        <v>989</v>
       </c>
       <c r="F310" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G310" t="s">
-        <v>31</v>
+        <v>332</v>
       </c>
       <c r="H310" t="s">
-        <v>987</v>
+        <v>38</v>
       </c>
     </row>
     <row r="311" spans="1:8" ht="12.75">
       <c r="A311" s="1" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="B311" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="C311" s="1" t="s">
-        <v>61</v>
+        <v>12</v>
       </c>
       <c r="D311" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
       <c r="F311" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G311" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="H311" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="312" spans="1:8" ht="12.75">
       <c r="A312" s="1" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
       <c r="B312" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="C312" s="1" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="D312" t="s">
-        <v>990</v>
+        <v>995</v>
       </c>
       <c r="F312" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G312" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="H312" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="313" spans="1:8" ht="12.75">
       <c r="A313" s="1" t="s">
-        <v>993</v>
+        <v>996</v>
       </c>
       <c r="B313" t="s">
-        <v>994</v>
+        <v>997</v>
       </c>
       <c r="C313" s="1" t="s">
-        <v>61</v>
+        <v>20</v>
       </c>
       <c r="D313" t="s">
-        <v>995</v>
+        <v>353</v>
       </c>
       <c r="F313" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G313" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H313" t="s">
-        <v>38</v>
+        <v>336</v>
       </c>
     </row>
     <row r="314" spans="1:8" ht="12.75">
       <c r="A314" s="1" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
       <c r="B314" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="C314" s="1" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="D314" t="s">
-        <v>998</v>
+        <v>701</v>
       </c>
       <c r="F314" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G314" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H314" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="315" spans="1:8" ht="12.75">
       <c r="A315" s="1" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="B315" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
       <c r="C315" s="1" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="D315" t="s">
-        <v>1001</v>
+        <v>680</v>
       </c>
       <c r="F315" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G315" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H315" t="s">
-        <v>26</v>
+        <v>61</v>
       </c>
     </row>
     <row r="316" spans="1:8" ht="12.75">
       <c r="A316" s="1" t="s">
         <v>1002</v>
       </c>
       <c r="B316" t="s">
         <v>1003</v>
       </c>
       <c r="C316" s="1" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D316" t="s">
-        <v>234</v>
+        <v>1004</v>
       </c>
       <c r="F316" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G316" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H316" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="317" spans="1:8" ht="12.75">
       <c r="A317" s="1" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="B317" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="C317" s="1" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D317" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
       <c r="F317" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G317" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H317" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="318" spans="1:8" ht="12.75">
       <c r="A318" s="1" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="B318" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
       <c r="C318" s="1" t="s">
-        <v>35</v>
+        <v>68</v>
       </c>
       <c r="D318" t="s">
-        <v>1009</v>
+        <v>73</v>
       </c>
       <c r="F318" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G318" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H318" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="319" spans="1:8" ht="12.75">
       <c r="A319" s="1" t="s">
         <v>1010</v>
       </c>
       <c r="B319" t="s">
         <v>1011</v>
       </c>
       <c r="C319" s="1" t="s">
-        <v>35</v>
+        <v>68</v>
       </c>
       <c r="D319" t="s">
         <v>1012</v>
       </c>
       <c r="F319" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G319" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H319" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="320" spans="1:8" ht="12.75">
       <c r="A320" s="1" t="s">
         <v>1013</v>
       </c>
       <c r="B320" t="s">
         <v>1014</v>
       </c>
       <c r="C320" s="1" t="s">
-        <v>48</v>
+        <v>68</v>
       </c>
       <c r="D320" t="s">
-        <v>1015</v>
+        <v>724</v>
       </c>
       <c r="F320" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G320" t="s">
-        <v>25</v>
+        <v>70</v>
       </c>
       <c r="H320" t="s">
-        <v>75</v>
+        <v>61</v>
       </c>
     </row>
     <row r="321" spans="1:8" ht="12.75">
       <c r="A321" s="1" t="s">
+        <v>1015</v>
+      </c>
+      <c r="B321" t="s">
         <v>1016</v>
       </c>
-      <c r="B321" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C321" s="1" t="s">
-        <v>78</v>
+        <v>68</v>
       </c>
       <c r="D321" t="s">
-        <v>1018</v>
+        <v>724</v>
       </c>
       <c r="F321" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G321" t="s">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="H321" t="s">
-        <v>81</v>
+        <v>61</v>
       </c>
     </row>
     <row r="322" spans="1:8" ht="12.75">
       <c r="A322" s="1" t="s">
-        <v>1019</v>
+        <v>1017</v>
       </c>
       <c r="B322" t="s">
-        <v>1020</v>
+        <v>1018</v>
       </c>
       <c r="C322" s="1" t="s">
-        <v>78</v>
+        <v>68</v>
       </c>
       <c r="D322" t="s">
-        <v>1021</v>
+        <v>724</v>
       </c>
       <c r="F322" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G322" t="s">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="H322" t="s">
-        <v>81</v>
+        <v>61</v>
       </c>
     </row>
     <row r="323" spans="1:8" ht="12.75">
       <c r="A323" s="1" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="B323" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
       <c r="C323" s="1" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D323" t="s">
-        <v>1024</v>
+        <v>99</v>
       </c>
       <c r="F323" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G323" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H323" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="324" spans="1:8" ht="12.75">
+    <row r="324" spans="1:10" ht="12.75">
       <c r="A324" s="1" t="s">
+        <v>1021</v>
+      </c>
+      <c r="C324" s="1" t="s">
+        <v>1022</v>
+      </c>
+      <c r="D324" t="s">
+        <v>1023</v>
+      </c>
+      <c r="G324" t="s">
+        <v>1024</v>
+      </c>
+      <c r="H324" t="s">
         <v>1025</v>
       </c>
-      <c r="B324" t="s">
-[...15 lines deleted...]
-        <v>38</v>
+      <c r="J324" t="s">
+        <v>100</v>
       </c>
     </row>
     <row r="325" spans="1:8" ht="12.75">
       <c r="A325" s="1" t="s">
+        <v>1026</v>
+      </c>
+      <c r="C325" s="1" t="s">
+        <v>1022</v>
+      </c>
+      <c r="D325" t="s">
         <v>1027</v>
       </c>
-      <c r="B325" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G325" t="s">
-        <v>37</v>
+        <v>1024</v>
       </c>
       <c r="H325" t="s">
-        <v>38</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="326" spans="1:8" ht="12.75">
       <c r="A326" s="1" t="s">
+        <v>1028</v>
+      </c>
+      <c r="C326" s="1" t="s">
+        <v>1022</v>
+      </c>
+      <c r="D326" t="s">
         <v>1029</v>
       </c>
-      <c r="B326" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G326" t="s">
-        <v>25</v>
+        <v>1024</v>
       </c>
       <c r="H326" t="s">
-        <v>26</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="327" spans="1:8" ht="12.75">
       <c r="A327" s="1" t="s">
-        <v>1032</v>
-[...2 lines deleted...]
-        <v>1033</v>
+        <v>1030</v>
       </c>
       <c r="C327" s="1" t="s">
-        <v>29</v>
+        <v>1022</v>
       </c>
       <c r="D327" t="s">
-        <v>1034</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>1031</v>
       </c>
       <c r="G327" t="s">
-        <v>31</v>
+        <v>1024</v>
       </c>
       <c r="H327" t="s">
-        <v>51</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="328" spans="1:8" ht="12.75">
       <c r="A328" s="1" t="s">
-        <v>1035</v>
-[...2 lines deleted...]
-        <v>1036</v>
+        <v>1032</v>
       </c>
       <c r="C328" s="1" t="s">
-        <v>61</v>
+        <v>1022</v>
       </c>
       <c r="D328" t="s">
-        <v>1037</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>1033</v>
       </c>
       <c r="G328" t="s">
-        <v>31</v>
+        <v>1024</v>
       </c>
       <c r="H328" t="s">
-        <v>38</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="329" spans="1:8" ht="12.75">
       <c r="A329" s="1" t="s">
-        <v>1038</v>
+        <v>1035</v>
       </c>
       <c r="B329" t="s">
-        <v>1039</v>
+        <v>1036</v>
       </c>
       <c r="C329" s="1" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="D329" t="s">
-        <v>126</v>
+        <v>301</v>
       </c>
       <c r="F329" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G329" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H329" t="s">
-        <v>123</v>
+        <v>61</v>
       </c>
     </row>
     <row r="330" spans="1:8" ht="12.75">
       <c r="A330" s="1" t="s">
+        <v>1038</v>
+      </c>
+      <c r="B330" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C330" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D330" t="s">
         <v>1040</v>
       </c>
-      <c r="B330" t="s">
+      <c r="F330" t="s">
+        <v>14</v>
+      </c>
+      <c r="G330" t="s">
+        <v>22</v>
+      </c>
+      <c r="H330" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="331" spans="1:9" ht="12.75">
+      <c r="A331" s="1" t="s">
         <v>1041</v>
       </c>
-      <c r="C330" s="1" t="s">
-[...16 lines deleted...]
-      <c r="A331" s="1" t="s">
+      <c r="B331" t="s">
         <v>1042</v>
       </c>
-      <c r="B331" t="s">
+      <c r="C331" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D331" t="s">
         <v>1043</v>
       </c>
-      <c r="C331" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F331" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G331" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H331" t="s">
-        <v>38</v>
+        <v>61</v>
+      </c>
+      <c r="I331" t="s">
+        <v>62</v>
       </c>
     </row>
     <row r="332" spans="1:8" ht="12.75">
       <c r="A332" s="1" t="s">
         <v>1044</v>
       </c>
       <c r="B332" t="s">
         <v>1045</v>
       </c>
       <c r="C332" s="1" t="s">
-        <v>35</v>
+        <v>195</v>
       </c>
       <c r="D332" t="s">
         <v>1046</v>
       </c>
       <c r="F332" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G332" t="s">
-        <v>37</v>
+        <v>1047</v>
       </c>
       <c r="H332" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:8" ht="12.75">
+        <v>1048</v>
+      </c>
+    </row>
+    <row r="333" spans="1:9" ht="12.75">
       <c r="A333" s="1" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="B333" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
       <c r="C333" s="1" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="D333" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
       <c r="F333" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G333" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H333" t="s">
-        <v>38</v>
+        <v>61</v>
+      </c>
+      <c r="I333" t="s">
+        <v>62</v>
       </c>
     </row>
     <row r="334" spans="1:8" ht="12.75">
       <c r="A334" s="1" t="s">
-        <v>1050</v>
+        <v>1053</v>
       </c>
       <c r="B334" t="s">
-        <v>1051</v>
+        <v>1054</v>
       </c>
       <c r="C334" s="1" t="s">
-        <v>61</v>
+        <v>30</v>
       </c>
       <c r="D334" t="s">
-        <v>1052</v>
+        <v>1055</v>
       </c>
       <c r="F334" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G334" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H334" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="335" spans="1:8" ht="12.75">
       <c r="A335" s="1" t="s">
-        <v>1053</v>
+        <v>1057</v>
       </c>
       <c r="B335" t="s">
-        <v>1054</v>
+        <v>1058</v>
       </c>
       <c r="C335" s="1" t="s">
-        <v>61</v>
+        <v>30</v>
       </c>
       <c r="D335" t="s">
-        <v>1055</v>
+        <v>1059</v>
       </c>
       <c r="F335" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G335" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H335" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="336" spans="1:8" ht="12.75">
       <c r="A336" s="1" t="s">
-        <v>1056</v>
+        <v>1061</v>
       </c>
       <c r="B336" t="s">
-        <v>1057</v>
+        <v>1062</v>
       </c>
       <c r="C336" s="1" t="s">
-        <v>61</v>
+        <v>30</v>
       </c>
       <c r="D336" t="s">
-        <v>1058</v>
+        <v>1063</v>
       </c>
       <c r="F336" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G336" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H336" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="337" spans="1:8" ht="12.75">
       <c r="A337" s="1" t="s">
-        <v>1059</v>
+        <v>1065</v>
       </c>
       <c r="B337" t="s">
-        <v>1060</v>
+        <v>1066</v>
       </c>
       <c r="C337" s="1" t="s">
-        <v>48</v>
+        <v>348</v>
       </c>
       <c r="D337" t="s">
-        <v>1061</v>
+        <v>1067</v>
       </c>
       <c r="F337" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G337" t="s">
-        <v>25</v>
+        <v>197</v>
       </c>
       <c r="H337" t="s">
-        <v>158</v>
+        <v>16</v>
       </c>
     </row>
     <row r="338" spans="1:8" ht="12.75">
       <c r="A338" s="1" t="s">
-        <v>1062</v>
+        <v>1068</v>
       </c>
       <c r="B338" t="s">
-        <v>1063</v>
+        <v>1069</v>
       </c>
       <c r="C338" s="1" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D338" t="s">
-        <v>1064</v>
+        <v>1070</v>
       </c>
       <c r="F338" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G338" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H338" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="339" spans="1:8" ht="12.75">
       <c r="A339" s="1" t="s">
-        <v>1065</v>
+        <v>1071</v>
       </c>
       <c r="B339" t="s">
-        <v>1066</v>
+        <v>1072</v>
       </c>
       <c r="C339" s="1" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="D339" t="s">
-        <v>1067</v>
+        <v>1073</v>
       </c>
       <c r="F339" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G339" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H339" t="s">
-        <v>26</v>
+        <v>61</v>
       </c>
     </row>
     <row r="340" spans="1:8" ht="12.75">
       <c r="A340" s="1" t="s">
-        <v>1068</v>
+        <v>1074</v>
       </c>
       <c r="B340" t="s">
-        <v>1069</v>
+        <v>1075</v>
       </c>
       <c r="C340" s="1" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="D340" t="s">
-        <v>1070</v>
+        <v>1076</v>
       </c>
       <c r="F340" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G340" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H340" t="s">
-        <v>158</v>
+        <v>61</v>
       </c>
     </row>
     <row r="341" spans="1:8" ht="12.75">
       <c r="A341" s="1" t="s">
-        <v>1071</v>
+        <v>1077</v>
       </c>
       <c r="B341" t="s">
-        <v>1072</v>
+        <v>1078</v>
       </c>
       <c r="C341" s="1" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D341" t="s">
-        <v>1073</v>
+        <v>1076</v>
       </c>
       <c r="F341" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G341" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H341" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="342" spans="1:8" ht="12.75">
       <c r="A342" s="1" t="s">
-        <v>1074</v>
+        <v>1079</v>
       </c>
       <c r="B342" t="s">
-        <v>1075</v>
+        <v>1080</v>
       </c>
       <c r="C342" s="1" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D342" t="s">
-        <v>910</v>
+        <v>1081</v>
       </c>
       <c r="F342" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G342" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H342" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="343" spans="1:8" ht="12.75">
       <c r="A343" s="1" t="s">
-        <v>1076</v>
+        <v>1083</v>
       </c>
       <c r="B343" t="s">
-        <v>1077</v>
+        <v>1084</v>
       </c>
       <c r="C343" s="1" t="s">
-        <v>35</v>
+        <v>1085</v>
       </c>
       <c r="D343" t="s">
-        <v>1078</v>
+        <v>1086</v>
       </c>
       <c r="F343" t="s">
-        <v>24</v>
+        <v>1087</v>
       </c>
       <c r="G343" t="s">
-        <v>37</v>
+        <v>1088</v>
       </c>
       <c r="H343" t="s">
-        <v>38</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="344" spans="1:8" ht="12.75">
       <c r="A344" s="1" t="s">
-        <v>1079</v>
+        <v>1089</v>
       </c>
       <c r="B344" t="s">
-        <v>1080</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>1090</v>
+      </c>
+      <c r="C344" t="s">
+        <v>42</v>
       </c>
       <c r="D344" t="s">
-        <v>1081</v>
+        <v>1091</v>
       </c>
       <c r="F344" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G344" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="H344" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
     </row>
     <row r="345" spans="1:8" ht="12.75">
       <c r="A345" s="1" t="s">
-        <v>1082</v>
+        <v>1092</v>
       </c>
       <c r="B345" t="s">
-        <v>1083</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>1093</v>
+      </c>
+      <c r="C345" t="s">
+        <v>42</v>
       </c>
       <c r="D345" t="s">
-        <v>1084</v>
+        <v>1094</v>
       </c>
       <c r="F345" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G345" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="H345" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="346" spans="1:8" ht="12.75">
       <c r="A346" s="1" t="s">
-        <v>1085</v>
+        <v>1095</v>
       </c>
       <c r="B346" t="s">
-        <v>1086</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>1096</v>
+      </c>
+      <c r="C346" t="s">
+        <v>42</v>
       </c>
       <c r="D346" t="s">
-        <v>1087</v>
+        <v>1097</v>
       </c>
       <c r="F346" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G346" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="H346" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="347" spans="1:8" ht="12.75">
       <c r="A347" s="1" t="s">
-        <v>1088</v>
+        <v>1098</v>
       </c>
       <c r="B347" t="s">
-        <v>1089</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>1099</v>
+      </c>
+      <c r="C347" t="s">
+        <v>42</v>
       </c>
       <c r="D347" t="s">
-        <v>767</v>
+        <v>1100</v>
       </c>
       <c r="F347" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G347" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="H347" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="348" spans="1:8" ht="12.75">
       <c r="A348" s="1" t="s">
-        <v>1090</v>
+        <v>1101</v>
       </c>
       <c r="B348" t="s">
-        <v>1091</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>1102</v>
+      </c>
+      <c r="C348" t="s">
+        <v>42</v>
       </c>
       <c r="D348" t="s">
-        <v>1092</v>
+        <v>1103</v>
       </c>
       <c r="F348" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G348" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="H348" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="349" spans="1:8" ht="12.75">
       <c r="A349" s="1" t="s">
-        <v>1093</v>
-[...5 lines deleted...]
-        <v>61</v>
+        <v>1104</v>
+      </c>
+      <c r="C349" t="s">
+        <v>1105</v>
       </c>
       <c r="D349" t="s">
-        <v>1095</v>
+        <v>1106</v>
+      </c>
+      <c r="E349" t="s">
+        <v>55</v>
       </c>
       <c r="F349" t="s">
-        <v>24</v>
+        <v>1087</v>
       </c>
       <c r="G349" t="s">
-        <v>31</v>
+        <v>1088</v>
       </c>
       <c r="H349" t="s">
-        <v>38</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="350" spans="1:8" ht="12.75">
       <c r="A350" s="1" t="s">
-        <v>1096</v>
-[...5 lines deleted...]
-        <v>61</v>
+        <v>1107</v>
+      </c>
+      <c r="C350" t="s">
+        <v>1105</v>
       </c>
       <c r="D350" t="s">
-        <v>1098</v>
-[...5 lines deleted...]
-        <v>31</v>
+        <v>1108</v>
       </c>
       <c r="H350" t="s">
-        <v>38</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="351" spans="1:8" ht="12.75">
       <c r="A351" s="1" t="s">
-        <v>1099</v>
+        <v>1110</v>
       </c>
       <c r="B351" t="s">
-        <v>1100</v>
+        <v>1111</v>
       </c>
       <c r="C351" s="1" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="D351" t="s">
-        <v>1101</v>
+        <v>646</v>
       </c>
       <c r="F351" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G351" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H351" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="352" spans="1:8" ht="12.75">
       <c r="A352" s="1" t="s">
-        <v>1102</v>
+        <v>1112</v>
       </c>
       <c r="B352" t="s">
-        <v>1103</v>
+        <v>1113</v>
       </c>
       <c r="C352" s="1" t="s">
-        <v>61</v>
+        <v>20</v>
       </c>
       <c r="D352" t="s">
-        <v>1104</v>
+        <v>1114</v>
       </c>
       <c r="F352" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G352" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H352" t="s">
-        <v>38</v>
+        <v>80</v>
       </c>
     </row>
     <row r="353" spans="1:8" ht="12.75">
       <c r="A353" s="1" t="s">
-        <v>1105</v>
+        <v>1115</v>
       </c>
       <c r="B353" t="s">
-        <v>1106</v>
+        <v>1116</v>
       </c>
       <c r="C353" s="1" t="s">
-        <v>22</v>
+        <v>68</v>
       </c>
       <c r="D353" t="s">
-        <v>1107</v>
+        <v>1117</v>
       </c>
       <c r="F353" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G353" t="s">
-        <v>25</v>
+        <v>70</v>
       </c>
       <c r="H353" t="s">
-        <v>26</v>
+        <v>61</v>
       </c>
     </row>
     <row r="354" spans="1:8" ht="12.75">
       <c r="A354" s="1" t="s">
-        <v>1108</v>
+        <v>1118</v>
       </c>
       <c r="B354" t="s">
-        <v>1109</v>
+        <v>1119</v>
       </c>
       <c r="C354" s="1" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D354" t="s">
-        <v>1110</v>
+        <v>1120</v>
       </c>
       <c r="F354" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G354" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H354" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="355" spans="1:8" ht="12.75">
       <c r="A355" s="1" t="s">
-        <v>1111</v>
+        <v>1121</v>
       </c>
       <c r="B355" t="s">
-        <v>1112</v>
+        <v>1122</v>
       </c>
       <c r="C355" s="1" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="D355" t="s">
-        <v>1113</v>
+        <v>1123</v>
       </c>
       <c r="F355" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G355" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H355" t="s">
-        <v>241</v>
+        <v>61</v>
       </c>
     </row>
     <row r="356" spans="1:8" ht="12.75">
       <c r="A356" s="1" t="s">
-        <v>1114</v>
+        <v>1124</v>
       </c>
       <c r="B356" t="s">
-        <v>1115</v>
+        <v>1125</v>
       </c>
       <c r="C356" s="1" t="s">
-        <v>61</v>
+        <v>30</v>
       </c>
       <c r="D356" t="s">
-        <v>1116</v>
+        <v>1126</v>
       </c>
       <c r="F356" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G356" t="s">
-        <v>31</v>
+        <v>332</v>
       </c>
       <c r="H356" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="357" spans="1:8" ht="12.75">
       <c r="A357" s="1" t="s">
-        <v>1117</v>
+        <v>1127</v>
       </c>
       <c r="B357" t="s">
-        <v>1118</v>
+        <v>1128</v>
       </c>
       <c r="C357" s="1" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="D357" t="s">
-        <v>1119</v>
+        <v>1129</v>
       </c>
       <c r="F357" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G357" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="H357" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="358" spans="1:8" ht="12.75">
       <c r="A358" s="1" t="s">
-        <v>1120</v>
+        <v>1130</v>
       </c>
       <c r="B358" t="s">
-        <v>1121</v>
+        <v>1131</v>
       </c>
       <c r="C358" s="1" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="D358" t="s">
-        <v>1122</v>
+        <v>1132</v>
       </c>
       <c r="F358" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G358" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H358" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="359" spans="1:8" ht="12.75">
       <c r="A359" s="1" t="s">
-        <v>1123</v>
+        <v>1133</v>
       </c>
       <c r="B359" t="s">
-        <v>1124</v>
+        <v>1134</v>
       </c>
       <c r="C359" s="1" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="D359" t="s">
-        <v>1125</v>
+        <v>1135</v>
       </c>
       <c r="F359" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G359" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H359" t="s">
-        <v>26</v>
+        <v>61</v>
       </c>
     </row>
     <row r="360" spans="1:8" ht="12.75">
       <c r="A360" s="1" t="s">
-        <v>1126</v>
+        <v>1136</v>
       </c>
       <c r="B360" t="s">
-        <v>1127</v>
+        <v>1137</v>
       </c>
       <c r="C360" s="1" t="s">
-        <v>78</v>
+        <v>59</v>
       </c>
       <c r="D360" t="s">
-        <v>1128</v>
+        <v>1073</v>
       </c>
       <c r="F360" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G360" t="s">
-        <v>80</v>
+        <v>22</v>
       </c>
       <c r="H360" t="s">
-        <v>81</v>
+        <v>61</v>
       </c>
     </row>
     <row r="361" spans="1:8" ht="12.75">
       <c r="A361" s="1" t="s">
-        <v>1129</v>
+        <v>1138</v>
       </c>
       <c r="B361" t="s">
-        <v>1130</v>
+        <v>1139</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>29</v>
+        <v>59</v>
       </c>
       <c r="D361" t="s">
-        <v>1131</v>
+        <v>260</v>
       </c>
       <c r="F361" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G361" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H361" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
     </row>
     <row r="362" spans="1:8" ht="12.75">
       <c r="A362" s="1" t="s">
-        <v>1132</v>
+        <v>1140</v>
       </c>
       <c r="B362" t="s">
-        <v>1133</v>
+        <v>1141</v>
       </c>
       <c r="C362" s="1" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D362" t="s">
-        <v>1134</v>
+        <v>401</v>
       </c>
       <c r="F362" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G362" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H362" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="363" spans="1:8" ht="12.75">
       <c r="A363" s="1" t="s">
-        <v>1135</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>1142</v>
+      </c>
+      <c r="C363" t="s">
+        <v>1105</v>
       </c>
       <c r="D363" t="s">
-        <v>1137</v>
+        <v>1143</v>
       </c>
       <c r="F363" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G363" t="s">
-        <v>25</v>
+        <v>215</v>
       </c>
       <c r="H363" t="s">
-        <v>241</v>
+        <v>61</v>
       </c>
     </row>
     <row r="364" spans="1:8" ht="12.75">
       <c r="A364" s="1" t="s">
-        <v>1138</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>1144</v>
+      </c>
+      <c r="C364" t="s">
+        <v>1105</v>
       </c>
       <c r="D364" t="s">
-        <v>639</v>
+        <v>1145</v>
       </c>
       <c r="F364" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G364" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H364" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
     </row>
     <row r="365" spans="1:8" ht="12.75">
       <c r="A365" s="1" t="s">
-        <v>1140</v>
+        <v>1146</v>
       </c>
       <c r="B365" t="s">
-        <v>1141</v>
+        <v>1147</v>
       </c>
       <c r="C365" s="1" t="s">
-        <v>61</v>
+        <v>348</v>
       </c>
       <c r="D365" t="s">
-        <v>393</v>
+        <v>1148</v>
       </c>
       <c r="F365" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G365" t="s">
-        <v>31</v>
+        <v>197</v>
       </c>
       <c r="H365" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="366" spans="1:8" ht="12.75">
       <c r="A366" s="1" t="s">
-        <v>1142</v>
+        <v>1149</v>
       </c>
       <c r="B366" t="s">
-        <v>1143</v>
+        <v>1150</v>
       </c>
       <c r="C366" s="1" t="s">
-        <v>22</v>
+        <v>348</v>
       </c>
       <c r="D366" t="s">
-        <v>276</v>
+        <v>349</v>
       </c>
       <c r="F366" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G366" t="s">
-        <v>37</v>
+        <v>197</v>
       </c>
       <c r="H366" t="s">
-        <v>26</v>
+        <v>350</v>
       </c>
     </row>
     <row r="367" spans="1:8" ht="12.75">
       <c r="A367" s="1" t="s">
-        <v>1144</v>
-[...2 lines deleted...]
-        <v>1145</v>
+        <v>1152</v>
       </c>
       <c r="C367" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D367" t="s">
-        <v>1146</v>
+        <v>537</v>
       </c>
       <c r="F367" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G367" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H367" t="s">
-        <v>75</v>
+        <v>38</v>
       </c>
     </row>
     <row r="368" spans="1:8" ht="12.75">
       <c r="A368" s="1" t="s">
-        <v>1147</v>
+        <v>1153</v>
       </c>
       <c r="B368" t="s">
-        <v>1148</v>
+        <v>1154</v>
       </c>
       <c r="C368" s="1" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="D368" t="s">
-        <v>1149</v>
+        <v>1132</v>
       </c>
       <c r="F368" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G368" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H368" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="369" spans="1:8" ht="12.75">
       <c r="A369" s="1" t="s">
-        <v>1150</v>
+        <v>1155</v>
       </c>
       <c r="B369" t="s">
-        <v>1151</v>
+        <v>1156</v>
       </c>
       <c r="C369" s="1" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="D369" t="s">
-        <v>1152</v>
+        <v>1157</v>
       </c>
       <c r="F369" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G369" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H369" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="370" spans="1:8" ht="12.75">
       <c r="A370" s="1" t="s">
-        <v>1153</v>
+        <v>1158</v>
       </c>
       <c r="B370" t="s">
-        <v>1154</v>
+        <v>1159</v>
       </c>
       <c r="C370" s="1" t="s">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="D370" t="s">
-        <v>1155</v>
+        <v>1160</v>
       </c>
       <c r="F370" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G370" t="s">
-        <v>37</v>
+        <v>332</v>
       </c>
       <c r="H370" t="s">
-        <v>94</v>
+        <v>38</v>
       </c>
     </row>
     <row r="371" spans="1:8" ht="12.75">
       <c r="A371" s="1" t="s">
-        <v>1156</v>
+        <v>1161</v>
       </c>
       <c r="B371" t="s">
-        <v>1157</v>
+        <v>1162</v>
       </c>
       <c r="C371" s="1" t="s">
-        <v>61</v>
+        <v>12</v>
       </c>
       <c r="D371" t="s">
-        <v>1158</v>
+        <v>185</v>
       </c>
       <c r="F371" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G371" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="H371" t="s">
-        <v>38</v>
+        <v>186</v>
       </c>
     </row>
     <row r="372" spans="1:8" ht="12.75">
       <c r="A372" s="1" t="s">
-        <v>1159</v>
+        <v>1163</v>
       </c>
       <c r="B372" t="s">
-        <v>1160</v>
+        <v>1164</v>
       </c>
       <c r="C372" s="1" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D372" t="s">
-        <v>1161</v>
+        <v>1165</v>
       </c>
       <c r="F372" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G372" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H372" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="373" spans="1:8" ht="12.75">
       <c r="A373" s="1" t="s">
-        <v>1162</v>
+        <v>1166</v>
       </c>
       <c r="B373" t="s">
-        <v>1163</v>
+        <v>1167</v>
       </c>
       <c r="C373" s="1" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D373" t="s">
-        <v>1164</v>
+        <v>1168</v>
       </c>
       <c r="F373" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G373" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H373" t="s">
-        <v>38</v>
+        <v>1169</v>
       </c>
     </row>
     <row r="374" spans="1:8" ht="12.75">
       <c r="A374" s="1" t="s">
-        <v>1165</v>
+        <v>1170</v>
       </c>
       <c r="B374" t="s">
-        <v>1166</v>
+        <v>1171</v>
       </c>
       <c r="C374" s="1" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D374" t="s">
-        <v>1167</v>
+        <v>1172</v>
       </c>
       <c r="F374" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G374" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H374" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="375" spans="1:8" ht="12.75">
       <c r="A375" s="1" t="s">
-        <v>1168</v>
+        <v>1173</v>
       </c>
       <c r="B375" t="s">
-        <v>1169</v>
+        <v>1174</v>
       </c>
       <c r="C375" s="1" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="D375" t="s">
-        <v>1170</v>
+        <v>1175</v>
       </c>
       <c r="F375" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G375" t="s">
-        <v>37</v>
+        <v>1176</v>
       </c>
       <c r="H375" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="376" spans="1:8" ht="12.75">
       <c r="A376" s="1" t="s">
-        <v>1171</v>
+        <v>1177</v>
       </c>
       <c r="B376" t="s">
-        <v>1172</v>
+        <v>1178</v>
       </c>
       <c r="C376" s="1" t="s">
-        <v>61</v>
+        <v>20</v>
       </c>
       <c r="D376" t="s">
-        <v>381</v>
+        <v>1179</v>
       </c>
       <c r="F376" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G376" t="s">
-        <v>31</v>
+        <v>332</v>
       </c>
       <c r="H376" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="377" spans="1:8" ht="12.75">
       <c r="A377" s="1" t="s">
-        <v>1173</v>
+        <v>1180</v>
       </c>
       <c r="B377" t="s">
-        <v>1174</v>
+        <v>1181</v>
       </c>
       <c r="C377" s="1" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D377" t="s">
-        <v>1175</v>
+        <v>1182</v>
       </c>
       <c r="F377" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G377" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="H377" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="378" spans="1:8" ht="12.75">
       <c r="A378" s="1" t="s">
-        <v>1176</v>
+        <v>1183</v>
       </c>
       <c r="B378" t="s">
-        <v>1177</v>
+        <v>1184</v>
       </c>
       <c r="C378" s="1" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="D378" t="s">
-        <v>1178</v>
+        <v>1185</v>
       </c>
       <c r="F378" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G378" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="H378" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="379" spans="1:8" ht="12.75">
       <c r="A379" s="1" t="s">
-        <v>1179</v>
+        <v>1186</v>
       </c>
       <c r="B379" t="s">
-        <v>1180</v>
+        <v>1187</v>
       </c>
       <c r="C379" s="1" t="s">
-        <v>48</v>
+        <v>68</v>
       </c>
       <c r="D379" t="s">
-        <v>1181</v>
+        <v>1188</v>
       </c>
       <c r="F379" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G379" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H379" t="s">
-        <v>75</v>
+        <v>61</v>
       </c>
     </row>
     <row r="380" spans="1:8" ht="12.75">
       <c r="A380" s="1" t="s">
-        <v>1182</v>
+        <v>1189</v>
       </c>
       <c r="B380" t="s">
-        <v>1183</v>
+        <v>1190</v>
       </c>
       <c r="C380" s="1" t="s">
-        <v>61</v>
+        <v>30</v>
       </c>
       <c r="D380" t="s">
-        <v>1184</v>
+        <v>1191</v>
       </c>
       <c r="F380" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G380" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H380" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="381" spans="1:8" ht="12.75">
       <c r="A381" s="1" t="s">
-        <v>1185</v>
+        <v>1192</v>
       </c>
       <c r="B381" t="s">
-        <v>1186</v>
+        <v>1193</v>
       </c>
       <c r="C381" s="1" t="s">
-        <v>48</v>
+        <v>20</v>
       </c>
       <c r="D381" t="s">
-        <v>1187</v>
+        <v>1194</v>
       </c>
       <c r="F381" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G381" t="s">
-        <v>25</v>
+        <v>332</v>
       </c>
       <c r="H381" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
     </row>
     <row r="382" spans="1:8" ht="12.75">
       <c r="A382" s="1" t="s">
-        <v>1188</v>
+        <v>1195</v>
       </c>
       <c r="B382" t="s">
-        <v>1189</v>
+        <v>1196</v>
       </c>
       <c r="C382" s="1" t="s">
-        <v>35</v>
+        <v>195</v>
       </c>
       <c r="D382" t="s">
-        <v>1190</v>
+        <v>1197</v>
       </c>
       <c r="F382" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G382" t="s">
-        <v>37</v>
+        <v>197</v>
       </c>
       <c r="H382" t="s">
-        <v>38</v>
+        <v>198</v>
       </c>
     </row>
     <row r="383" spans="1:8" ht="12.75">
       <c r="A383" s="1" t="s">
-        <v>1191</v>
+        <v>1198</v>
       </c>
       <c r="B383" t="s">
-        <v>1192</v>
+        <v>1199</v>
       </c>
       <c r="C383" s="1" t="s">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="D383" t="s">
-        <v>1193</v>
+        <v>1200</v>
       </c>
       <c r="F383" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G383" t="s">
-        <v>37</v>
+        <v>332</v>
       </c>
       <c r="H383" t="s">
-        <v>153</v>
+        <v>38</v>
       </c>
     </row>
     <row r="384" spans="1:8" ht="12.75">
       <c r="A384" s="1" t="s">
-        <v>1194</v>
+        <v>1201</v>
       </c>
       <c r="B384" t="s">
-        <v>1195</v>
+        <v>1202</v>
       </c>
       <c r="C384" s="1" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="D384" t="s">
-        <v>835</v>
+        <v>955</v>
       </c>
       <c r="F384" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G384" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H384" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="385" spans="1:8" ht="12.75">
       <c r="A385" s="1" t="s">
-        <v>1196</v>
+        <v>1203</v>
       </c>
       <c r="B385" t="s">
-        <v>1197</v>
+        <v>1204</v>
       </c>
       <c r="C385" s="1" t="s">
-        <v>78</v>
+        <v>59</v>
       </c>
       <c r="D385" t="s">
-        <v>1198</v>
+        <v>1205</v>
       </c>
       <c r="F385" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G385" t="s">
-        <v>80</v>
+        <v>22</v>
       </c>
       <c r="H385" t="s">
-        <v>81</v>
+        <v>61</v>
       </c>
     </row>
     <row r="386" spans="1:8" ht="12.75">
       <c r="A386" s="1" t="s">
-        <v>1199</v>
+        <v>1206</v>
       </c>
       <c r="B386" t="s">
-        <v>1200</v>
+        <v>1207</v>
       </c>
       <c r="C386" s="1" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="D386" t="s">
-        <v>1201</v>
+        <v>1208</v>
       </c>
       <c r="F386" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G386" t="s">
-        <v>31</v>
+        <v>332</v>
       </c>
       <c r="H386" t="s">
-        <v>51</v>
+        <v>376</v>
       </c>
     </row>
     <row r="387" spans="1:8" ht="12.75">
       <c r="A387" s="1" t="s">
-        <v>1202</v>
+        <v>1209</v>
       </c>
       <c r="B387" t="s">
-        <v>1203</v>
+        <v>1210</v>
       </c>
       <c r="C387" s="1" t="s">
-        <v>35</v>
+        <v>195</v>
       </c>
       <c r="D387" t="s">
-        <v>1204</v>
+        <v>1211</v>
       </c>
       <c r="F387" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G387" t="s">
-        <v>37</v>
+        <v>197</v>
       </c>
       <c r="H387" t="s">
-        <v>38</v>
+        <v>198</v>
       </c>
     </row>
     <row r="388" spans="1:8" ht="12.75">
       <c r="A388" s="1" t="s">
-        <v>1205</v>
+        <v>1212</v>
       </c>
       <c r="B388" t="s">
-        <v>1206</v>
+        <v>1213</v>
       </c>
       <c r="C388" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D388" t="s">
-        <v>1207</v>
+        <v>1214</v>
       </c>
       <c r="F388" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G388" t="s">
-        <v>571</v>
+        <v>1215</v>
       </c>
       <c r="H388" t="s">
-        <v>1208</v>
+        <v>33</v>
       </c>
     </row>
     <row r="389" spans="1:8" ht="12.75">
       <c r="A389" s="1" t="s">
-        <v>1209</v>
+        <v>1216</v>
       </c>
       <c r="B389" t="s">
-        <v>1210</v>
+        <v>1217</v>
       </c>
       <c r="C389" s="1" t="s">
-        <v>35</v>
+        <v>195</v>
       </c>
       <c r="D389" t="s">
-        <v>1211</v>
+        <v>766</v>
       </c>
       <c r="F389" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G389" t="s">
-        <v>37</v>
+        <v>197</v>
       </c>
       <c r="H389" t="s">
-        <v>38</v>
+        <v>198</v>
       </c>
     </row>
     <row r="390" spans="1:8" ht="12.75">
       <c r="A390" s="1" t="s">
-        <v>1212</v>
+        <v>1218</v>
       </c>
       <c r="B390" t="s">
-        <v>1213</v>
+        <v>1219</v>
       </c>
       <c r="C390" s="1" t="s">
-        <v>35</v>
+        <v>269</v>
       </c>
       <c r="D390" t="s">
-        <v>1152</v>
+        <v>1220</v>
       </c>
       <c r="F390" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G390" t="s">
-        <v>37</v>
+        <v>271</v>
       </c>
       <c r="H390" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="391" spans="1:8" ht="12.75">
       <c r="A391" s="1" t="s">
-        <v>1214</v>
+        <v>1221</v>
       </c>
       <c r="B391" t="s">
-        <v>1215</v>
+        <v>1222</v>
       </c>
       <c r="C391" s="1" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="D391" t="s">
-        <v>1216</v>
+        <v>1223</v>
       </c>
       <c r="F391" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G391" t="s">
-        <v>31</v>
+        <v>332</v>
       </c>
       <c r="H391" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
     </row>
     <row r="392" spans="1:8" ht="12.75">
       <c r="A392" s="1" t="s">
-        <v>1217</v>
+        <v>1224</v>
       </c>
       <c r="B392" t="s">
-        <v>1218</v>
+        <v>1225</v>
       </c>
       <c r="C392" s="1" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D392" t="s">
-        <v>1219</v>
+        <v>1226</v>
       </c>
       <c r="F392" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G392" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H392" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="393" spans="1:8" ht="12.75">
       <c r="A393" s="1" t="s">
-        <v>1220</v>
+        <v>1227</v>
       </c>
       <c r="B393" t="s">
-        <v>1221</v>
+        <v>1228</v>
       </c>
       <c r="C393" s="1" t="s">
-        <v>78</v>
+        <v>68</v>
       </c>
       <c r="D393" t="s">
-        <v>1222</v>
+        <v>1229</v>
       </c>
       <c r="F393" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G393" t="s">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="H393" t="s">
-        <v>81</v>
+        <v>61</v>
       </c>
     </row>
     <row r="394" spans="1:8" ht="12.75">
       <c r="A394" s="1" t="s">
-        <v>1223</v>
+        <v>1230</v>
       </c>
       <c r="B394" t="s">
-        <v>1224</v>
+        <v>1231</v>
       </c>
       <c r="C394" s="1" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="D394" t="s">
-        <v>87</v>
+        <v>1232</v>
       </c>
       <c r="F394" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G394" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H394" t="s">
-        <v>38</v>
+        <v>336</v>
       </c>
     </row>
     <row r="395" spans="1:8" ht="12.75">
       <c r="A395" s="1" t="s">
-        <v>1225</v>
+        <v>1233</v>
       </c>
       <c r="B395" t="s">
-        <v>1226</v>
+        <v>1234</v>
       </c>
       <c r="C395" s="1" t="s">
-        <v>61</v>
+        <v>20</v>
       </c>
       <c r="D395" t="s">
-        <v>470</v>
+        <v>353</v>
       </c>
       <c r="F395" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G395" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H395" t="s">
-        <v>38</v>
+        <v>336</v>
       </c>
     </row>
     <row r="396" spans="1:8" ht="12.75">
       <c r="A396" s="1" t="s">
-        <v>1227</v>
+        <v>1235</v>
       </c>
       <c r="B396" t="s">
-        <v>1228</v>
+        <v>1236</v>
       </c>
       <c r="C396" s="1" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="D396" t="s">
-        <v>470</v>
+        <v>1237</v>
       </c>
       <c r="F396" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G396" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="H396" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="397" spans="1:8" ht="12.75">
       <c r="A397" s="1" t="s">
-        <v>1229</v>
+        <v>1238</v>
       </c>
       <c r="B397" t="s">
-        <v>1230</v>
+        <v>1239</v>
       </c>
       <c r="C397" s="1" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D397" t="s">
-        <v>470</v>
+        <v>1240</v>
       </c>
       <c r="F397" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G397" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H397" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="398" spans="1:8" ht="12.75">
       <c r="A398" s="1" t="s">
-        <v>1231</v>
+        <v>1241</v>
       </c>
       <c r="B398" t="s">
-        <v>1232</v>
+        <v>1242</v>
       </c>
       <c r="C398" s="1" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="D398" t="s">
-        <v>260</v>
+        <v>1243</v>
       </c>
       <c r="F398" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G398" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H398" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
     </row>
     <row r="399" spans="1:8" ht="12.75">
       <c r="A399" s="1" t="s">
-        <v>1233</v>
+        <v>1244</v>
       </c>
       <c r="B399" t="s">
-        <v>1234</v>
+        <v>1245</v>
       </c>
       <c r="C399" s="1" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="D399" t="s">
-        <v>1235</v>
+        <v>1246</v>
       </c>
       <c r="F399" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G399" t="s">
-        <v>110</v>
+        <v>1247</v>
       </c>
       <c r="H399" t="s">
-        <v>38</v>
+        <v>350</v>
       </c>
     </row>
     <row r="400" spans="1:8" ht="12.75">
       <c r="A400" s="1" t="s">
-        <v>1236</v>
+        <v>1248</v>
       </c>
       <c r="B400" t="s">
-        <v>1237</v>
+        <v>1249</v>
       </c>
       <c r="C400" s="1" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D400" t="s">
-        <v>1238</v>
+        <v>1250</v>
       </c>
       <c r="F400" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G400" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H400" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="401" spans="1:8" ht="12.75">
       <c r="A401" s="1" t="s">
-        <v>1239</v>
+        <v>1251</v>
       </c>
       <c r="B401" t="s">
-        <v>1240</v>
+        <v>1252</v>
       </c>
       <c r="C401" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D401" t="s">
-        <v>1241</v>
+        <v>328</v>
       </c>
       <c r="F401" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G401" t="s">
-        <v>571</v>
+        <v>22</v>
       </c>
       <c r="H401" t="s">
-        <v>51</v>
+        <v>38</v>
       </c>
     </row>
     <row r="402" spans="1:8" ht="12.75">
       <c r="A402" s="1" t="s">
-        <v>1242</v>
+        <v>1253</v>
       </c>
       <c r="B402" t="s">
-        <v>1243</v>
+        <v>1254</v>
       </c>
       <c r="C402" s="1" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="D402" t="s">
-        <v>1244</v>
+        <v>1255</v>
       </c>
       <c r="F402" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G402" t="s">
-        <v>571</v>
+        <v>22</v>
       </c>
       <c r="H402" t="s">
-        <v>1245</v>
+        <v>23</v>
       </c>
     </row>
     <row r="403" spans="1:8" ht="12.75">
       <c r="A403" s="1" t="s">
-        <v>1246</v>
+        <v>1256</v>
       </c>
       <c r="B403" t="s">
-        <v>1247</v>
+        <v>1257</v>
       </c>
       <c r="C403" s="1" t="s">
-        <v>48</v>
+        <v>68</v>
       </c>
       <c r="D403" t="s">
-        <v>1248</v>
+        <v>1258</v>
       </c>
       <c r="F403" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G403" t="s">
-        <v>25</v>
+        <v>70</v>
       </c>
       <c r="H403" t="s">
-        <v>153</v>
+        <v>61</v>
       </c>
     </row>
     <row r="404" spans="1:8" ht="12.75">
       <c r="A404" s="1" t="s">
-        <v>1249</v>
+        <v>1259</v>
       </c>
       <c r="B404" t="s">
-        <v>1250</v>
+        <v>1260</v>
       </c>
       <c r="C404" s="1" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="D404" t="s">
-        <v>1251</v>
+        <v>1261</v>
       </c>
       <c r="F404" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G404" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H404" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="405" spans="1:8" ht="12.75">
       <c r="A405" s="1" t="s">
-        <v>1253</v>
+        <v>1262</v>
       </c>
       <c r="B405" t="s">
-        <v>1254</v>
+        <v>1263</v>
       </c>
       <c r="C405" s="1" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="D405" t="s">
-        <v>1255</v>
+        <v>1264</v>
       </c>
       <c r="F405" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G405" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H405" t="s">
-        <v>26</v>
+        <v>61</v>
       </c>
     </row>
     <row r="406" spans="1:8" ht="12.75">
       <c r="A406" s="1" t="s">
-        <v>1257</v>
+        <v>1265</v>
       </c>
       <c r="B406" t="s">
-        <v>1258</v>
+        <v>1266</v>
       </c>
       <c r="C406" s="1" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="D406" t="s">
-        <v>1259</v>
+        <v>1267</v>
       </c>
       <c r="F406" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G406" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H406" t="s">
-        <v>26</v>
+        <v>61</v>
       </c>
     </row>
     <row r="407" spans="1:8" ht="12.75">
       <c r="A407" s="1" t="s">
-        <v>1261</v>
+        <v>1268</v>
       </c>
       <c r="B407" t="s">
-        <v>1262</v>
+        <v>1269</v>
       </c>
       <c r="C407" s="1" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="D407" t="s">
-        <v>1263</v>
+        <v>1270</v>
       </c>
       <c r="F407" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G407" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H407" t="s">
-        <v>26</v>
+        <v>61</v>
       </c>
     </row>
     <row r="408" spans="1:8" ht="12.75">
       <c r="A408" s="1" t="s">
-        <v>1265</v>
+        <v>1271</v>
       </c>
       <c r="B408" t="s">
-        <v>1266</v>
+        <v>1272</v>
       </c>
       <c r="C408" s="1" t="s">
-        <v>457</v>
+        <v>30</v>
       </c>
       <c r="D408" t="s">
-        <v>1267</v>
+        <v>1273</v>
       </c>
       <c r="F408" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G408" t="s">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="H408" t="s">
-        <v>51</v>
+        <v>38</v>
       </c>
     </row>
     <row r="409" spans="1:8" ht="12.75">
       <c r="A409" s="1" t="s">
-        <v>1268</v>
+        <v>1274</v>
       </c>
       <c r="B409" t="s">
-        <v>1269</v>
+        <v>1275</v>
       </c>
       <c r="C409" s="1" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="D409" t="s">
-        <v>1270</v>
+        <v>1135</v>
       </c>
       <c r="F409" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G409" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H409" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="410" spans="1:8" ht="12.75">
       <c r="A410" s="1" t="s">
-        <v>1271</v>
+        <v>1276</v>
       </c>
       <c r="B410" t="s">
-        <v>1272</v>
+        <v>1277</v>
       </c>
       <c r="C410" s="1" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="D410" t="s">
-        <v>138</v>
+        <v>1070</v>
       </c>
       <c r="F410" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G410" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H410" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="411" spans="1:8" ht="12.75">
       <c r="A411" s="1" t="s">
-        <v>1273</v>
+        <v>1278</v>
       </c>
       <c r="B411" t="s">
-        <v>1274</v>
+        <v>1279</v>
       </c>
       <c r="C411" s="1" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="D411" t="s">
-        <v>871</v>
+        <v>646</v>
       </c>
       <c r="F411" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G411" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H411" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="412" spans="1:8" ht="12.75">
       <c r="A412" s="1" t="s">
-        <v>1275</v>
+        <v>1280</v>
       </c>
       <c r="B412" t="s">
-        <v>1276</v>
+        <v>1281</v>
       </c>
       <c r="C412" s="1" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="D412" t="s">
-        <v>222</v>
+        <v>646</v>
       </c>
       <c r="F412" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G412" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H412" t="s">
-        <v>26</v>
+        <v>61</v>
       </c>
     </row>
     <row r="413" spans="1:8" ht="12.75">
       <c r="A413" s="1" t="s">
-        <v>1277</v>
+        <v>1282</v>
       </c>
       <c r="B413" t="s">
-        <v>1278</v>
+        <v>1283</v>
       </c>
       <c r="C413" s="1" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="D413" t="s">
-        <v>390</v>
+        <v>1261</v>
       </c>
       <c r="F413" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G413" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H413" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="414" spans="1:8" ht="12.75">
       <c r="A414" s="1" t="s">
-        <v>1279</v>
+        <v>1284</v>
       </c>
       <c r="B414" t="s">
-        <v>1280</v>
+        <v>1285</v>
       </c>
       <c r="C414" s="1" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="D414" t="s">
-        <v>1281</v>
+        <v>1286</v>
       </c>
       <c r="F414" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G414" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H414" t="s">
-        <v>241</v>
+        <v>61</v>
       </c>
     </row>
     <row r="415" spans="1:8" ht="12.75">
       <c r="A415" s="1" t="s">
-        <v>1282</v>
+        <v>1287</v>
       </c>
       <c r="B415" t="s">
-        <v>1283</v>
+        <v>1288</v>
       </c>
       <c r="C415" s="1" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="D415" t="s">
-        <v>1284</v>
+        <v>1289</v>
       </c>
       <c r="F415" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G415" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="H415" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="416" spans="1:8" ht="12.75">
       <c r="A416" s="1" t="s">
-        <v>1285</v>
+        <v>1290</v>
       </c>
       <c r="B416" t="s">
-        <v>1286</v>
+        <v>1291</v>
       </c>
       <c r="C416" s="1" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="D416" t="s">
-        <v>1287</v>
+        <v>1292</v>
       </c>
       <c r="F416" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G416" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H416" t="s">
-        <v>26</v>
+        <v>61</v>
       </c>
     </row>
     <row r="417" spans="1:8" ht="12.75">
       <c r="A417" s="1" t="s">
-        <v>1288</v>
+        <v>1293</v>
       </c>
       <c r="B417" t="s">
-        <v>1289</v>
+        <v>1294</v>
       </c>
       <c r="C417" s="1" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="D417" t="s">
-        <v>1290</v>
+        <v>1295</v>
       </c>
       <c r="F417" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G417" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H417" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="418" spans="1:8" ht="12.75">
       <c r="A418" s="1" t="s">
-        <v>1291</v>
+        <v>1296</v>
       </c>
       <c r="B418" t="s">
-        <v>1292</v>
+        <v>1297</v>
       </c>
       <c r="C418" s="1" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="D418" t="s">
-        <v>1293</v>
+        <v>1298</v>
       </c>
       <c r="F418" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G418" t="s">
-        <v>25</v>
+        <v>70</v>
       </c>
       <c r="H418" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
     </row>
     <row r="419" spans="1:8" ht="12.75">
       <c r="A419" s="1" t="s">
-        <v>1294</v>
+        <v>1299</v>
       </c>
       <c r="B419" t="s">
-        <v>1295</v>
+        <v>1300</v>
       </c>
       <c r="C419" s="1" t="s">
-        <v>29</v>
+        <v>59</v>
       </c>
       <c r="D419" t="s">
-        <v>1296</v>
+        <v>1301</v>
       </c>
       <c r="F419" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G419" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H419" t="s">
-        <v>1297</v>
+        <v>61</v>
       </c>
     </row>
     <row r="420" spans="1:8" ht="12.75">
       <c r="A420" s="1" t="s">
-        <v>1298</v>
+        <v>1302</v>
       </c>
       <c r="B420" t="s">
-        <v>1299</v>
+        <v>1303</v>
       </c>
       <c r="C420" s="1" t="s">
-        <v>61</v>
+        <v>20</v>
       </c>
       <c r="D420" t="s">
-        <v>1300</v>
+        <v>1304</v>
       </c>
       <c r="F420" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G420" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="H420" t="s">
-        <v>38</v>
+        <v>350</v>
       </c>
     </row>
     <row r="421" spans="1:8" ht="12.75">
       <c r="A421" s="1" t="s">
-        <v>1301</v>
+        <v>1305</v>
       </c>
       <c r="B421" t="s">
-        <v>1302</v>
+        <v>1306</v>
       </c>
       <c r="C421" s="1" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="D421" t="s">
-        <v>185</v>
+        <v>1307</v>
       </c>
       <c r="F421" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G421" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H421" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="422" spans="1:8" ht="12.75">
       <c r="A422" s="1" t="s">
-        <v>1303</v>
+        <v>1308</v>
       </c>
       <c r="B422" t="s">
-        <v>1304</v>
+        <v>1309</v>
       </c>
       <c r="C422" s="1" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="D422" t="s">
-        <v>1270</v>
+        <v>901</v>
       </c>
       <c r="F422" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G422" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H422" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="423" spans="1:8" ht="12.75">
       <c r="A423" s="1" t="s">
-        <v>1305</v>
+        <v>1310</v>
       </c>
       <c r="B423" t="s">
-        <v>1306</v>
+        <v>1311</v>
       </c>
       <c r="C423" s="1" t="s">
-        <v>22</v>
+        <v>68</v>
       </c>
       <c r="D423" t="s">
-        <v>1307</v>
+        <v>112</v>
       </c>
       <c r="F423" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G423" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="H423" t="s">
-        <v>1308</v>
+        <v>61</v>
       </c>
     </row>
     <row r="424" spans="1:8" ht="12.75">
       <c r="A424" s="1" t="s">
-        <v>1309</v>
+        <v>1312</v>
       </c>
       <c r="B424" t="s">
-        <v>1310</v>
+        <v>1313</v>
       </c>
       <c r="C424" s="1" t="s">
-        <v>29</v>
+        <v>59</v>
       </c>
       <c r="D424" t="s">
-        <v>1311</v>
+        <v>1314</v>
       </c>
       <c r="F424" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G424" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="H424" t="s">
-        <v>1312</v>
+        <v>61</v>
       </c>
     </row>
     <row r="425" spans="1:8" ht="12.75">
       <c r="A425" s="1" t="s">
-        <v>1313</v>
+        <v>1315</v>
       </c>
       <c r="B425" t="s">
-        <v>1314</v>
+        <v>1316</v>
       </c>
       <c r="C425" s="1" t="s">
-        <v>61</v>
+        <v>20</v>
       </c>
       <c r="D425" t="s">
-        <v>1315</v>
+        <v>21</v>
       </c>
       <c r="F425" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G425" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H425" t="s">
-        <v>38</v>
+        <v>23</v>
       </c>
     </row>
     <row r="426" spans="1:8" ht="12.75">
       <c r="A426" s="1" t="s">
-        <v>1316</v>
+        <v>1317</v>
       </c>
       <c r="B426" t="s">
-        <v>1317</v>
+        <v>1318</v>
       </c>
       <c r="C426" s="1" t="s">
-        <v>61</v>
+        <v>12</v>
       </c>
       <c r="D426" t="s">
-        <v>475</v>
+        <v>1319</v>
       </c>
       <c r="F426" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G426" t="s">
-        <v>31</v>
+        <v>215</v>
       </c>
       <c r="H426" t="s">
-        <v>38</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="427" spans="1:8" ht="12.75">
       <c r="A427" s="1" t="s">
-        <v>1318</v>
+        <v>1321</v>
       </c>
       <c r="B427" t="s">
-        <v>1319</v>
+        <v>1322</v>
       </c>
       <c r="C427" s="1" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="D427" t="s">
-        <v>1238</v>
+        <v>1323</v>
       </c>
       <c r="F427" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G427" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H427" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="428" spans="1:8" ht="12.75">
       <c r="A428" s="1" t="s">
-        <v>1320</v>
+        <v>1324</v>
       </c>
       <c r="B428" t="s">
-        <v>1321</v>
+        <v>1325</v>
       </c>
       <c r="C428" s="1" t="s">
-        <v>48</v>
+        <v>68</v>
       </c>
       <c r="D428" t="s">
-        <v>1322</v>
+        <v>1326</v>
       </c>
       <c r="F428" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G428" t="s">
-        <v>25</v>
+        <v>70</v>
       </c>
       <c r="H428" t="s">
-        <v>75</v>
+        <v>61</v>
       </c>
     </row>
     <row r="429" spans="1:8" ht="12.75">
       <c r="A429" s="1" t="s">
-        <v>1323</v>
+        <v>1327</v>
       </c>
       <c r="B429" t="s">
-        <v>1324</v>
+        <v>1328</v>
       </c>
       <c r="C429" s="1" t="s">
-        <v>61</v>
+        <v>30</v>
       </c>
       <c r="D429" t="s">
-        <v>1325</v>
+        <v>401</v>
       </c>
       <c r="F429" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G429" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H429" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="430" spans="1:8" ht="12.75">
       <c r="A430" s="1" t="s">
-        <v>1326</v>
+        <v>1329</v>
       </c>
       <c r="B430" t="s">
-        <v>1327</v>
+        <v>1330</v>
       </c>
       <c r="C430" s="1" t="s">
-        <v>78</v>
+        <v>59</v>
       </c>
       <c r="D430" t="s">
-        <v>1328</v>
+        <v>1331</v>
       </c>
       <c r="F430" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G430" t="s">
-        <v>80</v>
+        <v>22</v>
       </c>
       <c r="H430" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:10" ht="12.75">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="431" spans="1:8" ht="12.75">
       <c r="A431" s="1" t="s">
-        <v>1329</v>
+        <v>1332</v>
       </c>
       <c r="B431" t="s">
-        <v>1330</v>
+        <v>1333</v>
       </c>
       <c r="C431" s="1" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="D431" t="s">
-        <v>1331</v>
+        <v>514</v>
       </c>
       <c r="F431" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G431" t="s">
-        <v>37</v>
+        <v>271</v>
       </c>
       <c r="H431" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>16</v>
       </c>
     </row>
     <row r="432" spans="1:8" ht="12.75">
       <c r="A432" s="1" t="s">
-        <v>1332</v>
+        <v>1334</v>
       </c>
       <c r="B432" t="s">
-        <v>1333</v>
+        <v>1335</v>
       </c>
       <c r="C432" s="1" t="s">
-        <v>457</v>
+        <v>20</v>
       </c>
       <c r="D432" t="s">
-        <v>1334</v>
+        <v>1336</v>
       </c>
       <c r="F432" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G432" t="s">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="H432" t="s">
-        <v>123</v>
+        <v>23</v>
       </c>
     </row>
     <row r="433" spans="1:8" ht="12.75">
       <c r="A433" s="1" t="s">
-        <v>1335</v>
+        <v>1337</v>
       </c>
       <c r="B433" t="s">
-        <v>1336</v>
+        <v>1338</v>
       </c>
       <c r="C433" s="1" t="s">
-        <v>78</v>
+        <v>30</v>
       </c>
       <c r="D433" t="s">
-        <v>1337</v>
+        <v>1339</v>
       </c>
       <c r="F433" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G433" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="H433" t="s">
-        <v>81</v>
+        <v>38</v>
       </c>
     </row>
     <row r="434" spans="1:8" ht="12.75">
       <c r="A434" s="1" t="s">
-        <v>1338</v>
+        <v>1340</v>
       </c>
       <c r="B434" t="s">
-        <v>1339</v>
+        <v>1341</v>
       </c>
       <c r="C434" s="1" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="D434" t="s">
-        <v>1015</v>
+        <v>1342</v>
       </c>
       <c r="F434" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G434" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="H434" t="s">
-        <v>75</v>
+        <v>61</v>
       </c>
     </row>
     <row r="435" spans="1:8" ht="12.75">
       <c r="A435" s="1" t="s">
-        <v>1340</v>
+        <v>1343</v>
       </c>
       <c r="B435" t="s">
-        <v>1341</v>
+        <v>1344</v>
       </c>
       <c r="C435" s="1" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="D435" t="s">
-        <v>1342</v>
+        <v>1345</v>
       </c>
       <c r="F435" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G435" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H435" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="436" spans="1:8" ht="12.75">
       <c r="A436" s="1" t="s">
-        <v>1343</v>
+        <v>1346</v>
       </c>
       <c r="B436" t="s">
-        <v>1344</v>
+        <v>1347</v>
       </c>
       <c r="C436" s="1" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="D436" t="s">
-        <v>361</v>
+        <v>1348</v>
       </c>
       <c r="F436" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G436" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H436" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="437" spans="1:8" ht="12.75">
       <c r="A437" s="1" t="s">
-        <v>1345</v>
+        <v>1349</v>
       </c>
       <c r="B437" t="s">
-        <v>1346</v>
+        <v>1350</v>
       </c>
       <c r="C437" s="1" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="D437" t="s">
-        <v>1347</v>
+        <v>1351</v>
       </c>
       <c r="F437" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G437" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H437" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
     </row>
     <row r="438" spans="1:8" ht="12.75">
       <c r="A438" s="1" t="s">
-        <v>1348</v>
+        <v>1352</v>
       </c>
       <c r="B438" t="s">
-        <v>1349</v>
+        <v>1353</v>
       </c>
       <c r="C438" s="1" t="s">
-        <v>29</v>
+        <v>68</v>
       </c>
       <c r="D438" t="s">
-        <v>1350</v>
+        <v>1354</v>
       </c>
       <c r="F438" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G438" t="s">
-        <v>1351</v>
+        <v>70</v>
       </c>
       <c r="H438" t="s">
-        <v>1352</v>
+        <v>61</v>
       </c>
     </row>
     <row r="439" spans="1:8" ht="12.75">
       <c r="A439" s="1" t="s">
-        <v>1353</v>
+        <v>1355</v>
       </c>
       <c r="B439" t="s">
-        <v>1354</v>
+        <v>1356</v>
       </c>
       <c r="C439" s="1" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D439" t="s">
-        <v>1355</v>
+        <v>1357</v>
       </c>
       <c r="F439" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G439" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H439" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="440" spans="1:8" ht="12.75">
       <c r="A440" s="1" t="s">
-        <v>1356</v>
+        <v>1358</v>
       </c>
       <c r="B440" t="s">
-        <v>1357</v>
+        <v>1359</v>
       </c>
       <c r="C440" s="1" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="D440" t="s">
-        <v>871</v>
+        <v>459</v>
       </c>
       <c r="F440" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G440" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H440" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="441" spans="1:8" ht="12.75">
       <c r="A441" s="1" t="s">
-        <v>1358</v>
+        <v>1360</v>
       </c>
       <c r="B441" t="s">
-        <v>1359</v>
+        <v>1361</v>
       </c>
       <c r="C441" s="1" t="s">
-        <v>35</v>
+        <v>68</v>
       </c>
       <c r="D441" t="s">
-        <v>1360</v>
+        <v>1362</v>
       </c>
       <c r="F441" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G441" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H441" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="442" spans="1:8" ht="12.75">
       <c r="A442" s="1" t="s">
-        <v>1361</v>
+        <v>1363</v>
       </c>
       <c r="B442" t="s">
-        <v>1362</v>
+        <v>1364</v>
       </c>
       <c r="C442" s="1" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="D442" t="s">
-        <v>1363</v>
+        <v>1365</v>
       </c>
       <c r="F442" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G442" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="H442" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="443" spans="1:8" ht="12.75">
       <c r="A443" s="1" t="s">
-        <v>1364</v>
+        <v>1366</v>
       </c>
       <c r="B443" t="s">
-        <v>1365</v>
+        <v>1367</v>
       </c>
       <c r="C443" s="1" t="s">
-        <v>457</v>
+        <v>30</v>
       </c>
       <c r="D443" t="s">
-        <v>1366</v>
+        <v>1368</v>
       </c>
       <c r="F443" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G443" t="s">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="H443" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:10" ht="12.75">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="444" spans="1:8" ht="12.75">
       <c r="A444" s="1" t="s">
-        <v>1367</v>
+        <v>1369</v>
       </c>
       <c r="B444" t="s">
-        <v>1368</v>
+        <v>1370</v>
       </c>
       <c r="C444" s="1" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D444" t="s">
-        <v>1369</v>
+        <v>1371</v>
       </c>
       <c r="F444" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G444" t="s">
-        <v>37</v>
+        <v>332</v>
       </c>
       <c r="H444" t="s">
         <v>38</v>
       </c>
-      <c r="J444" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="445" spans="1:8" ht="12.75">
       <c r="A445" s="1" t="s">
-        <v>1370</v>
+        <v>1372</v>
       </c>
       <c r="B445" t="s">
-        <v>1371</v>
+        <v>1373</v>
       </c>
       <c r="C445" s="1" t="s">
-        <v>61</v>
+        <v>30</v>
       </c>
       <c r="D445" t="s">
-        <v>1372</v>
+        <v>1374</v>
       </c>
       <c r="F445" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G445" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H445" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="446" spans="1:8" ht="12.75">
+    <row r="446" spans="1:9" ht="12.75">
       <c r="A446" s="1" t="s">
-        <v>1373</v>
+        <v>1375</v>
       </c>
       <c r="B446" t="s">
-        <v>1374</v>
+        <v>1376</v>
       </c>
       <c r="C446" s="1" t="s">
-        <v>29</v>
+        <v>68</v>
       </c>
       <c r="D446" t="s">
-        <v>1375</v>
+        <v>1377</v>
       </c>
       <c r="F446" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G446" t="s">
-        <v>25</v>
+        <v>70</v>
       </c>
       <c r="H446" t="s">
-        <v>1376</v>
-[...2 lines deleted...]
-    <row r="447" spans="1:8" ht="12.75">
+        <v>61</v>
+      </c>
+      <c r="I446" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="447" spans="1:9" ht="12.75">
       <c r="A447" s="1" t="s">
-        <v>1377</v>
+        <v>1378</v>
       </c>
       <c r="B447" t="s">
-        <v>1378</v>
+        <v>1379</v>
       </c>
       <c r="C447" s="1" t="s">
-        <v>35</v>
+        <v>68</v>
       </c>
       <c r="D447" t="s">
-        <v>1379</v>
+        <v>1380</v>
       </c>
       <c r="F447" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G447" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H447" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="448" spans="1:8" ht="12.75">
+        <v>61</v>
+      </c>
+      <c r="I447" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="448" spans="1:9" ht="12.75">
       <c r="A448" s="1" t="s">
-        <v>1380</v>
+        <v>1381</v>
       </c>
       <c r="B448" t="s">
-        <v>1381</v>
+        <v>1382</v>
       </c>
       <c r="C448" s="1" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="D448" t="s">
-        <v>1382</v>
+        <v>1383</v>
       </c>
       <c r="F448" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G448" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="H448" t="s">
-        <v>158</v>
+        <v>61</v>
+      </c>
+      <c r="I448" t="s">
+        <v>62</v>
       </c>
     </row>
     <row r="449" spans="1:8" ht="12.75">
       <c r="A449" s="1" t="s">
-        <v>1383</v>
+        <v>1385</v>
       </c>
       <c r="B449" t="s">
-        <v>1384</v>
+        <v>1386</v>
       </c>
       <c r="C449" s="1" t="s">
-        <v>61</v>
+        <v>30</v>
       </c>
       <c r="D449" t="s">
-        <v>1385</v>
+        <v>1387</v>
       </c>
       <c r="F449" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G449" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H449" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="450" spans="1:8" ht="12.75">
       <c r="A450" s="1" t="s">
-        <v>1386</v>
+        <v>1389</v>
       </c>
       <c r="B450" t="s">
-        <v>1387</v>
+        <v>1390</v>
       </c>
       <c r="C450" s="1" t="s">
-        <v>61</v>
+        <v>30</v>
       </c>
       <c r="D450" t="s">
-        <v>1388</v>
+        <v>1391</v>
       </c>
       <c r="F450" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G450" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H450" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="451" spans="1:8" ht="12.75">
       <c r="A451" s="1" t="s">
-        <v>1389</v>
+        <v>1392</v>
       </c>
       <c r="B451" t="s">
-        <v>1390</v>
+        <v>1393</v>
       </c>
       <c r="C451" s="1" t="s">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="D451" t="s">
-        <v>1391</v>
+        <v>1191</v>
       </c>
       <c r="F451" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G451" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H451" t="s">
-        <v>94</v>
+        <v>38</v>
       </c>
     </row>
     <row r="452" spans="1:8" ht="12.75">
       <c r="A452" s="1" t="s">
-        <v>1392</v>
+        <v>1394</v>
       </c>
       <c r="B452" t="s">
-        <v>1393</v>
+        <v>1395</v>
       </c>
       <c r="C452" s="1" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="D452" t="s">
-        <v>1394</v>
+        <v>1396</v>
       </c>
       <c r="F452" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G452" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H452" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="453" spans="1:8" ht="12.75">
       <c r="A453" s="1" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="B453" t="s">
-        <v>1396</v>
+        <v>1398</v>
       </c>
       <c r="C453" s="1" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D453" t="s">
-        <v>1397</v>
+        <v>1399</v>
       </c>
       <c r="F453" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G453" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H453" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="454" spans="1:8" ht="12.75">
       <c r="A454" s="1" t="s">
-        <v>1398</v>
+        <v>1400</v>
       </c>
       <c r="B454" t="s">
-        <v>1399</v>
+        <v>1401</v>
       </c>
       <c r="C454" s="1" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="D454" t="s">
-        <v>1400</v>
+        <v>1402</v>
       </c>
       <c r="F454" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G454" t="s">
-        <v>37</v>
+        <v>332</v>
       </c>
       <c r="H454" t="s">
-        <v>75</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="455" spans="1:8" ht="12.75">
       <c r="A455" s="1" t="s">
-        <v>1401</v>
+        <v>1403</v>
       </c>
       <c r="B455" t="s">
-        <v>1402</v>
+        <v>1404</v>
       </c>
       <c r="C455" s="1" t="s">
-        <v>48</v>
+        <v>68</v>
       </c>
       <c r="D455" t="s">
-        <v>1403</v>
+        <v>1237</v>
       </c>
       <c r="F455" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G455" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="H455" t="s">
-        <v>153</v>
+        <v>61</v>
       </c>
     </row>
     <row r="456" spans="1:8" ht="12.75">
       <c r="A456" s="1" t="s">
-        <v>1404</v>
+        <v>1405</v>
       </c>
       <c r="B456" t="s">
-        <v>1405</v>
+        <v>1406</v>
       </c>
       <c r="C456" s="1" t="s">
-        <v>29</v>
+        <v>68</v>
       </c>
       <c r="D456" t="s">
-        <v>1406</v>
+        <v>1407</v>
       </c>
       <c r="F456" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G456" t="s">
-        <v>198</v>
+        <v>70</v>
       </c>
       <c r="H456" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
     </row>
     <row r="457" spans="1:8" ht="12.75">
       <c r="A457" s="1" t="s">
         <v>1408</v>
       </c>
       <c r="B457" t="s">
         <v>1409</v>
       </c>
       <c r="C457" s="1" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="D457" t="s">
-        <v>647</v>
+        <v>1292</v>
       </c>
       <c r="F457" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G457" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H457" t="s">
-        <v>153</v>
+        <v>61</v>
       </c>
     </row>
     <row r="458" spans="1:8" ht="12.75">
       <c r="A458" s="1" t="s">
-        <v>1410</v>
+        <v>1411</v>
       </c>
       <c r="B458" t="s">
-        <v>1411</v>
+        <v>1412</v>
       </c>
       <c r="C458" s="1" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="D458" t="s">
-        <v>1412</v>
+        <v>1413</v>
       </c>
       <c r="F458" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="H458" t="s">
-        <v>1413</v>
+        <v>386</v>
       </c>
     </row>
     <row r="459" spans="1:8" ht="12.75">
       <c r="A459" s="1" t="s">
-        <v>1414</v>
+        <v>1415</v>
       </c>
       <c r="B459" t="s">
-        <v>1415</v>
+        <v>1416</v>
       </c>
       <c r="C459" s="1" t="s">
-        <v>22</v>
+        <v>1417</v>
       </c>
       <c r="D459" t="s">
-        <v>1416</v>
+        <v>1418</v>
       </c>
       <c r="F459" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H459" t="s">
-        <v>102</v>
+        <v>1419</v>
       </c>
     </row>
     <row r="460" spans="1:8" ht="12.75">
       <c r="A460" s="1" t="s">
-        <v>1418</v>
-[...2 lines deleted...]
-        <v>1419</v>
+        <v>1421</v>
       </c>
       <c r="C460" s="1" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="D460" t="s">
-        <v>1420</v>
+        <v>1422</v>
       </c>
       <c r="F460" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G460" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H460" t="s">
-        <v>26</v>
+        <v>1423</v>
       </c>
     </row>
     <row r="461" spans="1:8" ht="12.75">
       <c r="A461" s="1" t="s">
-        <v>1422</v>
+        <v>1424</v>
       </c>
       <c r="B461" t="s">
-        <v>1423</v>
+        <v>1425</v>
       </c>
       <c r="C461" s="1" t="s">
-        <v>1424</v>
+        <v>12</v>
       </c>
       <c r="D461" t="s">
-        <v>1425</v>
+        <v>1426</v>
       </c>
       <c r="F461" t="s">
-        <v>24</v>
+        <v>14</v>
+      </c>
+      <c r="G461" t="s">
+        <v>70</v>
       </c>
       <c r="H461" t="s">
-        <v>1426</v>
+        <v>1427</v>
       </c>
     </row>
     <row r="462" spans="1:8" ht="12.75">
       <c r="A462" s="1" t="s">
         <v>1428</v>
       </c>
+      <c r="B462" t="s">
+        <v>1429</v>
+      </c>
       <c r="C462" s="1" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="D462" t="s">
-        <v>1429</v>
+        <v>1430</v>
       </c>
       <c r="F462" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G462" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H462" t="s">
-        <v>1430</v>
+        <v>386</v>
       </c>
     </row>
     <row r="463" spans="1:8" ht="12.75">
       <c r="A463" s="1" t="s">
+        <v>1431</v>
+      </c>
+      <c r="C463" t="s">
+        <v>1105</v>
+      </c>
+      <c r="D463" t="s">
         <v>1432</v>
       </c>
-      <c r="B463" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F463" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G463" t="s">
-        <v>37</v>
+        <v>271</v>
       </c>
       <c r="H463" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="464" spans="1:8" ht="12.75">
       <c r="A464" s="1" t="s">
-        <v>1435</v>
-[...5 lines deleted...]
-        <v>78</v>
+        <v>1433</v>
+      </c>
+      <c r="C464" t="s">
+        <v>1105</v>
       </c>
       <c r="D464" t="s">
-        <v>1437</v>
+        <v>1434</v>
       </c>
       <c r="F464" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G464" t="s">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="H464" t="s">
-        <v>81</v>
+        <v>61</v>
       </c>
     </row>
     <row r="465" spans="1:8" ht="12.75">
       <c r="A465" s="1" t="s">
-        <v>1438</v>
-[...5 lines deleted...]
-        <v>35</v>
+        <v>1435</v>
+      </c>
+      <c r="C465" t="s">
+        <v>1105</v>
       </c>
       <c r="D465" t="s">
-        <v>1440</v>
+        <v>1436</v>
       </c>
       <c r="F465" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G465" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="H465" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="466" spans="1:8" ht="12.75">
       <c r="A466" s="1" t="s">
-        <v>1441</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>1437</v>
+      </c>
+      <c r="C466" t="s">
+        <v>1105</v>
       </c>
       <c r="D466" t="s">
-        <v>1443</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>1438</v>
       </c>
       <c r="G466" t="s">
-        <v>25</v>
+        <v>197</v>
       </c>
       <c r="H466" t="s">
-        <v>651</v>
+        <v>1439</v>
       </c>
     </row>
     <row r="467" spans="1:8" ht="12.75">
       <c r="A467" s="1" t="s">
-        <v>1444</v>
-[...5 lines deleted...]
-        <v>35</v>
+        <v>1440</v>
+      </c>
+      <c r="C467" t="s">
+        <v>1105</v>
       </c>
       <c r="D467" t="s">
-        <v>1446</v>
+        <v>1441</v>
       </c>
       <c r="F467" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="H467" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="468" spans="1:8" ht="12.75">
+        <v>1419</v>
+      </c>
+    </row>
+    <row r="468" spans="1:4" ht="12.75">
       <c r="A468" s="1" t="s">
-        <v>1447</v>
-[...2 lines deleted...]
-        <v>1448</v>
+        <v>1442</v>
       </c>
       <c r="C468" t="s">
-        <v>196</v>
+        <v>1105</v>
       </c>
       <c r="D468" t="s">
-        <v>665</v>
-[...8 lines deleted...]
-        <v>51</v>
+        <v>1443</v>
       </c>
     </row>
     <row r="469" spans="1:8" ht="12.75">
       <c r="A469" s="1" t="s">
-        <v>1449</v>
-[...5 lines deleted...]
-        <v>61</v>
+        <v>1444</v>
+      </c>
+      <c r="C469" t="s">
+        <v>1105</v>
       </c>
       <c r="D469" t="s">
-        <v>1451</v>
-[...5 lines deleted...]
-        <v>31</v>
+        <v>1445</v>
       </c>
       <c r="H469" t="s">
-        <v>38</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="470" spans="1:8" ht="12.75">
       <c r="A470" s="1" t="s">
-        <v>1452</v>
-[...5 lines deleted...]
-        <v>61</v>
+        <v>1024</v>
+      </c>
+      <c r="C470" t="s">
+        <v>1105</v>
       </c>
       <c r="D470" t="s">
-        <v>1073</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>1446</v>
+      </c>
+      <c r="E470" t="s">
+        <v>55</v>
       </c>
       <c r="G470" t="s">
-        <v>31</v>
+        <v>1024</v>
       </c>
       <c r="H470" t="s">
-        <v>38</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="471" spans="1:8" ht="12.75">
       <c r="A471" s="1" t="s">
-        <v>1454</v>
-[...5 lines deleted...]
-        <v>61</v>
+        <v>1447</v>
+      </c>
+      <c r="C471" t="s">
+        <v>1105</v>
       </c>
       <c r="D471" t="s">
-        <v>1456</v>
+        <v>1448</v>
+      </c>
+      <c r="E471" t="s">
+        <v>55</v>
       </c>
       <c r="F471" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G471" t="s">
-        <v>31</v>
+        <v>1449</v>
       </c>
       <c r="H471" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="472" spans="1:8" ht="12.75">
       <c r="A472" s="1" t="s">
-        <v>1457</v>
+        <v>1450</v>
       </c>
       <c r="B472" t="s">
-        <v>1458</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>1451</v>
+      </c>
+      <c r="C472" t="s">
+        <v>42</v>
       </c>
       <c r="D472" t="s">
-        <v>1391</v>
+        <v>1452</v>
       </c>
       <c r="F472" t="s">
-        <v>24</v>
+        <v>1453</v>
       </c>
       <c r="G472" t="s">
-        <v>37</v>
+        <v>1454</v>
       </c>
       <c r="H472" t="s">
-        <v>94</v>
+        <v>56</v>
       </c>
     </row>
     <row r="473" spans="1:8" ht="12.75">
       <c r="A473" s="1" t="s">
-        <v>1459</v>
+        <v>1455</v>
       </c>
       <c r="B473" t="s">
-        <v>1460</v>
+        <v>1456</v>
       </c>
       <c r="C473" s="1" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="D473" t="s">
-        <v>1461</v>
+        <v>718</v>
       </c>
       <c r="F473" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G473" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="H473" t="s">
-        <v>26</v>
+        <v>61</v>
       </c>
     </row>
     <row r="474" spans="1:8" ht="12.75">
       <c r="A474" s="1" t="s">
-        <v>1462</v>
+        <v>1458</v>
       </c>
       <c r="B474" t="s">
-        <v>1463</v>
+        <v>1459</v>
       </c>
       <c r="C474" s="1" t="s">
-        <v>35</v>
+        <v>53</v>
       </c>
       <c r="D474" t="s">
-        <v>1464</v>
-[...5 lines deleted...]
-        <v>37</v>
+        <v>1460</v>
+      </c>
+      <c r="E474" t="s">
+        <v>55</v>
       </c>
       <c r="H474" t="s">
-        <v>38</v>
+        <v>56</v>
       </c>
     </row>
     <row r="475" spans="1:8" ht="12.75">
       <c r="A475" s="1" t="s">
-        <v>1465</v>
+        <v>1462</v>
       </c>
       <c r="B475" t="s">
-        <v>1466</v>
+        <v>1463</v>
       </c>
       <c r="C475" s="1" t="s">
-        <v>35</v>
+        <v>53</v>
       </c>
       <c r="D475" t="s">
-        <v>1467</v>
-[...5 lines deleted...]
-        <v>37</v>
+        <v>1464</v>
+      </c>
+      <c r="E475" t="s">
+        <v>55</v>
       </c>
       <c r="H475" t="s">
-        <v>38</v>
+        <v>56</v>
       </c>
     </row>
     <row r="476" spans="1:8" ht="12.75">
       <c r="A476" s="1" t="s">
+        <v>1465</v>
+      </c>
+      <c r="B476" t="s">
+        <v>1466</v>
+      </c>
+      <c r="C476" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D476" t="s">
+        <v>1467</v>
+      </c>
+      <c r="F476" t="s">
+        <v>14</v>
+      </c>
+      <c r="G476" t="s">
+        <v>22</v>
+      </c>
+      <c r="H476" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="477" spans="1:10" ht="12.75">
+      <c r="A477" s="1" t="s">
         <v>1468</v>
       </c>
-      <c r="B476" t="s">
+      <c r="B477" t="s">
         <v>1469</v>
       </c>
-      <c r="C476" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D476" t="s">
+      <c r="C477" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D477" t="s">
         <v>1470</v>
       </c>
-      <c r="F476" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="F477" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G477" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="H477" t="s">
-        <v>38</v>
+        <v>61</v>
+      </c>
+      <c r="J477" t="s">
+        <v>100</v>
       </c>
     </row>
     <row r="478" spans="1:8" ht="12.75">
       <c r="A478" s="1" t="s">
-        <v>1474</v>
+        <v>1471</v>
       </c>
       <c r="B478" t="s">
-        <v>1475</v>
+        <v>1472</v>
       </c>
       <c r="C478" s="1" t="s">
-        <v>22</v>
+        <v>68</v>
       </c>
       <c r="D478" t="s">
-        <v>84</v>
+        <v>1473</v>
       </c>
       <c r="F478" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G478" t="s">
-        <v>25</v>
+        <v>70</v>
       </c>
       <c r="H478" t="s">
-        <v>26</v>
+        <v>61</v>
       </c>
     </row>
     <row r="479" spans="1:8" ht="12.75">
       <c r="A479" s="1" t="s">
+        <v>1474</v>
+      </c>
+      <c r="B479" t="s">
+        <v>1475</v>
+      </c>
+      <c r="C479" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D479" t="s">
         <v>1476</v>
       </c>
-      <c r="B479" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F479" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G479" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H479" t="s">
-        <v>1308</v>
+        <v>61</v>
       </c>
     </row>
     <row r="480" spans="1:8" ht="12.75">
       <c r="A480" s="1" t="s">
+        <v>1477</v>
+      </c>
+      <c r="B480" t="s">
+        <v>1478</v>
+      </c>
+      <c r="C480" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D480" t="s">
         <v>1479</v>
       </c>
-      <c r="B480" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F480" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G480" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H480" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="481" spans="1:8" ht="12.75">
       <c r="A481" s="1" t="s">
+        <v>1480</v>
+      </c>
+      <c r="B481" t="s">
+        <v>1481</v>
+      </c>
+      <c r="C481" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D481" t="s">
         <v>1482</v>
       </c>
-      <c r="B481" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F481" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G481" t="s">
-        <v>25</v>
+        <v>215</v>
       </c>
       <c r="H481" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
     </row>
     <row r="482" spans="1:8" ht="12.75">
       <c r="A482" s="1" t="s">
+        <v>1483</v>
+      </c>
+      <c r="B482" t="s">
+        <v>1484</v>
+      </c>
+      <c r="C482" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="D482" t="s">
         <v>1485</v>
       </c>
-      <c r="B482" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F482" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G482" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="H482" t="s">
-        <v>158</v>
+        <v>61</v>
       </c>
     </row>
     <row r="483" spans="1:8" ht="12.75">
       <c r="A483" s="1" t="s">
-        <v>1488</v>
+        <v>1486</v>
       </c>
       <c r="B483" t="s">
-        <v>1489</v>
+        <v>1487</v>
       </c>
       <c r="C483" s="1" t="s">
-        <v>61</v>
+        <v>213</v>
       </c>
       <c r="D483" t="s">
-        <v>1490</v>
+        <v>219</v>
       </c>
       <c r="F483" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G483" t="s">
-        <v>31</v>
+        <v>215</v>
       </c>
       <c r="H483" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="484" spans="1:8" ht="12.75">
       <c r="A484" s="1" t="s">
+        <v>1489</v>
+      </c>
+      <c r="B484" t="s">
+        <v>1490</v>
+      </c>
+      <c r="C484" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D484" t="s">
         <v>1491</v>
       </c>
-      <c r="B484" t="s">
-[...12 lines deleted...]
-        <v>37</v>
+      <c r="E484" t="s">
+        <v>55</v>
       </c>
       <c r="H484" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="485" spans="1:8" ht="12.75">
       <c r="A485" s="1" t="s">
+        <v>1492</v>
+      </c>
+      <c r="B485" t="s">
+        <v>1493</v>
+      </c>
+      <c r="C485" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D485" t="s">
         <v>1494</v>
       </c>
-      <c r="B485" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F485" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G485" t="s">
-        <v>37</v>
+        <v>332</v>
       </c>
       <c r="H485" t="s">
-        <v>158</v>
+        <v>23</v>
       </c>
     </row>
     <row r="486" spans="1:8" ht="12.75">
       <c r="A486" s="1" t="s">
+        <v>1495</v>
+      </c>
+      <c r="B486" t="s">
+        <v>1496</v>
+      </c>
+      <c r="C486" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D486" t="s">
         <v>1497</v>
       </c>
-      <c r="B486" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F486" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G486" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H486" t="s">
-        <v>38</v>
+        <v>376</v>
       </c>
     </row>
     <row r="487" spans="1:8" ht="12.75">
       <c r="A487" s="1" t="s">
+        <v>1498</v>
+      </c>
+      <c r="B487" t="s">
+        <v>1499</v>
+      </c>
+      <c r="C487" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D487" t="s">
         <v>1500</v>
       </c>
-      <c r="B487" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F487" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G487" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="H487" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="488" spans="1:8" ht="12.75">
       <c r="A488" s="1" t="s">
+        <v>1501</v>
+      </c>
+      <c r="B488" t="s">
         <v>1502</v>
       </c>
-      <c r="B488" t="s">
+      <c r="C488" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D488" t="s">
         <v>1503</v>
       </c>
-      <c r="C488" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F488" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G488" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H488" t="s">
-        <v>123</v>
+        <v>61</v>
       </c>
     </row>
     <row r="489" spans="1:8" ht="12.75">
       <c r="A489" s="1" t="s">
+        <v>1504</v>
+      </c>
+      <c r="B489" t="s">
         <v>1505</v>
       </c>
-      <c r="B489" t="s">
+      <c r="C489" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D489" t="s">
         <v>1506</v>
       </c>
-      <c r="C489" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F489" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G489" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H489" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="490" spans="1:8" ht="12.75">
       <c r="A490" s="1" t="s">
+        <v>1507</v>
+      </c>
+      <c r="B490" t="s">
         <v>1508</v>
       </c>
-      <c r="B490" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C490" s="1" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="D490" t="s">
-        <v>1510</v>
+        <v>447</v>
       </c>
       <c r="F490" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G490" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H490" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="491" spans="1:8" ht="12.75">
       <c r="A491" s="1" t="s">
+        <v>1509</v>
+      </c>
+      <c r="B491" t="s">
+        <v>1510</v>
+      </c>
+      <c r="C491" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D491" t="s">
         <v>1511</v>
       </c>
-      <c r="B491" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F491" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G491" t="s">
-        <v>31</v>
+        <v>332</v>
       </c>
       <c r="H491" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="492" spans="1:8" ht="12.75">
       <c r="A492" s="1" t="s">
+        <v>1512</v>
+      </c>
+      <c r="B492" t="s">
+        <v>1513</v>
+      </c>
+      <c r="C492" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D492" t="s">
         <v>1514</v>
       </c>
-      <c r="B492" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F492" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G492" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H492" t="s">
-        <v>26</v>
+        <v>61</v>
       </c>
     </row>
     <row r="493" spans="1:8" ht="12.75">
       <c r="A493" s="1" t="s">
+        <v>1515</v>
+      </c>
+      <c r="B493" t="s">
         <v>1516</v>
       </c>
-      <c r="B493" t="s">
+      <c r="C493" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D493" t="s">
         <v>1517</v>
       </c>
-      <c r="C493" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F493" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G493" t="s">
-        <v>50</v>
+        <v>22</v>
       </c>
       <c r="H493" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
     </row>
     <row r="494" spans="1:8" ht="12.75">
       <c r="A494" s="1" t="s">
+        <v>1518</v>
+      </c>
+      <c r="B494" t="s">
+        <v>1519</v>
+      </c>
+      <c r="C494" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D494" t="s">
         <v>1520</v>
       </c>
-      <c r="B494" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F494" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G494" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H494" t="s">
-        <v>26</v>
+        <v>61</v>
       </c>
     </row>
     <row r="495" spans="1:8" ht="12.75">
       <c r="A495" s="1" t="s">
-        <v>1524</v>
+        <v>1521</v>
       </c>
       <c r="B495" t="s">
-        <v>1525</v>
+        <v>1522</v>
       </c>
       <c r="C495" s="1" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="D495" t="s">
-        <v>1526</v>
+        <v>1523</v>
       </c>
       <c r="F495" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G495" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H495" t="s">
-        <v>26</v>
+        <v>350</v>
       </c>
     </row>
     <row r="496" spans="1:8" ht="12.75">
       <c r="A496" s="1" t="s">
-        <v>1528</v>
+        <v>1524</v>
       </c>
       <c r="B496" t="s">
-        <v>1529</v>
+        <v>1525</v>
       </c>
       <c r="C496" s="1" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="D496" t="s">
-        <v>1530</v>
+        <v>1070</v>
       </c>
       <c r="F496" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G496" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H496" t="s">
-        <v>26</v>
+        <v>61</v>
       </c>
     </row>
     <row r="497" spans="1:8" ht="12.75">
       <c r="A497" s="1" t="s">
-        <v>1532</v>
+        <v>1526</v>
       </c>
       <c r="B497" t="s">
-        <v>1533</v>
+        <v>1527</v>
       </c>
       <c r="C497" s="1" t="s">
-        <v>22</v>
+        <v>348</v>
       </c>
       <c r="D497" t="s">
-        <v>1534</v>
+        <v>1528</v>
       </c>
       <c r="F497" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G497" t="s">
-        <v>37</v>
+        <v>197</v>
       </c>
       <c r="H497" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
     </row>
     <row r="498" spans="1:8" ht="12.75">
       <c r="A498" s="1" t="s">
-        <v>1535</v>
+        <v>1529</v>
       </c>
       <c r="B498" t="s">
-        <v>1536</v>
+        <v>1530</v>
       </c>
       <c r="C498" s="1" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="D498" t="s">
-        <v>1537</v>
+        <v>816</v>
       </c>
       <c r="F498" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G498" t="s">
-        <v>25</v>
+        <v>70</v>
       </c>
       <c r="H498" t="s">
-        <v>26</v>
+        <v>350</v>
       </c>
     </row>
     <row r="499" spans="1:8" ht="12.75">
       <c r="A499" s="1" t="s">
-        <v>1538</v>
+        <v>1531</v>
       </c>
       <c r="B499" t="s">
-        <v>1539</v>
+        <v>1532</v>
       </c>
       <c r="C499" s="1" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="D499" t="s">
-        <v>90</v>
+        <v>1533</v>
       </c>
       <c r="F499" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G499" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H499" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="500" spans="1:8" ht="12.75">
       <c r="A500" s="1" t="s">
-        <v>1540</v>
+        <v>1534</v>
       </c>
       <c r="B500" t="s">
-        <v>1541</v>
+        <v>1535</v>
       </c>
       <c r="C500" s="1" t="s">
-        <v>35</v>
+        <v>68</v>
       </c>
       <c r="D500" t="s">
-        <v>185</v>
+        <v>1536</v>
       </c>
       <c r="F500" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G500" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H500" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="501" spans="1:8" ht="12.75">
       <c r="A501" s="1" t="s">
-        <v>1542</v>
+        <v>1537</v>
       </c>
       <c r="B501" t="s">
-        <v>1543</v>
+        <v>1538</v>
       </c>
       <c r="C501" s="1" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="D501" t="s">
-        <v>1544</v>
+        <v>1539</v>
       </c>
       <c r="F501" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G501" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H501" t="s">
-        <v>26</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="502" spans="1:8" ht="12.75">
       <c r="A502" s="1" t="s">
-        <v>1545</v>
+        <v>1541</v>
       </c>
       <c r="B502" t="s">
-        <v>1546</v>
+        <v>1542</v>
       </c>
       <c r="C502" s="1" t="s">
-        <v>29</v>
+        <v>195</v>
       </c>
       <c r="D502" t="s">
-        <v>1547</v>
+        <v>1197</v>
       </c>
       <c r="F502" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G502" t="s">
-        <v>31</v>
+        <v>197</v>
       </c>
       <c r="H502" t="s">
-        <v>32</v>
+        <v>198</v>
       </c>
     </row>
     <row r="503" spans="1:8" ht="12.75">
       <c r="A503" s="1" t="s">
-        <v>1548</v>
+        <v>1544</v>
       </c>
       <c r="B503" t="s">
-        <v>1549</v>
+        <v>1545</v>
       </c>
       <c r="C503" s="1" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D503" t="s">
-        <v>1550</v>
+        <v>234</v>
       </c>
       <c r="F503" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G503" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H503" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="504" spans="1:8" ht="12.75">
       <c r="A504" s="1" t="s">
+        <v>1547</v>
+      </c>
+      <c r="B504" t="s">
+        <v>1548</v>
+      </c>
+      <c r="C504" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D504" t="s">
+        <v>234</v>
+      </c>
+      <c r="F504" t="s">
+        <v>14</v>
+      </c>
+      <c r="G504" t="s">
+        <v>22</v>
+      </c>
+      <c r="H504" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="505" spans="1:8" ht="12.75">
+      <c r="A505" s="1" t="s">
+        <v>1550</v>
+      </c>
+      <c r="B505" t="s">
         <v>1551</v>
       </c>
-      <c r="B504" t="s">
-[...24 lines deleted...]
-      </c>
       <c r="C505" s="1" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="D505" t="s">
-        <v>1556</v>
+        <v>234</v>
       </c>
       <c r="F505" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G505" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H505" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>61</v>
       </c>
     </row>
     <row r="506" spans="1:8" ht="12.75">
       <c r="A506" s="1" t="s">
-        <v>1557</v>
+        <v>1553</v>
       </c>
       <c r="B506" t="s">
-        <v>1558</v>
+        <v>1554</v>
       </c>
       <c r="C506" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D506" t="s">
-        <v>1559</v>
-[...5 lines deleted...]
-        <v>31</v>
+        <v>1555</v>
+      </c>
+      <c r="E506" t="s">
+        <v>55</v>
       </c>
       <c r="H506" t="s">
-        <v>51</v>
+        <v>38</v>
       </c>
     </row>
     <row r="507" spans="1:8" ht="12.75">
       <c r="A507" s="1" t="s">
-        <v>1560</v>
+        <v>1557</v>
       </c>
       <c r="B507" t="s">
-        <v>1561</v>
+        <v>1558</v>
       </c>
       <c r="C507" s="1" t="s">
-        <v>61</v>
+        <v>30</v>
       </c>
       <c r="D507" t="s">
-        <v>1562</v>
-[...5 lines deleted...]
-        <v>31</v>
+        <v>1559</v>
+      </c>
+      <c r="E507" t="s">
+        <v>55</v>
       </c>
       <c r="H507" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="508" spans="1:9" ht="12.75">
+    <row r="508" spans="1:8" ht="12.75">
       <c r="A508" s="1" t="s">
+        <v>1560</v>
+      </c>
+      <c r="B508" t="s">
+        <v>1561</v>
+      </c>
+      <c r="C508" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D508" t="s">
+        <v>1562</v>
+      </c>
+      <c r="F508" t="s">
+        <v>14</v>
+      </c>
+      <c r="G508" t="s">
+        <v>70</v>
+      </c>
+      <c r="H508" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="509" spans="1:8" ht="12.75">
+      <c r="A509" s="1" t="s">
         <v>1563</v>
       </c>
-      <c r="B508" t="s">
+      <c r="B509" t="s">
         <v>1564</v>
       </c>
-      <c r="C508" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D508" t="s">
+      <c r="C509" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="D509" t="s">
         <v>1565</v>
       </c>
-      <c r="F508" t="s">
-[...5 lines deleted...]
-      <c r="H508" t="s">
+      <c r="F509" t="s">
+        <v>14</v>
+      </c>
+      <c r="G509" t="s">
+        <v>271</v>
+      </c>
+      <c r="H509" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="510" spans="1:8" ht="12.75">
+      <c r="A510" s="1" t="s">
+        <v>1566</v>
+      </c>
+      <c r="B510" t="s">
+        <v>1567</v>
+      </c>
+      <c r="C510" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D510" t="s">
+        <v>660</v>
+      </c>
+      <c r="F510" t="s">
+        <v>14</v>
+      </c>
+      <c r="G510" t="s">
+        <v>70</v>
+      </c>
+      <c r="H510" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="511" spans="1:8" ht="12.75">
+      <c r="A511" s="1" t="s">
+        <v>1568</v>
+      </c>
+      <c r="B511" t="s">
+        <v>1569</v>
+      </c>
+      <c r="C511" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D511" t="s">
+        <v>1570</v>
+      </c>
+      <c r="F511" t="s">
+        <v>14</v>
+      </c>
+      <c r="G511" t="s">
+        <v>22</v>
+      </c>
+      <c r="H511" t="s">
         <v>38</v>
-      </c>
-[...79 lines deleted...]
-        <v>280</v>
       </c>
     </row>
     <row r="512" spans="1:8" ht="12.75">
       <c r="A512" s="1" t="s">
-        <v>1575</v>
+        <v>1571</v>
       </c>
       <c r="B512" t="s">
-        <v>1576</v>
+        <v>1572</v>
       </c>
       <c r="C512" s="1" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D512" t="s">
-        <v>1577</v>
+        <v>1205</v>
       </c>
       <c r="F512" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G512" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H512" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="513" spans="1:8" ht="12.75">
       <c r="A513" s="1" t="s">
-        <v>1578</v>
+        <v>1573</v>
       </c>
       <c r="B513" t="s">
-        <v>1579</v>
+        <v>1574</v>
       </c>
       <c r="C513" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D513" t="s">
-        <v>1580</v>
+        <v>1374</v>
       </c>
       <c r="F513" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G513" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H513" t="s">
-        <v>153</v>
+        <v>38</v>
       </c>
     </row>
     <row r="514" spans="1:8" ht="12.75">
       <c r="A514" s="1" t="s">
-        <v>1581</v>
+        <v>1575</v>
       </c>
       <c r="B514" t="s">
-        <v>1582</v>
+        <v>1576</v>
       </c>
       <c r="C514" s="1" t="s">
-        <v>61</v>
+        <v>20</v>
       </c>
       <c r="D514" t="s">
-        <v>832</v>
+        <v>1577</v>
       </c>
       <c r="F514" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G514" t="s">
-        <v>31</v>
+        <v>332</v>
       </c>
       <c r="H514" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="515" spans="1:8" ht="12.75">
       <c r="A515" s="1" t="s">
-        <v>1583</v>
+        <v>1578</v>
       </c>
       <c r="B515" t="s">
-        <v>1584</v>
+        <v>1579</v>
       </c>
       <c r="C515" s="1" t="s">
-        <v>78</v>
+        <v>68</v>
       </c>
       <c r="D515" t="s">
-        <v>1585</v>
+        <v>1473</v>
       </c>
       <c r="F515" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G515" t="s">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="H515" t="s">
-        <v>81</v>
+        <v>61</v>
       </c>
     </row>
     <row r="516" spans="1:8" ht="12.75">
       <c r="A516" s="1" t="s">
-        <v>1586</v>
+        <v>1580</v>
       </c>
       <c r="B516" t="s">
-        <v>1587</v>
+        <v>1581</v>
       </c>
       <c r="C516" s="1" t="s">
-        <v>61</v>
+        <v>195</v>
       </c>
       <c r="D516" t="s">
-        <v>1588</v>
+        <v>1582</v>
       </c>
       <c r="F516" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G516" t="s">
-        <v>31</v>
+        <v>197</v>
       </c>
       <c r="H516" t="s">
-        <v>38</v>
+        <v>198</v>
       </c>
     </row>
     <row r="517" spans="1:8" ht="12.75">
       <c r="A517" s="1" t="s">
-        <v>1589</v>
+        <v>1583</v>
       </c>
       <c r="B517" t="s">
-        <v>1590</v>
+        <v>1584</v>
       </c>
       <c r="C517" s="1" t="s">
-        <v>108</v>
+        <v>68</v>
       </c>
       <c r="D517" t="s">
-        <v>1591</v>
+        <v>1585</v>
       </c>
       <c r="F517" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G517" t="s">
-        <v>110</v>
+        <v>70</v>
       </c>
       <c r="H517" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="518" spans="1:8" ht="12.75">
       <c r="A518" s="1" t="s">
-        <v>1592</v>
+        <v>1586</v>
       </c>
       <c r="B518" t="s">
-        <v>1593</v>
+        <v>1587</v>
       </c>
       <c r="C518" s="1" t="s">
-        <v>35</v>
+        <v>68</v>
       </c>
       <c r="D518" t="s">
-        <v>141</v>
+        <v>1588</v>
       </c>
       <c r="F518" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G518" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H518" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="519" spans="1:8" ht="12.75">
       <c r="A519" s="1" t="s">
-        <v>1594</v>
+        <v>1589</v>
       </c>
       <c r="B519" t="s">
-        <v>1595</v>
+        <v>1590</v>
       </c>
       <c r="C519" s="1" t="s">
-        <v>78</v>
+        <v>30</v>
       </c>
       <c r="D519" t="s">
-        <v>1596</v>
+        <v>1591</v>
       </c>
       <c r="F519" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G519" t="s">
-        <v>80</v>
+        <v>332</v>
       </c>
       <c r="H519" t="s">
-        <v>81</v>
+        <v>38</v>
       </c>
     </row>
     <row r="520" spans="1:8" ht="12.75">
       <c r="A520" s="1" t="s">
-        <v>1597</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1592</v>
+      </c>
+      <c r="B520" t="s">
+        <v>1593</v>
+      </c>
+      <c r="C520" s="1" t="s">
+        <v>68</v>
       </c>
       <c r="D520" t="s">
-        <v>1598</v>
+        <v>865</v>
       </c>
       <c r="F520" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G520" t="s">
-        <v>110</v>
+        <v>70</v>
       </c>
       <c r="H520" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="521" spans="1:8" ht="12.75">
       <c r="A521" s="1" t="s">
-        <v>1599</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1594</v>
+      </c>
+      <c r="B521" t="s">
+        <v>1595</v>
+      </c>
+      <c r="C521" s="1" t="s">
+        <v>59</v>
       </c>
       <c r="D521" t="s">
-        <v>1600</v>
+        <v>1070</v>
       </c>
       <c r="F521" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G521" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H521" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="522" spans="1:8" ht="12.75">
       <c r="A522" s="1" t="s">
-        <v>1601</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1596</v>
+      </c>
+      <c r="B522" t="s">
+        <v>1597</v>
+      </c>
+      <c r="C522" s="1" t="s">
+        <v>59</v>
       </c>
       <c r="D522" t="s">
-        <v>1602</v>
+        <v>680</v>
       </c>
       <c r="F522" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G522" t="s">
-        <v>198</v>
+        <v>22</v>
       </c>
       <c r="H522" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="523" spans="1:8" ht="12.75">
       <c r="A523" s="1" t="s">
-        <v>1603</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1598</v>
+      </c>
+      <c r="B523" t="s">
+        <v>1599</v>
+      </c>
+      <c r="C523" s="1" t="s">
+        <v>30</v>
       </c>
       <c r="D523" t="s">
-        <v>1604</v>
+        <v>401</v>
+      </c>
+      <c r="F523" t="s">
+        <v>14</v>
       </c>
       <c r="G523" t="s">
-        <v>80</v>
+        <v>22</v>
       </c>
       <c r="H523" t="s">
-        <v>1605</v>
+        <v>38</v>
       </c>
     </row>
     <row r="524" spans="1:8" ht="12.75">
       <c r="A524" s="1" t="s">
-        <v>1606</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1600</v>
+      </c>
+      <c r="B524" t="s">
+        <v>1601</v>
+      </c>
+      <c r="C524" s="1" t="s">
+        <v>12</v>
       </c>
       <c r="D524" t="s">
-        <v>1607</v>
+        <v>1602</v>
       </c>
       <c r="F524" t="s">
-        <v>24</v>
+        <v>14</v>
+      </c>
+      <c r="G524" t="s">
+        <v>70</v>
       </c>
       <c r="H524" t="s">
-        <v>1426</v>
+        <v>1603</v>
       </c>
     </row>
     <row r="525" spans="1:8" ht="12.75">
       <c r="A525" s="1" t="s">
-        <v>1608</v>
+        <v>1604</v>
       </c>
       <c r="B525" t="s">
-        <v>1609</v>
+        <v>1605</v>
       </c>
       <c r="C525" s="1" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="D525" t="s">
-        <v>1610</v>
+        <v>1606</v>
       </c>
       <c r="F525" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G525" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H525" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
     </row>
     <row r="526" spans="1:8" ht="12.75">
       <c r="A526" s="1" t="s">
-        <v>1611</v>
+        <v>1607</v>
       </c>
       <c r="B526" t="s">
-        <v>1612</v>
+        <v>1608</v>
       </c>
       <c r="C526" s="1" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="D526" t="s">
-        <v>222</v>
+        <v>1609</v>
       </c>
       <c r="F526" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G526" t="s">
-        <v>37</v>
+        <v>1176</v>
       </c>
       <c r="H526" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
     </row>
     <row r="527" spans="1:8" ht="12.75">
       <c r="A527" s="1" t="s">
-        <v>1613</v>
+        <v>1610</v>
       </c>
       <c r="B527" t="s">
-        <v>1614</v>
+        <v>1611</v>
       </c>
       <c r="C527" s="1" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="D527" t="s">
-        <v>1615</v>
+        <v>1612</v>
       </c>
       <c r="F527" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G527" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H527" t="s">
-        <v>26</v>
+        <v>386</v>
       </c>
     </row>
     <row r="528" spans="1:8" ht="12.75">
       <c r="A528" s="1" t="s">
-        <v>1616</v>
+        <v>1613</v>
       </c>
       <c r="B528" t="s">
-        <v>1617</v>
+        <v>1614</v>
       </c>
       <c r="C528" s="1" t="s">
-        <v>35</v>
+        <v>68</v>
       </c>
       <c r="D528" t="s">
-        <v>1618</v>
+        <v>1615</v>
       </c>
       <c r="F528" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G528" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H528" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="529" spans="1:8" ht="12.75">
       <c r="A529" s="1" t="s">
-        <v>1619</v>
+        <v>1616</v>
       </c>
       <c r="B529" t="s">
-        <v>1620</v>
+        <v>1617</v>
       </c>
       <c r="C529" s="1" t="s">
-        <v>35</v>
+        <v>195</v>
       </c>
       <c r="D529" t="s">
-        <v>816</v>
+        <v>1618</v>
       </c>
       <c r="F529" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G529" t="s">
-        <v>37</v>
+        <v>197</v>
       </c>
       <c r="H529" t="s">
-        <v>38</v>
+        <v>198</v>
       </c>
     </row>
     <row r="530" spans="1:8" ht="12.75">
       <c r="A530" s="1" t="s">
+        <v>1619</v>
+      </c>
+      <c r="B530" t="s">
+        <v>1620</v>
+      </c>
+      <c r="C530" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D530" t="s">
         <v>1621</v>
       </c>
-      <c r="B530" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F530" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G530" t="s">
-        <v>25</v>
+        <v>332</v>
       </c>
       <c r="H530" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
     </row>
     <row r="531" spans="1:8" ht="12.75">
       <c r="A531" s="1" t="s">
+        <v>1622</v>
+      </c>
+      <c r="B531" t="s">
         <v>1623</v>
       </c>
-      <c r="B531" t="s">
+      <c r="C531" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D531" t="s">
         <v>1624</v>
       </c>
-      <c r="C531" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F531" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G531" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H531" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="532" spans="1:8" ht="12.75">
       <c r="A532" s="1" t="s">
+        <v>1625</v>
+      </c>
+      <c r="B532" t="s">
         <v>1626</v>
       </c>
-      <c r="B532" t="s">
+      <c r="C532" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D532" t="s">
         <v>1627</v>
       </c>
-      <c r="C532" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F532" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G532" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H532" t="s">
-        <v>1629</v>
+        <v>61</v>
       </c>
     </row>
     <row r="533" spans="1:8" ht="12.75">
       <c r="A533" s="1" t="s">
-        <v>1630</v>
+        <v>1628</v>
       </c>
       <c r="B533" t="s">
-        <v>1631</v>
+        <v>1629</v>
       </c>
       <c r="C533" s="1" t="s">
-        <v>78</v>
+        <v>68</v>
       </c>
       <c r="D533" t="s">
-        <v>1632</v>
+        <v>660</v>
       </c>
       <c r="F533" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G533" t="s">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="H533" t="s">
-        <v>81</v>
+        <v>61</v>
       </c>
     </row>
     <row r="534" spans="1:8" ht="12.75">
       <c r="A534" s="1" t="s">
-        <v>1633</v>
+        <v>1630</v>
       </c>
       <c r="B534" t="s">
-        <v>1634</v>
+        <v>1631</v>
       </c>
       <c r="C534" s="1" t="s">
-        <v>78</v>
+        <v>59</v>
       </c>
       <c r="D534" t="s">
-        <v>1635</v>
+        <v>683</v>
       </c>
       <c r="F534" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G534" t="s">
-        <v>80</v>
+        <v>22</v>
       </c>
       <c r="H534" t="s">
-        <v>81</v>
+        <v>61</v>
       </c>
     </row>
     <row r="535" spans="1:8" ht="12.75">
       <c r="A535" s="1" t="s">
-        <v>1636</v>
+        <v>1632</v>
       </c>
       <c r="B535" t="s">
-        <v>1637</v>
+        <v>1633</v>
       </c>
       <c r="C535" s="1" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="D535" t="s">
-        <v>1638</v>
+        <v>1634</v>
       </c>
       <c r="F535" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G535" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H535" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="536" spans="1:8" ht="12.75">
       <c r="A536" s="1" t="s">
-        <v>1639</v>
+        <v>1635</v>
       </c>
       <c r="B536" t="s">
-        <v>1640</v>
+        <v>1636</v>
       </c>
       <c r="C536" s="1" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="D536" t="s">
-        <v>1641</v>
+        <v>955</v>
       </c>
       <c r="F536" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G536" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H536" t="s">
-        <v>26</v>
+        <v>61</v>
       </c>
     </row>
     <row r="537" spans="1:8" ht="12.75">
       <c r="A537" s="1" t="s">
-        <v>1642</v>
+        <v>1637</v>
       </c>
       <c r="B537" t="s">
-        <v>1643</v>
+        <v>1638</v>
       </c>
       <c r="C537" s="1" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="D537" t="s">
-        <v>1644</v>
+        <v>1639</v>
       </c>
       <c r="F537" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G537" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H537" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="538" spans="1:8" ht="12.75">
       <c r="A538" s="1" t="s">
-        <v>1645</v>
+        <v>1640</v>
       </c>
       <c r="B538" t="s">
-        <v>1646</v>
+        <v>1641</v>
       </c>
       <c r="C538" s="1" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="D538" t="s">
-        <v>1647</v>
+        <v>1642</v>
       </c>
       <c r="F538" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G538" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H538" t="s">
-        <v>38</v>
+        <v>350</v>
       </c>
     </row>
     <row r="539" spans="1:8" ht="12.75">
       <c r="A539" s="1" t="s">
-        <v>1648</v>
+        <v>1643</v>
       </c>
       <c r="B539" t="s">
-        <v>1649</v>
+        <v>1644</v>
       </c>
       <c r="C539" s="1" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="D539" t="s">
-        <v>761</v>
+        <v>1645</v>
       </c>
       <c r="F539" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G539" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H539" t="s">
-        <v>38</v>
+        <v>80</v>
       </c>
     </row>
     <row r="540" spans="1:8" ht="12.75">
       <c r="A540" s="1" t="s">
-        <v>1650</v>
+        <v>1646</v>
       </c>
       <c r="B540" t="s">
-        <v>1651</v>
+        <v>1647</v>
       </c>
       <c r="C540" s="1" t="s">
-        <v>35</v>
+        <v>195</v>
       </c>
       <c r="D540" t="s">
-        <v>425</v>
+        <v>1648</v>
       </c>
       <c r="F540" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G540" t="s">
-        <v>37</v>
+        <v>197</v>
       </c>
       <c r="H540" t="s">
-        <v>38</v>
+        <v>198</v>
       </c>
     </row>
     <row r="541" spans="1:8" ht="12.75">
       <c r="A541" s="1" t="s">
-        <v>1652</v>
+        <v>1649</v>
       </c>
       <c r="B541" t="s">
-        <v>1653</v>
+        <v>1650</v>
       </c>
       <c r="C541" s="1" t="s">
-        <v>61</v>
+        <v>30</v>
       </c>
       <c r="D541" t="s">
-        <v>1654</v>
+        <v>1651</v>
       </c>
       <c r="F541" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G541" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H541" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="542" spans="1:8" ht="12.75">
       <c r="A542" s="1" t="s">
-        <v>1655</v>
+        <v>1652</v>
       </c>
       <c r="B542" t="s">
-        <v>1656</v>
+        <v>1653</v>
       </c>
       <c r="C542" s="1" t="s">
-        <v>48</v>
+        <v>195</v>
       </c>
       <c r="D542" t="s">
-        <v>1657</v>
+        <v>1654</v>
       </c>
       <c r="F542" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G542" t="s">
-        <v>25</v>
+        <v>197</v>
       </c>
       <c r="H542" t="s">
-        <v>153</v>
+        <v>198</v>
       </c>
     </row>
     <row r="543" spans="1:8" ht="12.75">
       <c r="A543" s="1" t="s">
-        <v>1658</v>
+        <v>1655</v>
       </c>
       <c r="B543" t="s">
-        <v>1659</v>
+        <v>1656</v>
       </c>
       <c r="C543" s="1" t="s">
-        <v>61</v>
+        <v>195</v>
       </c>
       <c r="D543" t="s">
-        <v>470</v>
+        <v>1657</v>
       </c>
       <c r="F543" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G543" t="s">
-        <v>31</v>
+        <v>197</v>
       </c>
       <c r="H543" t="s">
-        <v>38</v>
+        <v>198</v>
       </c>
     </row>
     <row r="544" spans="1:8" ht="12.75">
       <c r="A544" s="1" t="s">
+        <v>1658</v>
+      </c>
+      <c r="B544" t="s">
+        <v>1659</v>
+      </c>
+      <c r="C544" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D544" t="s">
         <v>1660</v>
       </c>
-      <c r="B544" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F544" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G544" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="H544" t="s">
-        <v>38</v>
+        <v>463</v>
       </c>
     </row>
     <row r="545" spans="1:8" ht="12.75">
       <c r="A545" s="1" t="s">
+        <v>1661</v>
+      </c>
+      <c r="B545" t="s">
         <v>1662</v>
       </c>
-      <c r="B545" t="s">
+      <c r="C545" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D545" t="s">
         <v>1663</v>
       </c>
-      <c r="C545" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F545" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G545" t="s">
-        <v>31</v>
+        <v>87</v>
       </c>
       <c r="H545" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="546" spans="1:8" ht="12.75">
       <c r="A546" s="1" t="s">
         <v>1664</v>
       </c>
       <c r="B546" t="s">
         <v>1665</v>
       </c>
       <c r="C546" s="1" t="s">
-        <v>61</v>
+        <v>195</v>
       </c>
       <c r="D546" t="s">
-        <v>470</v>
+        <v>1666</v>
       </c>
       <c r="F546" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G546" t="s">
-        <v>31</v>
+        <v>197</v>
       </c>
       <c r="H546" t="s">
-        <v>38</v>
+        <v>198</v>
       </c>
     </row>
     <row r="547" spans="1:8" ht="12.75">
       <c r="A547" s="1" t="s">
-        <v>1666</v>
+        <v>1667</v>
       </c>
       <c r="B547" t="s">
-        <v>1667</v>
+        <v>1668</v>
       </c>
       <c r="C547" s="1" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="D547" t="s">
-        <v>1668</v>
+        <v>1669</v>
       </c>
       <c r="F547" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G547" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H547" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
     </row>
     <row r="548" spans="1:8" ht="12.75">
       <c r="A548" s="1" t="s">
-        <v>1669</v>
+        <v>1670</v>
       </c>
       <c r="B548" t="s">
-        <v>1670</v>
+        <v>1671</v>
       </c>
       <c r="C548" s="1" t="s">
-        <v>35</v>
+        <v>68</v>
       </c>
       <c r="D548" t="s">
-        <v>1671</v>
+        <v>1672</v>
       </c>
       <c r="F548" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G548" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H548" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="549" spans="1:8" ht="12.75">
       <c r="A549" s="1" t="s">
-        <v>1672</v>
+        <v>1673</v>
       </c>
       <c r="B549" t="s">
-        <v>1673</v>
+        <v>1674</v>
       </c>
       <c r="C549" s="1" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="D549" t="s">
-        <v>1674</v>
+        <v>1675</v>
       </c>
       <c r="F549" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G549" t="s">
-        <v>37</v>
+        <v>332</v>
       </c>
       <c r="H549" t="s">
-        <v>38</v>
+        <v>23</v>
       </c>
     </row>
     <row r="550" spans="1:8" ht="12.75">
       <c r="A550" s="1" t="s">
-        <v>1675</v>
+        <v>1676</v>
       </c>
       <c r="B550" t="s">
-        <v>1676</v>
+        <v>1677</v>
       </c>
       <c r="C550" s="1" t="s">
-        <v>35</v>
+        <v>68</v>
       </c>
       <c r="D550" t="s">
-        <v>1677</v>
+        <v>1678</v>
       </c>
       <c r="F550" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G550" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H550" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="551" spans="1:10" ht="12.75">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="551" spans="1:9" ht="12.75">
       <c r="A551" s="1" t="s">
-        <v>1678</v>
+        <v>1679</v>
       </c>
       <c r="B551" t="s">
-        <v>1679</v>
+        <v>1680</v>
       </c>
       <c r="C551" s="1" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="D551" t="s">
-        <v>438</v>
+        <v>1681</v>
       </c>
       <c r="F551" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G551" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H551" t="s">
-        <v>432</v>
-[...5 lines deleted...]
-    <row r="552" spans="1:8" ht="12.75">
+        <v>61</v>
+      </c>
+      <c r="I551" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="552" spans="1:9" ht="12.75">
       <c r="A552" s="1" t="s">
-        <v>1680</v>
+        <v>1682</v>
       </c>
       <c r="B552" t="s">
-        <v>1681</v>
+        <v>1683</v>
       </c>
       <c r="C552" s="1" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="D552" t="s">
-        <v>1682</v>
+        <v>1684</v>
       </c>
       <c r="F552" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G552" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H552" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-    <row r="553" spans="1:8" ht="12.75">
+        <v>61</v>
+      </c>
+      <c r="I552" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="553" spans="1:9" ht="12.75">
       <c r="A553" s="1" t="s">
-        <v>1683</v>
+        <v>1685</v>
       </c>
       <c r="B553" t="s">
-        <v>1684</v>
+        <v>1686</v>
       </c>
       <c r="C553" s="1" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="D553" t="s">
-        <v>1685</v>
+        <v>1687</v>
       </c>
       <c r="F553" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G553" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H553" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="554" spans="1:8" ht="12.75">
+        <v>61</v>
+      </c>
+      <c r="I553" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="554" spans="1:9" ht="12.75">
       <c r="A554" s="1" t="s">
-        <v>1686</v>
+        <v>1688</v>
       </c>
       <c r="B554" t="s">
-        <v>1687</v>
+        <v>1689</v>
       </c>
       <c r="C554" s="1" t="s">
-        <v>61</v>
+        <v>30</v>
       </c>
       <c r="D554" t="s">
-        <v>1167</v>
+        <v>1690</v>
       </c>
       <c r="F554" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G554" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H554" t="s">
         <v>38</v>
       </c>
+      <c r="I554" t="s">
+        <v>62</v>
+      </c>
     </row>
     <row r="555" spans="1:8" ht="12.75">
       <c r="A555" s="1" t="s">
-        <v>1688</v>
+        <v>1691</v>
       </c>
       <c r="B555" t="s">
-        <v>1689</v>
+        <v>1692</v>
       </c>
       <c r="C555" s="1" t="s">
-        <v>48</v>
+        <v>20</v>
       </c>
       <c r="D555" t="s">
-        <v>1690</v>
+        <v>1255</v>
       </c>
       <c r="F555" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G555" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="H555" t="s">
-        <v>158</v>
+        <v>23</v>
       </c>
     </row>
     <row r="556" spans="1:8" ht="12.75">
       <c r="A556" s="1" t="s">
-        <v>1691</v>
+        <v>1693</v>
       </c>
       <c r="B556" t="s">
-        <v>1692</v>
+        <v>1694</v>
       </c>
       <c r="C556" s="1" t="s">
-        <v>35</v>
+        <v>68</v>
       </c>
       <c r="D556" t="s">
-        <v>1693</v>
+        <v>1695</v>
       </c>
       <c r="F556" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G556" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H556" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="557" spans="1:8" ht="12.75">
       <c r="A557" s="1" t="s">
-        <v>1694</v>
+        <v>1696</v>
       </c>
       <c r="B557" t="s">
-        <v>1695</v>
+        <v>1697</v>
       </c>
       <c r="C557" s="1" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="D557" t="s">
-        <v>213</v>
+        <v>1698</v>
       </c>
       <c r="F557" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G557" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H557" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="558" spans="1:8" ht="12.75">
       <c r="A558" s="1" t="s">
-        <v>1696</v>
+        <v>1699</v>
       </c>
       <c r="B558" t="s">
-        <v>1697</v>
+        <v>1700</v>
       </c>
       <c r="C558" s="1" t="s">
-        <v>78</v>
+        <v>59</v>
       </c>
       <c r="D558" t="s">
-        <v>1698</v>
+        <v>1264</v>
       </c>
       <c r="F558" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G558" t="s">
-        <v>80</v>
+        <v>22</v>
       </c>
       <c r="H558" t="s">
-        <v>81</v>
+        <v>61</v>
       </c>
     </row>
     <row r="559" spans="1:8" ht="12.75">
       <c r="A559" s="1" t="s">
-        <v>1699</v>
+        <v>1701</v>
       </c>
       <c r="B559" t="s">
-        <v>1700</v>
+        <v>1702</v>
       </c>
       <c r="C559" s="1" t="s">
-        <v>78</v>
+        <v>59</v>
       </c>
       <c r="D559" t="s">
-        <v>1701</v>
+        <v>1703</v>
       </c>
       <c r="F559" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G559" t="s">
-        <v>80</v>
+        <v>22</v>
       </c>
       <c r="H559" t="s">
-        <v>81</v>
+        <v>61</v>
       </c>
     </row>
     <row r="560" spans="1:8" ht="12.75">
       <c r="A560" s="1" t="s">
-        <v>1702</v>
+        <v>1704</v>
       </c>
       <c r="B560" t="s">
-        <v>1703</v>
+        <v>1705</v>
       </c>
       <c r="C560" s="1" t="s">
-        <v>61</v>
+        <v>20</v>
       </c>
       <c r="D560" t="s">
-        <v>1704</v>
+        <v>1255</v>
       </c>
       <c r="F560" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G560" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H560" t="s">
-        <v>38</v>
+        <v>23</v>
       </c>
     </row>
     <row r="561" spans="1:8" ht="12.75">
       <c r="A561" s="1" t="s">
-        <v>1705</v>
+        <v>1706</v>
       </c>
       <c r="B561" t="s">
-        <v>1706</v>
+        <v>1707</v>
       </c>
       <c r="C561" s="1" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D561" t="s">
-        <v>1707</v>
+        <v>1708</v>
       </c>
       <c r="F561" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G561" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H561" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="562" spans="1:8" ht="12.75">
       <c r="A562" s="1" t="s">
-        <v>1708</v>
+        <v>1709</v>
       </c>
       <c r="B562" t="s">
-        <v>1709</v>
+        <v>1710</v>
       </c>
       <c r="C562" s="1" t="s">
-        <v>78</v>
+        <v>30</v>
       </c>
       <c r="D562" t="s">
-        <v>1710</v>
+        <v>1351</v>
       </c>
       <c r="F562" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G562" t="s">
-        <v>80</v>
+        <v>22</v>
       </c>
       <c r="H562" t="s">
-        <v>81</v>
+        <v>38</v>
       </c>
     </row>
     <row r="563" spans="1:8" ht="12.75">
       <c r="A563" s="1" t="s">
         <v>1711</v>
       </c>
       <c r="B563" t="s">
         <v>1712</v>
       </c>
       <c r="C563" s="1" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="D563" t="s">
-        <v>524</v>
+        <v>1713</v>
       </c>
       <c r="F563" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G563" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H563" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-    <row r="564" spans="1:8" ht="12.75">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="564" spans="1:10" ht="12.75">
       <c r="A564" s="1" t="s">
-        <v>1713</v>
+        <v>1714</v>
       </c>
       <c r="B564" t="s">
-        <v>1714</v>
+        <v>1715</v>
       </c>
       <c r="C564" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D564" t="s">
-        <v>1715</v>
+        <v>401</v>
       </c>
       <c r="F564" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G564" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H564" t="s">
-        <v>51</v>
+        <v>38</v>
+      </c>
+      <c r="J564" t="s">
+        <v>100</v>
       </c>
     </row>
     <row r="565" spans="1:8" ht="12.75">
       <c r="A565" s="1" t="s">
         <v>1716</v>
       </c>
       <c r="B565" t="s">
         <v>1717</v>
       </c>
       <c r="C565" s="1" t="s">
-        <v>29</v>
+        <v>195</v>
       </c>
       <c r="D565" t="s">
         <v>1718</v>
       </c>
       <c r="F565" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G565" t="s">
-        <v>31</v>
+        <v>197</v>
       </c>
       <c r="H565" t="s">
-        <v>51</v>
+        <v>198</v>
       </c>
     </row>
     <row r="566" spans="1:8" ht="12.75">
       <c r="A566" s="1" t="s">
         <v>1719</v>
       </c>
       <c r="B566" t="s">
         <v>1720</v>
       </c>
       <c r="C566" s="1" t="s">
-        <v>457</v>
+        <v>59</v>
       </c>
       <c r="D566" t="s">
         <v>1721</v>
       </c>
       <c r="F566" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G566" t="s">
-        <v>80</v>
+        <v>22</v>
       </c>
       <c r="H566" t="s">
-        <v>158</v>
+        <v>61</v>
       </c>
     </row>
     <row r="567" spans="1:8" ht="12.75">
       <c r="A567" s="1" t="s">
         <v>1722</v>
       </c>
       <c r="B567" t="s">
         <v>1723</v>
       </c>
       <c r="C567" s="1" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D567" t="s">
-        <v>1724</v>
+        <v>982</v>
       </c>
       <c r="F567" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G567" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H567" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="568" spans="1:8" ht="12.75">
       <c r="A568" s="1" t="s">
+        <v>1724</v>
+      </c>
+      <c r="B568" t="s">
         <v>1725</v>
       </c>
-      <c r="B568" t="s">
+      <c r="C568" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D568" t="s">
         <v>1726</v>
       </c>
-      <c r="C568" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F568" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G568" t="s">
-        <v>198</v>
+        <v>70</v>
       </c>
       <c r="H568" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="569" spans="1:8" ht="12.75">
       <c r="A569" s="1" t="s">
+        <v>1727</v>
+      </c>
+      <c r="B569" t="s">
         <v>1728</v>
       </c>
-      <c r="B569" t="s">
+      <c r="C569" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D569" t="s">
         <v>1729</v>
       </c>
-      <c r="C569" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F569" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G569" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H569" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="570" spans="1:8" ht="12.75">
       <c r="A570" s="1" t="s">
+        <v>1730</v>
+      </c>
+      <c r="B570" t="s">
         <v>1731</v>
       </c>
-      <c r="B570" t="s">
+      <c r="C570" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D570" t="s">
         <v>1732</v>
       </c>
-      <c r="C570" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F570" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G570" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="H570" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="571" spans="1:8" ht="12.75">
       <c r="A571" s="1" t="s">
         <v>1733</v>
       </c>
       <c r="B571" t="s">
         <v>1734</v>
       </c>
       <c r="C571" s="1" t="s">
-        <v>22</v>
+        <v>195</v>
       </c>
       <c r="D571" t="s">
-        <v>1735</v>
+        <v>1657</v>
       </c>
       <c r="F571" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G571" t="s">
-        <v>25</v>
+        <v>197</v>
       </c>
       <c r="H571" t="s">
-        <v>26</v>
+        <v>198</v>
       </c>
     </row>
     <row r="572" spans="1:8" ht="12.75">
       <c r="A572" s="1" t="s">
+        <v>1735</v>
+      </c>
+      <c r="B572" t="s">
         <v>1736</v>
       </c>
-      <c r="B572" t="s">
+      <c r="C572" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D572" t="s">
         <v>1737</v>
       </c>
-      <c r="C572" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F572" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G572" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H572" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="573" spans="1:8" ht="12.75">
       <c r="A573" s="1" t="s">
+        <v>1738</v>
+      </c>
+      <c r="B573" t="s">
         <v>1739</v>
       </c>
-      <c r="B573" t="s">
+      <c r="C573" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D573" t="s">
         <v>1740</v>
       </c>
-      <c r="C573" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F573" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G573" t="s">
-        <v>248</v>
+        <v>332</v>
       </c>
       <c r="H573" t="s">
-        <v>26</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="574" spans="1:8" ht="12.75">
       <c r="A574" s="1" t="s">
+        <v>1741</v>
+      </c>
+      <c r="B574" t="s">
         <v>1742</v>
       </c>
-      <c r="B574" t="s">
+      <c r="C574" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D574" t="s">
         <v>1743</v>
       </c>
-      <c r="C574" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F574" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G574" t="s">
-        <v>80</v>
+        <v>22</v>
       </c>
       <c r="H574" t="s">
-        <v>81</v>
+        <v>61</v>
       </c>
     </row>
     <row r="575" spans="1:8" ht="12.75">
       <c r="A575" s="1" t="s">
+        <v>1744</v>
+      </c>
+      <c r="B575" t="s">
         <v>1745</v>
       </c>
-      <c r="B575" t="s">
-[...3 lines deleted...]
-        <v>48</v>
+      <c r="C575" t="s">
+        <v>42</v>
       </c>
       <c r="D575" t="s">
-        <v>1747</v>
+        <v>514</v>
       </c>
       <c r="F575" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G575" t="s">
-        <v>37</v>
+        <v>271</v>
       </c>
       <c r="H575" t="s">
-        <v>153</v>
+        <v>16</v>
       </c>
     </row>
     <row r="576" spans="1:8" ht="12.75">
       <c r="A576" s="1" t="s">
-        <v>1748</v>
+        <v>1746</v>
       </c>
       <c r="B576" t="s">
-        <v>1749</v>
+        <v>1747</v>
       </c>
       <c r="C576" s="1" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="D576" t="s">
-        <v>1750</v>
+        <v>1470</v>
       </c>
       <c r="F576" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G576" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="H576" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="577" spans="1:8" ht="12.75">
       <c r="A577" s="1" t="s">
-        <v>1751</v>
+        <v>1748</v>
       </c>
       <c r="B577" t="s">
-        <v>1752</v>
+        <v>1749</v>
       </c>
       <c r="C577" s="1" t="s">
-        <v>48</v>
+        <v>68</v>
       </c>
       <c r="D577" t="s">
-        <v>1753</v>
+        <v>819</v>
       </c>
       <c r="F577" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G577" t="s">
-        <v>25</v>
+        <v>70</v>
       </c>
       <c r="H577" t="s">
-        <v>153</v>
+        <v>61</v>
       </c>
     </row>
     <row r="578" spans="1:8" ht="12.75">
       <c r="A578" s="1" t="s">
+        <v>1750</v>
+      </c>
+      <c r="B578" t="s">
+        <v>1751</v>
+      </c>
+      <c r="C578" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D578" t="s">
+        <v>1752</v>
+      </c>
+      <c r="F578" t="s">
+        <v>14</v>
+      </c>
+      <c r="G578" t="s">
+        <v>70</v>
+      </c>
+      <c r="H578" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="579" spans="1:9" ht="12.75">
+      <c r="A579" s="1" t="s">
+        <v>1753</v>
+      </c>
+      <c r="B579" t="s">
         <v>1754</v>
       </c>
-      <c r="B578" t="s">
+      <c r="C579" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D579" t="s">
         <v>1755</v>
       </c>
-      <c r="C578" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D578" t="s">
+      <c r="F579" t="s">
+        <v>14</v>
+      </c>
+      <c r="G579" t="s">
+        <v>70</v>
+      </c>
+      <c r="H579" t="s">
+        <v>61</v>
+      </c>
+      <c r="I579" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="580" spans="1:9" ht="12.75">
+      <c r="A580" s="1" t="s">
         <v>1756</v>
       </c>
-      <c r="F578" t="s">
-[...5 lines deleted...]
-      <c r="H578" t="s">
+      <c r="B580" t="s">
+        <v>1757</v>
+      </c>
+      <c r="C580" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D580" t="s">
+        <v>1758</v>
+      </c>
+      <c r="F580" t="s">
+        <v>14</v>
+      </c>
+      <c r="G580" t="s">
+        <v>70</v>
+      </c>
+      <c r="H580" t="s">
+        <v>61</v>
+      </c>
+      <c r="I580" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="581" spans="1:9" ht="12.75">
+      <c r="A581" s="1" t="s">
+        <v>1759</v>
+      </c>
+      <c r="B581" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C581" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D581" t="s">
+        <v>1761</v>
+      </c>
+      <c r="F581" t="s">
+        <v>14</v>
+      </c>
+      <c r="G581" t="s">
+        <v>22</v>
+      </c>
+      <c r="H581" t="s">
         <v>38</v>
       </c>
-    </row>
-[...66 lines deleted...]
-        <v>81</v>
+      <c r="I581" t="s">
+        <v>62</v>
       </c>
     </row>
     <row r="582" spans="1:8" ht="12.75">
       <c r="A582" s="1" t="s">
+        <v>1762</v>
+      </c>
+      <c r="B582" t="s">
+        <v>1763</v>
+      </c>
+      <c r="C582" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D582" t="s">
         <v>1764</v>
       </c>
-      <c r="B582" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F582" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G582" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H582" t="s">
-        <v>38</v>
+        <v>186</v>
       </c>
     </row>
     <row r="583" spans="1:8" ht="12.75">
       <c r="A583" s="1" t="s">
+        <v>1765</v>
+      </c>
+      <c r="B583" t="s">
+        <v>1766</v>
+      </c>
+      <c r="C583" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D583" t="s">
         <v>1767</v>
       </c>
-      <c r="B583" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F583" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G583" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H583" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="584" spans="1:8" ht="12.75">
       <c r="A584" s="1" t="s">
+        <v>1768</v>
+      </c>
+      <c r="B584" t="s">
+        <v>1769</v>
+      </c>
+      <c r="C584" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="D584" t="s">
         <v>1770</v>
       </c>
-      <c r="B584" t="s">
+      <c r="F584" t="s">
+        <v>14</v>
+      </c>
+      <c r="G584" t="s">
+        <v>197</v>
+      </c>
+      <c r="H584" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="585" spans="1:10" ht="12.75">
+      <c r="A585" s="1" t="s">
         <v>1771</v>
       </c>
-      <c r="C584" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D584" t="s">
+      <c r="B585" t="s">
         <v>1772</v>
       </c>
-      <c r="F584" t="s">
-[...10 lines deleted...]
-      <c r="A585" s="1" t="s">
+      <c r="C585" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D585" t="s">
         <v>1773</v>
       </c>
-      <c r="B585" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F585" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G585" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H585" t="s">
-        <v>38</v>
+        <v>23</v>
+      </c>
+      <c r="J585" t="s">
+        <v>100</v>
       </c>
     </row>
     <row r="586" spans="1:8" ht="12.75">
       <c r="A586" s="1" t="s">
+        <v>1774</v>
+      </c>
+      <c r="B586" t="s">
         <v>1775</v>
       </c>
-      <c r="B586" t="s">
+      <c r="C586" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D586" t="s">
         <v>1776</v>
       </c>
-      <c r="C586" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F586" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G586" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H586" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="587" spans="1:8" ht="12.75">
       <c r="A587" s="1" t="s">
         <v>1777</v>
       </c>
       <c r="B587" t="s">
         <v>1778</v>
       </c>
       <c r="C587" s="1" t="s">
-        <v>35</v>
+        <v>68</v>
       </c>
       <c r="D587" t="s">
         <v>1779</v>
       </c>
       <c r="F587" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G587" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H587" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="588" spans="1:8" ht="12.75">
       <c r="A588" s="1" t="s">
         <v>1780</v>
       </c>
       <c r="B588" t="s">
         <v>1781</v>
       </c>
       <c r="C588" s="1" t="s">
-        <v>48</v>
+        <v>20</v>
       </c>
       <c r="D588" t="s">
         <v>1782</v>
       </c>
       <c r="F588" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G588" t="s">
-        <v>50</v>
+        <v>70</v>
       </c>
       <c r="H588" t="s">
-        <v>51</v>
+        <v>80</v>
       </c>
     </row>
     <row r="589" spans="1:8" ht="12.75">
       <c r="A589" s="1" t="s">
         <v>1783</v>
       </c>
       <c r="B589" t="s">
         <v>1784</v>
       </c>
       <c r="C589" s="1" t="s">
-        <v>78</v>
+        <v>68</v>
       </c>
       <c r="D589" t="s">
         <v>1785</v>
       </c>
       <c r="F589" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G589" t="s">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="H589" t="s">
-        <v>81</v>
+        <v>61</v>
       </c>
     </row>
     <row r="590" spans="1:8" ht="12.75">
       <c r="A590" s="1" t="s">
         <v>1786</v>
       </c>
       <c r="B590" t="s">
         <v>1787</v>
       </c>
       <c r="C590" s="1" t="s">
-        <v>61</v>
+        <v>30</v>
       </c>
       <c r="D590" t="s">
-        <v>470</v>
+        <v>1200</v>
       </c>
       <c r="F590" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G590" t="s">
-        <v>31</v>
+        <v>332</v>
       </c>
       <c r="H590" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="591" spans="1:8" ht="12.75">
       <c r="A591" s="1" t="s">
         <v>1788</v>
       </c>
       <c r="B591" t="s">
         <v>1789</v>
       </c>
       <c r="C591" s="1" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="D591" t="s">
         <v>1790</v>
       </c>
       <c r="F591" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G591" t="s">
-        <v>110</v>
+        <v>70</v>
       </c>
       <c r="H591" t="s">
-        <v>26</v>
+        <v>463</v>
       </c>
     </row>
     <row r="592" spans="1:8" ht="12.75">
       <c r="A592" s="1" t="s">
         <v>1791</v>
       </c>
       <c r="B592" t="s">
         <v>1792</v>
       </c>
       <c r="C592" s="1" t="s">
-        <v>78</v>
+        <v>68</v>
       </c>
       <c r="D592" t="s">
         <v>1793</v>
       </c>
       <c r="F592" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G592" t="s">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="H592" t="s">
-        <v>81</v>
+        <v>61</v>
       </c>
     </row>
     <row r="593" spans="1:8" ht="12.75">
       <c r="A593" s="1" t="s">
         <v>1794</v>
       </c>
       <c r="B593" t="s">
         <v>1795</v>
       </c>
       <c r="C593" s="1" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="D593" t="s">
-        <v>1766</v>
+        <v>1796</v>
       </c>
       <c r="F593" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G593" t="s">
-        <v>37</v>
+        <v>332</v>
       </c>
       <c r="H593" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="594" spans="1:8" ht="12.75">
       <c r="A594" s="1" t="s">
-        <v>1796</v>
+        <v>1797</v>
       </c>
       <c r="B594" t="s">
-        <v>1797</v>
+        <v>1798</v>
       </c>
       <c r="C594" s="1" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="D594" t="s">
-        <v>464</v>
+        <v>1799</v>
       </c>
       <c r="F594" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G594" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H594" t="s">
-        <v>38</v>
+        <v>350</v>
       </c>
     </row>
     <row r="595" spans="1:8" ht="12.75">
       <c r="A595" s="1" t="s">
-        <v>1798</v>
+        <v>1800</v>
       </c>
       <c r="B595" t="s">
-        <v>1799</v>
+        <v>1801</v>
       </c>
       <c r="C595" s="1" t="s">
-        <v>35</v>
+        <v>68</v>
       </c>
       <c r="D595" t="s">
-        <v>1800</v>
+        <v>1802</v>
       </c>
       <c r="F595" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G595" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H595" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="596" spans="1:8" ht="12.75">
       <c r="A596" s="1" t="s">
-        <v>1801</v>
+        <v>1803</v>
       </c>
       <c r="B596" t="s">
-        <v>1802</v>
+        <v>1804</v>
       </c>
       <c r="C596" s="1" t="s">
-        <v>457</v>
+        <v>59</v>
       </c>
       <c r="D596" t="s">
-        <v>755</v>
+        <v>1805</v>
       </c>
       <c r="F596" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G596" t="s">
-        <v>80</v>
+        <v>22</v>
       </c>
       <c r="H596" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
     </row>
     <row r="597" spans="1:8" ht="12.75">
       <c r="A597" s="1" t="s">
-        <v>1803</v>
+        <v>1806</v>
       </c>
       <c r="B597" t="s">
-        <v>1804</v>
+        <v>1807</v>
       </c>
       <c r="C597" s="1" t="s">
-        <v>61</v>
+        <v>20</v>
       </c>
       <c r="D597" t="s">
-        <v>405</v>
+        <v>1808</v>
       </c>
       <c r="F597" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G597" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H597" t="s">
-        <v>38</v>
+        <v>350</v>
       </c>
     </row>
     <row r="598" spans="1:8" ht="12.75">
       <c r="A598" s="1" t="s">
-        <v>1805</v>
+        <v>1809</v>
       </c>
       <c r="B598" t="s">
-        <v>1806</v>
+        <v>1810</v>
       </c>
       <c r="C598" s="1" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="D598" t="s">
-        <v>1807</v>
+        <v>1811</v>
       </c>
       <c r="F598" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G598" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H598" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="599" spans="1:8" ht="12.75">
       <c r="A599" s="1" t="s">
-        <v>1808</v>
+        <v>1812</v>
       </c>
       <c r="B599" t="s">
-        <v>1809</v>
+        <v>1813</v>
       </c>
       <c r="C599" s="1" t="s">
-        <v>29</v>
+        <v>68</v>
       </c>
       <c r="D599" t="s">
-        <v>1810</v>
+        <v>1814</v>
       </c>
       <c r="F599" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G599" t="s">
-        <v>571</v>
+        <v>70</v>
       </c>
       <c r="H599" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
     </row>
     <row r="600" spans="1:8" ht="12.75">
       <c r="A600" s="1" t="s">
-        <v>1811</v>
+        <v>1815</v>
       </c>
       <c r="B600" t="s">
-        <v>1812</v>
+        <v>1816</v>
       </c>
       <c r="C600" s="1" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="D600" t="s">
-        <v>1813</v>
+        <v>1817</v>
       </c>
       <c r="F600" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G600" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="H600" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="601" spans="1:8" ht="12.75">
       <c r="A601" s="1" t="s">
-        <v>1814</v>
+        <v>1818</v>
       </c>
       <c r="B601" t="s">
-        <v>1815</v>
+        <v>1819</v>
       </c>
       <c r="C601" s="1" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="D601" t="s">
-        <v>1164</v>
+        <v>1255</v>
       </c>
       <c r="F601" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G601" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H601" t="s">
-        <v>38</v>
+        <v>23</v>
       </c>
     </row>
     <row r="602" spans="1:8" ht="12.75">
       <c r="A602" s="1" t="s">
-        <v>1816</v>
+        <v>1820</v>
       </c>
       <c r="B602" t="s">
-        <v>1817</v>
+        <v>1821</v>
       </c>
       <c r="C602" s="1" t="s">
-        <v>35</v>
+        <v>68</v>
       </c>
       <c r="D602" t="s">
-        <v>1677</v>
+        <v>1732</v>
       </c>
       <c r="F602" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G602" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H602" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="603" spans="1:8" ht="12.75">
       <c r="A603" s="1" t="s">
-        <v>1818</v>
+        <v>1822</v>
       </c>
       <c r="B603" t="s">
-        <v>1819</v>
+        <v>1823</v>
       </c>
       <c r="C603" s="1" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="D603" t="s">
-        <v>408</v>
+        <v>1396</v>
       </c>
       <c r="F603" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G603" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H603" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="604" spans="1:8" ht="12.75">
       <c r="A604" s="1" t="s">
-        <v>1820</v>
+        <v>1824</v>
       </c>
       <c r="B604" t="s">
-        <v>1821</v>
+        <v>1825</v>
       </c>
       <c r="C604" s="1" t="s">
-        <v>61</v>
+        <v>20</v>
       </c>
       <c r="D604" t="s">
-        <v>1822</v>
+        <v>1826</v>
       </c>
       <c r="F604" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G604" t="s">
-        <v>31</v>
+        <v>332</v>
       </c>
       <c r="H604" t="s">
-        <v>38</v>
+        <v>350</v>
       </c>
     </row>
     <row r="605" spans="1:8" ht="12.75">
       <c r="A605" s="1" t="s">
-        <v>1823</v>
+        <v>1827</v>
       </c>
       <c r="B605" t="s">
-        <v>1824</v>
+        <v>1828</v>
       </c>
       <c r="C605" s="1" t="s">
-        <v>29</v>
+        <v>68</v>
       </c>
       <c r="D605" t="s">
-        <v>1825</v>
+        <v>804</v>
       </c>
       <c r="F605" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G605" t="s">
-        <v>571</v>
+        <v>70</v>
       </c>
       <c r="H605" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
     </row>
     <row r="606" spans="1:8" ht="12.75">
       <c r="A606" s="1" t="s">
-        <v>1826</v>
+        <v>1829</v>
       </c>
       <c r="B606" t="s">
-        <v>1827</v>
+        <v>1830</v>
       </c>
       <c r="C606" s="1" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="D606" t="s">
-        <v>563</v>
+        <v>1831</v>
       </c>
       <c r="F606" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G606" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="H606" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="607" spans="1:8" ht="12.75">
       <c r="A607" s="1" t="s">
-        <v>1828</v>
+        <v>1832</v>
       </c>
       <c r="B607" t="s">
-        <v>1829</v>
+        <v>1833</v>
       </c>
       <c r="C607" s="1" t="s">
-        <v>48</v>
+        <v>195</v>
       </c>
       <c r="D607" t="s">
-        <v>1155</v>
+        <v>1834</v>
       </c>
       <c r="F607" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G607" t="s">
-        <v>37</v>
+        <v>197</v>
       </c>
       <c r="H607" t="s">
-        <v>94</v>
+        <v>198</v>
       </c>
     </row>
     <row r="608" spans="1:8" ht="12.75">
       <c r="A608" s="1" t="s">
-        <v>1830</v>
+        <v>1835</v>
       </c>
       <c r="B608" t="s">
-        <v>1831</v>
+        <v>1836</v>
       </c>
       <c r="C608" s="1" t="s">
-        <v>35</v>
+        <v>68</v>
       </c>
       <c r="D608" t="s">
-        <v>1832</v>
+        <v>1837</v>
       </c>
       <c r="F608" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G608" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H608" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="609" spans="1:8" ht="12.75">
       <c r="A609" s="1" t="s">
-        <v>1833</v>
+        <v>1838</v>
       </c>
       <c r="B609" t="s">
-        <v>1834</v>
+        <v>1839</v>
       </c>
       <c r="C609" s="1" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="D609" t="s">
-        <v>1835</v>
+        <v>476</v>
       </c>
       <c r="F609" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G609" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H609" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="610" spans="1:8" ht="12.75">
       <c r="A610" s="1" t="s">
-        <v>1836</v>
+        <v>1840</v>
       </c>
       <c r="B610" t="s">
-        <v>1837</v>
+        <v>1841</v>
       </c>
       <c r="C610" s="1" t="s">
-        <v>35</v>
+        <v>68</v>
       </c>
       <c r="D610" t="s">
-        <v>464</v>
+        <v>1842</v>
       </c>
       <c r="F610" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G610" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H610" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="611" spans="1:8" ht="12.75">
       <c r="A611" s="1" t="s">
-        <v>1838</v>
+        <v>1843</v>
       </c>
       <c r="B611" t="s">
-        <v>1839</v>
+        <v>1844</v>
       </c>
       <c r="C611" s="1" t="s">
-        <v>61</v>
+        <v>20</v>
       </c>
       <c r="D611" t="s">
-        <v>990</v>
+        <v>1845</v>
       </c>
       <c r="F611" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G611" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H611" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="612" spans="1:8" ht="12.75">
       <c r="A612" s="1" t="s">
-        <v>1840</v>
+        <v>1846</v>
       </c>
       <c r="B612" t="s">
-        <v>1841</v>
+        <v>1847</v>
       </c>
       <c r="C612" s="1" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="D612" t="s">
-        <v>129</v>
+        <v>877</v>
       </c>
       <c r="F612" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G612" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="H612" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="613" spans="1:8" ht="12.75">
       <c r="A613" s="1" t="s">
-        <v>1842</v>
+        <v>1848</v>
       </c>
       <c r="B613" t="s">
-        <v>1843</v>
+        <v>1849</v>
       </c>
       <c r="C613" s="1" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="D613" t="s">
-        <v>990</v>
+        <v>1850</v>
       </c>
       <c r="F613" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G613" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="H613" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="614" spans="1:8" ht="12.75">
       <c r="A614" s="1" t="s">
-        <v>1844</v>
+        <v>1851</v>
       </c>
       <c r="B614" t="s">
-        <v>1845</v>
+        <v>1852</v>
       </c>
       <c r="C614" s="1" t="s">
-        <v>22</v>
+        <v>195</v>
       </c>
       <c r="D614" t="s">
-        <v>1846</v>
+        <v>1834</v>
       </c>
       <c r="F614" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G614" t="s">
-        <v>31</v>
+        <v>197</v>
       </c>
       <c r="H614" t="s">
-        <v>1308</v>
+        <v>198</v>
       </c>
     </row>
     <row r="615" spans="1:8" ht="12.75">
       <c r="A615" s="1" t="s">
-        <v>1847</v>
+        <v>1853</v>
       </c>
       <c r="B615" t="s">
-        <v>1848</v>
+        <v>1376</v>
       </c>
       <c r="C615" s="1" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="D615" t="s">
-        <v>1037</v>
+        <v>1854</v>
       </c>
       <c r="F615" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G615" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="H615" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="616" spans="1:8" ht="12.75">
       <c r="A616" s="1" t="s">
-        <v>1849</v>
+        <v>1855</v>
       </c>
       <c r="B616" t="s">
-        <v>1850</v>
+        <v>1856</v>
       </c>
       <c r="C616" s="1" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="D616" t="s">
-        <v>1851</v>
+        <v>1857</v>
       </c>
       <c r="F616" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G616" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H616" t="s">
-        <v>94</v>
+        <v>61</v>
       </c>
     </row>
     <row r="617" spans="1:8" ht="12.75">
       <c r="A617" s="1" t="s">
-        <v>1852</v>
+        <v>1858</v>
       </c>
       <c r="B617" t="s">
-        <v>1853</v>
+        <v>1859</v>
       </c>
       <c r="C617" s="1" t="s">
-        <v>48</v>
+        <v>195</v>
       </c>
       <c r="D617" t="s">
-        <v>1854</v>
+        <v>1860</v>
       </c>
       <c r="F617" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G617" t="s">
-        <v>37</v>
+        <v>197</v>
       </c>
       <c r="H617" t="s">
-        <v>153</v>
+        <v>198</v>
       </c>
     </row>
     <row r="618" spans="1:8" ht="12.75">
       <c r="A618" s="1" t="s">
-        <v>1855</v>
+        <v>1861</v>
       </c>
       <c r="B618" t="s">
-        <v>1856</v>
+        <v>1862</v>
       </c>
       <c r="C618" s="1" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="D618" t="s">
-        <v>1037</v>
+        <v>1012</v>
       </c>
       <c r="F618" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G618" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="H618" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="619" spans="1:8" ht="12.75">
       <c r="A619" s="1" t="s">
-        <v>1857</v>
+        <v>1863</v>
       </c>
       <c r="B619" t="s">
-        <v>1858</v>
+        <v>1864</v>
       </c>
       <c r="C619" s="1" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="D619" t="s">
-        <v>761</v>
+        <v>1865</v>
       </c>
       <c r="F619" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G619" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H619" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="620" spans="1:8" ht="12.75">
       <c r="A620" s="1" t="s">
-        <v>1859</v>
+        <v>1866</v>
       </c>
       <c r="B620" t="s">
-        <v>1860</v>
+        <v>1867</v>
       </c>
       <c r="C620" s="1" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="D620" t="s">
-        <v>1152</v>
+        <v>1868</v>
       </c>
       <c r="F620" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G620" t="s">
-        <v>37</v>
+        <v>332</v>
       </c>
       <c r="H620" t="s">
-        <v>38</v>
+        <v>23</v>
       </c>
     </row>
     <row r="621" spans="1:8" ht="12.75">
       <c r="A621" s="1" t="s">
-        <v>1861</v>
+        <v>1869</v>
       </c>
       <c r="B621" t="s">
-        <v>1862</v>
+        <v>1870</v>
       </c>
       <c r="C621" s="1" t="s">
-        <v>61</v>
+        <v>20</v>
       </c>
       <c r="D621" t="s">
-        <v>723</v>
+        <v>1871</v>
       </c>
       <c r="F621" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G621" t="s">
-        <v>31</v>
+        <v>332</v>
       </c>
       <c r="H621" t="s">
-        <v>38</v>
+        <v>350</v>
       </c>
     </row>
     <row r="622" spans="1:8" ht="12.75">
       <c r="A622" s="1" t="s">
-        <v>1863</v>
+        <v>1872</v>
       </c>
       <c r="B622" t="s">
-        <v>1864</v>
+        <v>1873</v>
       </c>
       <c r="C622" s="1" t="s">
-        <v>48</v>
+        <v>348</v>
       </c>
       <c r="D622" t="s">
-        <v>1865</v>
+        <v>1874</v>
       </c>
       <c r="F622" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G622" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="H622" t="s">
-        <v>158</v>
+        <v>16</v>
       </c>
     </row>
     <row r="623" spans="1:8" ht="12.75">
       <c r="A623" s="1" t="s">
-        <v>1866</v>
+        <v>1875</v>
       </c>
       <c r="B623" t="s">
-        <v>1867</v>
+        <v>1876</v>
       </c>
       <c r="C623" s="1" t="s">
-        <v>61</v>
+        <v>30</v>
       </c>
       <c r="D623" t="s">
-        <v>1868</v>
+        <v>1877</v>
       </c>
       <c r="F623" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G623" t="s">
-        <v>31</v>
+        <v>332</v>
       </c>
       <c r="H623" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="624" spans="1:8" ht="12.75">
       <c r="A624" s="1" t="s">
-        <v>1869</v>
+        <v>1878</v>
       </c>
       <c r="B624" t="s">
-        <v>1870</v>
+        <v>1879</v>
       </c>
       <c r="C624" s="1" t="s">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="D624" t="s">
-        <v>536</v>
+        <v>1880</v>
       </c>
       <c r="F624" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G624" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H624" t="s">
-        <v>158</v>
+        <v>38</v>
       </c>
     </row>
     <row r="625" spans="1:8" ht="12.75">
       <c r="A625" s="1" t="s">
-        <v>1871</v>
+        <v>1881</v>
       </c>
       <c r="B625" t="s">
-        <v>1872</v>
+        <v>1882</v>
       </c>
       <c r="C625" s="1" t="s">
-        <v>61</v>
+        <v>12</v>
       </c>
       <c r="D625" t="s">
-        <v>1873</v>
+        <v>1883</v>
       </c>
       <c r="F625" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G625" t="s">
-        <v>31</v>
+        <v>332</v>
       </c>
       <c r="H625" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="626" spans="1:8" ht="12.75">
       <c r="A626" s="1" t="s">
-        <v>1874</v>
+        <v>1884</v>
       </c>
       <c r="B626" t="s">
-        <v>1875</v>
+        <v>1885</v>
       </c>
       <c r="C626" s="1" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="D626" t="s">
-        <v>1876</v>
+        <v>931</v>
       </c>
       <c r="F626" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G626" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H626" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
     </row>
     <row r="627" spans="1:8" ht="12.75">
       <c r="A627" s="1" t="s">
-        <v>1877</v>
+        <v>1886</v>
       </c>
       <c r="B627" t="s">
-        <v>1878</v>
+        <v>1887</v>
       </c>
       <c r="C627" s="1" t="s">
-        <v>61</v>
+        <v>348</v>
       </c>
       <c r="D627" t="s">
-        <v>1879</v>
+        <v>1888</v>
       </c>
       <c r="F627" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G627" t="s">
-        <v>31</v>
+        <v>197</v>
       </c>
       <c r="H627" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="628" spans="1:8" ht="12.75">
       <c r="A628" s="1" t="s">
-        <v>1880</v>
+        <v>1889</v>
       </c>
       <c r="B628" t="s">
-        <v>1881</v>
+        <v>1890</v>
       </c>
       <c r="C628" s="1" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D628" t="s">
-        <v>1882</v>
+        <v>1076</v>
       </c>
       <c r="F628" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G628" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H628" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="629" spans="1:8" ht="12.75">
       <c r="A629" s="1" t="s">
-        <v>1883</v>
+        <v>1891</v>
       </c>
       <c r="B629" t="s">
-        <v>1884</v>
+        <v>1892</v>
       </c>
       <c r="C629" s="1" t="s">
-        <v>48</v>
+        <v>195</v>
       </c>
       <c r="D629" t="s">
-        <v>126</v>
+        <v>1893</v>
       </c>
       <c r="F629" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G629" t="s">
-        <v>37</v>
+        <v>197</v>
       </c>
       <c r="H629" t="s">
-        <v>123</v>
+        <v>198</v>
       </c>
     </row>
     <row r="630" spans="1:8" ht="12.75">
       <c r="A630" s="1" t="s">
-        <v>1885</v>
+        <v>1894</v>
       </c>
       <c r="B630" t="s">
-        <v>1886</v>
+        <v>1895</v>
       </c>
       <c r="C630" s="1" t="s">
-        <v>457</v>
+        <v>59</v>
       </c>
       <c r="D630" t="s">
-        <v>1887</v>
+        <v>657</v>
       </c>
       <c r="F630" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G630" t="s">
-        <v>50</v>
+        <v>22</v>
       </c>
       <c r="H630" t="s">
-        <v>153</v>
+        <v>61</v>
       </c>
     </row>
     <row r="631" spans="1:8" ht="12.75">
       <c r="A631" s="1" t="s">
-        <v>1888</v>
+        <v>1896</v>
       </c>
       <c r="B631" t="s">
-        <v>1889</v>
+        <v>1897</v>
       </c>
       <c r="C631" s="1" t="s">
-        <v>78</v>
+        <v>20</v>
       </c>
       <c r="D631" t="s">
-        <v>1890</v>
+        <v>1898</v>
       </c>
       <c r="F631" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G631" t="s">
-        <v>80</v>
+        <v>332</v>
       </c>
       <c r="H631" t="s">
-        <v>81</v>
+        <v>386</v>
       </c>
     </row>
     <row r="632" spans="1:8" ht="12.75">
       <c r="A632" s="1" t="s">
-        <v>1891</v>
+        <v>1899</v>
       </c>
       <c r="B632" t="s">
-        <v>1892</v>
+        <v>1900</v>
       </c>
       <c r="C632" s="1" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="D632" t="s">
-        <v>521</v>
+        <v>1901</v>
       </c>
       <c r="F632" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G632" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H632" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="633" spans="1:8" ht="12.75">
       <c r="A633" s="1" t="s">
-        <v>1893</v>
+        <v>1902</v>
       </c>
       <c r="B633" t="s">
-        <v>1894</v>
+        <v>1903</v>
       </c>
       <c r="C633" s="1" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D633" t="s">
-        <v>405</v>
+        <v>584</v>
       </c>
       <c r="F633" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G633" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H633" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="634" spans="1:8" ht="12.75">
       <c r="A634" s="1" t="s">
-        <v>1895</v>
+        <v>1904</v>
       </c>
       <c r="B634" t="s">
-        <v>1896</v>
+        <v>1905</v>
       </c>
       <c r="C634" s="1" t="s">
-        <v>61</v>
+        <v>30</v>
       </c>
       <c r="D634" t="s">
-        <v>1897</v>
+        <v>1906</v>
       </c>
       <c r="F634" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G634" t="s">
-        <v>31</v>
+        <v>332</v>
       </c>
       <c r="H634" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="635" spans="1:8" ht="12.75">
       <c r="A635" s="1" t="s">
-        <v>1898</v>
+        <v>1907</v>
       </c>
       <c r="B635" t="s">
-        <v>1899</v>
+        <v>1908</v>
       </c>
       <c r="C635" s="1" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D635" t="s">
-        <v>1822</v>
+        <v>1205</v>
       </c>
       <c r="F635" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G635" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H635" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="636" spans="1:8" ht="12.75">
       <c r="A636" s="1" t="s">
-        <v>1900</v>
+        <v>1909</v>
       </c>
       <c r="B636" t="s">
-        <v>1901</v>
+        <v>1910</v>
       </c>
       <c r="C636" s="1" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="D636" t="s">
-        <v>1902</v>
+        <v>1132</v>
       </c>
       <c r="F636" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G636" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H636" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="637" spans="1:8" ht="12.75">
       <c r="A637" s="1" t="s">
-        <v>1903</v>
+        <v>1911</v>
       </c>
       <c r="B637" t="s">
-        <v>1904</v>
+        <v>1912</v>
       </c>
       <c r="C637" s="1" t="s">
-        <v>61</v>
+        <v>30</v>
       </c>
       <c r="D637" t="s">
-        <v>483</v>
+        <v>1913</v>
       </c>
       <c r="F637" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G637" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H637" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="638" spans="1:8" ht="12.75">
       <c r="A638" s="1" t="s">
-        <v>1905</v>
+        <v>1914</v>
       </c>
       <c r="B638" t="s">
-        <v>1906</v>
+        <v>1915</v>
       </c>
       <c r="C638" s="1" t="s">
-        <v>78</v>
+        <v>59</v>
       </c>
       <c r="D638" t="s">
-        <v>1907</v>
+        <v>1916</v>
       </c>
       <c r="F638" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G638" t="s">
-        <v>80</v>
+        <v>22</v>
       </c>
       <c r="H638" t="s">
-        <v>81</v>
+        <v>61</v>
       </c>
     </row>
     <row r="639" spans="1:8" ht="12.75">
       <c r="A639" s="1" t="s">
-        <v>1908</v>
+        <v>1917</v>
       </c>
       <c r="B639" t="s">
-        <v>1909</v>
+        <v>1918</v>
       </c>
       <c r="C639" s="1" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="D639" t="s">
-        <v>1910</v>
+        <v>1919</v>
       </c>
       <c r="F639" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G639" t="s">
-        <v>571</v>
+        <v>332</v>
       </c>
       <c r="H639" t="s">
-        <v>51</v>
+        <v>38</v>
       </c>
     </row>
     <row r="640" spans="1:8" ht="12.75">
       <c r="A640" s="1" t="s">
-        <v>1911</v>
+        <v>1920</v>
       </c>
       <c r="B640" t="s">
-        <v>1912</v>
+        <v>1921</v>
       </c>
       <c r="C640" s="1" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D640" t="s">
-        <v>1766</v>
+        <v>1922</v>
       </c>
       <c r="F640" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G640" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="H640" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="641" spans="1:8" ht="12.75">
       <c r="A641" s="1" t="s">
-        <v>1913</v>
+        <v>1923</v>
       </c>
       <c r="B641" t="s">
-        <v>1914</v>
+        <v>1924</v>
       </c>
       <c r="C641" s="1" t="s">
-        <v>78</v>
+        <v>59</v>
       </c>
       <c r="D641" t="s">
-        <v>1915</v>
+        <v>1925</v>
       </c>
       <c r="F641" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G641" t="s">
-        <v>80</v>
+        <v>22</v>
       </c>
       <c r="H641" t="s">
-        <v>81</v>
+        <v>61</v>
       </c>
     </row>
     <row r="642" spans="1:8" ht="12.75">
       <c r="A642" s="1" t="s">
-        <v>1916</v>
+        <v>1926</v>
       </c>
       <c r="B642" t="s">
-        <v>1917</v>
+        <v>1927</v>
       </c>
       <c r="C642" s="1" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D642" t="s">
-        <v>1918</v>
+        <v>1928</v>
       </c>
       <c r="F642" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G642" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H642" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="643" spans="1:8" ht="12.75">
       <c r="A643" s="1" t="s">
-        <v>1919</v>
+        <v>1929</v>
       </c>
       <c r="B643" t="s">
-        <v>1920</v>
+        <v>1930</v>
       </c>
       <c r="C643" s="1" t="s">
-        <v>35</v>
+        <v>68</v>
       </c>
       <c r="D643" t="s">
-        <v>1918</v>
+        <v>1931</v>
       </c>
       <c r="F643" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G643" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H643" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="644" spans="1:8" ht="12.75">
       <c r="A644" s="1" t="s">
-        <v>1921</v>
+        <v>1932</v>
       </c>
       <c r="B644" t="s">
-        <v>1922</v>
+        <v>1933</v>
       </c>
       <c r="C644" s="1" t="s">
-        <v>35</v>
+        <v>68</v>
       </c>
       <c r="D644" t="s">
-        <v>1923</v>
+        <v>1934</v>
       </c>
       <c r="F644" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G644" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H644" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="645" spans="1:10" ht="12.75">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="645" spans="1:8" ht="12.75">
       <c r="A645" s="1" t="s">
-        <v>1924</v>
+        <v>1935</v>
       </c>
       <c r="B645" t="s">
-        <v>1925</v>
+        <v>1936</v>
       </c>
       <c r="C645" s="1" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="D645" t="s">
-        <v>1451</v>
+        <v>555</v>
       </c>
       <c r="F645" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G645" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="H645" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>61</v>
       </c>
     </row>
     <row r="646" spans="1:8" ht="12.75">
       <c r="A646" s="1" t="s">
-        <v>1926</v>
+        <v>1937</v>
       </c>
       <c r="B646" t="s">
-        <v>1927</v>
+        <v>1938</v>
       </c>
       <c r="C646" s="1" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="D646" t="s">
-        <v>1928</v>
+        <v>1939</v>
       </c>
       <c r="F646" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G646" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="H646" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="647" spans="1:8" ht="12.75">
       <c r="A647" s="1" t="s">
-        <v>1929</v>
+        <v>1940</v>
       </c>
       <c r="B647" t="s">
-        <v>1930</v>
+        <v>1941</v>
       </c>
       <c r="C647" s="1" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="D647" t="s">
-        <v>1931</v>
+        <v>1942</v>
       </c>
       <c r="F647" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G647" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H647" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="648" spans="1:8" ht="12.75">
       <c r="A648" s="1" t="s">
-        <v>1932</v>
+        <v>1943</v>
       </c>
       <c r="B648" t="s">
-        <v>1933</v>
+        <v>1944</v>
       </c>
       <c r="C648" s="1" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="D648" t="s">
-        <v>1735</v>
+        <v>1945</v>
       </c>
       <c r="F648" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G648" t="s">
-        <v>25</v>
+        <v>332</v>
       </c>
       <c r="H648" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
     </row>
     <row r="649" spans="1:8" ht="12.75">
       <c r="A649" s="1" t="s">
-        <v>1934</v>
+        <v>1946</v>
       </c>
       <c r="B649" t="s">
-        <v>1935</v>
+        <v>1947</v>
       </c>
       <c r="C649" s="1" t="s">
-        <v>35</v>
+        <v>68</v>
       </c>
       <c r="D649" t="s">
-        <v>1936</v>
+        <v>1948</v>
       </c>
       <c r="F649" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G649" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H649" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="650" spans="1:8" ht="12.75">
       <c r="A650" s="1" t="s">
-        <v>1937</v>
+        <v>1949</v>
       </c>
       <c r="B650" t="s">
-        <v>1938</v>
+        <v>1950</v>
       </c>
       <c r="C650" s="1" t="s">
-        <v>35</v>
+        <v>195</v>
       </c>
       <c r="D650" t="s">
-        <v>1939</v>
+        <v>1951</v>
       </c>
       <c r="F650" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G650" t="s">
-        <v>37</v>
+        <v>197</v>
       </c>
       <c r="H650" t="s">
-        <v>38</v>
+        <v>198</v>
       </c>
     </row>
     <row r="651" spans="1:8" ht="12.75">
       <c r="A651" s="1" t="s">
-        <v>1940</v>
+        <v>1952</v>
       </c>
       <c r="B651" t="s">
-        <v>1941</v>
+        <v>1953</v>
       </c>
       <c r="C651" s="1" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="D651" t="s">
-        <v>1942</v>
+        <v>1954</v>
       </c>
       <c r="F651" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G651" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="H651" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="652" spans="1:8" ht="12.75">
       <c r="A652" s="1" t="s">
-        <v>1943</v>
+        <v>1955</v>
       </c>
       <c r="B652" t="s">
-        <v>1944</v>
+        <v>1956</v>
       </c>
       <c r="C652" s="1" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="D652" t="s">
-        <v>1945</v>
+        <v>1957</v>
       </c>
       <c r="F652" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G652" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="H652" t="s">
-        <v>158</v>
+        <v>1958</v>
       </c>
     </row>
     <row r="653" spans="1:8" ht="12.75">
       <c r="A653" s="1" t="s">
-        <v>1946</v>
+        <v>1959</v>
       </c>
       <c r="B653" t="s">
-        <v>1947</v>
+        <v>1960</v>
       </c>
       <c r="C653" s="1" t="s">
-        <v>35</v>
+        <v>68</v>
       </c>
       <c r="D653" t="s">
-        <v>135</v>
+        <v>1961</v>
       </c>
       <c r="F653" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G653" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H653" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="654" spans="1:8" ht="12.75">
       <c r="A654" s="1" t="s">
-        <v>1948</v>
+        <v>1962</v>
       </c>
       <c r="B654" t="s">
-        <v>1949</v>
+        <v>1963</v>
       </c>
       <c r="C654" s="1" t="s">
-        <v>457</v>
+        <v>12</v>
       </c>
       <c r="D654" t="s">
-        <v>1950</v>
+        <v>514</v>
       </c>
       <c r="F654" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G654" t="s">
-        <v>80</v>
+        <v>271</v>
       </c>
       <c r="H654" t="s">
-        <v>51</v>
+        <v>16</v>
       </c>
     </row>
     <row r="655" spans="1:8" ht="12.75">
       <c r="A655" s="1" t="s">
-        <v>1951</v>
+        <v>1964</v>
       </c>
       <c r="B655" t="s">
-        <v>1952</v>
+        <v>1965</v>
       </c>
       <c r="C655" s="1" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="D655" t="s">
-        <v>1070</v>
+        <v>1966</v>
       </c>
       <c r="F655" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G655" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H655" t="s">
-        <v>158</v>
+        <v>61</v>
       </c>
     </row>
     <row r="656" spans="1:8" ht="12.75">
       <c r="A656" s="1" t="s">
-        <v>1953</v>
+        <v>1967</v>
       </c>
       <c r="B656" t="s">
-        <v>1954</v>
+        <v>1968</v>
       </c>
       <c r="C656" s="1" t="s">
-        <v>35</v>
+        <v>195</v>
       </c>
       <c r="D656" t="s">
-        <v>1955</v>
+        <v>1969</v>
       </c>
       <c r="F656" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G656" t="s">
-        <v>37</v>
+        <v>197</v>
       </c>
       <c r="H656" t="s">
-        <v>38</v>
+        <v>198</v>
       </c>
     </row>
     <row r="657" spans="1:8" ht="12.75">
       <c r="A657" s="1" t="s">
-        <v>1956</v>
+        <v>1970</v>
       </c>
       <c r="B657" t="s">
-        <v>1957</v>
+        <v>1971</v>
       </c>
       <c r="C657" s="1" t="s">
-        <v>61</v>
+        <v>195</v>
       </c>
       <c r="D657" t="s">
-        <v>1958</v>
+        <v>1972</v>
       </c>
       <c r="F657" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G657" t="s">
-        <v>31</v>
+        <v>197</v>
       </c>
       <c r="H657" t="s">
-        <v>38</v>
+        <v>198</v>
       </c>
     </row>
     <row r="658" spans="1:8" ht="12.75">
       <c r="A658" s="1" t="s">
-        <v>1959</v>
+        <v>1973</v>
       </c>
       <c r="B658" t="s">
-        <v>1960</v>
+        <v>1974</v>
       </c>
       <c r="C658" s="1" t="s">
-        <v>29</v>
+        <v>59</v>
       </c>
       <c r="D658" t="s">
-        <v>1961</v>
+        <v>1975</v>
       </c>
       <c r="F658" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G658" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H658" t="s">
-        <v>1962</v>
+        <v>61</v>
       </c>
     </row>
     <row r="659" spans="1:8" ht="12.75">
       <c r="A659" s="1" t="s">
-        <v>1963</v>
-[...2 lines deleted...]
-        <v>1964</v>
+        <v>1977</v>
       </c>
       <c r="C659" s="1" t="s">
-        <v>78</v>
+        <v>30</v>
       </c>
       <c r="D659" t="s">
-        <v>79</v>
+        <v>537</v>
       </c>
       <c r="F659" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G659" t="s">
-        <v>80</v>
+        <v>1978</v>
       </c>
       <c r="H659" t="s">
-        <v>81</v>
+        <v>38</v>
       </c>
     </row>
     <row r="660" spans="1:8" ht="12.75">
       <c r="A660" s="1" t="s">
-        <v>1965</v>
+        <v>1979</v>
       </c>
       <c r="B660" t="s">
-        <v>1966</v>
+        <v>1980</v>
       </c>
       <c r="C660" s="1" t="s">
-        <v>61</v>
+        <v>30</v>
       </c>
       <c r="D660" t="s">
-        <v>723</v>
+        <v>1981</v>
       </c>
       <c r="F660" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G660" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H660" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="661" spans="1:8" ht="12.75">
       <c r="A661" s="1" t="s">
-        <v>1967</v>
+        <v>1982</v>
       </c>
       <c r="B661" t="s">
-        <v>1968</v>
+        <v>1983</v>
       </c>
       <c r="C661" s="1" t="s">
-        <v>61</v>
+        <v>20</v>
       </c>
       <c r="D661" t="s">
-        <v>1969</v>
+        <v>1984</v>
       </c>
       <c r="F661" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G661" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H661" t="s">
-        <v>38</v>
+        <v>336</v>
       </c>
     </row>
     <row r="662" spans="1:8" ht="12.75">
       <c r="A662" s="1" t="s">
-        <v>1970</v>
+        <v>1985</v>
       </c>
       <c r="B662" t="s">
-        <v>1971</v>
+        <v>1986</v>
       </c>
       <c r="C662" s="1" t="s">
-        <v>61</v>
+        <v>20</v>
       </c>
       <c r="D662" t="s">
-        <v>1972</v>
+        <v>1987</v>
       </c>
       <c r="F662" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G662" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H662" t="s">
-        <v>38</v>
+        <v>336</v>
       </c>
     </row>
     <row r="663" spans="1:8" ht="12.75">
       <c r="A663" s="1" t="s">
-        <v>1974</v>
+        <v>1988</v>
       </c>
       <c r="B663" t="s">
-        <v>1975</v>
+        <v>1989</v>
       </c>
       <c r="C663" s="1" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="D663" t="s">
-        <v>963</v>
+        <v>1990</v>
       </c>
       <c r="F663" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G663" t="s">
-        <v>37</v>
+        <v>1247</v>
       </c>
       <c r="H663" t="s">
-        <v>38</v>
+        <v>350</v>
       </c>
     </row>
     <row r="664" spans="1:8" ht="12.75">
       <c r="A664" s="1" t="s">
-        <v>1977</v>
+        <v>1991</v>
       </c>
       <c r="B664" t="s">
-        <v>1978</v>
+        <v>1992</v>
       </c>
       <c r="C664" s="1" t="s">
-        <v>35</v>
+        <v>68</v>
       </c>
       <c r="D664" t="s">
-        <v>963</v>
+        <v>801</v>
       </c>
       <c r="F664" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G664" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H664" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="665" spans="1:8" ht="12.75">
       <c r="A665" s="1" t="s">
-        <v>1980</v>
+        <v>1993</v>
       </c>
       <c r="B665" t="s">
-        <v>1981</v>
+        <v>1994</v>
       </c>
       <c r="C665" s="1" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="D665" t="s">
-        <v>963</v>
+        <v>1995</v>
       </c>
       <c r="F665" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G665" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H665" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="666" spans="1:8" ht="12.75">
       <c r="A666" s="1" t="s">
-        <v>938</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1996</v>
+      </c>
+      <c r="B666" t="s">
+        <v>1997</v>
+      </c>
+      <c r="C666" s="1" t="s">
+        <v>59</v>
       </c>
       <c r="D666" t="s">
-        <v>1982</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1998</v>
+      </c>
+      <c r="F666" t="s">
+        <v>14</v>
       </c>
       <c r="G666" t="s">
-        <v>938</v>
+        <v>22</v>
       </c>
       <c r="H666" t="s">
-        <v>19</v>
+        <v>61</v>
       </c>
     </row>
     <row r="667" spans="1:8" ht="12.75">
       <c r="A667" s="1" t="s">
-        <v>1983</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1999</v>
+      </c>
+      <c r="B667" t="s">
+        <v>2000</v>
+      </c>
+      <c r="C667" s="1" t="s">
+        <v>59</v>
       </c>
       <c r="D667" t="s">
-        <v>1984</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1916</v>
       </c>
       <c r="F667" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G667" t="s">
-        <v>1985</v>
+        <v>22</v>
       </c>
       <c r="H667" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-    <row r="668" spans="1:4" ht="12.75">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="668" spans="1:8" ht="12.75">
       <c r="A668" s="1" t="s">
-        <v>1986</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2001</v>
+      </c>
+      <c r="B668" t="s">
+        <v>2002</v>
+      </c>
+      <c r="C668" s="1" t="s">
+        <v>30</v>
       </c>
       <c r="D668" t="s">
-        <v>1987</v>
+        <v>401</v>
+      </c>
+      <c r="F668" t="s">
+        <v>14</v>
+      </c>
+      <c r="G668" t="s">
+        <v>22</v>
+      </c>
+      <c r="H668" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="669" spans="1:8" ht="12.75">
       <c r="A669" s="1" t="s">
-        <v>1988</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2003</v>
+      </c>
+      <c r="B669" t="s">
+        <v>2004</v>
+      </c>
+      <c r="C669" s="1" t="s">
+        <v>195</v>
       </c>
       <c r="D669" t="s">
-        <v>1989</v>
+        <v>2005</v>
+      </c>
+      <c r="F669" t="s">
+        <v>14</v>
+      </c>
+      <c r="G669" t="s">
+        <v>197</v>
       </c>
       <c r="H669" t="s">
-        <v>13</v>
+        <v>198</v>
       </c>
     </row>
     <row r="670" spans="1:8" ht="12.75">
       <c r="A670" s="1" t="s">
-        <v>1990</v>
+        <v>2006</v>
       </c>
       <c r="B670" t="s">
-        <v>1991</v>
+        <v>2007</v>
       </c>
       <c r="C670" s="1" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="D670" t="s">
-        <v>1992</v>
+        <v>646</v>
       </c>
       <c r="F670" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G670" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H670" t="s">
-        <v>26</v>
+        <v>61</v>
       </c>
     </row>
     <row r="671" spans="1:8" ht="12.75">
       <c r="A671" s="1" t="s">
-        <v>1993</v>
+        <v>2008</v>
       </c>
       <c r="B671" t="s">
-        <v>1994</v>
+        <v>2009</v>
       </c>
       <c r="C671" s="1" t="s">
-        <v>48</v>
+        <v>68</v>
       </c>
       <c r="D671" t="s">
-        <v>1995</v>
+        <v>2010</v>
       </c>
       <c r="F671" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G671" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H671" t="s">
-        <v>123</v>
+        <v>61</v>
       </c>
     </row>
     <row r="672" spans="1:8" ht="12.75">
       <c r="A672" s="1" t="s">
-        <v>1996</v>
+        <v>2011</v>
       </c>
       <c r="B672" t="s">
-        <v>1997</v>
+        <v>2012</v>
       </c>
       <c r="C672" s="1" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="D672" t="s">
-        <v>1998</v>
+        <v>1076</v>
       </c>
       <c r="F672" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G672" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H672" t="s">
-        <v>123</v>
+        <v>61</v>
       </c>
     </row>
     <row r="673" spans="1:8" ht="12.75">
       <c r="A673" s="1" t="s">
-        <v>1999</v>
+        <v>2013</v>
       </c>
       <c r="B673" t="s">
-        <v>2000</v>
+        <v>2014</v>
       </c>
       <c r="C673" s="1" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="D673" t="s">
-        <v>2001</v>
+        <v>2015</v>
       </c>
       <c r="F673" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G673" t="s">
-        <v>157</v>
+        <v>22</v>
       </c>
       <c r="H673" t="s">
-        <v>158</v>
+        <v>61</v>
       </c>
     </row>
     <row r="674" spans="1:8" ht="12.75">
       <c r="A674" s="1" t="s">
-        <v>2002</v>
+        <v>2017</v>
       </c>
       <c r="B674" t="s">
-        <v>2003</v>
+        <v>2018</v>
       </c>
       <c r="C674" s="1" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D674" t="s">
-        <v>1055</v>
+        <v>2019</v>
       </c>
       <c r="F674" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G674" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H674" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="675" spans="1:8" ht="12.75">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="675" spans="1:9" ht="12.75">
       <c r="A675" s="1" t="s">
-        <v>2004</v>
+        <v>2021</v>
       </c>
       <c r="B675" t="s">
-        <v>2005</v>
+        <v>2022</v>
       </c>
       <c r="C675" s="1" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D675" t="s">
-        <v>2006</v>
+        <v>2023</v>
       </c>
       <c r="F675" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G675" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H675" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="676" spans="1:8" ht="12.75">
+        <v>117</v>
+      </c>
+      <c r="I675" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="676" spans="1:9" ht="12.75">
       <c r="A676" s="1" t="s">
-        <v>2007</v>
+        <v>2025</v>
       </c>
       <c r="B676" t="s">
-        <v>2008</v>
+        <v>2026</v>
       </c>
       <c r="C676" s="1" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D676" t="s">
-        <v>2009</v>
+        <v>2027</v>
       </c>
       <c r="F676" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G676" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H676" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="677" spans="1:8" ht="12.75">
+        <v>117</v>
+      </c>
+      <c r="I676" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="677" spans="1:9" ht="12.75">
       <c r="A677" s="1" t="s">
-        <v>2010</v>
+        <v>2029</v>
       </c>
       <c r="B677" t="s">
-        <v>2011</v>
+        <v>2030</v>
       </c>
       <c r="C677" s="1" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D677" t="s">
-        <v>2012</v>
+        <v>2031</v>
       </c>
       <c r="F677" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G677" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H677" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="678" spans="1:8" ht="12.75">
+        <v>117</v>
+      </c>
+      <c r="I677" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="678" spans="1:9" ht="12.75">
       <c r="A678" s="1" t="s">
-        <v>2013</v>
+        <v>2033</v>
       </c>
       <c r="B678" t="s">
-        <v>2014</v>
+        <v>2034</v>
       </c>
       <c r="C678" s="1" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="D678" t="s">
-        <v>222</v>
+        <v>2035</v>
       </c>
       <c r="F678" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G678" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H678" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-    <row r="679" spans="1:8" ht="12.75">
+        <v>117</v>
+      </c>
+      <c r="I678" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="679" spans="1:9" ht="12.75">
       <c r="A679" s="1" t="s">
-        <v>2015</v>
+        <v>2037</v>
       </c>
       <c r="B679" t="s">
-        <v>2016</v>
+        <v>2038</v>
       </c>
       <c r="C679" s="1" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D679" t="s">
-        <v>402</v>
+        <v>2039</v>
       </c>
       <c r="F679" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G679" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H679" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="680" spans="1:8" ht="12.75">
+        <v>117</v>
+      </c>
+      <c r="I679" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="680" spans="1:9" ht="12.75">
       <c r="A680" s="1" t="s">
-        <v>2017</v>
+        <v>2041</v>
       </c>
       <c r="B680" t="s">
-        <v>2018</v>
+        <v>2042</v>
       </c>
       <c r="C680" s="1" t="s">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="D680" t="s">
-        <v>2019</v>
+        <v>2043</v>
       </c>
       <c r="F680" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G680" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="H680" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-    <row r="681" spans="1:8" ht="12.75">
+        <v>117</v>
+      </c>
+      <c r="I680" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="681" spans="1:9" ht="12.75">
       <c r="A681" s="1" t="s">
-        <v>2020</v>
+        <v>2045</v>
       </c>
       <c r="B681" t="s">
-        <v>2021</v>
+        <v>2046</v>
       </c>
       <c r="C681" s="1" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D681" t="s">
-        <v>2022</v>
+        <v>2047</v>
       </c>
       <c r="F681" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G681" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H681" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="682" spans="1:8" ht="12.75">
+        <v>117</v>
+      </c>
+      <c r="I681" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="682" spans="1:9" ht="12.75">
       <c r="A682" s="1" t="s">
-        <v>2023</v>
+        <v>2049</v>
       </c>
       <c r="B682" t="s">
-        <v>2024</v>
+        <v>2050</v>
       </c>
       <c r="C682" s="1" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D682" t="s">
-        <v>1170</v>
+        <v>2051</v>
       </c>
       <c r="F682" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G682" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H682" t="s">
-        <v>38</v>
+        <v>117</v>
+      </c>
+      <c r="I682" t="s">
+        <v>62</v>
       </c>
     </row>
     <row r="683" spans="1:9" ht="12.75">
       <c r="A683" s="1" t="s">
-        <v>2025</v>
+        <v>2053</v>
       </c>
       <c r="B683" t="s">
-        <v>2026</v>
+        <v>2054</v>
       </c>
       <c r="C683" s="1" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D683" t="s">
-        <v>2027</v>
+        <v>2055</v>
       </c>
       <c r="F683" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G683" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H683" t="s">
-        <v>38</v>
+        <v>117</v>
       </c>
       <c r="I683" t="s">
-        <v>280</v>
+        <v>62</v>
       </c>
     </row>
     <row r="684" spans="1:9" ht="12.75">
       <c r="A684" s="1" t="s">
-        <v>2028</v>
+        <v>2057</v>
       </c>
       <c r="B684" t="s">
-        <v>2029</v>
+        <v>2058</v>
       </c>
       <c r="C684" s="1" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D684" t="s">
-        <v>2030</v>
+        <v>2059</v>
       </c>
       <c r="F684" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G684" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H684" t="s">
-        <v>38</v>
+        <v>117</v>
       </c>
       <c r="I684" t="s">
-        <v>280</v>
-[...2 lines deleted...]
-    <row r="685" spans="1:8" ht="12.75">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="685" spans="1:9" ht="12.75">
       <c r="A685" s="1" t="s">
-        <v>2032</v>
+        <v>2061</v>
+      </c>
+      <c r="B685" t="s">
+        <v>2062</v>
       </c>
       <c r="C685" s="1" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="D685" t="s">
-        <v>276</v>
+        <v>2063</v>
       </c>
       <c r="F685" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G685" t="s">
-        <v>2033</v>
+        <v>22</v>
       </c>
       <c r="H685" t="s">
-        <v>26</v>
+        <v>117</v>
+      </c>
+      <c r="I685" t="s">
+        <v>62</v>
       </c>
     </row>
     <row r="686" spans="1:8" ht="12.75">
       <c r="A686" s="1" t="s">
-        <v>2034</v>
+        <v>2065</v>
       </c>
       <c r="B686" t="s">
-        <v>2035</v>
+        <v>2066</v>
       </c>
       <c r="C686" s="1" t="s">
-        <v>35</v>
+        <v>68</v>
       </c>
       <c r="D686" t="s">
-        <v>2012</v>
+        <v>2067</v>
       </c>
       <c r="F686" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G686" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H686" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="687" spans="1:8" ht="12.75">
       <c r="A687" s="1" t="s">
-        <v>2036</v>
+        <v>2069</v>
       </c>
       <c r="B687" t="s">
-        <v>2037</v>
+        <v>2070</v>
       </c>
       <c r="C687" s="1" t="s">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="D687" t="s">
-        <v>2038</v>
+        <v>2071</v>
       </c>
       <c r="F687" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G687" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="H687" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
     </row>
     <row r="688" spans="1:8" ht="12.75">
       <c r="A688" s="1" t="s">
-        <v>2039</v>
+        <v>2073</v>
       </c>
       <c r="B688" t="s">
-        <v>2040</v>
+        <v>2074</v>
       </c>
       <c r="C688" s="1" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="D688" t="s">
-        <v>2041</v>
+        <v>2075</v>
       </c>
       <c r="F688" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G688" t="s">
-        <v>58</v>
+        <v>22</v>
       </c>
       <c r="H688" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
     </row>
     <row r="689" spans="1:8" ht="12.75">
       <c r="A689" s="1" t="s">
-        <v>2042</v>
+        <v>2077</v>
       </c>
       <c r="B689" t="s">
-        <v>2043</v>
+        <v>2078</v>
       </c>
       <c r="C689" s="1" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D689" t="s">
-        <v>2044</v>
+        <v>2079</v>
       </c>
       <c r="F689" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G689" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H689" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="690" spans="1:8" ht="12.75">
       <c r="A690" s="1" t="s">
-        <v>2045</v>
+        <v>2081</v>
       </c>
       <c r="B690" t="s">
-        <v>2046</v>
+        <v>2082</v>
       </c>
       <c r="C690" s="1" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="D690" t="s">
-        <v>2047</v>
+        <v>2083</v>
       </c>
       <c r="F690" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G690" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H690" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
     </row>
     <row r="691" spans="1:8" ht="12.75">
       <c r="A691" s="1" t="s">
-        <v>2048</v>
+        <v>2085</v>
       </c>
       <c r="B691" t="s">
-        <v>2049</v>
+        <v>2086</v>
       </c>
       <c r="C691" s="1" t="s">
-        <v>61</v>
+        <v>30</v>
       </c>
       <c r="D691" t="s">
-        <v>2050</v>
+        <v>2087</v>
       </c>
       <c r="F691" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G691" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H691" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="692" spans="1:8" ht="12.75">
       <c r="A692" s="1" t="s">
-        <v>2051</v>
+        <v>2088</v>
       </c>
       <c r="B692" t="s">
-        <v>2052</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>2089</v>
+      </c>
+      <c r="C692" t="s">
+        <v>42</v>
       </c>
       <c r="D692" t="s">
-        <v>2053</v>
+        <v>2090</v>
       </c>
       <c r="F692" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G692" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="H692" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="693" spans="1:8" ht="12.75">
       <c r="A693" s="1" t="s">
-        <v>2054</v>
+        <v>2092</v>
       </c>
       <c r="B693" t="s">
-        <v>2055</v>
+        <v>2093</v>
       </c>
       <c r="C693" s="1" t="s">
-        <v>61</v>
+        <v>30</v>
       </c>
       <c r="D693" t="s">
-        <v>990</v>
+        <v>2094</v>
       </c>
       <c r="F693" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G693" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H693" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="694" spans="1:8" ht="12.75">
       <c r="A694" s="1" t="s">
-        <v>2056</v>
+        <v>2096</v>
       </c>
       <c r="B694" t="s">
-        <v>2057</v>
+        <v>2097</v>
       </c>
       <c r="C694" s="1" t="s">
-        <v>61</v>
+        <v>30</v>
       </c>
       <c r="D694" t="s">
-        <v>2058</v>
+        <v>2098</v>
       </c>
       <c r="F694" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G694" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H694" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="695" spans="1:8" ht="12.75">
       <c r="A695" s="1" t="s">
-        <v>2059</v>
+        <v>2099</v>
       </c>
       <c r="B695" t="s">
-        <v>2060</v>
+        <v>2100</v>
       </c>
       <c r="C695" s="1" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="D695" t="s">
-        <v>2061</v>
+        <v>2101</v>
       </c>
       <c r="F695" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G695" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H695" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
     </row>
     <row r="696" spans="1:8" ht="12.75">
       <c r="A696" s="1" t="s">
-        <v>2062</v>
+        <v>2102</v>
       </c>
       <c r="B696" t="s">
-        <v>2063</v>
+        <v>2103</v>
       </c>
       <c r="C696" s="1" t="s">
-        <v>22</v>
+        <v>68</v>
       </c>
       <c r="D696" t="s">
-        <v>2064</v>
+        <v>724</v>
       </c>
       <c r="F696" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G696" t="s">
-        <v>25</v>
+        <v>70</v>
       </c>
       <c r="H696" t="s">
-        <v>26</v>
+        <v>61</v>
       </c>
     </row>
     <row r="697" spans="1:8" ht="12.75">
       <c r="A697" s="1" t="s">
-        <v>2065</v>
+        <v>2104</v>
       </c>
       <c r="B697" t="s">
-        <v>2066</v>
+        <v>2105</v>
       </c>
       <c r="C697" s="1" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="D697" t="s">
-        <v>2067</v>
+        <v>724</v>
       </c>
       <c r="F697" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G697" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="H697" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="698" spans="1:8" ht="12.75">
       <c r="A698" s="1" t="s">
-        <v>2068</v>
+        <v>2106</v>
       </c>
       <c r="B698" t="s">
-        <v>2069</v>
+        <v>2107</v>
       </c>
       <c r="C698" s="1" t="s">
-        <v>78</v>
+        <v>68</v>
       </c>
       <c r="D698" t="s">
-        <v>2070</v>
+        <v>724</v>
       </c>
       <c r="F698" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G698" t="s">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="H698" t="s">
-        <v>81</v>
+        <v>61</v>
       </c>
     </row>
     <row r="699" spans="1:8" ht="12.75">
       <c r="A699" s="1" t="s">
-        <v>2071</v>
+        <v>2108</v>
       </c>
       <c r="B699" t="s">
-        <v>2072</v>
+        <v>2109</v>
       </c>
       <c r="C699" s="1" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="D699" t="s">
-        <v>2073</v>
+        <v>724</v>
       </c>
       <c r="F699" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G699" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="H699" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="700" spans="1:8" ht="12.75">
       <c r="A700" s="1" t="s">
-        <v>2074</v>
+        <v>2110</v>
       </c>
       <c r="B700" t="s">
-        <v>2075</v>
+        <v>2111</v>
       </c>
       <c r="C700" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D700" t="s">
-        <v>2076</v>
+        <v>2112</v>
       </c>
       <c r="F700" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G700" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H700" t="s">
-        <v>2077</v>
+        <v>38</v>
       </c>
     </row>
     <row r="701" spans="1:8" ht="12.75">
       <c r="A701" s="1" t="s">
-        <v>2078</v>
+        <v>2113</v>
       </c>
       <c r="B701" t="s">
-        <v>2079</v>
+        <v>2114</v>
       </c>
       <c r="C701" s="1" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D701" t="s">
-        <v>2080</v>
+        <v>2115</v>
       </c>
       <c r="F701" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G701" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H701" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="702" spans="1:8" ht="12.75">
       <c r="A702" s="1" t="s">
-        <v>2081</v>
+        <v>2116</v>
       </c>
       <c r="B702" t="s">
-        <v>2082</v>
+        <v>2117</v>
       </c>
       <c r="C702" s="1" t="s">
-        <v>29</v>
+        <v>59</v>
       </c>
       <c r="D702" t="s">
-        <v>665</v>
+        <v>2118</v>
       </c>
       <c r="F702" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G702" t="s">
-        <v>110</v>
+        <v>22</v>
       </c>
       <c r="H702" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
     </row>
     <row r="703" spans="1:8" ht="12.75">
       <c r="A703" s="1" t="s">
-        <v>2083</v>
+        <v>2119</v>
       </c>
       <c r="B703" t="s">
-        <v>2084</v>
+        <v>2120</v>
       </c>
       <c r="C703" s="1" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="D703" t="s">
-        <v>2085</v>
+        <v>2121</v>
       </c>
       <c r="F703" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G703" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H703" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="704" spans="1:8" ht="12.75">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="704" spans="1:10" ht="12.75">
       <c r="A704" s="1" t="s">
-        <v>2086</v>
+        <v>2122</v>
       </c>
       <c r="B704" t="s">
-        <v>2087</v>
+        <v>2123</v>
       </c>
       <c r="C704" s="1" t="s">
-        <v>78</v>
+        <v>30</v>
       </c>
       <c r="D704" t="s">
-        <v>2088</v>
+        <v>693</v>
       </c>
       <c r="F704" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G704" t="s">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="H704" t="s">
-        <v>81</v>
+        <v>687</v>
+      </c>
+      <c r="J704" t="s">
+        <v>100</v>
       </c>
     </row>
     <row r="705" spans="1:8" ht="12.75">
       <c r="A705" s="1" t="s">
-        <v>2089</v>
+        <v>2124</v>
       </c>
       <c r="B705" t="s">
-        <v>2090</v>
+        <v>2125</v>
       </c>
       <c r="C705" s="1" t="s">
-        <v>78</v>
+        <v>30</v>
       </c>
       <c r="D705" t="s">
-        <v>1907</v>
+        <v>2126</v>
       </c>
       <c r="F705" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G705" t="s">
-        <v>80</v>
+        <v>22</v>
       </c>
       <c r="H705" t="s">
-        <v>81</v>
+        <v>38</v>
       </c>
     </row>
     <row r="706" spans="1:8" ht="12.75">
       <c r="A706" s="1" t="s">
-        <v>2091</v>
+        <v>2127</v>
       </c>
       <c r="B706" t="s">
-        <v>2092</v>
+        <v>2128</v>
       </c>
       <c r="C706" s="1" t="s">
-        <v>78</v>
+        <v>59</v>
       </c>
       <c r="D706" t="s">
-        <v>2093</v>
+        <v>2129</v>
       </c>
       <c r="F706" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G706" t="s">
-        <v>80</v>
+        <v>22</v>
       </c>
       <c r="H706" t="s">
-        <v>81</v>
+        <v>61</v>
       </c>
     </row>
     <row r="707" spans="1:8" ht="12.75">
       <c r="A707" s="1" t="s">
-        <v>2094</v>
+        <v>2130</v>
       </c>
       <c r="B707" t="s">
-        <v>2095</v>
+        <v>2131</v>
       </c>
       <c r="C707" s="1" t="s">
-        <v>35</v>
+        <v>68</v>
       </c>
       <c r="D707" t="s">
-        <v>390</v>
+        <v>581</v>
       </c>
       <c r="F707" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G707" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H707" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="708" spans="1:8" ht="12.75">
       <c r="A708" s="1" t="s">
-        <v>2096</v>
+        <v>2132</v>
       </c>
       <c r="B708" t="s">
-        <v>2097</v>
+        <v>2133</v>
       </c>
       <c r="C708" s="1" t="s">
-        <v>61</v>
+        <v>20</v>
       </c>
       <c r="D708" t="s">
-        <v>2098</v>
+        <v>2134</v>
       </c>
       <c r="F708" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G708" t="s">
-        <v>31</v>
+        <v>332</v>
       </c>
       <c r="H708" t="s">
-        <v>38</v>
+        <v>350</v>
       </c>
     </row>
     <row r="709" spans="1:8" ht="12.75">
       <c r="A709" s="1" t="s">
-        <v>2099</v>
+        <v>2135</v>
       </c>
       <c r="B709" t="s">
-        <v>2100</v>
+        <v>2136</v>
       </c>
       <c r="C709" s="1" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="D709" t="s">
-        <v>141</v>
+        <v>2137</v>
       </c>
       <c r="F709" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G709" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H709" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="710" spans="1:8" ht="12.75">
       <c r="A710" s="1" t="s">
-        <v>2101</v>
+        <v>2139</v>
       </c>
       <c r="B710" t="s">
-        <v>2102</v>
+        <v>2140</v>
       </c>
       <c r="C710" s="1" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="D710" t="s">
-        <v>2103</v>
+        <v>2141</v>
       </c>
       <c r="F710" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G710" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H710" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="711" spans="1:8" ht="12.75">
       <c r="A711" s="1" t="s">
-        <v>2104</v>
+        <v>2142</v>
       </c>
       <c r="B711" t="s">
-        <v>2105</v>
+        <v>2143</v>
       </c>
       <c r="C711" s="1" t="s">
-        <v>61</v>
+        <v>30</v>
       </c>
       <c r="D711" t="s">
-        <v>2106</v>
+        <v>2144</v>
       </c>
       <c r="F711" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G711" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="H711" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="712" spans="1:8" ht="12.75">
       <c r="A712" s="1" t="s">
-        <v>2107</v>
+        <v>2145</v>
       </c>
       <c r="B712" t="s">
-        <v>2108</v>
+        <v>2146</v>
       </c>
       <c r="C712" s="1" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D712" t="s">
-        <v>694</v>
+        <v>401</v>
       </c>
       <c r="F712" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G712" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H712" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="713" spans="1:8" ht="12.75">
       <c r="A713" s="1" t="s">
-        <v>2109</v>
+        <v>2147</v>
       </c>
       <c r="B713" t="s">
-        <v>2110</v>
+        <v>2148</v>
       </c>
       <c r="C713" s="1" t="s">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="D713" t="s">
-        <v>2111</v>
+        <v>2149</v>
       </c>
       <c r="F713" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G713" t="s">
-        <v>25</v>
+        <v>70</v>
       </c>
       <c r="H713" t="s">
-        <v>158</v>
+        <v>38</v>
       </c>
     </row>
     <row r="714" spans="1:8" ht="12.75">
       <c r="A714" s="1" t="s">
-        <v>2112</v>
+        <v>2150</v>
       </c>
       <c r="B714" t="s">
-        <v>2113</v>
+        <v>2151</v>
       </c>
       <c r="C714" s="1" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D714" t="s">
-        <v>1058</v>
+        <v>2152</v>
       </c>
       <c r="F714" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G714" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H714" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="715" spans="1:8" ht="12.75">
       <c r="A715" s="1" t="s">
-        <v>2114</v>
+        <v>2153</v>
       </c>
       <c r="B715" t="s">
-        <v>2115</v>
+        <v>2154</v>
       </c>
       <c r="C715" s="1" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D715" t="s">
-        <v>2116</v>
+        <v>345</v>
       </c>
       <c r="F715" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G715" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H715" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="716" spans="1:8" ht="12.75">
       <c r="A716" s="1" t="s">
-        <v>2117</v>
+        <v>2155</v>
       </c>
       <c r="B716" t="s">
-        <v>2118</v>
+        <v>2156</v>
       </c>
       <c r="C716" s="1" t="s">
-        <v>78</v>
+        <v>30</v>
       </c>
       <c r="D716" t="s">
-        <v>2119</v>
+        <v>1126</v>
       </c>
       <c r="F716" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G716" t="s">
-        <v>80</v>
+        <v>332</v>
       </c>
       <c r="H716" t="s">
-        <v>81</v>
+        <v>38</v>
       </c>
     </row>
     <row r="717" spans="1:8" ht="12.75">
       <c r="A717" s="1" t="s">
-        <v>2120</v>
+        <v>2157</v>
       </c>
       <c r="B717" t="s">
-        <v>2121</v>
+        <v>2158</v>
       </c>
       <c r="C717" s="1" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D717" t="s">
-        <v>2122</v>
+        <v>2159</v>
       </c>
       <c r="F717" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G717" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H717" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="718" spans="1:8" ht="12.75">
       <c r="A718" s="1" t="s">
-        <v>2123</v>
+        <v>2160</v>
       </c>
       <c r="B718" t="s">
-        <v>2124</v>
+        <v>2161</v>
       </c>
       <c r="C718" s="1" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="D718" t="s">
-        <v>1238</v>
+        <v>2162</v>
       </c>
       <c r="F718" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G718" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H718" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="719" spans="1:8" ht="12.75">
       <c r="A719" s="1" t="s">
-        <v>2125</v>
+        <v>2163</v>
       </c>
       <c r="B719" t="s">
-        <v>2126</v>
+        <v>2164</v>
       </c>
       <c r="C719" s="1" t="s">
-        <v>61</v>
+        <v>195</v>
       </c>
       <c r="D719" t="s">
-        <v>2127</v>
+        <v>2165</v>
       </c>
       <c r="F719" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G719" t="s">
-        <v>31</v>
+        <v>197</v>
       </c>
       <c r="H719" t="s">
-        <v>38</v>
+        <v>198</v>
       </c>
     </row>
     <row r="720" spans="1:8" ht="12.75">
       <c r="A720" s="1" t="s">
-        <v>2128</v>
+        <v>2166</v>
       </c>
       <c r="B720" t="s">
-        <v>2129</v>
+        <v>2167</v>
       </c>
       <c r="C720" s="1" t="s">
-        <v>48</v>
+        <v>195</v>
       </c>
       <c r="D720" t="s">
-        <v>2130</v>
+        <v>2168</v>
       </c>
       <c r="F720" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G720" t="s">
-        <v>37</v>
+        <v>197</v>
       </c>
       <c r="H720" t="s">
-        <v>26</v>
+        <v>198</v>
       </c>
     </row>
     <row r="721" spans="1:8" ht="12.75">
       <c r="A721" s="1" t="s">
-        <v>2131</v>
+        <v>2169</v>
       </c>
       <c r="B721" t="s">
-        <v>2132</v>
+        <v>2170</v>
       </c>
       <c r="C721" s="1" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D721" t="s">
-        <v>983</v>
+        <v>2171</v>
       </c>
       <c r="F721" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G721" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H721" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="722" spans="1:8" ht="12.75">
       <c r="A722" s="1" t="s">
-        <v>2133</v>
+        <v>2172</v>
       </c>
       <c r="B722" t="s">
-        <v>2134</v>
+        <v>2173</v>
       </c>
       <c r="C722" s="1" t="s">
-        <v>61</v>
+        <v>30</v>
       </c>
       <c r="D722" t="s">
-        <v>2135</v>
+        <v>2174</v>
       </c>
       <c r="F722" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G722" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H722" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="723" spans="1:8" ht="12.75">
       <c r="A723" s="1" t="s">
-        <v>2136</v>
+        <v>2175</v>
       </c>
       <c r="B723" t="s">
-        <v>2137</v>
+        <v>2176</v>
       </c>
       <c r="C723" s="1" t="s">
-        <v>78</v>
+        <v>59</v>
       </c>
       <c r="D723" t="s">
-        <v>2119</v>
+        <v>2177</v>
       </c>
       <c r="F723" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G723" t="s">
-        <v>80</v>
+        <v>22</v>
       </c>
       <c r="H723" t="s">
-        <v>81</v>
+        <v>61</v>
       </c>
     </row>
     <row r="724" spans="1:8" ht="12.75">
       <c r="A724" s="1" t="s">
-        <v>2138</v>
+        <v>2178</v>
       </c>
       <c r="B724" t="s">
-        <v>737</v>
+        <v>2179</v>
       </c>
       <c r="C724" s="1" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D724" t="s">
-        <v>2139</v>
+        <v>2180</v>
       </c>
       <c r="F724" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G724" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H724" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="725" spans="1:8" ht="12.75">
       <c r="A725" s="1" t="s">
-        <v>2140</v>
+        <v>2181</v>
       </c>
       <c r="B725" t="s">
-        <v>2141</v>
+        <v>2182</v>
       </c>
       <c r="C725" s="1" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="D725" t="s">
-        <v>2142</v>
+        <v>286</v>
       </c>
       <c r="F725" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G725" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H725" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="726" spans="1:8" ht="12.75">
       <c r="A726" s="1" t="s">
-        <v>2143</v>
+        <v>2183</v>
       </c>
       <c r="B726" t="s">
-        <v>2144</v>
+        <v>2184</v>
       </c>
       <c r="C726" s="1" t="s">
-        <v>78</v>
+        <v>59</v>
       </c>
       <c r="D726" t="s">
-        <v>2145</v>
+        <v>680</v>
       </c>
       <c r="F726" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G726" t="s">
-        <v>80</v>
+        <v>22</v>
       </c>
       <c r="H726" t="s">
-        <v>81</v>
+        <v>61</v>
       </c>
     </row>
     <row r="727" spans="1:8" ht="12.75">
       <c r="A727" s="1" t="s">
-        <v>2146</v>
+        <v>2185</v>
       </c>
       <c r="B727" t="s">
-        <v>2147</v>
+        <v>2186</v>
       </c>
       <c r="C727" s="1" t="s">
-        <v>35</v>
+        <v>68</v>
       </c>
       <c r="D727" t="s">
-        <v>2148</v>
+        <v>2187</v>
       </c>
       <c r="F727" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G727" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H727" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="728" spans="1:8" ht="12.75">
       <c r="A728" s="1" t="s">
-        <v>2149</v>
+        <v>2188</v>
       </c>
       <c r="B728" t="s">
-        <v>2150</v>
+        <v>2189</v>
       </c>
       <c r="C728" s="1" t="s">
-        <v>35</v>
+        <v>68</v>
       </c>
       <c r="D728" t="s">
-        <v>897</v>
+        <v>531</v>
       </c>
       <c r="F728" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G728" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H728" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="729" spans="1:8" ht="12.75">
       <c r="A729" s="1" t="s">
-        <v>2151</v>
+        <v>2190</v>
       </c>
       <c r="B729" t="s">
-        <v>2152</v>
+        <v>2191</v>
       </c>
       <c r="C729" s="1" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="D729" t="s">
-        <v>849</v>
+        <v>2192</v>
       </c>
       <c r="F729" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G729" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="H729" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="730" spans="1:8" ht="12.75">
       <c r="A730" s="1" t="s">
-        <v>2153</v>
+        <v>2193</v>
       </c>
       <c r="B730" t="s">
-        <v>2154</v>
+        <v>2194</v>
       </c>
       <c r="C730" s="1" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="D730" t="s">
-        <v>2155</v>
+        <v>2195</v>
       </c>
       <c r="F730" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G730" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="H730" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="731" spans="1:8" ht="12.75">
       <c r="A731" s="1" t="s">
-        <v>2156</v>
+        <v>2196</v>
       </c>
       <c r="B731" t="s">
-        <v>2157</v>
+        <v>2197</v>
       </c>
       <c r="C731" s="1" t="s">
-        <v>48</v>
+        <v>68</v>
       </c>
       <c r="D731" t="s">
-        <v>2158</v>
+        <v>531</v>
       </c>
       <c r="F731" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G731" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="H731" t="s">
-        <v>123</v>
+        <v>61</v>
       </c>
     </row>
     <row r="732" spans="1:8" ht="12.75">
       <c r="A732" s="1" t="s">
-        <v>2159</v>
+        <v>2198</v>
       </c>
       <c r="B732" t="s">
-        <v>2160</v>
+        <v>2199</v>
       </c>
       <c r="C732" s="1" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D732" t="s">
-        <v>2161</v>
+        <v>1511</v>
       </c>
       <c r="F732" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G732" t="s">
-        <v>37</v>
+        <v>332</v>
       </c>
       <c r="H732" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="733" spans="1:8" ht="12.75">
       <c r="A733" s="1" t="s">
-        <v>2162</v>
+        <v>2200</v>
       </c>
       <c r="B733" t="s">
-        <v>2163</v>
+        <v>2201</v>
       </c>
       <c r="C733" s="1" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="D733" t="s">
-        <v>2164</v>
+        <v>2202</v>
       </c>
       <c r="F733" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G733" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="H733" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="734" spans="1:8" ht="12.75">
       <c r="A734" s="1" t="s">
-        <v>2165</v>
+        <v>2203</v>
       </c>
       <c r="B734" t="s">
-        <v>2166</v>
+        <v>2204</v>
       </c>
       <c r="C734" s="1" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="D734" t="s">
-        <v>2167</v>
+        <v>2205</v>
       </c>
       <c r="F734" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G734" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H734" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="735" spans="1:10" ht="12.75">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="735" spans="1:8" ht="12.75">
       <c r="A735" s="1" t="s">
-        <v>2168</v>
+        <v>2206</v>
       </c>
       <c r="B735" t="s">
-        <v>2169</v>
+        <v>2207</v>
       </c>
       <c r="C735" s="1" t="s">
-        <v>48</v>
+        <v>68</v>
       </c>
       <c r="D735" t="s">
-        <v>2170</v>
+        <v>531</v>
       </c>
       <c r="F735" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G735" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H735" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>61</v>
       </c>
     </row>
     <row r="736" spans="1:8" ht="12.75">
       <c r="A736" s="1" t="s">
-        <v>2171</v>
+        <v>2208</v>
       </c>
       <c r="B736" t="s">
-        <v>2172</v>
+        <v>2209</v>
       </c>
       <c r="C736" s="1" t="s">
-        <v>35</v>
+        <v>68</v>
       </c>
       <c r="D736" t="s">
-        <v>2173</v>
+        <v>555</v>
       </c>
       <c r="F736" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G736" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H736" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="737" spans="1:8" ht="12.75">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="737" spans="1:10" ht="12.75">
       <c r="A737" s="1" t="s">
-        <v>2174</v>
+        <v>2210</v>
       </c>
       <c r="B737" t="s">
-        <v>2175</v>
+        <v>2211</v>
       </c>
       <c r="C737" s="1" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="D737" t="s">
-        <v>2176</v>
+        <v>2212</v>
       </c>
       <c r="F737" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G737" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="H737" t="s">
-        <v>38</v>
+        <v>61</v>
+      </c>
+      <c r="J737" t="s">
+        <v>100</v>
       </c>
     </row>
     <row r="738" spans="1:8" ht="12.75">
       <c r="A738" s="1" t="s">
-        <v>2177</v>
+        <v>2213</v>
       </c>
       <c r="B738" t="s">
-        <v>2178</v>
+        <v>2214</v>
       </c>
       <c r="C738" s="1" t="s">
-        <v>48</v>
+        <v>20</v>
       </c>
       <c r="D738" t="s">
-        <v>2179</v>
+        <v>2215</v>
       </c>
       <c r="F738" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G738" t="s">
-        <v>37</v>
+        <v>1176</v>
       </c>
       <c r="H738" t="s">
-        <v>158</v>
+        <v>16</v>
       </c>
     </row>
     <row r="739" spans="1:8" ht="12.75">
       <c r="A739" s="1" t="s">
-        <v>2180</v>
+        <v>2216</v>
       </c>
       <c r="B739" t="s">
-        <v>2181</v>
+        <v>2217</v>
       </c>
       <c r="C739" s="1" t="s">
-        <v>48</v>
+        <v>68</v>
       </c>
       <c r="D739" t="s">
-        <v>2182</v>
+        <v>908</v>
       </c>
       <c r="F739" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G739" t="s">
-        <v>50</v>
+        <v>70</v>
       </c>
       <c r="H739" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
     </row>
     <row r="740" spans="1:8" ht="12.75">
       <c r="A740" s="1" t="s">
-        <v>2183</v>
+        <v>2218</v>
       </c>
       <c r="B740" t="s">
-        <v>2184</v>
+        <v>2219</v>
       </c>
       <c r="C740" s="1" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="D740" t="s">
-        <v>2185</v>
+        <v>995</v>
       </c>
       <c r="F740" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G740" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="H740" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="741" spans="1:8" ht="12.75">
       <c r="A741" s="1" t="s">
-        <v>2186</v>
+        <v>2220</v>
       </c>
       <c r="B741" t="s">
-        <v>2187</v>
+        <v>2221</v>
       </c>
       <c r="C741" s="1" t="s">
-        <v>61</v>
+        <v>20</v>
       </c>
       <c r="D741" t="s">
-        <v>1052</v>
+        <v>2222</v>
       </c>
       <c r="F741" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G741" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H741" t="s">
-        <v>38</v>
+        <v>376</v>
       </c>
     </row>
     <row r="742" spans="1:8" ht="12.75">
       <c r="A742" s="1" t="s">
-        <v>2188</v>
+        <v>2223</v>
       </c>
       <c r="B742" t="s">
-        <v>2189</v>
+        <v>2224</v>
       </c>
       <c r="C742" s="1" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="D742" t="s">
-        <v>2190</v>
+        <v>2225</v>
       </c>
       <c r="F742" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G742" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H742" t="s">
-        <v>38</v>
+        <v>23</v>
       </c>
     </row>
     <row r="743" spans="1:8" ht="12.75">
       <c r="A743" s="1" t="s">
-        <v>2191</v>
+        <v>2226</v>
       </c>
       <c r="B743" t="s">
-        <v>2192</v>
+        <v>2227</v>
       </c>
       <c r="C743" s="1" t="s">
-        <v>48</v>
+        <v>68</v>
       </c>
       <c r="D743" t="s">
-        <v>2193</v>
+        <v>995</v>
       </c>
       <c r="F743" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G743" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H743" t="s">
-        <v>241</v>
+        <v>61</v>
       </c>
     </row>
     <row r="744" spans="1:8" ht="12.75">
       <c r="A744" s="1" t="s">
-        <v>2194</v>
+        <v>2228</v>
       </c>
       <c r="B744" t="s">
-        <v>2195</v>
+        <v>2229</v>
       </c>
       <c r="C744" s="1" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D744" t="s">
-        <v>2196</v>
+        <v>286</v>
       </c>
       <c r="F744" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G744" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H744" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="745" spans="1:8" ht="12.75">
       <c r="A745" s="1" t="s">
-        <v>2197</v>
+        <v>2230</v>
       </c>
       <c r="B745" t="s">
-        <v>2198</v>
+        <v>2231</v>
       </c>
       <c r="C745" s="1" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="D745" t="s">
-        <v>2199</v>
+        <v>566</v>
       </c>
       <c r="F745" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G745" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H745" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="746" spans="1:8" ht="12.75">
       <c r="A746" s="1" t="s">
-        <v>2200</v>
+        <v>2232</v>
       </c>
       <c r="B746" t="s">
-        <v>2201</v>
+        <v>2233</v>
       </c>
       <c r="C746" s="1" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="D746" t="s">
-        <v>2202</v>
+        <v>531</v>
       </c>
       <c r="F746" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G746" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="H746" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="747" spans="1:8" ht="12.75">
       <c r="A747" s="1" t="s">
-        <v>2203</v>
+        <v>2234</v>
       </c>
       <c r="B747" t="s">
-        <v>2204</v>
+        <v>2235</v>
       </c>
       <c r="C747" s="1" t="s">
-        <v>61</v>
+        <v>20</v>
       </c>
       <c r="D747" t="s">
-        <v>1092</v>
+        <v>2236</v>
       </c>
       <c r="F747" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G747" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H747" t="s">
-        <v>38</v>
+        <v>350</v>
       </c>
     </row>
     <row r="748" spans="1:8" ht="12.75">
       <c r="A748" s="1" t="s">
-        <v>2205</v>
+        <v>2237</v>
       </c>
       <c r="B748" t="s">
-        <v>2206</v>
+        <v>2238</v>
       </c>
       <c r="C748" s="1" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="D748" t="s">
-        <v>874</v>
+        <v>2239</v>
       </c>
       <c r="F748" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G748" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="H748" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="749" spans="1:8" ht="12.75">
       <c r="A749" s="1" t="s">
-        <v>2207</v>
+        <v>2240</v>
       </c>
       <c r="B749" t="s">
-        <v>2208</v>
+        <v>2241</v>
       </c>
       <c r="C749" s="1" t="s">
-        <v>48</v>
+        <v>20</v>
       </c>
       <c r="D749" t="s">
-        <v>1400</v>
+        <v>789</v>
       </c>
       <c r="F749" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G749" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H749" t="s">
-        <v>75</v>
+        <v>350</v>
       </c>
     </row>
     <row r="750" spans="1:8" ht="12.75">
       <c r="A750" s="1" t="s">
-        <v>2209</v>
+        <v>2242</v>
       </c>
       <c r="B750" t="s">
-        <v>2210</v>
-[...2 lines deleted...]
-        <v>196</v>
+        <v>2243</v>
+      </c>
+      <c r="C750" s="1" t="s">
+        <v>68</v>
       </c>
       <c r="D750" t="s">
-        <v>665</v>
+        <v>1615</v>
       </c>
       <c r="F750" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G750" t="s">
-        <v>110</v>
+        <v>70</v>
       </c>
       <c r="H750" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
     </row>
     <row r="751" spans="1:8" ht="12.75">
       <c r="A751" s="1" t="s">
-        <v>2211</v>
+        <v>2244</v>
       </c>
       <c r="B751" t="s">
-        <v>2212</v>
+        <v>2245</v>
       </c>
       <c r="C751" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D751" t="s">
-        <v>2213</v>
+        <v>2246</v>
       </c>
       <c r="F751" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G751" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="H751" t="s">
-        <v>651</v>
+        <v>38</v>
       </c>
     </row>
     <row r="752" spans="1:8" ht="12.75">
       <c r="A752" s="1" t="s">
-        <v>2214</v>
+        <v>2247</v>
       </c>
       <c r="B752" t="s">
-        <v>2215</v>
+        <v>2248</v>
       </c>
       <c r="C752" s="1" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="D752" t="s">
-        <v>2216</v>
+        <v>2249</v>
       </c>
       <c r="F752" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G752" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="H752" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="753" spans="1:8" ht="12.75">
       <c r="A753" s="1" t="s">
-        <v>2217</v>
+        <v>2250</v>
       </c>
       <c r="B753" t="s">
-        <v>2218</v>
-[...2 lines deleted...]
-        <v>196</v>
+        <v>2251</v>
+      </c>
+      <c r="C753" s="1" t="s">
+        <v>68</v>
       </c>
       <c r="D753" t="s">
-        <v>665</v>
+        <v>2252</v>
       </c>
       <c r="F753" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G753" t="s">
-        <v>110</v>
+        <v>70</v>
       </c>
       <c r="H753" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
     </row>
     <row r="754" spans="1:8" ht="12.75">
       <c r="A754" s="1" t="s">
-        <v>2219</v>
+        <v>2253</v>
       </c>
       <c r="B754" t="s">
-        <v>2220</v>
+        <v>2254</v>
       </c>
       <c r="C754" s="1" t="s">
-        <v>61</v>
+        <v>20</v>
       </c>
       <c r="D754" t="s">
-        <v>1116</v>
+        <v>353</v>
       </c>
       <c r="F754" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G754" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H754" t="s">
-        <v>38</v>
+        <v>336</v>
       </c>
     </row>
     <row r="755" spans="1:8" ht="12.75">
       <c r="A755" s="1" t="s">
-        <v>2221</v>
+        <v>2255</v>
       </c>
       <c r="B755" t="s">
-        <v>2222</v>
+        <v>2256</v>
       </c>
       <c r="C755" s="1" t="s">
-        <v>22</v>
+        <v>348</v>
       </c>
       <c r="D755" t="s">
-        <v>2223</v>
+        <v>2257</v>
       </c>
       <c r="F755" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G755" t="s">
-        <v>37</v>
+        <v>1176</v>
       </c>
       <c r="H755" t="s">
-        <v>42</v>
+        <v>23</v>
       </c>
     </row>
     <row r="756" spans="1:8" ht="12.75">
       <c r="A756" s="1" t="s">
-        <v>2224</v>
+        <v>2258</v>
       </c>
       <c r="B756" t="s">
-        <v>2225</v>
+        <v>2259</v>
       </c>
       <c r="C756" s="1" t="s">
-        <v>22</v>
+        <v>195</v>
       </c>
       <c r="D756" t="s">
-        <v>2226</v>
+        <v>2260</v>
       </c>
       <c r="F756" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G756" t="s">
-        <v>31</v>
+        <v>197</v>
       </c>
       <c r="H756" t="s">
-        <v>1308</v>
+        <v>198</v>
       </c>
     </row>
     <row r="757" spans="1:8" ht="12.75">
       <c r="A757" s="1" t="s">
-        <v>2227</v>
+        <v>2261</v>
       </c>
       <c r="B757" t="s">
-        <v>2228</v>
+        <v>2262</v>
       </c>
       <c r="C757" s="1" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="D757" t="s">
-        <v>167</v>
+        <v>774</v>
       </c>
       <c r="F757" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G757" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H757" t="s">
-        <v>153</v>
+        <v>61</v>
       </c>
     </row>
     <row r="758" spans="1:8" ht="12.75">
       <c r="A758" s="1" t="s">
-        <v>2229</v>
+        <v>2263</v>
       </c>
       <c r="B758" t="s">
-        <v>2230</v>
+        <v>2264</v>
       </c>
       <c r="C758" s="1" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="D758" t="s">
-        <v>2231</v>
+        <v>660</v>
       </c>
       <c r="F758" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G758" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="H758" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="759" spans="1:8" ht="12.75">
       <c r="A759" s="1" t="s">
-        <v>2232</v>
+        <v>2265</v>
       </c>
       <c r="B759" t="s">
-        <v>2233</v>
+        <v>2266</v>
       </c>
       <c r="C759" s="1" t="s">
-        <v>35</v>
+        <v>68</v>
       </c>
       <c r="D759" t="s">
-        <v>2234</v>
+        <v>2267</v>
       </c>
       <c r="F759" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G759" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H759" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="760" spans="1:8" ht="12.75">
       <c r="A760" s="1" t="s">
-        <v>2235</v>
+        <v>2268</v>
       </c>
       <c r="B760" t="s">
-        <v>2236</v>
+        <v>2269</v>
       </c>
       <c r="C760" s="1" t="s">
-        <v>35</v>
+        <v>68</v>
       </c>
       <c r="D760" t="s">
-        <v>176</v>
+        <v>2270</v>
       </c>
       <c r="F760" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G760" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H760" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="761" spans="1:8" ht="12.75">
       <c r="A761" s="1" t="s">
-        <v>2237</v>
+        <v>2271</v>
       </c>
       <c r="B761" t="s">
-        <v>2238</v>
+        <v>2272</v>
       </c>
       <c r="C761" s="1" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="D761" t="s">
-        <v>2239</v>
+        <v>2273</v>
       </c>
       <c r="F761" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G761" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H761" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="762" spans="1:8" ht="12.75">
       <c r="A762" s="1" t="s">
-        <v>2240</v>
+        <v>2274</v>
       </c>
       <c r="B762" t="s">
-        <v>2241</v>
+        <v>2275</v>
       </c>
       <c r="C762" s="1" t="s">
-        <v>48</v>
+        <v>68</v>
       </c>
       <c r="D762" t="s">
-        <v>167</v>
+        <v>205</v>
       </c>
       <c r="F762" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G762" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H762" t="s">
-        <v>153</v>
+        <v>61</v>
       </c>
     </row>
     <row r="763" spans="1:8" ht="12.75">
       <c r="A763" s="1" t="s">
-        <v>2242</v>
+        <v>2276</v>
       </c>
       <c r="B763" t="s">
-        <v>2243</v>
+        <v>2277</v>
       </c>
       <c r="C763" s="1" t="s">
-        <v>35</v>
+        <v>195</v>
       </c>
       <c r="D763" t="s">
-        <v>2244</v>
+        <v>1972</v>
       </c>
       <c r="F763" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G763" t="s">
-        <v>37</v>
+        <v>197</v>
       </c>
       <c r="H763" t="s">
-        <v>38</v>
+        <v>198</v>
       </c>
     </row>
     <row r="764" spans="1:8" ht="12.75">
       <c r="A764" s="1" t="s">
-        <v>2245</v>
+        <v>2278</v>
       </c>
       <c r="B764" t="s">
-        <v>2246</v>
+        <v>2279</v>
       </c>
       <c r="C764" s="1" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="D764" t="s">
-        <v>683</v>
+        <v>2280</v>
       </c>
       <c r="F764" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G764" t="s">
-        <v>37</v>
+        <v>215</v>
       </c>
       <c r="H764" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
     </row>
     <row r="765" spans="1:8" ht="12.75">
       <c r="A765" s="1" t="s">
-        <v>2247</v>
+        <v>2281</v>
       </c>
       <c r="B765" t="s">
-        <v>2248</v>
+        <v>2282</v>
       </c>
       <c r="C765" s="1" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="D765" t="s">
-        <v>2249</v>
+        <v>2283</v>
       </c>
       <c r="F765" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G765" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H765" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="766" spans="1:10" ht="12.75">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="766" spans="1:8" ht="12.75">
       <c r="A766" s="1" t="s">
-        <v>2250</v>
+        <v>2284</v>
       </c>
       <c r="B766" t="s">
-        <v>2251</v>
+        <v>2285</v>
       </c>
       <c r="C766" s="1" t="s">
-        <v>22</v>
+        <v>195</v>
       </c>
       <c r="D766" t="s">
-        <v>222</v>
+        <v>2286</v>
       </c>
       <c r="F766" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G766" t="s">
-        <v>37</v>
+        <v>197</v>
       </c>
       <c r="H766" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>198</v>
       </c>
     </row>
     <row r="767" spans="1:8" ht="12.75">
       <c r="A767" s="1" t="s">
-        <v>2252</v>
+        <v>2287</v>
       </c>
       <c r="B767" t="s">
-        <v>2253</v>
+        <v>2288</v>
       </c>
       <c r="C767" s="1" t="s">
-        <v>78</v>
+        <v>59</v>
       </c>
       <c r="D767" t="s">
-        <v>2254</v>
+        <v>2289</v>
       </c>
       <c r="F767" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G767" t="s">
-        <v>80</v>
+        <v>22</v>
       </c>
       <c r="H767" t="s">
-        <v>81</v>
+        <v>61</v>
       </c>
     </row>
     <row r="768" spans="1:8" ht="12.75">
       <c r="A768" s="1" t="s">
-        <v>2255</v>
+        <v>2290</v>
       </c>
       <c r="B768" t="s">
-        <v>2256</v>
+        <v>2291</v>
       </c>
       <c r="C768" s="1" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="D768" t="s">
-        <v>2257</v>
+        <v>2289</v>
       </c>
       <c r="F768" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G768" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H768" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="769" spans="1:8" ht="12.75">
       <c r="A769" s="1" t="s">
-        <v>2258</v>
+        <v>2292</v>
       </c>
       <c r="B769" t="s">
-        <v>2259</v>
+        <v>2293</v>
       </c>
       <c r="C769" s="1" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="D769" t="s">
-        <v>1024</v>
+        <v>2294</v>
       </c>
       <c r="F769" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G769" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H769" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="770" spans="1:8" ht="12.75">
       <c r="A770" s="1" t="s">
-        <v>2260</v>
+        <v>2295</v>
       </c>
       <c r="B770" t="s">
-        <v>2261</v>
+        <v>2296</v>
       </c>
       <c r="C770" s="1" t="s">
-        <v>61</v>
+        <v>12</v>
       </c>
       <c r="D770" t="s">
-        <v>2262</v>
+        <v>2297</v>
       </c>
       <c r="F770" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G770" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="H770" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="771" spans="1:8" ht="12.75">
       <c r="A771" s="1" t="s">
-        <v>2263</v>
+        <v>2298</v>
       </c>
       <c r="B771" t="s">
-        <v>2264</v>
+        <v>2299</v>
       </c>
       <c r="C771" s="1" t="s">
-        <v>22</v>
+        <v>348</v>
       </c>
       <c r="D771" t="s">
-        <v>2265</v>
+        <v>2300</v>
       </c>
       <c r="F771" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G771" t="s">
-        <v>37</v>
+        <v>197</v>
       </c>
       <c r="H771" t="s">
-        <v>26</v>
+        <v>350</v>
       </c>
     </row>
     <row r="772" spans="1:8" ht="12.75">
       <c r="A772" s="1" t="s">
-        <v>2266</v>
+        <v>2301</v>
       </c>
       <c r="B772" t="s">
-        <v>2267</v>
+        <v>2302</v>
       </c>
       <c r="C772" s="1" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="D772" t="s">
-        <v>2106</v>
+        <v>2303</v>
       </c>
       <c r="F772" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G772" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="H772" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="773" spans="1:8" ht="12.75">
       <c r="A773" s="1" t="s">
-        <v>2268</v>
+        <v>2304</v>
       </c>
       <c r="B773" t="s">
-        <v>2269</v>
-[...2 lines deleted...]
-        <v>196</v>
+        <v>2305</v>
+      </c>
+      <c r="C773" s="1" t="s">
+        <v>617</v>
       </c>
       <c r="D773" t="s">
-        <v>2270</v>
+        <v>2306</v>
       </c>
       <c r="F773" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G773" t="s">
-        <v>198</v>
+        <v>15</v>
       </c>
       <c r="H773" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
     </row>
     <row r="774" spans="1:8" ht="12.75">
       <c r="A774" s="1" t="s">
-        <v>2272</v>
+        <v>2307</v>
       </c>
       <c r="B774" t="s">
-        <v>2273</v>
+        <v>2308</v>
       </c>
       <c r="C774" s="1" t="s">
-        <v>22</v>
+        <v>617</v>
       </c>
       <c r="D774" t="s">
-        <v>2274</v>
+        <v>2309</v>
       </c>
       <c r="F774" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G774" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H774" t="s">
-        <v>26</v>
+        <v>61</v>
       </c>
     </row>
     <row r="775" spans="1:8" ht="12.75">
       <c r="A775" s="1" t="s">
-        <v>2276</v>
+        <v>2310</v>
       </c>
       <c r="B775" t="s">
-        <v>2277</v>
+        <v>2311</v>
       </c>
       <c r="C775" s="1" t="s">
-        <v>22</v>
+        <v>68</v>
       </c>
       <c r="D775" t="s">
-        <v>2278</v>
+        <v>2195</v>
       </c>
       <c r="F775" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G775" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H775" t="s">
-        <v>26</v>
+        <v>61</v>
       </c>
     </row>
     <row r="776" spans="1:8" ht="12.75">
       <c r="A776" s="1" t="s">
-        <v>2279</v>
+        <v>2312</v>
       </c>
       <c r="B776" t="s">
-        <v>2280</v>
+        <v>2313</v>
       </c>
       <c r="C776" s="1" t="s">
-        <v>61</v>
+        <v>20</v>
       </c>
       <c r="D776" t="s">
-        <v>2281</v>
+        <v>2314</v>
       </c>
       <c r="F776" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G776" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H776" t="s">
-        <v>38</v>
+        <v>336</v>
       </c>
     </row>
     <row r="777" spans="1:8" ht="12.75">
       <c r="A777" s="1" t="s">
-        <v>2282</v>
+        <v>2315</v>
       </c>
       <c r="B777" t="s">
-        <v>2283</v>
+        <v>2316</v>
       </c>
       <c r="C777" s="1" t="s">
-        <v>61</v>
+        <v>195</v>
       </c>
       <c r="D777" t="s">
-        <v>2284</v>
+        <v>1893</v>
       </c>
       <c r="F777" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G777" t="s">
-        <v>31</v>
+        <v>197</v>
       </c>
       <c r="H777" t="s">
-        <v>38</v>
+        <v>198</v>
       </c>
     </row>
     <row r="778" spans="1:8" ht="12.75">
       <c r="A778" s="1" t="s">
-        <v>2285</v>
+        <v>2317</v>
       </c>
       <c r="B778" t="s">
-        <v>2286</v>
+        <v>2318</v>
       </c>
       <c r="C778" s="1" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="D778" t="s">
-        <v>167</v>
+        <v>2283</v>
       </c>
       <c r="F778" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G778" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H778" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-    <row r="779" spans="1:9" ht="12.75">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="779" spans="1:8" ht="12.75">
       <c r="A779" s="1" t="s">
-        <v>2287</v>
+        <v>2319</v>
       </c>
       <c r="B779" t="s">
-        <v>2288</v>
+        <v>2320</v>
       </c>
       <c r="C779" s="1" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="D779" t="s">
-        <v>2289</v>
+        <v>2321</v>
       </c>
       <c r="F779" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G779" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H779" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>61</v>
       </c>
     </row>
     <row r="780" spans="1:8" ht="12.75">
       <c r="A780" s="1" t="s">
-        <v>2290</v>
+        <v>2322</v>
       </c>
       <c r="B780" t="s">
-        <v>2291</v>
+        <v>2323</v>
       </c>
       <c r="C780" s="1" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="D780" t="s">
-        <v>2292</v>
+        <v>2324</v>
       </c>
       <c r="F780" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G780" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H780" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="781" spans="1:8" ht="12.75">
       <c r="A781" s="1" t="s">
-        <v>2293</v>
+        <v>2325</v>
       </c>
       <c r="B781" t="s">
-        <v>2294</v>
+        <v>2326</v>
       </c>
       <c r="C781" s="1" t="s">
-        <v>29</v>
+        <v>68</v>
       </c>
       <c r="D781" t="s">
-        <v>2295</v>
+        <v>410</v>
       </c>
       <c r="F781" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G781" t="s">
-        <v>25</v>
+        <v>70</v>
       </c>
       <c r="H781" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
     </row>
     <row r="782" spans="1:8" ht="12.75">
       <c r="A782" s="1" t="s">
-        <v>2296</v>
+        <v>2327</v>
       </c>
       <c r="B782" t="s">
-        <v>2297</v>
+        <v>2328</v>
       </c>
       <c r="C782" s="1" t="s">
-        <v>29</v>
+        <v>59</v>
       </c>
       <c r="D782" t="s">
-        <v>1201</v>
+        <v>345</v>
       </c>
       <c r="F782" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G782" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H782" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
     </row>
     <row r="783" spans="1:8" ht="12.75">
       <c r="A783" s="1" t="s">
-        <v>2298</v>
+        <v>2329</v>
       </c>
       <c r="B783" t="s">
-        <v>2299</v>
+        <v>2330</v>
       </c>
       <c r="C783" s="1" t="s">
-        <v>457</v>
+        <v>59</v>
       </c>
       <c r="D783" t="s">
-        <v>2300</v>
+        <v>2331</v>
       </c>
       <c r="F783" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G783" t="s">
-        <v>80</v>
+        <v>22</v>
       </c>
       <c r="H783" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
     </row>
     <row r="784" spans="1:8" ht="12.75">
       <c r="A784" s="1" t="s">
-        <v>2301</v>
+        <v>2332</v>
       </c>
       <c r="B784" t="s">
-        <v>2302</v>
+        <v>2333</v>
       </c>
       <c r="C784" s="1" t="s">
-        <v>61</v>
+        <v>20</v>
       </c>
       <c r="D784" t="s">
-        <v>1006</v>
+        <v>2334</v>
       </c>
       <c r="F784" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G784" t="s">
-        <v>31</v>
+        <v>1176</v>
       </c>
       <c r="H784" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="785" spans="1:8" ht="12.75">
       <c r="A785" s="1" t="s">
-        <v>2303</v>
+        <v>2335</v>
       </c>
       <c r="B785" t="s">
-        <v>2304</v>
+        <v>2336</v>
       </c>
       <c r="C785" s="1" t="s">
-        <v>35</v>
+        <v>195</v>
       </c>
       <c r="D785" t="s">
-        <v>2305</v>
+        <v>2337</v>
       </c>
       <c r="F785" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G785" t="s">
-        <v>37</v>
+        <v>197</v>
       </c>
       <c r="H785" t="s">
-        <v>38</v>
+        <v>198</v>
       </c>
     </row>
     <row r="786" spans="1:8" ht="12.75">
       <c r="A786" s="1" t="s">
-        <v>2306</v>
+        <v>2338</v>
       </c>
       <c r="B786" t="s">
-        <v>2307</v>
+        <v>2339</v>
       </c>
       <c r="C786" s="1" t="s">
-        <v>29</v>
+        <v>68</v>
       </c>
       <c r="D786" t="s">
-        <v>2308</v>
+        <v>724</v>
       </c>
       <c r="F786" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G786" t="s">
-        <v>25</v>
+        <v>70</v>
       </c>
       <c r="H786" t="s">
-        <v>153</v>
+        <v>61</v>
       </c>
     </row>
     <row r="787" spans="1:8" ht="12.75">
       <c r="A787" s="1" t="s">
-        <v>2309</v>
+        <v>2340</v>
       </c>
       <c r="B787" t="s">
-        <v>2310</v>
+        <v>2341</v>
       </c>
       <c r="C787" s="1" t="s">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="D787" t="s">
-        <v>2311</v>
+        <v>2342</v>
       </c>
       <c r="F787" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G787" t="s">
-        <v>25</v>
+        <v>271</v>
       </c>
       <c r="H787" t="s">
-        <v>158</v>
+        <v>38</v>
       </c>
     </row>
     <row r="788" spans="1:8" ht="12.75">
       <c r="A788" s="1" t="s">
-        <v>2312</v>
+        <v>2343</v>
       </c>
       <c r="B788" t="s">
-        <v>2313</v>
+        <v>2344</v>
       </c>
       <c r="C788" s="1" t="s">
-        <v>457</v>
+        <v>195</v>
       </c>
       <c r="D788" t="s">
-        <v>2314</v>
+        <v>2345</v>
       </c>
       <c r="F788" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G788" t="s">
-        <v>248</v>
+        <v>197</v>
       </c>
       <c r="H788" t="s">
-        <v>51</v>
+        <v>198</v>
       </c>
     </row>
     <row r="789" spans="1:8" ht="12.75">
       <c r="A789" s="1" t="s">
-        <v>2315</v>
+        <v>2346</v>
       </c>
       <c r="B789" t="s">
-        <v>2316</v>
+        <v>2347</v>
       </c>
       <c r="C789" s="1" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="D789" t="s">
-        <v>1625</v>
+        <v>2283</v>
       </c>
       <c r="F789" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G789" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H789" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="790" spans="1:8" ht="12.75">
       <c r="A790" s="1" t="s">
-        <v>2317</v>
+        <v>2348</v>
       </c>
       <c r="B790" t="s">
-        <v>2318</v>
+        <v>2349</v>
       </c>
       <c r="C790" s="1" t="s">
-        <v>29</v>
+        <v>59</v>
       </c>
       <c r="D790" t="s">
-        <v>2319</v>
+        <v>718</v>
       </c>
       <c r="F790" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G790" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H790" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
     </row>
     <row r="791" spans="1:8" ht="12.75">
       <c r="A791" s="1" t="s">
-        <v>2320</v>
+        <v>2350</v>
       </c>
       <c r="B791" t="s">
-        <v>2321</v>
+        <v>2351</v>
       </c>
       <c r="C791" s="1" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="D791" t="s">
-        <v>2322</v>
+        <v>2352</v>
       </c>
       <c r="F791" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G791" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H791" t="s">
-        <v>26</v>
+        <v>61</v>
       </c>
     </row>
     <row r="792" spans="1:8" ht="12.75">
       <c r="A792" s="1" t="s">
-        <v>2323</v>
+        <v>2353</v>
       </c>
       <c r="B792" t="s">
-        <v>2324</v>
+        <v>2354</v>
       </c>
       <c r="C792" s="1" t="s">
-        <v>61</v>
+        <v>348</v>
       </c>
       <c r="D792" t="s">
-        <v>1724</v>
+        <v>1148</v>
       </c>
       <c r="F792" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G792" t="s">
-        <v>31</v>
+        <v>197</v>
       </c>
       <c r="H792" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="793" spans="1:8" ht="12.75">
       <c r="A793" s="1" t="s">
-        <v>2325</v>
+        <v>2355</v>
       </c>
       <c r="B793" t="s">
-        <v>2326</v>
+        <v>2356</v>
       </c>
       <c r="C793" s="1" t="s">
-        <v>35</v>
+        <v>68</v>
       </c>
       <c r="D793" t="s">
-        <v>2327</v>
+        <v>660</v>
       </c>
       <c r="F793" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G793" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H793" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="794" spans="1:8" ht="12.75">
       <c r="A794" s="1" t="s">
-        <v>2328</v>
+        <v>2357</v>
       </c>
       <c r="B794" t="s">
-        <v>2329</v>
+        <v>2358</v>
       </c>
       <c r="C794" s="1" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="D794" t="s">
-        <v>2330</v>
+        <v>2359</v>
       </c>
       <c r="F794" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G794" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="H794" t="s">
-        <v>26</v>
+        <v>61</v>
       </c>
     </row>
     <row r="795" spans="1:8" ht="12.75">
       <c r="A795" s="1" t="s">
-        <v>2331</v>
+        <v>2360</v>
       </c>
       <c r="B795" t="s">
-        <v>2332</v>
+        <v>2361</v>
       </c>
       <c r="C795" s="1" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="D795" t="s">
-        <v>2333</v>
+        <v>2362</v>
       </c>
       <c r="F795" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G795" t="s">
-        <v>37</v>
+        <v>215</v>
       </c>
       <c r="H795" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="796" spans="1:8" ht="12.75">
       <c r="A796" s="1" t="s">
-        <v>2334</v>
+        <v>2363</v>
       </c>
       <c r="B796" t="s">
-        <v>2335</v>
+        <v>2364</v>
       </c>
       <c r="C796" s="1" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="D796" t="s">
-        <v>2336</v>
+        <v>2365</v>
       </c>
       <c r="F796" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G796" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="H796" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="797" spans="1:8" ht="12.75">
       <c r="A797" s="1" t="s">
-        <v>2337</v>
+        <v>2366</v>
       </c>
       <c r="B797" t="s">
-        <v>2338</v>
+        <v>2367</v>
       </c>
       <c r="C797" s="1" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="D797" t="s">
-        <v>2339</v>
+        <v>578</v>
       </c>
       <c r="F797" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G797" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H797" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="798" spans="1:8" ht="12.75">
       <c r="A798" s="1" t="s">
-        <v>2340</v>
+        <v>2368</v>
       </c>
       <c r="B798" t="s">
-        <v>2341</v>
+        <v>2369</v>
       </c>
       <c r="C798" s="1" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="D798" t="s">
-        <v>2342</v>
+        <v>2121</v>
       </c>
       <c r="F798" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G798" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H798" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="799" spans="1:8" ht="12.75">
       <c r="A799" s="1" t="s">
-        <v>2343</v>
+        <v>2370</v>
       </c>
       <c r="B799" t="s">
-        <v>2344</v>
+        <v>2371</v>
       </c>
       <c r="C799" s="1" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D799" t="s">
-        <v>1969</v>
+        <v>663</v>
       </c>
       <c r="F799" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G799" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H799" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="800" spans="1:8" ht="12.75">
       <c r="A800" s="1" t="s">
-        <v>2345</v>
+        <v>2372</v>
       </c>
       <c r="B800" t="s">
-        <v>2346</v>
+        <v>2373</v>
       </c>
       <c r="C800" s="1" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="D800" t="s">
-        <v>2347</v>
+        <v>2270</v>
       </c>
       <c r="F800" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G800" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="H800" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="801" spans="1:8" ht="12.75">
       <c r="A801" s="1" t="s">
-        <v>2348</v>
+        <v>2374</v>
       </c>
       <c r="B801" t="s">
-        <v>2349</v>
+        <v>2375</v>
       </c>
       <c r="C801" s="1" t="s">
-        <v>61</v>
+        <v>12</v>
       </c>
       <c r="D801" t="s">
-        <v>2350</v>
+        <v>2376</v>
       </c>
       <c r="F801" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G801" t="s">
-        <v>31</v>
+        <v>215</v>
       </c>
       <c r="H801" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="802" spans="1:8" ht="12.75">
       <c r="A802" s="1" t="s">
-        <v>2351</v>
+        <v>2377</v>
       </c>
       <c r="B802" t="s">
-        <v>2352</v>
+        <v>2378</v>
       </c>
       <c r="C802" s="1" t="s">
-        <v>22</v>
+        <v>68</v>
       </c>
       <c r="D802" t="s">
-        <v>2353</v>
+        <v>508</v>
       </c>
       <c r="F802" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G802" t="s">
-        <v>25</v>
+        <v>70</v>
       </c>
       <c r="H802" t="s">
-        <v>26</v>
+        <v>61</v>
       </c>
     </row>
     <row r="803" spans="1:8" ht="12.75">
       <c r="A803" s="1" t="s">
-        <v>2354</v>
+        <v>2379</v>
       </c>
       <c r="B803" t="s">
-        <v>2355</v>
+        <v>2380</v>
       </c>
       <c r="C803" s="1" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="D803" t="s">
-        <v>2356</v>
+        <v>569</v>
       </c>
       <c r="F803" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G803" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H803" t="s">
-        <v>26</v>
+        <v>376</v>
       </c>
     </row>
     <row r="804" spans="1:8" ht="12.75">
       <c r="A804" s="1" t="s">
-        <v>2358</v>
+        <v>2381</v>
       </c>
       <c r="B804" t="s">
-        <v>2359</v>
+        <v>2382</v>
       </c>
       <c r="C804" s="1" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="D804" t="s">
-        <v>2360</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>2383</v>
+      </c>
+      <c r="F804" t="s">
+        <v>14</v>
+      </c>
+      <c r="G804" t="s">
+        <v>22</v>
       </c>
       <c r="H804" t="s">
-        <v>26</v>
+        <v>61</v>
       </c>
     </row>
     <row r="805" spans="1:8" ht="12.75">
       <c r="A805" s="1" t="s">
-        <v>2362</v>
+        <v>2384</v>
       </c>
       <c r="B805" t="s">
-        <v>2363</v>
+        <v>2385</v>
       </c>
       <c r="C805" s="1" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="D805" t="s">
-        <v>2364</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>2386</v>
+      </c>
+      <c r="F805" t="s">
+        <v>14</v>
+      </c>
+      <c r="G805" t="s">
+        <v>22</v>
       </c>
       <c r="H805" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-    <row r="806" spans="1:9" ht="12.75">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="806" spans="1:8" ht="12.75">
       <c r="A806" s="1" t="s">
-        <v>2366</v>
+        <v>2387</v>
       </c>
       <c r="B806" t="s">
-        <v>2367</v>
+        <v>2388</v>
       </c>
       <c r="C806" s="1" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="D806" t="s">
-        <v>2368</v>
+        <v>718</v>
       </c>
       <c r="F806" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G806" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H806" t="s">
-        <v>296</v>
-[...5 lines deleted...]
-    <row r="807" spans="1:9" ht="12.75">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="807" spans="1:8" ht="12.75">
       <c r="A807" s="1" t="s">
-        <v>2370</v>
+        <v>2389</v>
       </c>
       <c r="B807" t="s">
-        <v>2371</v>
+        <v>2390</v>
       </c>
       <c r="C807" s="1" t="s">
-        <v>22</v>
+        <v>68</v>
       </c>
       <c r="D807" t="s">
-        <v>2372</v>
+        <v>555</v>
       </c>
       <c r="F807" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G807" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H807" t="s">
-        <v>296</v>
-[...5 lines deleted...]
-    <row r="808" spans="1:9" ht="12.75">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="808" spans="1:8" ht="12.75">
       <c r="A808" s="1" t="s">
-        <v>2374</v>
+        <v>2391</v>
       </c>
       <c r="B808" t="s">
-        <v>2375</v>
+        <v>2392</v>
       </c>
       <c r="C808" s="1" t="s">
-        <v>22</v>
+        <v>68</v>
       </c>
       <c r="D808" t="s">
-        <v>2376</v>
+        <v>1237</v>
       </c>
       <c r="F808" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G808" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H808" t="s">
-        <v>296</v>
-[...5 lines deleted...]
-    <row r="809" spans="1:9" ht="12.75">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="809" spans="1:8" ht="12.75">
       <c r="A809" s="1" t="s">
-        <v>2378</v>
+        <v>2393</v>
       </c>
       <c r="B809" t="s">
-        <v>2379</v>
+        <v>2394</v>
       </c>
       <c r="C809" s="1" t="s">
-        <v>22</v>
+        <v>68</v>
       </c>
       <c r="D809" t="s">
-        <v>2380</v>
+        <v>555</v>
       </c>
       <c r="F809" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G809" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H809" t="s">
-        <v>296</v>
-[...5 lines deleted...]
-    <row r="810" spans="1:9" ht="12.75">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="810" spans="1:8" ht="12.75">
       <c r="A810" s="1" t="s">
-        <v>2382</v>
+        <v>2396</v>
       </c>
       <c r="B810" t="s">
-        <v>2383</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>2397</v>
+      </c>
+      <c r="C810" t="s">
+        <v>42</v>
       </c>
       <c r="D810" t="s">
-        <v>2384</v>
-[...5 lines deleted...]
-        <v>37</v>
+        <v>246</v>
       </c>
       <c r="H810" t="s">
-        <v>296</v>
-[...5 lines deleted...]
-    <row r="811" spans="1:9" ht="12.75">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="811" spans="1:8" ht="12.75">
       <c r="A811" s="1" t="s">
-        <v>2386</v>
+        <v>2399</v>
       </c>
       <c r="B811" t="s">
-        <v>2387</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>2400</v>
+      </c>
+      <c r="C811" t="s">
+        <v>42</v>
       </c>
       <c r="D811" t="s">
-        <v>2388</v>
-[...5 lines deleted...]
-        <v>37</v>
+        <v>2401</v>
       </c>
       <c r="H811" t="s">
-        <v>296</v>
-[...5 lines deleted...]
-    <row r="812" spans="1:9" ht="12.75">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="812" spans="1:8" ht="12.75">
       <c r="A812" s="1" t="s">
-        <v>2390</v>
+        <v>2403</v>
       </c>
       <c r="B812" t="s">
-        <v>2391</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>2404</v>
+      </c>
+      <c r="C812" t="s">
+        <v>42</v>
       </c>
       <c r="D812" t="s">
-        <v>2392</v>
-[...5 lines deleted...]
-        <v>37</v>
+        <v>2405</v>
       </c>
       <c r="H812" t="s">
-        <v>296</v>
-[...5 lines deleted...]
-    <row r="813" spans="1:9" ht="12.75">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="813" spans="1:8" ht="12.75">
       <c r="A813" s="1" t="s">
-        <v>2394</v>
+        <v>2407</v>
       </c>
       <c r="B813" t="s">
-        <v>2395</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>2408</v>
+      </c>
+      <c r="C813" t="s">
+        <v>42</v>
       </c>
       <c r="D813" t="s">
-        <v>2396</v>
-[...5 lines deleted...]
-        <v>37</v>
+        <v>2409</v>
       </c>
       <c r="H813" t="s">
-        <v>296</v>
-[...5 lines deleted...]
-    <row r="814" spans="1:9" ht="12.75">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="814" spans="1:8" ht="12.75">
       <c r="A814" s="1" t="s">
-        <v>2398</v>
+        <v>2411</v>
       </c>
       <c r="B814" t="s">
-        <v>2399</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>2412</v>
+      </c>
+      <c r="C814" t="s">
+        <v>42</v>
       </c>
       <c r="D814" t="s">
-        <v>2400</v>
-[...5 lines deleted...]
-        <v>37</v>
+        <v>2401</v>
       </c>
       <c r="H814" t="s">
-        <v>296</v>
-[...5 lines deleted...]
-    <row r="815" spans="1:9" ht="12.75">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="815" spans="1:8" ht="12.75">
       <c r="A815" s="1" t="s">
-        <v>2402</v>
+        <v>2414</v>
       </c>
       <c r="B815" t="s">
-        <v>2403</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>2415</v>
+      </c>
+      <c r="C815" t="s">
+        <v>42</v>
       </c>
       <c r="D815" t="s">
-        <v>2404</v>
-[...5 lines deleted...]
-        <v>37</v>
+        <v>181</v>
       </c>
       <c r="H815" t="s">
-        <v>296</v>
-[...5 lines deleted...]
-    <row r="816" spans="1:9" ht="12.75">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="816" spans="1:8" ht="12.75">
       <c r="A816" s="1" t="s">
-        <v>2406</v>
-[...2 lines deleted...]
-        <v>2407</v>
+        <v>2416</v>
       </c>
       <c r="C816" s="1" t="s">
-        <v>22</v>
+        <v>1022</v>
       </c>
       <c r="D816" t="s">
-        <v>2408</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>2417</v>
       </c>
       <c r="G816" t="s">
-        <v>37</v>
+        <v>1024</v>
       </c>
       <c r="H816" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="817" spans="1:8" ht="12.75">
       <c r="A817" s="1" t="s">
-        <v>2410</v>
+        <v>2418</v>
       </c>
       <c r="B817" t="s">
-        <v>2411</v>
+        <v>2419</v>
       </c>
       <c r="C817" s="1" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D817" t="s">
-        <v>2412</v>
+        <v>392</v>
       </c>
       <c r="F817" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G817" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H817" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="818" spans="1:8" ht="12.75">
       <c r="A818" s="1" t="s">
-        <v>2414</v>
+        <v>2420</v>
       </c>
       <c r="B818" t="s">
-        <v>2415</v>
+        <v>2421</v>
       </c>
       <c r="C818" s="1" t="s">
-        <v>22</v>
+        <v>195</v>
       </c>
       <c r="D818" t="s">
-        <v>2416</v>
+        <v>2422</v>
       </c>
       <c r="F818" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G818" t="s">
-        <v>37</v>
+        <v>197</v>
       </c>
       <c r="H818" t="s">
-        <v>26</v>
+        <v>198</v>
       </c>
     </row>
     <row r="819" spans="1:8" ht="12.75">
       <c r="A819" s="1" t="s">
-        <v>2417</v>
+        <v>2423</v>
       </c>
       <c r="B819" t="s">
-        <v>2418</v>
+        <v>2424</v>
       </c>
       <c r="C819" s="1" t="s">
-        <v>61</v>
+        <v>195</v>
       </c>
       <c r="D819" t="s">
-        <v>2419</v>
+        <v>2425</v>
       </c>
       <c r="F819" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G819" t="s">
-        <v>31</v>
+        <v>197</v>
       </c>
       <c r="H819" t="s">
-        <v>38</v>
+        <v>198</v>
       </c>
     </row>
     <row r="820" spans="1:8" ht="12.75">
       <c r="A820" s="1" t="s">
-        <v>2420</v>
+        <v>2426</v>
       </c>
       <c r="B820" t="s">
-        <v>2421</v>
+        <v>2427</v>
       </c>
       <c r="C820" s="1" t="s">
-        <v>35</v>
+        <v>68</v>
       </c>
       <c r="D820" t="s">
-        <v>1779</v>
+        <v>2428</v>
       </c>
       <c r="F820" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G820" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H820" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="821" spans="1:8" ht="12.75">
       <c r="A821" s="1" t="s">
-        <v>2422</v>
+        <v>2429</v>
       </c>
       <c r="B821" t="s">
-        <v>2423</v>
+        <v>2430</v>
       </c>
       <c r="C821" s="1" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="D821" t="s">
-        <v>2424</v>
+        <v>2431</v>
       </c>
       <c r="F821" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G821" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="H821" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="822" spans="1:8" ht="12.75">
       <c r="A822" s="1" t="s">
-        <v>2425</v>
+        <v>2432</v>
       </c>
       <c r="B822" t="s">
-        <v>2426</v>
+        <v>2433</v>
       </c>
       <c r="C822" s="1" t="s">
-        <v>61</v>
+        <v>195</v>
       </c>
       <c r="D822" t="s">
-        <v>2427</v>
+        <v>2434</v>
       </c>
       <c r="F822" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G822" t="s">
-        <v>31</v>
+        <v>197</v>
       </c>
       <c r="H822" t="s">
-        <v>38</v>
+        <v>198</v>
       </c>
     </row>
     <row r="823" spans="1:8" ht="12.75">
       <c r="A823" s="1" t="s">
-        <v>2428</v>
+        <v>2435</v>
       </c>
       <c r="B823" t="s">
-        <v>2429</v>
+        <v>2436</v>
       </c>
       <c r="C823" s="1" t="s">
-        <v>61</v>
+        <v>20</v>
       </c>
       <c r="D823" t="s">
-        <v>2430</v>
+        <v>777</v>
       </c>
       <c r="F823" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G823" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H823" t="s">
-        <v>38</v>
+        <v>376</v>
       </c>
     </row>
     <row r="824" spans="1:8" ht="12.75">
       <c r="A824" s="1" t="s">
-        <v>2431</v>
+        <v>2437</v>
       </c>
       <c r="B824" t="s">
-        <v>2432</v>
+        <v>2438</v>
       </c>
       <c r="C824" s="1" t="s">
-        <v>78</v>
+        <v>20</v>
       </c>
       <c r="D824" t="s">
-        <v>2433</v>
+        <v>375</v>
       </c>
       <c r="F824" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G824" t="s">
-        <v>80</v>
+        <v>22</v>
       </c>
       <c r="H824" t="s">
-        <v>81</v>
+        <v>376</v>
       </c>
     </row>
     <row r="825" spans="1:8" ht="12.75">
       <c r="A825" s="1" t="s">
-        <v>2434</v>
+        <v>2439</v>
       </c>
       <c r="B825" t="s">
-        <v>2435</v>
+        <v>2440</v>
       </c>
       <c r="C825" s="1" t="s">
-        <v>61</v>
+        <v>30</v>
       </c>
       <c r="D825" t="s">
-        <v>267</v>
+        <v>2441</v>
       </c>
       <c r="F825" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G825" t="s">
-        <v>31</v>
+        <v>332</v>
       </c>
       <c r="H825" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="826" spans="1:8" ht="12.75">
       <c r="A826" s="1" t="s">
-        <v>2436</v>
+        <v>2442</v>
       </c>
       <c r="B826" t="s">
-        <v>2437</v>
+        <v>2443</v>
       </c>
       <c r="C826" s="1" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D826" t="s">
-        <v>2438</v>
+        <v>2444</v>
       </c>
       <c r="F826" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G826" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H826" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="827" spans="1:8" ht="12.75">
       <c r="A827" s="1" t="s">
-        <v>2439</v>
+        <v>2445</v>
       </c>
       <c r="B827" t="s">
-        <v>2440</v>
+        <v>2446</v>
       </c>
       <c r="C827" s="1" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D827" t="s">
-        <v>2441</v>
+        <v>2447</v>
       </c>
       <c r="F827" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G827" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H827" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="828" spans="1:8" ht="12.75">
       <c r="A828" s="1" t="s">
-        <v>2442</v>
+        <v>2448</v>
       </c>
       <c r="B828" t="s">
-        <v>2443</v>
+        <v>2449</v>
       </c>
       <c r="C828" s="1" t="s">
-        <v>29</v>
+        <v>59</v>
       </c>
       <c r="D828" t="s">
-        <v>2444</v>
+        <v>2159</v>
       </c>
       <c r="F828" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G828" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="H828" t="s">
-        <v>158</v>
+        <v>61</v>
       </c>
     </row>
     <row r="829" spans="1:8" ht="12.75">
       <c r="A829" s="1" t="s">
-        <v>2445</v>
+        <v>2450</v>
       </c>
       <c r="B829" t="s">
-        <v>2446</v>
+        <v>2451</v>
       </c>
       <c r="C829" s="1" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="D829" t="s">
-        <v>2447</v>
+        <v>2452</v>
       </c>
       <c r="F829" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G829" t="s">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="H829" t="s">
-        <v>81</v>
+        <v>16</v>
       </c>
     </row>
     <row r="830" spans="1:8" ht="12.75">
       <c r="A830" s="1" t="s">
-        <v>2448</v>
+        <v>2453</v>
       </c>
       <c r="B830" t="s">
-        <v>2449</v>
+        <v>2454</v>
       </c>
       <c r="C830" s="1" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D830" t="s">
-        <v>1955</v>
+        <v>2455</v>
       </c>
       <c r="F830" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G830" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H830" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="831" spans="1:8" ht="12.75">
       <c r="A831" s="1" t="s">
-        <v>2450</v>
+        <v>2456</v>
       </c>
       <c r="B831" t="s">
-        <v>2451</v>
+        <v>2457</v>
       </c>
       <c r="C831" s="1" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="D831" t="s">
-        <v>2452</v>
+        <v>2303</v>
       </c>
       <c r="F831" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G831" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="H831" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="832" spans="1:8" ht="12.75">
       <c r="A832" s="1" t="s">
-        <v>2453</v>
+        <v>2458</v>
       </c>
       <c r="B832" t="s">
-        <v>2454</v>
+        <v>2459</v>
       </c>
       <c r="C832" s="1" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D832" t="s">
-        <v>65</v>
+        <v>2460</v>
       </c>
       <c r="F832" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G832" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H832" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="833" spans="1:8" ht="12.75">
       <c r="A833" s="1" t="s">
-        <v>2455</v>
+        <v>2461</v>
       </c>
       <c r="B833" t="s">
-        <v>2456</v>
+        <v>2462</v>
       </c>
       <c r="C833" s="1" t="s">
-        <v>61</v>
+        <v>30</v>
       </c>
       <c r="D833" t="s">
-        <v>2457</v>
+        <v>2463</v>
       </c>
       <c r="F833" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G833" t="s">
-        <v>31</v>
+        <v>332</v>
       </c>
       <c r="H833" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="834" spans="1:8" ht="12.75">
       <c r="A834" s="1" t="s">
-        <v>2458</v>
+        <v>2464</v>
       </c>
       <c r="B834" t="s">
-        <v>2459</v>
+        <v>2465</v>
       </c>
       <c r="C834" s="1" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="D834" t="s">
-        <v>2460</v>
+        <v>2466</v>
       </c>
       <c r="F834" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G834" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H834" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="835" spans="1:8" ht="12.75">
       <c r="A835" s="1" t="s">
-        <v>2461</v>
+        <v>2467</v>
       </c>
       <c r="B835" t="s">
-        <v>2462</v>
+        <v>2468</v>
       </c>
       <c r="C835" s="1" t="s">
-        <v>35</v>
+        <v>68</v>
       </c>
       <c r="D835" t="s">
-        <v>2463</v>
+        <v>2469</v>
       </c>
       <c r="F835" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G835" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H835" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="836" spans="1:8" ht="12.75">
       <c r="A836" s="1" t="s">
-        <v>2464</v>
+        <v>2470</v>
       </c>
       <c r="B836" t="s">
-        <v>2465</v>
+        <v>2471</v>
       </c>
       <c r="C836" s="1" t="s">
-        <v>29</v>
+        <v>59</v>
       </c>
       <c r="D836" t="s">
-        <v>2466</v>
+        <v>2472</v>
       </c>
       <c r="F836" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G836" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H836" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
     </row>
     <row r="837" spans="1:8" ht="12.75">
       <c r="A837" s="1" t="s">
-        <v>2467</v>
+        <v>2473</v>
       </c>
       <c r="B837" t="s">
-        <v>2468</v>
+        <v>2474</v>
       </c>
       <c r="C837" s="1" t="s">
-        <v>29</v>
+        <v>59</v>
       </c>
       <c r="D837" t="s">
-        <v>30</v>
+        <v>2475</v>
       </c>
       <c r="F837" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G837" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H837" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
     </row>
     <row r="838" spans="1:8" ht="12.75">
       <c r="A838" s="1" t="s">
-        <v>2470</v>
+        <v>2476</v>
       </c>
       <c r="B838" t="s">
-        <v>2471</v>
-[...2 lines deleted...]
-        <v>196</v>
+        <v>2477</v>
+      </c>
+      <c r="C838" s="1" t="s">
+        <v>68</v>
       </c>
       <c r="D838" t="s">
-        <v>581</v>
+        <v>2192</v>
+      </c>
+      <c r="F838" t="s">
+        <v>14</v>
+      </c>
+      <c r="G838" t="s">
+        <v>70</v>
       </c>
       <c r="H838" t="s">
-        <v>582</v>
+        <v>61</v>
       </c>
     </row>
     <row r="839" spans="1:8" ht="12.75">
       <c r="A839" s="1" t="s">
-        <v>2473</v>
+        <v>2478</v>
       </c>
       <c r="B839" t="s">
-        <v>2474</v>
-[...2 lines deleted...]
-        <v>196</v>
+        <v>2479</v>
+      </c>
+      <c r="C839" s="1" t="s">
+        <v>68</v>
       </c>
       <c r="D839" t="s">
-        <v>2475</v>
+        <v>2480</v>
+      </c>
+      <c r="F839" t="s">
+        <v>14</v>
+      </c>
+      <c r="G839" t="s">
+        <v>70</v>
       </c>
       <c r="H839" t="s">
-        <v>582</v>
+        <v>61</v>
       </c>
     </row>
     <row r="840" spans="1:8" ht="12.75">
       <c r="A840" s="1" t="s">
-        <v>2477</v>
+        <v>2481</v>
       </c>
       <c r="B840" t="s">
-        <v>2478</v>
-[...2 lines deleted...]
-        <v>196</v>
+        <v>2482</v>
+      </c>
+      <c r="C840" s="1" t="s">
+        <v>68</v>
       </c>
       <c r="D840" t="s">
-        <v>2479</v>
+        <v>2483</v>
+      </c>
+      <c r="F840" t="s">
+        <v>14</v>
+      </c>
+      <c r="G840" t="s">
+        <v>70</v>
       </c>
       <c r="H840" t="s">
-        <v>582</v>
+        <v>61</v>
       </c>
     </row>
     <row r="841" spans="1:8" ht="12.75">
       <c r="A841" s="1" t="s">
-        <v>2481</v>
+        <v>2484</v>
       </c>
       <c r="B841" t="s">
-        <v>2482</v>
-[...2 lines deleted...]
-        <v>196</v>
+        <v>2485</v>
+      </c>
+      <c r="C841" s="1" t="s">
+        <v>68</v>
       </c>
       <c r="D841" t="s">
-        <v>2483</v>
+        <v>2486</v>
+      </c>
+      <c r="F841" t="s">
+        <v>14</v>
+      </c>
+      <c r="G841" t="s">
+        <v>70</v>
       </c>
       <c r="H841" t="s">
-        <v>582</v>
+        <v>61</v>
       </c>
     </row>
     <row r="842" spans="1:8" ht="12.75">
       <c r="A842" s="1" t="s">
-        <v>2485</v>
+        <v>2487</v>
       </c>
       <c r="B842" t="s">
-        <v>2486</v>
-[...2 lines deleted...]
-        <v>196</v>
+        <v>2488</v>
+      </c>
+      <c r="C842" s="1" t="s">
+        <v>59</v>
       </c>
       <c r="D842" t="s">
-        <v>2475</v>
+        <v>2331</v>
+      </c>
+      <c r="F842" t="s">
+        <v>14</v>
+      </c>
+      <c r="G842" t="s">
+        <v>22</v>
       </c>
       <c r="H842" t="s">
-        <v>582</v>
+        <v>61</v>
       </c>
     </row>
     <row r="843" spans="1:8" ht="12.75">
       <c r="A843" s="1" t="s">
-        <v>2488</v>
+        <v>2489</v>
       </c>
       <c r="B843" t="s">
-        <v>2489</v>
-[...2 lines deleted...]
-        <v>196</v>
+        <v>2490</v>
+      </c>
+      <c r="C843" s="1" t="s">
+        <v>68</v>
       </c>
       <c r="D843" t="s">
-        <v>586</v>
+        <v>2491</v>
+      </c>
+      <c r="F843" t="s">
+        <v>14</v>
+      </c>
+      <c r="G843" t="s">
+        <v>70</v>
       </c>
       <c r="H843" t="s">
-        <v>582</v>
+        <v>61</v>
       </c>
     </row>
     <row r="844" spans="1:8" ht="12.75">
       <c r="A844" s="1" t="s">
-        <v>2491</v>
+        <v>2492</v>
       </c>
       <c r="B844" t="s">
-        <v>2492</v>
+        <v>2493</v>
       </c>
       <c r="C844" s="1" t="s">
-        <v>35</v>
+        <v>68</v>
       </c>
       <c r="D844" t="s">
-        <v>2493</v>
+        <v>2494</v>
       </c>
       <c r="F844" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G844" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H844" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="845" spans="1:8" ht="12.75">
       <c r="A845" s="1" t="s">
-        <v>2494</v>
+        <v>2495</v>
       </c>
       <c r="B845" t="s">
-        <v>2495</v>
+        <v>2496</v>
       </c>
       <c r="C845" s="1" t="s">
-        <v>29</v>
+        <v>68</v>
       </c>
       <c r="D845" t="s">
-        <v>2496</v>
+        <v>2497</v>
       </c>
       <c r="F845" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G845" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="H845" t="s">
-        <v>94</v>
+        <v>61</v>
       </c>
     </row>
     <row r="846" spans="1:8" ht="12.75">
       <c r="A846" s="1" t="s">
-        <v>2497</v>
+        <v>2498</v>
       </c>
       <c r="B846" t="s">
-        <v>2498</v>
+        <v>2499</v>
       </c>
       <c r="C846" s="1" t="s">
-        <v>61</v>
+        <v>195</v>
       </c>
       <c r="D846" t="s">
-        <v>2499</v>
+        <v>2500</v>
       </c>
       <c r="F846" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G846" t="s">
-        <v>31</v>
+        <v>197</v>
       </c>
       <c r="H846" t="s">
-        <v>38</v>
+        <v>198</v>
       </c>
     </row>
     <row r="847" spans="1:8" ht="12.75">
       <c r="A847" s="1" t="s">
-        <v>2500</v>
+        <v>2501</v>
       </c>
       <c r="B847" t="s">
-        <v>2501</v>
+        <v>2502</v>
       </c>
       <c r="C847" s="1" t="s">
-        <v>35</v>
+        <v>68</v>
       </c>
       <c r="D847" t="s">
-        <v>2502</v>
+        <v>106</v>
       </c>
       <c r="F847" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G847" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H847" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="848" spans="1:8" ht="12.75">
       <c r="A848" s="1" t="s">
         <v>2503</v>
       </c>
       <c r="B848" t="s">
         <v>2504</v>
       </c>
       <c r="C848" s="1" t="s">
-        <v>35</v>
+        <v>68</v>
       </c>
       <c r="D848" t="s">
         <v>2505</v>
       </c>
       <c r="F848" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G848" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H848" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="849" spans="1:8" ht="12.75">
       <c r="A849" s="1" t="s">
         <v>2506</v>
       </c>
       <c r="B849" t="s">
         <v>2507</v>
       </c>
       <c r="C849" s="1" t="s">
-        <v>35</v>
+        <v>68</v>
       </c>
       <c r="D849" t="s">
-        <v>829</v>
+        <v>2508</v>
       </c>
       <c r="F849" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G849" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H849" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="850" spans="1:8" ht="12.75">
       <c r="A850" s="1" t="s">
-        <v>2508</v>
+        <v>2509</v>
       </c>
       <c r="B850" t="s">
-        <v>2509</v>
+        <v>2510</v>
       </c>
       <c r="C850" s="1" t="s">
-        <v>61</v>
+        <v>12</v>
       </c>
       <c r="D850" t="s">
-        <v>2510</v>
+        <v>2511</v>
       </c>
       <c r="F850" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G850" t="s">
-        <v>31</v>
+        <v>332</v>
       </c>
       <c r="H850" t="s">
-        <v>38</v>
+        <v>350</v>
       </c>
     </row>
     <row r="851" spans="1:8" ht="12.75">
       <c r="A851" s="1" t="s">
-        <v>2511</v>
+        <v>2512</v>
       </c>
       <c r="B851" t="s">
-        <v>2512</v>
+        <v>2513</v>
       </c>
       <c r="C851" s="1" t="s">
-        <v>108</v>
+        <v>195</v>
       </c>
       <c r="D851" t="s">
-        <v>2513</v>
+        <v>2514</v>
       </c>
       <c r="F851" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G851" t="s">
-        <v>110</v>
+        <v>197</v>
       </c>
       <c r="H851" t="s">
-        <v>38</v>
+        <v>198</v>
       </c>
     </row>
     <row r="852" spans="1:8" ht="12.75">
       <c r="A852" s="1" t="s">
-        <v>2514</v>
+        <v>2515</v>
       </c>
       <c r="B852" t="s">
-        <v>2515</v>
+        <v>2516</v>
       </c>
       <c r="C852" s="1" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D852" t="s">
-        <v>405</v>
+        <v>1533</v>
       </c>
       <c r="F852" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G852" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H852" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="853" spans="1:8" ht="12.75">
       <c r="A853" s="1" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="B853" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="C853" s="1" t="s">
-        <v>22</v>
+        <v>68</v>
       </c>
       <c r="D853" t="s">
-        <v>2518</v>
+        <v>2519</v>
       </c>
       <c r="F853" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G853" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H853" t="s">
-        <v>26</v>
+        <v>61</v>
       </c>
     </row>
     <row r="854" spans="1:8" ht="12.75">
       <c r="A854" s="1" t="s">
-        <v>2519</v>
+        <v>2520</v>
       </c>
       <c r="B854" t="s">
-        <v>2520</v>
+        <v>2521</v>
       </c>
       <c r="C854" s="1" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="D854" t="s">
-        <v>90</v>
+        <v>2522</v>
       </c>
       <c r="F854" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G854" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H854" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="855" spans="1:8" ht="12.75">
       <c r="A855" s="1" t="s">
-        <v>2521</v>
+        <v>2523</v>
       </c>
       <c r="B855" t="s">
-        <v>2522</v>
+        <v>2524</v>
       </c>
       <c r="C855" s="1" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="D855" t="s">
-        <v>1347</v>
+        <v>1286</v>
       </c>
       <c r="F855" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G855" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H855" t="s">
-        <v>26</v>
+        <v>61</v>
       </c>
     </row>
     <row r="856" spans="1:8" ht="12.75">
       <c r="A856" s="1" t="s">
-        <v>2523</v>
+        <v>2525</v>
       </c>
       <c r="B856" t="s">
-        <v>2524</v>
+        <v>2526</v>
       </c>
       <c r="C856" s="1" t="s">
-        <v>48</v>
+        <v>68</v>
       </c>
       <c r="D856" t="s">
-        <v>2525</v>
+        <v>1365</v>
       </c>
       <c r="F856" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G856" t="s">
-        <v>25</v>
+        <v>70</v>
       </c>
       <c r="H856" t="s">
-        <v>26</v>
+        <v>61</v>
       </c>
     </row>
     <row r="857" spans="1:8" ht="12.75">
       <c r="A857" s="1" t="s">
-        <v>2526</v>
+        <v>2527</v>
       </c>
       <c r="B857" t="s">
-        <v>2527</v>
+        <v>2528</v>
       </c>
       <c r="C857" s="1" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="D857" t="s">
-        <v>1928</v>
+        <v>2529</v>
       </c>
       <c r="F857" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G857" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="H857" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="858" spans="1:8" ht="12.75">
       <c r="A858" s="1" t="s">
-        <v>2528</v>
+        <v>2530</v>
       </c>
       <c r="B858" t="s">
-        <v>2529</v>
+        <v>2531</v>
       </c>
       <c r="C858" s="1" t="s">
-        <v>78</v>
+        <v>20</v>
       </c>
       <c r="D858" t="s">
-        <v>2530</v>
+        <v>2532</v>
       </c>
       <c r="F858" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G858" t="s">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="H858" t="s">
-        <v>81</v>
+        <v>336</v>
       </c>
     </row>
     <row r="859" spans="1:8" ht="12.75">
       <c r="A859" s="1" t="s">
-        <v>2531</v>
+        <v>2533</v>
       </c>
       <c r="B859" t="s">
-        <v>2532</v>
+        <v>2534</v>
       </c>
       <c r="C859" s="1" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D859" t="s">
-        <v>2533</v>
+        <v>2535</v>
       </c>
       <c r="F859" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G859" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H859" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="860" spans="1:8" ht="12.75">
       <c r="A860" s="1" t="s">
-        <v>2534</v>
+        <v>2536</v>
       </c>
       <c r="B860" t="s">
-        <v>2535</v>
+        <v>2537</v>
       </c>
       <c r="C860" s="1" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="D860" t="s">
-        <v>2536</v>
+        <v>2538</v>
       </c>
       <c r="F860" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G860" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="H860" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="861" spans="1:8" ht="12.75">
       <c r="A861" s="1" t="s">
-        <v>2537</v>
+        <v>2539</v>
       </c>
       <c r="B861" t="s">
-        <v>2538</v>
+        <v>2540</v>
       </c>
       <c r="C861" s="1" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="D861" t="s">
-        <v>2539</v>
+        <v>2541</v>
       </c>
       <c r="F861" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G861" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="H861" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-    <row r="862" spans="1:8" ht="12.75">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="862" spans="1:10" ht="12.75">
       <c r="A862" s="1" t="s">
-        <v>2540</v>
+        <v>2542</v>
       </c>
       <c r="B862" t="s">
-        <v>2541</v>
+        <v>2543</v>
       </c>
       <c r="C862" s="1" t="s">
-        <v>61</v>
+        <v>20</v>
       </c>
       <c r="D862" t="s">
-        <v>566</v>
+        <v>2544</v>
       </c>
       <c r="F862" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G862" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H862" t="s">
-        <v>38</v>
+        <v>23</v>
+      </c>
+      <c r="J862" t="s">
+        <v>100</v>
       </c>
     </row>
     <row r="863" spans="1:8" ht="12.75">
       <c r="A863" s="1" t="s">
-        <v>2542</v>
+        <v>2545</v>
       </c>
       <c r="B863" t="s">
-        <v>2543</v>
+        <v>2546</v>
       </c>
       <c r="C863" s="1" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="D863" t="s">
-        <v>135</v>
+        <v>2547</v>
       </c>
       <c r="F863" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G863" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H863" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="864" spans="1:8" ht="12.75">
       <c r="A864" s="1" t="s">
-        <v>2544</v>
+        <v>2548</v>
       </c>
       <c r="B864" t="s">
-        <v>2545</v>
+        <v>2549</v>
       </c>
       <c r="C864" s="1" t="s">
-        <v>35</v>
+        <v>68</v>
       </c>
       <c r="D864" t="s">
-        <v>425</v>
+        <v>2550</v>
       </c>
       <c r="F864" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G864" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H864" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="865" spans="1:8" ht="12.75">
       <c r="A865" s="1" t="s">
-        <v>2546</v>
+        <v>2551</v>
       </c>
       <c r="B865" t="s">
-        <v>2547</v>
+        <v>2552</v>
       </c>
       <c r="C865" s="1" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="D865" t="s">
-        <v>222</v>
+        <v>2553</v>
       </c>
       <c r="F865" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G865" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H865" t="s">
-        <v>26</v>
+        <v>350</v>
       </c>
     </row>
     <row r="866" spans="1:8" ht="12.75">
       <c r="A866" s="1" t="s">
-        <v>2548</v>
+        <v>2554</v>
       </c>
       <c r="B866" t="s">
-        <v>2549</v>
+        <v>2555</v>
       </c>
       <c r="C866" s="1" t="s">
-        <v>29</v>
+        <v>68</v>
       </c>
       <c r="D866" t="s">
-        <v>2550</v>
+        <v>862</v>
       </c>
       <c r="F866" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G866" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="H866" t="s">
-        <v>2551</v>
+        <v>61</v>
       </c>
     </row>
     <row r="867" spans="1:8" ht="12.75">
       <c r="A867" s="1" t="s">
-        <v>2552</v>
+        <v>2556</v>
       </c>
       <c r="B867" t="s">
-        <v>2553</v>
+        <v>2557</v>
       </c>
       <c r="C867" s="1" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="D867" t="s">
-        <v>2554</v>
+        <v>2558</v>
       </c>
       <c r="F867" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G867" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H867" t="s">
-        <v>153</v>
+        <v>336</v>
       </c>
     </row>
     <row r="868" spans="1:8" ht="12.75">
       <c r="A868" s="1" t="s">
-        <v>2555</v>
+        <v>2559</v>
       </c>
       <c r="B868" t="s">
-        <v>2556</v>
+        <v>2560</v>
       </c>
       <c r="C868" s="1" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="D868" t="s">
-        <v>2557</v>
+        <v>2561</v>
       </c>
       <c r="F868" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G868" t="s">
-        <v>50</v>
+        <v>22</v>
       </c>
       <c r="H868" t="s">
-        <v>153</v>
+        <v>61</v>
       </c>
     </row>
     <row r="869" spans="1:8" ht="12.75">
       <c r="A869" s="1" t="s">
-        <v>2558</v>
+        <v>2562</v>
       </c>
       <c r="B869" t="s">
-        <v>2559</v>
+        <v>2563</v>
       </c>
       <c r="C869" s="1" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="D869" t="s">
-        <v>2560</v>
+        <v>2564</v>
       </c>
       <c r="F869" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G869" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H869" t="s">
-        <v>75</v>
+        <v>61</v>
       </c>
     </row>
     <row r="870" spans="1:8" ht="12.75">
       <c r="A870" s="1" t="s">
-        <v>2561</v>
+        <v>2565</v>
       </c>
       <c r="B870" t="s">
-        <v>2562</v>
+        <v>2566</v>
       </c>
       <c r="C870" s="1" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="D870" t="s">
-        <v>1873</v>
+        <v>2567</v>
       </c>
       <c r="F870" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G870" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="H870" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="871" spans="1:8" ht="12.75">
       <c r="A871" s="1" t="s">
-        <v>2563</v>
+        <v>2568</v>
       </c>
       <c r="B871" t="s">
-        <v>2564</v>
+        <v>2569</v>
       </c>
       <c r="C871" s="1" t="s">
-        <v>78</v>
+        <v>30</v>
       </c>
       <c r="D871" t="s">
-        <v>2565</v>
+        <v>886</v>
       </c>
       <c r="F871" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G871" t="s">
-        <v>80</v>
+        <v>22</v>
       </c>
       <c r="H871" t="s">
-        <v>81</v>
+        <v>38</v>
       </c>
     </row>
     <row r="872" spans="1:8" ht="12.75">
       <c r="A872" s="1" t="s">
-        <v>2566</v>
+        <v>2570</v>
       </c>
       <c r="B872" t="s">
-        <v>2567</v>
+        <v>2571</v>
       </c>
       <c r="C872" s="1" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="D872" t="s">
-        <v>2568</v>
+        <v>2572</v>
       </c>
       <c r="F872" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G872" t="s">
-        <v>25</v>
+        <v>1176</v>
       </c>
       <c r="H872" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
     </row>
     <row r="873" spans="1:8" ht="12.75">
       <c r="A873" s="1" t="s">
-        <v>2569</v>
+        <v>2573</v>
       </c>
       <c r="B873" t="s">
-        <v>2570</v>
+        <v>2574</v>
       </c>
       <c r="C873" s="1" t="s">
-        <v>61</v>
+        <v>20</v>
       </c>
       <c r="D873" t="s">
-        <v>2571</v>
+        <v>2575</v>
       </c>
       <c r="F873" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G873" t="s">
-        <v>31</v>
+        <v>1176</v>
       </c>
       <c r="H873" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="874" spans="1:8" ht="12.75">
       <c r="A874" s="1" t="s">
-        <v>2572</v>
+        <v>2576</v>
       </c>
       <c r="B874" t="s">
-        <v>2573</v>
+        <v>2577</v>
       </c>
       <c r="C874" s="1" t="s">
-        <v>35</v>
+        <v>68</v>
       </c>
       <c r="D874" t="s">
-        <v>2574</v>
+        <v>2578</v>
       </c>
       <c r="F874" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G874" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H874" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="875" spans="1:8" ht="12.75">
       <c r="A875" s="1" t="s">
-        <v>2575</v>
+        <v>2579</v>
       </c>
       <c r="B875" t="s">
-        <v>2576</v>
+        <v>2580</v>
       </c>
       <c r="C875" s="1" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="D875" t="s">
-        <v>405</v>
+        <v>798</v>
       </c>
       <c r="F875" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G875" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="H875" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="876" spans="1:8" ht="12.75">
       <c r="A876" s="1" t="s">
-        <v>2577</v>
+        <v>2581</v>
       </c>
       <c r="B876" t="s">
-        <v>2578</v>
+        <v>2582</v>
       </c>
       <c r="C876" s="1" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="D876" t="s">
-        <v>428</v>
+        <v>2583</v>
       </c>
       <c r="F876" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G876" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H876" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="877" spans="1:8" ht="12.75">
       <c r="A877" s="1" t="s">
-        <v>2579</v>
+        <v>2584</v>
       </c>
       <c r="B877" t="s">
-        <v>2580</v>
+        <v>2585</v>
       </c>
       <c r="C877" s="1" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="D877" t="s">
-        <v>2581</v>
+        <v>2586</v>
       </c>
       <c r="F877" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G877" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H877" t="s">
-        <v>38</v>
+        <v>80</v>
       </c>
     </row>
     <row r="878" spans="1:8" ht="12.75">
       <c r="A878" s="1" t="s">
-        <v>2582</v>
+        <v>2587</v>
       </c>
       <c r="B878" t="s">
-        <v>2583</v>
+        <v>2588</v>
       </c>
       <c r="C878" s="1" t="s">
-        <v>35</v>
+        <v>68</v>
       </c>
       <c r="D878" t="s">
-        <v>87</v>
+        <v>2589</v>
       </c>
       <c r="F878" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G878" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H878" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="879" spans="1:8" ht="12.75">
       <c r="A879" s="1" t="s">
-        <v>2584</v>
+        <v>2590</v>
       </c>
       <c r="B879" t="s">
-        <v>2585</v>
+        <v>2591</v>
       </c>
       <c r="C879" s="1" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="D879" t="s">
-        <v>2586</v>
+        <v>2592</v>
       </c>
       <c r="F879" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G879" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H879" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="880" spans="1:8" ht="12.75">
       <c r="A880" s="1" t="s">
-        <v>2587</v>
+        <v>2593</v>
       </c>
       <c r="B880" t="s">
-        <v>2588</v>
+        <v>2594</v>
       </c>
       <c r="C880" s="1" t="s">
-        <v>48</v>
+        <v>68</v>
       </c>
       <c r="D880" t="s">
-        <v>2589</v>
+        <v>2595</v>
       </c>
       <c r="F880" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G880" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H880" t="s">
-        <v>158</v>
+        <v>61</v>
       </c>
     </row>
     <row r="881" spans="1:8" ht="12.75">
       <c r="A881" s="1" t="s">
-        <v>2590</v>
+        <v>2596</v>
       </c>
       <c r="B881" t="s">
-        <v>2591</v>
+        <v>2597</v>
       </c>
       <c r="C881" s="1" t="s">
-        <v>48</v>
+        <v>68</v>
       </c>
       <c r="D881" t="s">
-        <v>2592</v>
+        <v>838</v>
       </c>
       <c r="F881" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G881" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H881" t="s">
-        <v>241</v>
+        <v>61</v>
       </c>
     </row>
     <row r="882" spans="1:8" ht="12.75">
       <c r="A882" s="1" t="s">
-        <v>2593</v>
+        <v>2598</v>
       </c>
       <c r="B882" t="s">
-        <v>2594</v>
+        <v>2599</v>
       </c>
       <c r="C882" s="1" t="s">
-        <v>78</v>
+        <v>68</v>
       </c>
       <c r="D882" t="s">
-        <v>2595</v>
+        <v>263</v>
       </c>
       <c r="F882" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G882" t="s">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="H882" t="s">
-        <v>81</v>
+        <v>61</v>
       </c>
     </row>
     <row r="883" spans="1:8" ht="12.75">
       <c r="A883" s="1" t="s">
-        <v>2596</v>
+        <v>2600</v>
       </c>
       <c r="B883" t="s">
-        <v>2597</v>
+        <v>2601</v>
       </c>
       <c r="C883" s="1" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="D883" t="s">
-        <v>2598</v>
+        <v>385</v>
       </c>
       <c r="F883" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G883" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H883" t="s">
-        <v>26</v>
+        <v>386</v>
       </c>
     </row>
     <row r="884" spans="1:8" ht="12.75">
       <c r="A884" s="1" t="s">
-        <v>2599</v>
+        <v>2602</v>
       </c>
       <c r="B884" t="s">
-        <v>2600</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>2603</v>
+      </c>
+      <c r="C884" t="s">
+        <v>42</v>
       </c>
       <c r="D884" t="s">
-        <v>2601</v>
+        <v>514</v>
       </c>
       <c r="F884" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G884" t="s">
-        <v>80</v>
+        <v>271</v>
       </c>
       <c r="H884" t="s">
-        <v>81</v>
+        <v>16</v>
       </c>
     </row>
     <row r="885" spans="1:8" ht="12.75">
       <c r="A885" s="1" t="s">
-        <v>2602</v>
+        <v>2604</v>
       </c>
       <c r="B885" t="s">
-        <v>2603</v>
+        <v>2605</v>
       </c>
       <c r="C885" s="1" t="s">
-        <v>61</v>
+        <v>12</v>
       </c>
       <c r="D885" t="s">
-        <v>1972</v>
+        <v>2606</v>
       </c>
       <c r="F885" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G885" t="s">
-        <v>31</v>
+        <v>332</v>
       </c>
       <c r="H885" t="s">
-        <v>38</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="886" spans="1:8" ht="12.75">
       <c r="A886" s="1" t="s">
-        <v>2604</v>
+        <v>2607</v>
       </c>
       <c r="B886" t="s">
-        <v>2605</v>
+        <v>2608</v>
       </c>
       <c r="C886" s="1" t="s">
-        <v>35</v>
+        <v>68</v>
       </c>
       <c r="D886" t="s">
-        <v>2606</v>
+        <v>2609</v>
       </c>
       <c r="F886" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G886" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H886" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="887" spans="1:8" ht="12.75">
       <c r="A887" s="1" t="s">
-        <v>2607</v>
+        <v>2610</v>
       </c>
       <c r="B887" t="s">
-        <v>2608</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>2611</v>
+      </c>
+      <c r="C887" t="s">
+        <v>42</v>
       </c>
       <c r="D887" t="s">
-        <v>2609</v>
+        <v>514</v>
       </c>
       <c r="F887" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G887" t="s">
-        <v>37</v>
+        <v>271</v>
       </c>
       <c r="H887" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="888" spans="1:8" ht="12.75">
       <c r="A888" s="1" t="s">
-        <v>2610</v>
+        <v>2612</v>
       </c>
       <c r="B888" t="s">
-        <v>2611</v>
+        <v>2613</v>
       </c>
       <c r="C888" s="1" t="s">
-        <v>29</v>
+        <v>68</v>
       </c>
       <c r="D888" t="s">
-        <v>2612</v>
+        <v>862</v>
       </c>
       <c r="F888" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G888" t="s">
-        <v>571</v>
+        <v>70</v>
       </c>
       <c r="H888" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
     </row>
     <row r="889" spans="1:8" ht="12.75">
       <c r="A889" s="1" t="s">
-        <v>2613</v>
+        <v>2614</v>
       </c>
       <c r="B889" t="s">
-        <v>2614</v>
+        <v>2615</v>
       </c>
       <c r="C889" s="1" t="s">
-        <v>906</v>
+        <v>30</v>
       </c>
       <c r="D889" t="s">
-        <v>2615</v>
+        <v>2616</v>
       </c>
       <c r="F889" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G889" t="s">
-        <v>198</v>
+        <v>22</v>
       </c>
       <c r="H889" t="s">
-        <v>38</v>
+        <v>1169</v>
       </c>
     </row>
     <row r="890" spans="1:8" ht="12.75">
       <c r="A890" s="1" t="s">
-        <v>2616</v>
+        <v>2617</v>
       </c>
       <c r="B890" t="s">
-        <v>2617</v>
+        <v>2618</v>
       </c>
       <c r="C890" s="1" t="s">
-        <v>569</v>
+        <v>30</v>
       </c>
       <c r="D890" t="s">
-        <v>577</v>
+        <v>2619</v>
       </c>
       <c r="F890" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G890" t="s">
-        <v>571</v>
+        <v>70</v>
       </c>
       <c r="H890" t="s">
-        <v>38</v>
+        <v>463</v>
       </c>
     </row>
     <row r="891" spans="1:8" ht="12.75">
       <c r="A891" s="1" t="s">
-        <v>2618</v>
+        <v>2620</v>
+      </c>
+      <c r="B891" t="s">
+        <v>2621</v>
       </c>
       <c r="C891" s="1" t="s">
-        <v>936</v>
+        <v>68</v>
       </c>
       <c r="D891" t="s">
-        <v>2619</v>
+        <v>2622</v>
+      </c>
+      <c r="F891" t="s">
+        <v>14</v>
       </c>
       <c r="G891" t="s">
-        <v>938</v>
+        <v>70</v>
       </c>
       <c r="H891" t="s">
-        <v>19</v>
+        <v>61</v>
       </c>
     </row>
     <row r="892" spans="1:8" ht="12.75">
       <c r="A892" s="1" t="s">
-        <v>2621</v>
+        <v>2623</v>
       </c>
       <c r="B892" t="s">
-        <v>2622</v>
+        <v>2624</v>
       </c>
       <c r="C892" s="1" t="s">
-        <v>932</v>
+        <v>12</v>
       </c>
       <c r="D892" t="s">
-        <v>2623</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>2625</v>
+      </c>
+      <c r="F892" t="s">
+        <v>14</v>
+      </c>
+      <c r="G892" t="s">
+        <v>70</v>
       </c>
       <c r="H892" t="s">
-        <v>934</v>
+        <v>23</v>
       </c>
     </row>
     <row r="893" spans="1:8" ht="12.75">
       <c r="A893" s="1" t="s">
-        <v>2625</v>
+        <v>2626</v>
       </c>
       <c r="B893" t="s">
-        <v>2626</v>
+        <v>2627</v>
       </c>
       <c r="C893" s="1" t="s">
-        <v>932</v>
+        <v>68</v>
       </c>
       <c r="D893" t="s">
-        <v>2627</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>450</v>
+      </c>
+      <c r="F893" t="s">
+        <v>14</v>
+      </c>
+      <c r="G893" t="s">
+        <v>70</v>
       </c>
       <c r="H893" t="s">
-        <v>934</v>
+        <v>61</v>
       </c>
     </row>
     <row r="894" spans="1:8" ht="12.75">
       <c r="A894" s="1" t="s">
         <v>2628</v>
       </c>
       <c r="B894" t="s">
         <v>2629</v>
       </c>
       <c r="C894" s="1" t="s">
-        <v>29</v>
+        <v>195</v>
       </c>
       <c r="D894" t="s">
         <v>2630</v>
       </c>
       <c r="F894" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G894" t="s">
-        <v>31</v>
+        <v>197</v>
       </c>
       <c r="H894" t="s">
-        <v>987</v>
+        <v>198</v>
       </c>
     </row>
     <row r="895" spans="1:8" ht="12.75">
       <c r="A895" s="1" t="s">
         <v>2631</v>
       </c>
       <c r="B895" t="s">
         <v>2632</v>
       </c>
       <c r="C895" s="1" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="D895" t="s">
-        <v>723</v>
+        <v>2633</v>
       </c>
       <c r="F895" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G895" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="H895" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="896" spans="1:8" ht="12.75">
       <c r="A896" s="1" t="s">
-        <v>2633</v>
+        <v>2634</v>
       </c>
       <c r="B896" t="s">
-        <v>2634</v>
+        <v>2635</v>
       </c>
       <c r="C896" s="1" t="s">
-        <v>61</v>
+        <v>269</v>
       </c>
       <c r="D896" t="s">
-        <v>990</v>
+        <v>2636</v>
       </c>
       <c r="F896" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G896" t="s">
-        <v>31</v>
+        <v>271</v>
       </c>
       <c r="H896" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="897" spans="1:10" ht="12.75">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="897" spans="1:8" ht="12.75">
       <c r="A897" s="1" t="s">
-        <v>2635</v>
+        <v>2637</v>
       </c>
       <c r="B897" t="s">
-        <v>2636</v>
+        <v>2638</v>
       </c>
       <c r="C897" s="1" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="D897" t="s">
-        <v>2637</v>
+        <v>1188</v>
       </c>
       <c r="F897" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G897" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="H897" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>61</v>
       </c>
     </row>
     <row r="898" spans="1:8" ht="12.75">
       <c r="A898" s="1" t="s">
-        <v>2638</v>
+        <v>2639</v>
       </c>
       <c r="B898" t="s">
-        <v>2639</v>
+        <v>2640</v>
       </c>
       <c r="C898" s="1" t="s">
-        <v>48</v>
+        <v>68</v>
       </c>
       <c r="D898" t="s">
-        <v>2640</v>
+        <v>2641</v>
       </c>
       <c r="F898" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G898" t="s">
-        <v>50</v>
+        <v>70</v>
       </c>
       <c r="H898" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
     </row>
     <row r="899" spans="1:8" ht="12.75">
       <c r="A899" s="1" t="s">
-        <v>2641</v>
+        <v>2642</v>
       </c>
       <c r="B899" t="s">
-        <v>2642</v>
+        <v>2643</v>
       </c>
       <c r="C899" s="1" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D899" t="s">
-        <v>547</v>
+        <v>2644</v>
       </c>
       <c r="F899" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G899" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H899" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
     </row>
     <row r="900" spans="1:8" ht="12.75">
       <c r="A900" s="1" t="s">
-        <v>2643</v>
+        <v>2645</v>
       </c>
       <c r="B900" t="s">
-        <v>2644</v>
-[...2 lines deleted...]
-        <v>196</v>
+        <v>2646</v>
+      </c>
+      <c r="C900" s="1" t="s">
+        <v>59</v>
       </c>
       <c r="D900" t="s">
-        <v>2645</v>
+        <v>2647</v>
       </c>
       <c r="F900" t="s">
-        <v>2646</v>
+        <v>14</v>
       </c>
       <c r="G900" t="s">
-        <v>2647</v>
+        <v>22</v>
       </c>
       <c r="H900" t="s">
-        <v>934</v>
+        <v>61</v>
       </c>
     </row>
     <row r="901" spans="1:8" ht="12.75">
       <c r="A901" s="1" t="s">
         <v>2648</v>
       </c>
       <c r="B901" t="s">
         <v>2649</v>
       </c>
       <c r="C901" s="1" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="D901" t="s">
-        <v>464</v>
+        <v>2650</v>
       </c>
       <c r="F901" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G901" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="H901" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="902" spans="1:8" ht="12.75">
       <c r="A902" s="1" t="s">
         <v>2651</v>
       </c>
       <c r="B902" t="s">
         <v>2652</v>
       </c>
       <c r="C902" s="1" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="D902" t="s">
-        <v>2653</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>185</v>
+      </c>
+      <c r="F902" t="s">
+        <v>14</v>
+      </c>
+      <c r="G902" t="s">
+        <v>70</v>
       </c>
       <c r="H902" t="s">
-        <v>26</v>
+        <v>186</v>
       </c>
     </row>
     <row r="903" spans="1:8" ht="12.75">
       <c r="A903" s="1" t="s">
+        <v>2654</v>
+      </c>
+      <c r="B903" t="s">
         <v>2655</v>
       </c>
-      <c r="B903" t="s">
+      <c r="C903" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D903" t="s">
         <v>2656</v>
       </c>
-      <c r="C903" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F903" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G903" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H903" t="s">
-        <v>1430</v>
+        <v>1423</v>
       </c>
     </row>
     <row r="904" spans="1:8" ht="12.75">
       <c r="A904" s="1" t="s">
+        <v>2658</v>
+      </c>
+      <c r="C904" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D904" t="s">
         <v>2659</v>
       </c>
-      <c r="C904" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F904" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G904" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H904" t="s">
-        <v>1430</v>
+        <v>1423</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="FOSC450-CLOS-ACC"/>
-[...17 lines deleted...]
-    <hyperlink ref="A12" r:id="rId19" display="Z52605-000"/>
+    <hyperlink ref="A2" r:id="rId1" display="CS1927-000"/>
+    <hyperlink ref="C2" r:id="rId2" display="Variant of FOSC400-CLOS-ACC"/>
+    <hyperlink ref="A3" r:id="rId3" display="760245448"/>
+    <hyperlink ref="C3" r:id="rId4" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A4" r:id="rId5" display="RH0070-000"/>
+    <hyperlink ref="C4" r:id="rId6" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A5" r:id="rId7" display="915743-000"/>
+    <hyperlink ref="C5" r:id="rId8" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A6" r:id="rId9" display="760241681"/>
+    <hyperlink ref="C6" r:id="rId10" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A7" r:id="rId11" display="760245548"/>
+    <hyperlink ref="A8" r:id="rId12" display="760248104"/>
+    <hyperlink ref="A9" r:id="rId13" display="760245550"/>
+    <hyperlink ref="C9" r:id="rId14" display="Variant of FLEX-CAB-ACCESSORIES"/>
+    <hyperlink ref="A10" r:id="rId15" display="AV134A-000-US"/>
+    <hyperlink ref="C10" r:id="rId16" display="Variant of FOSC-450"/>
+    <hyperlink ref="A11" r:id="rId17" display="LE0932-000-US"/>
+    <hyperlink ref="C11" r:id="rId18" display="Variant of FOSC-450"/>
+    <hyperlink ref="A12" r:id="rId19" display="700297-000"/>
     <hyperlink ref="C12" r:id="rId20" display="Variant of FOSC-400"/>
-    <hyperlink ref="A13" r:id="rId21" display="005822-000"/>
+    <hyperlink ref="A13" r:id="rId21" display="702883-000"/>
     <hyperlink ref="C13" r:id="rId22" display="Variant of FOSC-400"/>
-    <hyperlink ref="A14" r:id="rId23" display="019847-000"/>
-[...1 lines deleted...]
-    <hyperlink ref="A15" r:id="rId25" display="ZP0533-000"/>
+    <hyperlink ref="A14" r:id="rId23" display="704289-000"/>
+    <hyperlink ref="C14" r:id="rId24" display="Variant of FOSC400-CLOS-ACC"/>
+    <hyperlink ref="A15" r:id="rId25" display="70076T-000"/>
     <hyperlink ref="C15" r:id="rId26" display="Variant of FOSC450-CLOS-ACC"/>
-    <hyperlink ref="A16" r:id="rId27" display="028323-000"/>
-[...19 lines deleted...]
-    <hyperlink ref="A26" r:id="rId47" display="049024-000"/>
+    <hyperlink ref="A16" r:id="rId27" display="713591-000"/>
+    <hyperlink ref="C16" r:id="rId28" display="Variant of FOSC-400"/>
+    <hyperlink ref="A17" r:id="rId29" display="709010-000"/>
+    <hyperlink ref="C17" r:id="rId30" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A18" r:id="rId31" display="727952-000"/>
+    <hyperlink ref="C18" r:id="rId32" display="Variant of FOSC-450"/>
+    <hyperlink ref="A19" r:id="rId33" display="709972-000"/>
+    <hyperlink ref="C19" r:id="rId34" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A20" r:id="rId35" display="738827-000"/>
+    <hyperlink ref="C20" r:id="rId36" display="Variant of FOSC400-CLOS-ACC"/>
+    <hyperlink ref="A21" r:id="rId37" display="736534-000"/>
+    <hyperlink ref="C21" r:id="rId38" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A22" r:id="rId39" display="737046-000"/>
+    <hyperlink ref="C22" r:id="rId40" display="Variant of FOSC-400"/>
+    <hyperlink ref="A23" r:id="rId41" display="755467-000"/>
+    <hyperlink ref="C23" r:id="rId42" display="Variant of FOSC-400"/>
+    <hyperlink ref="A24" r:id="rId43" display="758701-000"/>
+    <hyperlink ref="C24" r:id="rId44" display="Variant of FOSC-400"/>
+    <hyperlink ref="A25" r:id="rId45" display="751432-000"/>
+    <hyperlink ref="C25" r:id="rId46" display="Variant of FOSC-400"/>
+    <hyperlink ref="A26" r:id="rId47" display="760235473"/>
     <hyperlink ref="C26" r:id="rId48" display="Variant of FOSC-SPLICE-TRAYS"/>
-    <hyperlink ref="A27" r:id="rId49" display="061064-000"/>
+    <hyperlink ref="A27" r:id="rId49" display="760235456"/>
     <hyperlink ref="C27" r:id="rId50" display="Variant of FOSC-SPLICE-TRAYS"/>
-    <hyperlink ref="A28" r:id="rId51" display="074169-000"/>
-[...7 lines deleted...]
-    <hyperlink ref="A32" r:id="rId59" display="T4432T-000"/>
+    <hyperlink ref="A28" r:id="rId51" display="760235466"/>
+    <hyperlink ref="C28" r:id="rId52" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A29" r:id="rId53" display="760235475"/>
+    <hyperlink ref="C29" r:id="rId54" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A30" r:id="rId55" display="760235457"/>
+    <hyperlink ref="C30" r:id="rId56" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A31" r:id="rId57" display="760235467"/>
+    <hyperlink ref="C31" r:id="rId58" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A32" r:id="rId59" display="760235458"/>
     <hyperlink ref="C32" r:id="rId60" display="Variant of FOSC-SPLICE-TRAYS"/>
-    <hyperlink ref="A33" r:id="rId61" display="TC2932-000"/>
-[...15 lines deleted...]
-    <hyperlink ref="A41" r:id="rId77" display="RH0202-000"/>
+    <hyperlink ref="A33" r:id="rId61" display="760235468"/>
+    <hyperlink ref="C33" r:id="rId62" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A34" r:id="rId63" display="760235477"/>
+    <hyperlink ref="C34" r:id="rId64" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A35" r:id="rId65" display="760235459"/>
+    <hyperlink ref="C35" r:id="rId66" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A36" r:id="rId67" display="760235478"/>
+    <hyperlink ref="C36" r:id="rId68" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A37" r:id="rId69" display="760235460"/>
+    <hyperlink ref="C37" r:id="rId70" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A38" r:id="rId71" display="760235461"/>
+    <hyperlink ref="C38" r:id="rId72" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A39" r:id="rId73" display="760235479"/>
+    <hyperlink ref="C39" r:id="rId74" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A40" r:id="rId75" display="760235480"/>
+    <hyperlink ref="C40" r:id="rId76" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A41" r:id="rId77" display="760235481"/>
     <hyperlink ref="C41" r:id="rId78" display="Variant of FOSC-SPLICE-TRAYS"/>
-    <hyperlink ref="A42" r:id="rId79" display="RK893P-000"/>
-[...639 lines deleted...]
-    <hyperlink ref="A368" r:id="rId719" display="D03406-000"/>
+    <hyperlink ref="A42" r:id="rId79" display="760244146"/>
+    <hyperlink ref="A43" r:id="rId80" display="767480-000"/>
+    <hyperlink ref="C43" r:id="rId81" display="Variant of FOSC400-CLOS-ACC"/>
+    <hyperlink ref="A44" r:id="rId82" display="772141-000"/>
+    <hyperlink ref="C44" r:id="rId83" display="Variant of FOSC-450"/>
+    <hyperlink ref="A45" r:id="rId84" display="776482-000"/>
+    <hyperlink ref="C45" r:id="rId85" display="Variant of FOSC-450"/>
+    <hyperlink ref="A46" r:id="rId86" display="7X2580-000"/>
+    <hyperlink ref="C46" r:id="rId87" display="Variant of FOSC-600"/>
+    <hyperlink ref="A47" r:id="rId88" display="795423-000"/>
+    <hyperlink ref="C47" r:id="rId89" display="Variant of FOSC-450"/>
+    <hyperlink ref="A48" r:id="rId90" display="760236627"/>
+    <hyperlink ref="C48" r:id="rId91" display="Variant of FOSC-400"/>
+    <hyperlink ref="A49" r:id="rId92" display="760236748"/>
+    <hyperlink ref="C49" r:id="rId93" display="Variant of FOSC-400"/>
+    <hyperlink ref="A50" r:id="rId94" display="760237706"/>
+    <hyperlink ref="C50" r:id="rId95" display="Variant of FOSC-OPGW"/>
+    <hyperlink ref="A51" r:id="rId96" display="760237707"/>
+    <hyperlink ref="C51" r:id="rId97" display="Variant of FOSC-OPGW"/>
+    <hyperlink ref="A52" r:id="rId98" display="760237708"/>
+    <hyperlink ref="C52" r:id="rId99" display="Variant of FOSC-OPGW"/>
+    <hyperlink ref="A53" r:id="rId100" display="760238072"/>
+    <hyperlink ref="C53" r:id="rId101" display="Variant of FOSC-450"/>
+    <hyperlink ref="A54" r:id="rId102" display="760239528"/>
+    <hyperlink ref="C54" r:id="rId103" display="Variant of FOSC-400"/>
+    <hyperlink ref="A55" r:id="rId104" display="760240714"/>
+    <hyperlink ref="C55" r:id="rId105" display="Variant of FOSC-450"/>
+    <hyperlink ref="A56" r:id="rId106" display="760241731"/>
+    <hyperlink ref="C56" r:id="rId107" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A57" r:id="rId108" display="760242184"/>
+    <hyperlink ref="C57" r:id="rId109" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A58" r:id="rId110" display="760244147"/>
+    <hyperlink ref="A59" r:id="rId111" display="760240250"/>
+    <hyperlink ref="C59" r:id="rId112" display="Variant of FOSC-400"/>
+    <hyperlink ref="A60" r:id="rId113" display="760238867"/>
+    <hyperlink ref="C60" r:id="rId114" display="Variant of FOSC-450"/>
+    <hyperlink ref="A61" r:id="rId115" display="324067-000"/>
+    <hyperlink ref="C61" r:id="rId116" display="Variant of FOSC-400"/>
+    <hyperlink ref="A62" r:id="rId117" display="324288-000"/>
+    <hyperlink ref="C62" r:id="rId118" display="Variant of FOSC-450"/>
+    <hyperlink ref="A63" r:id="rId119" display="328235-000"/>
+    <hyperlink ref="C63" r:id="rId120" display="Variant of FOSC-400"/>
+    <hyperlink ref="A64" r:id="rId121" display="346109-000"/>
+    <hyperlink ref="C64" r:id="rId122" display="Variant of FOSC-400"/>
+    <hyperlink ref="A65" r:id="rId123" display="356755-000"/>
+    <hyperlink ref="C65" r:id="rId124" display="Variant of FOSC-100"/>
+    <hyperlink ref="A66" r:id="rId125" display="355809-000"/>
+    <hyperlink ref="C66" r:id="rId126" display="Variant of FOSC-400"/>
+    <hyperlink ref="A67" r:id="rId127" display="358924-000"/>
+    <hyperlink ref="C67" r:id="rId128" display="Variant of FOSC-600"/>
+    <hyperlink ref="A68" r:id="rId129" display="376281-000"/>
+    <hyperlink ref="C68" r:id="rId130" display="Variant of FOSC-450"/>
+    <hyperlink ref="A69" r:id="rId131" display="361050-000"/>
+    <hyperlink ref="C69" r:id="rId132" display="Variant of FOSC-400"/>
+    <hyperlink ref="A70" r:id="rId133" display="379948-000"/>
+    <hyperlink ref="C70" r:id="rId134" display="Variant of FOSC-450"/>
+    <hyperlink ref="A71" r:id="rId135" display="38666K-000"/>
+    <hyperlink ref="C71" r:id="rId136" display="Variant of FOSC-400"/>
+    <hyperlink ref="A72" r:id="rId137" display="39694T-000"/>
+    <hyperlink ref="C72" r:id="rId138" display="Variant of FOSC-400"/>
+    <hyperlink ref="A73" r:id="rId139" display="393723-000"/>
+    <hyperlink ref="C73" r:id="rId140" display="Variant of FOSC-400"/>
+    <hyperlink ref="A74" r:id="rId141" display="381107-000"/>
+    <hyperlink ref="C74" r:id="rId142" display="Variant of FOSC400-CLOS-ACC"/>
+    <hyperlink ref="A75" r:id="rId143" display="3J5708-000"/>
+    <hyperlink ref="C75" r:id="rId144" display="Variant of FOSC-450"/>
+    <hyperlink ref="A76" r:id="rId145" display="394313-000"/>
+    <hyperlink ref="C76" r:id="rId146" display="Variant of FOSC-400"/>
+    <hyperlink ref="A77" r:id="rId147" display="3X661B-000"/>
+    <hyperlink ref="C77" r:id="rId148" display="Variant of FOSC-600"/>
+    <hyperlink ref="A78" r:id="rId149" display="398955-000"/>
+    <hyperlink ref="C78" r:id="rId150" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A79" r:id="rId151" display="402532-000"/>
+    <hyperlink ref="C79" r:id="rId152" display="Variant of FOSC-600"/>
+    <hyperlink ref="A80" r:id="rId153" display="414458-000"/>
+    <hyperlink ref="C80" r:id="rId154" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A81" r:id="rId155" display="425734-000"/>
+    <hyperlink ref="C81" r:id="rId156" display="Variant of FOSC-600"/>
+    <hyperlink ref="A82" r:id="rId157" display="422658-000"/>
+    <hyperlink ref="C82" r:id="rId158" display="Variant of FOSC-450"/>
+    <hyperlink ref="A83" r:id="rId159" display="426579-000"/>
+    <hyperlink ref="C83" r:id="rId160" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A84" r:id="rId161" display="429567-000"/>
+    <hyperlink ref="C84" r:id="rId162" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A85" r:id="rId163" display="433656-000"/>
+    <hyperlink ref="C85" r:id="rId164" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A86" r:id="rId165" display="439027-000"/>
+    <hyperlink ref="C86" r:id="rId166" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A87" r:id="rId167" display="443162-000"/>
+    <hyperlink ref="C87" r:id="rId168" display="Variant of FOSC-450"/>
+    <hyperlink ref="A88" r:id="rId169" display="443374-000"/>
+    <hyperlink ref="C88" r:id="rId170" display="Variant of FOSC-450"/>
+    <hyperlink ref="A89" r:id="rId171" display="452924-000"/>
+    <hyperlink ref="C89" r:id="rId172" display="Variant of FOSC-450"/>
+    <hyperlink ref="A90" r:id="rId173" display="453048-000"/>
+    <hyperlink ref="C90" r:id="rId174" display="Variant of FOSC600-CLOS-ACC"/>
+    <hyperlink ref="A91" r:id="rId175" display="457507-000"/>
+    <hyperlink ref="C91" r:id="rId176" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A92" r:id="rId177" display="652491-000"/>
+    <hyperlink ref="C92" r:id="rId178" display="Variant of FOSC-400"/>
+    <hyperlink ref="A93" r:id="rId179" display="650731-000"/>
+    <hyperlink ref="C93" r:id="rId180" display="Variant of FOSC400-CLOS-ACC"/>
+    <hyperlink ref="A94" r:id="rId181" display="652236-000"/>
+    <hyperlink ref="C94" r:id="rId182" display="Variant of FOSC-450"/>
+    <hyperlink ref="A95" r:id="rId183" display="655019-000"/>
+    <hyperlink ref="C95" r:id="rId184" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A96" r:id="rId185" display="658363-000"/>
+    <hyperlink ref="C96" r:id="rId186" display="Variant of FOSC-400"/>
+    <hyperlink ref="A97" r:id="rId187" display="656459-000"/>
+    <hyperlink ref="C97" r:id="rId188" display="Variant of FOSC-400"/>
+    <hyperlink ref="A98" r:id="rId189" display="659136-000"/>
+    <hyperlink ref="C98" r:id="rId190" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A99" r:id="rId191" display="657662-000"/>
+    <hyperlink ref="C99" r:id="rId192" display="Variant of FOSC-450"/>
+    <hyperlink ref="A100" r:id="rId193" display="664606-000"/>
+    <hyperlink ref="C100" r:id="rId194" display="Variant of FOSC-400"/>
+    <hyperlink ref="A101" r:id="rId195" display="671575-000"/>
+    <hyperlink ref="C101" r:id="rId196" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A102" r:id="rId197" display="66994Z-000"/>
+    <hyperlink ref="C102" r:id="rId198" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A103" r:id="rId199" display="691370-000"/>
+    <hyperlink ref="C103" r:id="rId200" display="Variant of FOSC-450"/>
+    <hyperlink ref="A104" r:id="rId201" display="688216-000"/>
+    <hyperlink ref="C104" r:id="rId202" display="Variant of FOSC-400"/>
+    <hyperlink ref="A105" r:id="rId203" display="692543-000"/>
+    <hyperlink ref="C105" r:id="rId204" display="Variant of FOSC-400"/>
+    <hyperlink ref="A106" r:id="rId205" display="6B136F-000"/>
+    <hyperlink ref="C106" r:id="rId206" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A107" r:id="rId207" display="6M865C-000"/>
+    <hyperlink ref="C107" r:id="rId208" display="Variant of FOSC-450"/>
+    <hyperlink ref="A108" r:id="rId209" display="693863-000"/>
+    <hyperlink ref="C108" r:id="rId210" display="Variant of FOSC-400"/>
+    <hyperlink ref="A109" r:id="rId211" display="5Z164D-000"/>
+    <hyperlink ref="C109" r:id="rId212" display="Variant of FOSC-400"/>
+    <hyperlink ref="A110" r:id="rId213" display="5Z963X-000"/>
+    <hyperlink ref="C110" r:id="rId214" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A111" r:id="rId215" display="598382-000"/>
+    <hyperlink ref="C111" r:id="rId216" display="Variant of FOSC600-CLOS-ACC"/>
+    <hyperlink ref="A112" r:id="rId217" display="607763-000"/>
+    <hyperlink ref="C112" r:id="rId218" display="Variant of FOSC400-CLOS-ACC"/>
+    <hyperlink ref="A113" r:id="rId219" display="601515-000"/>
+    <hyperlink ref="C113" r:id="rId220" display="Variant of FOSC-400"/>
+    <hyperlink ref="A114" r:id="rId221" display="624741-000"/>
+    <hyperlink ref="C114" r:id="rId222" display="Variant of FOSC-450"/>
+    <hyperlink ref="A115" r:id="rId223" display="620844-000"/>
+    <hyperlink ref="C115" r:id="rId224" display="Variant of FOSC-450"/>
+    <hyperlink ref="A116" r:id="rId225" display="638697-000"/>
+    <hyperlink ref="C116" r:id="rId226" display="Variant of FOSC-400"/>
+    <hyperlink ref="A117" r:id="rId227" display="645050-000"/>
+    <hyperlink ref="C117" r:id="rId228" display="Variant of FOSC600-CLOS-ACC"/>
+    <hyperlink ref="A118" r:id="rId229" display="646192-000"/>
+    <hyperlink ref="C118" r:id="rId230" display="Variant of FOSC-450"/>
+    <hyperlink ref="A119" r:id="rId231" display="46170K-000"/>
+    <hyperlink ref="C119" r:id="rId232" display="Variant of FOSC-600"/>
+    <hyperlink ref="A120" r:id="rId233" display="466872-000"/>
+    <hyperlink ref="C120" r:id="rId234" display="Variant of FOSC-600"/>
+    <hyperlink ref="A121" r:id="rId235" display="47214Z-000"/>
+    <hyperlink ref="C121" r:id="rId236" display="Variant of FOSC-450"/>
+    <hyperlink ref="A122" r:id="rId237" display="470915-000"/>
+    <hyperlink ref="C122" r:id="rId238" display="Variant of FOSC-400"/>
+    <hyperlink ref="A123" r:id="rId239" display="49014B-000"/>
+    <hyperlink ref="C123" r:id="rId240" display="Variant of FOSC-450"/>
+    <hyperlink ref="A124" r:id="rId241" display="486702-000"/>
+    <hyperlink ref="C124" r:id="rId242" display="Variant of FOSC-400"/>
+    <hyperlink ref="A125" r:id="rId243" display="4Y291K-000"/>
+    <hyperlink ref="C125" r:id="rId244" display="Variant of FOSC-450"/>
+    <hyperlink ref="A126" r:id="rId245" display="503511-000"/>
+    <hyperlink ref="C126" r:id="rId246" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A127" r:id="rId247" display="507739-000"/>
+    <hyperlink ref="C127" r:id="rId248" display="Variant of FOSC400-CLOS-ACC"/>
+    <hyperlink ref="A128" r:id="rId249" display="519402-000"/>
+    <hyperlink ref="C128" r:id="rId250" display="Variant of FOSC-400"/>
+    <hyperlink ref="A129" r:id="rId251" display="510487-000"/>
+    <hyperlink ref="C129" r:id="rId252" display="Variant of FOSC-400"/>
+    <hyperlink ref="A130" r:id="rId253" display="526284-000"/>
+    <hyperlink ref="C130" r:id="rId254" display="Variant of FOSC-450"/>
+    <hyperlink ref="A131" r:id="rId255" display="523573-000"/>
+    <hyperlink ref="C131" r:id="rId256" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A132" r:id="rId257" display="529391-000"/>
+    <hyperlink ref="C132" r:id="rId258" display="Variant of FOSC-400"/>
+    <hyperlink ref="A133" r:id="rId259" display="522352-000"/>
+    <hyperlink ref="C133" r:id="rId260" display="Variant of FOSC-600"/>
+    <hyperlink ref="A134" r:id="rId261" display="526767-000"/>
+    <hyperlink ref="C134" r:id="rId262" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A135" r:id="rId263" display="530086-000"/>
+    <hyperlink ref="C135" r:id="rId264" display="Variant of FOSC600-CLOS-ACC"/>
+    <hyperlink ref="A136" r:id="rId265" display="531296-000"/>
+    <hyperlink ref="C136" r:id="rId266" display="Variant of FOSC-600"/>
+    <hyperlink ref="A137" r:id="rId267" display="53365T-000"/>
+    <hyperlink ref="C137" r:id="rId268" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A138" r:id="rId269" display="533785-000"/>
+    <hyperlink ref="C138" r:id="rId270" display="Variant of FOSC-450"/>
+    <hyperlink ref="A139" r:id="rId271" display="54959M-000"/>
+    <hyperlink ref="C139" r:id="rId272" display="Variant of FOSC-450"/>
+    <hyperlink ref="A140" r:id="rId273" display="55643Q-000"/>
+    <hyperlink ref="C140" r:id="rId274" display="Variant of FOSC-400"/>
+    <hyperlink ref="A141" r:id="rId275" display="566544-000"/>
+    <hyperlink ref="C141" r:id="rId276" display="Variant of FOSC-400"/>
+    <hyperlink ref="A142" r:id="rId277" display="570061-000"/>
+    <hyperlink ref="C142" r:id="rId278" display="Variant of FOSC-400"/>
+    <hyperlink ref="A143" r:id="rId279" display="576402-000"/>
+    <hyperlink ref="A144" r:id="rId280" display="571514-000"/>
+    <hyperlink ref="C144" r:id="rId281" display="Variant of FOSC-600"/>
+    <hyperlink ref="A145" r:id="rId282" display="574488-000"/>
+    <hyperlink ref="C145" r:id="rId283" display="Variant of FOSC-450"/>
+    <hyperlink ref="A146" r:id="rId284" display="577809-000"/>
+    <hyperlink ref="C146" r:id="rId285" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A147" r:id="rId286" display="57259J-000"/>
+    <hyperlink ref="C147" r:id="rId287" display="Variant of FOSC-400"/>
+    <hyperlink ref="A148" r:id="rId288" display="579575-000"/>
+    <hyperlink ref="C148" r:id="rId289" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A149" r:id="rId290" display="589012-000"/>
+    <hyperlink ref="C149" r:id="rId291" display="Variant of FOSC-400"/>
+    <hyperlink ref="A150" r:id="rId292" display="579980-000"/>
+    <hyperlink ref="C150" r:id="rId293" display="Variant of FOSC-400"/>
+    <hyperlink ref="A151" r:id="rId294" display="863927-000"/>
+    <hyperlink ref="C151" r:id="rId295" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A152" r:id="rId296" display="869195-000"/>
+    <hyperlink ref="C152" r:id="rId297" display="Variant of FOSC400-CLOS-ACC"/>
+    <hyperlink ref="A153" r:id="rId298" display="877793-000"/>
+    <hyperlink ref="C153" r:id="rId299" display="Variant of FOSC-450"/>
+    <hyperlink ref="A154" r:id="rId300" display="883482-000"/>
+    <hyperlink ref="C154" r:id="rId301" display="Variant of FOSC-450"/>
+    <hyperlink ref="A155" r:id="rId302" display="878421-000"/>
+    <hyperlink ref="C155" r:id="rId303" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A156" r:id="rId304" display="CY3839-000"/>
+    <hyperlink ref="C156" r:id="rId305" display="Variant of FOSC400-CLOS-ACC"/>
+    <hyperlink ref="A157" r:id="rId306" display="CZ2526-000"/>
+    <hyperlink ref="C157" r:id="rId307" display="Variant of FOSC-400"/>
+    <hyperlink ref="A158" r:id="rId308" display="CZ2527-000"/>
+    <hyperlink ref="C158" r:id="rId309" display="Variant of FOSC-400"/>
+    <hyperlink ref="A159" r:id="rId310" display="CZ8264-000"/>
+    <hyperlink ref="C159" r:id="rId311" display="Variant of FOSC-400"/>
+    <hyperlink ref="A160" r:id="rId312" display="D03406-000"/>
+    <hyperlink ref="C160" r:id="rId313" display="Variant of FOSC-450"/>
+    <hyperlink ref="A161" r:id="rId314" display="D06322-000"/>
+    <hyperlink ref="C161" r:id="rId315" display="Variant of FOSC-450"/>
+    <hyperlink ref="A162" r:id="rId316" display="D20592-000"/>
+    <hyperlink ref="C162" r:id="rId317" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A163" r:id="rId318" display="D02313-000"/>
+    <hyperlink ref="C163" r:id="rId319" display="Variant of FOSC-400"/>
+    <hyperlink ref="A164" r:id="rId320" display="D39963-000"/>
+    <hyperlink ref="C164" r:id="rId321" display="Variant of FOSC-400"/>
+    <hyperlink ref="A165" r:id="rId322" display="D27983-000"/>
+    <hyperlink ref="C165" r:id="rId323" display="Variant of FOSC-450"/>
+    <hyperlink ref="A166" r:id="rId324" display="D83168-000"/>
+    <hyperlink ref="C166" r:id="rId325" display="Variant of FOSC-400"/>
+    <hyperlink ref="A167" r:id="rId326" display="D41234-000"/>
+    <hyperlink ref="C167" r:id="rId327" display="Variant of FOSC-450"/>
+    <hyperlink ref="A168" r:id="rId328" display="D35495-000"/>
+    <hyperlink ref="C168" r:id="rId329" display="Variant of FOSC-400"/>
+    <hyperlink ref="A169" r:id="rId330" display="D71548-000"/>
+    <hyperlink ref="C169" r:id="rId331" display="Variant of FOSC-450"/>
+    <hyperlink ref="A170" r:id="rId332" display="D83553-000"/>
+    <hyperlink ref="C170" r:id="rId333" display="Variant of FOSC-400"/>
+    <hyperlink ref="A171" r:id="rId334" display="D46439-000"/>
+    <hyperlink ref="C171" r:id="rId335" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A172" r:id="rId336" display="D85138-000"/>
+    <hyperlink ref="C172" r:id="rId337" display="Variant of FOSC-400"/>
+    <hyperlink ref="A173" r:id="rId338" display="D77919-000"/>
+    <hyperlink ref="C173" r:id="rId339" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A174" r:id="rId340" display="D58583-000"/>
+    <hyperlink ref="C174" r:id="rId341" display="Variant of FOSC-450"/>
+    <hyperlink ref="A175" r:id="rId342" display="D80569-000"/>
+    <hyperlink ref="C175" r:id="rId343" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A176" r:id="rId344" display="CS3667-000"/>
+    <hyperlink ref="C176" r:id="rId345" display="Variant of FOSC-400"/>
+    <hyperlink ref="A177" r:id="rId346" display="CS4334-000"/>
+    <hyperlink ref="C177" r:id="rId347" display="Variant of FOSC-400"/>
+    <hyperlink ref="A178" r:id="rId348" display="CS6464-000"/>
+    <hyperlink ref="C178" r:id="rId349" display="Variant of FOSC-400G"/>
+    <hyperlink ref="A179" r:id="rId350" display="CS7295-000"/>
+    <hyperlink ref="C179" r:id="rId351" display="Variant of FOSC-400"/>
+    <hyperlink ref="A180" r:id="rId352" display="CU4022-000"/>
+    <hyperlink ref="C180" r:id="rId353" display="Variant of FOSC-400"/>
+    <hyperlink ref="A181" r:id="rId354" display="CV5907-000"/>
+    <hyperlink ref="C181" r:id="rId355" display="Variant of FOSC-400"/>
+    <hyperlink ref="A182" r:id="rId356" display="CW2631-000"/>
+    <hyperlink ref="C182" r:id="rId357" display="Variant of FOSC-400G"/>
+    <hyperlink ref="A183" r:id="rId358" display="977317-000"/>
+    <hyperlink ref="C183" r:id="rId359" display="Variant of FOSC-400"/>
+    <hyperlink ref="A184" r:id="rId360" display="971541-000"/>
+    <hyperlink ref="C184" r:id="rId361" display="Variant of FOSC-450"/>
+    <hyperlink ref="A185" r:id="rId362" display="979400-000"/>
+    <hyperlink ref="C185" r:id="rId363" display="Variant of FOSC-400"/>
+    <hyperlink ref="A186" r:id="rId364" display="979913-000"/>
+    <hyperlink ref="C186" r:id="rId365" display="Variant of FOSC-450"/>
+    <hyperlink ref="A187" r:id="rId366" display="996256-000"/>
+    <hyperlink ref="C187" r:id="rId367" display="Variant of FOSC-600"/>
+    <hyperlink ref="A188" r:id="rId368" display="9F1283-000"/>
+    <hyperlink ref="C188" r:id="rId369" display="Variant of FOSC-450"/>
+    <hyperlink ref="A189" r:id="rId370" display="A11825-000"/>
+    <hyperlink ref="C189" r:id="rId371" display="Variant of FOSC-400"/>
+    <hyperlink ref="A190" r:id="rId372" display="A08617-000"/>
+    <hyperlink ref="C190" r:id="rId373" display="Variant of FOSC-450"/>
+    <hyperlink ref="A191" r:id="rId374" display="999425-000"/>
+    <hyperlink ref="C191" r:id="rId375" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A192" r:id="rId376" display="A08755-000"/>
+    <hyperlink ref="C192" r:id="rId377" display="Variant of FOSC-450"/>
+    <hyperlink ref="A193" r:id="rId378" display="A13131-000"/>
+    <hyperlink ref="C193" r:id="rId379" display="Variant of FOSC-400"/>
+    <hyperlink ref="A194" r:id="rId380" display="A10164-000"/>
+    <hyperlink ref="C194" r:id="rId381" display="Variant of FOSC-450"/>
+    <hyperlink ref="A195" r:id="rId382" display="9X600Y-000"/>
+    <hyperlink ref="C195" r:id="rId383" display="Variant of FOSC-450"/>
+    <hyperlink ref="A196" r:id="rId384" display="A15558-000"/>
+    <hyperlink ref="C196" r:id="rId385" display="Variant of FOSC-450"/>
+    <hyperlink ref="A197" r:id="rId386" display="A47106-000"/>
+    <hyperlink ref="C197" r:id="rId387" display="Variant of FOSC-450"/>
+    <hyperlink ref="A198" r:id="rId388" display="A33560-000"/>
+    <hyperlink ref="C198" r:id="rId389" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A199" r:id="rId390" display="A42788-000"/>
+    <hyperlink ref="C199" r:id="rId391" display="Variant of FOSC-450"/>
+    <hyperlink ref="A200" r:id="rId392" display="A55357-000"/>
+    <hyperlink ref="C200" r:id="rId393" display="Variant of FOSC-450"/>
+    <hyperlink ref="A201" r:id="rId394" display="A66310-000"/>
+    <hyperlink ref="C201" r:id="rId395" display="Variant of FOSC-450"/>
+    <hyperlink ref="A202" r:id="rId396" display="A66751-000"/>
+    <hyperlink ref="C202" r:id="rId397" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A203" r:id="rId398" display="A87441-000"/>
+    <hyperlink ref="C203" r:id="rId399" display="Variant of FOSC400-CLOS-ACC"/>
+    <hyperlink ref="A204" r:id="rId400" display="A67348-000"/>
+    <hyperlink ref="C204" r:id="rId401" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A205" r:id="rId402" display="A64998-000"/>
+    <hyperlink ref="C205" r:id="rId403" display="Variant of FOSC-400"/>
+    <hyperlink ref="A206" r:id="rId404" display="A89777-000"/>
+    <hyperlink ref="C206" r:id="rId405" display="Variant of FOSC-450"/>
+    <hyperlink ref="A207" r:id="rId406" display="A63702-000"/>
+    <hyperlink ref="C207" r:id="rId407" display="Variant of FOSC-450"/>
+    <hyperlink ref="A208" r:id="rId408" display="A92992-000"/>
+    <hyperlink ref="C208" r:id="rId409" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A209" r:id="rId410" display="A95324-000"/>
+    <hyperlink ref="C209" r:id="rId411" display="Variant of FOSC-400"/>
+    <hyperlink ref="A210" r:id="rId412" display="A70692-000"/>
+    <hyperlink ref="C210" r:id="rId413" display="Variant of FOSC-450"/>
+    <hyperlink ref="A211" r:id="rId414" display="A67365-000"/>
+    <hyperlink ref="C211" r:id="rId415" display="Variant of FOSC600-CLOS-ACC"/>
+    <hyperlink ref="A212" r:id="rId416" display="AV134A-000"/>
+    <hyperlink ref="C212" r:id="rId417" display="Variant of FOSC-450"/>
+    <hyperlink ref="A213" r:id="rId418" display="B85411-000"/>
+    <hyperlink ref="C213" r:id="rId419" display="Variant of FOSC-450"/>
+    <hyperlink ref="A214" r:id="rId420" display="B86578-000"/>
+    <hyperlink ref="C214" r:id="rId421" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A215" r:id="rId422" display="BM4894-000"/>
+    <hyperlink ref="C215" r:id="rId423" display="Variant of FOSC-400"/>
+    <hyperlink ref="A216" r:id="rId424" display="BR3571-000"/>
+    <hyperlink ref="C216" r:id="rId425" display="Variant of FOSC-400"/>
+    <hyperlink ref="A217" r:id="rId426" display="BR4381-000"/>
+    <hyperlink ref="C217" r:id="rId427" display="Variant of FOSC-400"/>
+    <hyperlink ref="A218" r:id="rId428" display="C03247-000"/>
+    <hyperlink ref="C218" r:id="rId429" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A219" r:id="rId430" display="C20126-000"/>
+    <hyperlink ref="C219" r:id="rId431" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A220" r:id="rId432" display="C22725-000"/>
+    <hyperlink ref="C220" r:id="rId433" display="Variant of FOSC-400"/>
+    <hyperlink ref="A221" r:id="rId434" display="C22578-000"/>
+    <hyperlink ref="C221" r:id="rId435" display="Variant of FOSC-400"/>
+    <hyperlink ref="A222" r:id="rId436" display="C27332-000"/>
+    <hyperlink ref="C222" r:id="rId437" display="Variant of FOSC-450"/>
+    <hyperlink ref="A223" r:id="rId438" display="C28481-000"/>
+    <hyperlink ref="C223" r:id="rId439" display="Variant of FOSC400-CLOS-ACC"/>
+    <hyperlink ref="A224" r:id="rId440" display="C28649-000"/>
+    <hyperlink ref="C224" r:id="rId441" display="Variant of FOSC-450"/>
+    <hyperlink ref="A225" r:id="rId442" display="C30941-000"/>
+    <hyperlink ref="C225" r:id="rId443" display="Variant of FOSC-450"/>
+    <hyperlink ref="A226" r:id="rId444" display="C35335-000"/>
+    <hyperlink ref="C226" r:id="rId445" display="Variant of FOSC-450"/>
+    <hyperlink ref="A227" r:id="rId446" display="C40291-000"/>
+    <hyperlink ref="C227" r:id="rId447" display="Variant of FOSC-450"/>
+    <hyperlink ref="A228" r:id="rId448" display="C41693-000"/>
+    <hyperlink ref="C228" r:id="rId449" display="Variant of FOSC-450"/>
+    <hyperlink ref="A229" r:id="rId450" display="C43439-000"/>
+    <hyperlink ref="C229" r:id="rId451" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A230" r:id="rId452" display="C4388W-000"/>
+    <hyperlink ref="C230" r:id="rId453" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A231" r:id="rId454" display="C45147-000"/>
+    <hyperlink ref="C231" r:id="rId455" display="Variant of FOSC-600"/>
+    <hyperlink ref="A232" r:id="rId456" display="C47039-000"/>
+    <hyperlink ref="C232" r:id="rId457" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A233" r:id="rId458" display="C60859-000"/>
+    <hyperlink ref="C233" r:id="rId459" display="Variant of FOSC-450"/>
+    <hyperlink ref="A234" r:id="rId460" display="C62962-000"/>
+    <hyperlink ref="C234" r:id="rId461" display="Variant of FOSC-450"/>
+    <hyperlink ref="A235" r:id="rId462" display="C61629-000"/>
+    <hyperlink ref="C235" r:id="rId463" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A236" r:id="rId464" display="C73195-000"/>
+    <hyperlink ref="C236" r:id="rId465" display="Variant of FOSC-400"/>
+    <hyperlink ref="A237" r:id="rId466" display="C70322-000"/>
+    <hyperlink ref="C237" r:id="rId467" display="Variant of FOSC-450"/>
+    <hyperlink ref="A238" r:id="rId468" display="C63215-000"/>
+    <hyperlink ref="C238" r:id="rId469" display="Variant of FOSC600-CLOS-ACC"/>
+    <hyperlink ref="A239" r:id="rId470" display="C82508-000"/>
+    <hyperlink ref="C239" r:id="rId471" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A240" r:id="rId472" display="C97720-000"/>
+    <hyperlink ref="C240" r:id="rId473" display="Variant of FOSC-450"/>
+    <hyperlink ref="A241" r:id="rId474" display="C87482-000"/>
+    <hyperlink ref="C241" r:id="rId475" display="Variant of FOSC-450"/>
+    <hyperlink ref="A242" r:id="rId476" display="886337-000"/>
+    <hyperlink ref="C242" r:id="rId477" display="Variant of FOSC-400"/>
+    <hyperlink ref="A243" r:id="rId478" display="8C567T-000"/>
+    <hyperlink ref="C243" r:id="rId479" display="Variant of FOSC-400"/>
+    <hyperlink ref="A244" r:id="rId480" display="918899-000"/>
+    <hyperlink ref="C244" r:id="rId481" display="Variant of FOSC-400"/>
+    <hyperlink ref="A245" r:id="rId482" display="919435-000"/>
+    <hyperlink ref="C245" r:id="rId483" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A246" r:id="rId484" display="913426-000"/>
+    <hyperlink ref="C246" r:id="rId485" display="Variant of FOSC-400"/>
+    <hyperlink ref="A247" r:id="rId486" display="917818-000"/>
+    <hyperlink ref="C247" r:id="rId487" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A248" r:id="rId488" display="921013-000"/>
+    <hyperlink ref="C248" r:id="rId489" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A249" r:id="rId490" display="92466F-000"/>
+    <hyperlink ref="C249" r:id="rId491" display="Variant of FOSC-400"/>
+    <hyperlink ref="A250" r:id="rId492" display="936279-000"/>
+    <hyperlink ref="C250" r:id="rId493" display="Variant of FOSC-400"/>
+    <hyperlink ref="A251" r:id="rId494" display="931866-000"/>
+    <hyperlink ref="C251" r:id="rId495" display="Variant of FOSC-450"/>
+    <hyperlink ref="A252" r:id="rId496" display="941802-000"/>
+    <hyperlink ref="C252" r:id="rId497" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A253" r:id="rId498" display="941992-000"/>
+    <hyperlink ref="C253" r:id="rId499" display="Variant of FOSC-450"/>
+    <hyperlink ref="A254" r:id="rId500" display="942364-000"/>
+    <hyperlink ref="C254" r:id="rId501" display="Variant of FOSC-400"/>
+    <hyperlink ref="A255" r:id="rId502" display="93732Q-000"/>
+    <hyperlink ref="C255" r:id="rId503" display="Variant of FOSC-400"/>
+    <hyperlink ref="A256" r:id="rId504" display="929032-000"/>
+    <hyperlink ref="C256" r:id="rId505" display="Variant of FOSC-400"/>
+    <hyperlink ref="A257" r:id="rId506" display="937707-000"/>
+    <hyperlink ref="C257" r:id="rId507" display="Variant of FOSC-400"/>
+    <hyperlink ref="A258" r:id="rId508" display="933697-000"/>
+    <hyperlink ref="C258" r:id="rId509" display="Variant of FOSC-400"/>
+    <hyperlink ref="A259" r:id="rId510" display="962525-000"/>
+    <hyperlink ref="C259" r:id="rId511" display="Variant of FOSC-450"/>
+    <hyperlink ref="A260" r:id="rId512" display="955795-000"/>
+    <hyperlink ref="C260" r:id="rId513" display="Variant of FOSC-400"/>
+    <hyperlink ref="A261" r:id="rId514" display="963179-000"/>
+    <hyperlink ref="C261" r:id="rId515" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A262" r:id="rId516" display="951773-000"/>
+    <hyperlink ref="C262" r:id="rId517" display="Variant of FOSC-450"/>
+    <hyperlink ref="A263" r:id="rId518" display="952679-000"/>
+    <hyperlink ref="C263" r:id="rId519" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A264" r:id="rId520" display="946346-000"/>
+    <hyperlink ref="C264" r:id="rId521" display="Variant of FOSC-400"/>
+    <hyperlink ref="A265" r:id="rId522" display="CK5771-000"/>
+    <hyperlink ref="C265" r:id="rId523" display="Variant of FOSC-400"/>
+    <hyperlink ref="A266" r:id="rId524" display="CK6448-000"/>
+    <hyperlink ref="C266" r:id="rId525" display="Variant of FOSC-OPGW"/>
+    <hyperlink ref="A267" r:id="rId526" display="CK6064-000"/>
+    <hyperlink ref="C267" r:id="rId527" display="Variant of FOSC400-CLOS-ACC"/>
+    <hyperlink ref="A268" r:id="rId528" display="CK6451-000"/>
+    <hyperlink ref="C268" r:id="rId529" display="Variant of FOSC-OPGW"/>
+    <hyperlink ref="A269" r:id="rId530" display="CW8473-000"/>
+    <hyperlink ref="C269" r:id="rId531" display="Variant of FOSC-400"/>
+    <hyperlink ref="A270" r:id="rId532" display="CY1816-000"/>
+    <hyperlink ref="C270" r:id="rId533" display="Variant of FOSC-400"/>
+    <hyperlink ref="A271" r:id="rId534" display="81487A-000"/>
+    <hyperlink ref="C271" r:id="rId535" display="Variant of FOSC-600"/>
+    <hyperlink ref="A272" r:id="rId536" display="811052-000"/>
+    <hyperlink ref="C272" r:id="rId537" display="Variant of FOSC-600"/>
+    <hyperlink ref="A273" r:id="rId538" display="826168-000"/>
+    <hyperlink ref="C273" r:id="rId539" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A274" r:id="rId540" display="844290-000"/>
+    <hyperlink ref="C274" r:id="rId541" display="Variant of FOSC-600"/>
+    <hyperlink ref="A275" r:id="rId542" display="838845-000"/>
+    <hyperlink ref="C275" r:id="rId543" display="Variant of FOSC400-CLOS-ACC"/>
+    <hyperlink ref="A276" r:id="rId544" display="843966-000"/>
+    <hyperlink ref="C276" r:id="rId545" display="Variant of FOSC-450"/>
+    <hyperlink ref="A277" r:id="rId546" display="849681-000"/>
+    <hyperlink ref="C277" r:id="rId547" display="Variant of FOSC400-CLOS-ACC"/>
+    <hyperlink ref="A278" r:id="rId548" display="856587-000"/>
+    <hyperlink ref="C278" r:id="rId549" display="Variant of FOSC400-CLOS-ACC"/>
+    <hyperlink ref="A279" r:id="rId550" display="858180-000"/>
+    <hyperlink ref="C279" r:id="rId551" display="Variant of FOSC-400"/>
+    <hyperlink ref="A280" r:id="rId552" display="C72955-000"/>
+    <hyperlink ref="C280" r:id="rId553" display="Variant of FOSC-450"/>
+    <hyperlink ref="A281" r:id="rId554" display="C74927-000"/>
+    <hyperlink ref="C281" r:id="rId555" display="Variant of FOSC-400"/>
+    <hyperlink ref="A282" r:id="rId556" display="C93816-000"/>
+    <hyperlink ref="C282" r:id="rId557" display="Variant of FOSC-450"/>
+    <hyperlink ref="A283" r:id="rId558" display="C97633-000"/>
+    <hyperlink ref="C283" r:id="rId559" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A284" r:id="rId560" display="CA4527-000"/>
+    <hyperlink ref="C284" r:id="rId561" display="Variant of FOSC-400"/>
+    <hyperlink ref="A285" r:id="rId562" display="CJ6403-000"/>
+    <hyperlink ref="C285" r:id="rId563" display="Variant of FOSC-400"/>
+    <hyperlink ref="A286" r:id="rId564" display="CK3188-000"/>
+    <hyperlink ref="C286" r:id="rId565" display="Variant of FOSC-400"/>
+    <hyperlink ref="A287" r:id="rId566" display="CK3329-000"/>
+    <hyperlink ref="C287" r:id="rId567" display="Variant of FOSC-400"/>
+    <hyperlink ref="A288" r:id="rId568" display="DM6321-000"/>
+    <hyperlink ref="C288" r:id="rId569" display="Variant of FOSC-450"/>
+    <hyperlink ref="A289" r:id="rId570" display="E22175-000"/>
+    <hyperlink ref="C289" r:id="rId571" display="Variant of FOSC-600"/>
+    <hyperlink ref="A290" r:id="rId572" display="E25572-000"/>
+    <hyperlink ref="C290" r:id="rId573" display="Variant of FOSC400-CLOS-ACC"/>
+    <hyperlink ref="A291" r:id="rId574" display="E25961-000"/>
+    <hyperlink ref="C291" r:id="rId575" display="Variant of FOSC-450"/>
+    <hyperlink ref="A292" r:id="rId576" display="E41962-000"/>
+    <hyperlink ref="C292" r:id="rId577" display="Variant of FOSC400-CLOS-ACC"/>
+    <hyperlink ref="A293" r:id="rId578" display="E63589-000"/>
+    <hyperlink ref="C293" r:id="rId579" display="Variant of FOSC-450"/>
+    <hyperlink ref="A294" r:id="rId580" display="E66860-000"/>
+    <hyperlink ref="C294" r:id="rId581" display="Variant of FOSC-450"/>
+    <hyperlink ref="A295" r:id="rId582" display="E90832-000"/>
+    <hyperlink ref="C295" r:id="rId583" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A296" r:id="rId584" display="E70580-000"/>
+    <hyperlink ref="C296" r:id="rId585" display="Variant of FOSC-450"/>
+    <hyperlink ref="A297" r:id="rId586" display="E84895-000"/>
+    <hyperlink ref="C297" r:id="rId587" display="Variant of FOSC-600"/>
+    <hyperlink ref="A298" r:id="rId588" display="E87235-000"/>
+    <hyperlink ref="C298" r:id="rId589" display="Variant of FOSC-450"/>
+    <hyperlink ref="A299" r:id="rId590" display="EE425Q-000"/>
+    <hyperlink ref="C299" r:id="rId591" display="Variant of FOSC-450"/>
+    <hyperlink ref="A300" r:id="rId592" display="EB063E-000"/>
+    <hyperlink ref="C300" r:id="rId593" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A301" r:id="rId594" display="EM0055-000"/>
+    <hyperlink ref="C301" r:id="rId595" display="Variant of FOSC-100"/>
+    <hyperlink ref="A302" r:id="rId596" display="EK9632-000"/>
+    <hyperlink ref="C302" r:id="rId597" display="Variant of FOSC-450"/>
+    <hyperlink ref="A303" r:id="rId598" display="F08965-000"/>
+    <hyperlink ref="C303" r:id="rId599" display="Variant of FOSC400-CLOS-ACC"/>
+    <hyperlink ref="A304" r:id="rId600" display="F09259-000"/>
+    <hyperlink ref="C304" r:id="rId601" display="Variant of FOSC400-CLOS-ACC"/>
+    <hyperlink ref="A305" r:id="rId602" display="F2103R-000"/>
+    <hyperlink ref="C305" r:id="rId603" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A306" r:id="rId604" display="F30938-000"/>
+    <hyperlink ref="C306" r:id="rId605" display="Variant of FOSC-450"/>
+    <hyperlink ref="A307" r:id="rId606" display="F34112-000"/>
+    <hyperlink ref="C307" r:id="rId607" display="Variant of FOSC-450"/>
+    <hyperlink ref="A308" r:id="rId608" display="F42507-000"/>
+    <hyperlink ref="C308" r:id="rId609" display="Variant of FOSC-450"/>
+    <hyperlink ref="A309" r:id="rId610" display="F43250-000"/>
+    <hyperlink ref="C309" r:id="rId611" display="Variant of FOSC-450"/>
+    <hyperlink ref="A310" r:id="rId612" display="F47112-000"/>
+    <hyperlink ref="C310" r:id="rId613" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A311" r:id="rId614" display="F55701-000"/>
+    <hyperlink ref="C311" r:id="rId615" display="Variant of FOSC400-CLOS-ACC"/>
+    <hyperlink ref="A312" r:id="rId616" display="F80261-000"/>
+    <hyperlink ref="C312" r:id="rId617" display="Variant of FOSC-400"/>
+    <hyperlink ref="A313" r:id="rId618" display="F53958-000"/>
+    <hyperlink ref="C313" r:id="rId619" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A314" r:id="rId620" display="F83002-000"/>
+    <hyperlink ref="C314" r:id="rId621" display="Variant of FOSC-450"/>
+    <hyperlink ref="A315" r:id="rId622" display="F75872-000"/>
+    <hyperlink ref="C315" r:id="rId623" display="Variant of FOSC-450"/>
+    <hyperlink ref="A316" r:id="rId624" display="F79047-000"/>
+    <hyperlink ref="C316" r:id="rId625" display="Variant of FOSC-450"/>
+    <hyperlink ref="A317" r:id="rId626" display="F99549-000"/>
+    <hyperlink ref="C317" r:id="rId627" display="Variant of FOSC-450"/>
+    <hyperlink ref="A318" r:id="rId628" display="EG7587-000"/>
+    <hyperlink ref="C318" r:id="rId629" display="Variant of FOSC-400"/>
+    <hyperlink ref="A319" r:id="rId630" display="EG8720-000"/>
+    <hyperlink ref="C319" r:id="rId631" display="Variant of FOSC-400"/>
+    <hyperlink ref="A320" r:id="rId632" display="EH9013-000"/>
+    <hyperlink ref="C320" r:id="rId633" display="Variant of FOSC-400"/>
+    <hyperlink ref="A321" r:id="rId634" display="EH9015-000"/>
+    <hyperlink ref="C321" r:id="rId635" display="Variant of FOSC-400"/>
+    <hyperlink ref="A322" r:id="rId636" display="EJ2914-000"/>
+    <hyperlink ref="C322" r:id="rId637" display="Variant of FOSC-400"/>
+    <hyperlink ref="A323" r:id="rId638" display="EK1634-000"/>
+    <hyperlink ref="C323" r:id="rId639" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A324" r:id="rId640" display="FEC-10K"/>
+    <hyperlink ref="C324" r:id="rId641" display="Variant of FEC"/>
+    <hyperlink ref="A325" r:id="rId642" display="FEC-12"/>
+    <hyperlink ref="C325" r:id="rId643" display="Variant of FEC"/>
+    <hyperlink ref="A326" r:id="rId644" display="FEC-6"/>
+    <hyperlink ref="C326" r:id="rId645" display="Variant of FEC"/>
+    <hyperlink ref="A327" r:id="rId646" display="FEC-18-RM"/>
+    <hyperlink ref="C327" r:id="rId647" display="Variant of FEC"/>
+    <hyperlink ref="A328" r:id="rId648" display="FEC-24"/>
+    <hyperlink ref="C328" r:id="rId649" display="Variant of FEC"/>
+    <hyperlink ref="A329" r:id="rId650" display="760252273"/>
+    <hyperlink ref="C329" r:id="rId651" display="Variant of FOSC-450"/>
+    <hyperlink ref="A330" r:id="rId652" display="760251441"/>
+    <hyperlink ref="C330" r:id="rId653" display="Variant of FOSC-450"/>
+    <hyperlink ref="A331" r:id="rId654" display="E63631-000-US"/>
+    <hyperlink ref="C331" r:id="rId655" display="Variant of FOSC-450"/>
+    <hyperlink ref="A332" r:id="rId656" display="359472-000"/>
+    <hyperlink ref="C332" r:id="rId657" display="Variant of FOSC-600"/>
+    <hyperlink ref="A333" r:id="rId658" display="A08617-000-US"/>
+    <hyperlink ref="C333" r:id="rId659" display="Variant of FOSC-450"/>
+    <hyperlink ref="A334" r:id="rId660" display="760259591"/>
+    <hyperlink ref="C334" r:id="rId661" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A335" r:id="rId662" display="760260386"/>
+    <hyperlink ref="C335" r:id="rId663" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A336" r:id="rId664" display="760260388"/>
+    <hyperlink ref="C336" r:id="rId665" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A337" r:id="rId666" display="760258325"/>
+    <hyperlink ref="C337" r:id="rId667" display="Variant of FOSC600-CLOS-ACC"/>
+    <hyperlink ref="A338" r:id="rId668" display="TC2932-000"/>
+    <hyperlink ref="C338" r:id="rId669" display="Variant of FOSC-450"/>
+    <hyperlink ref="A339" r:id="rId670" display="TD7080-000"/>
+    <hyperlink ref="C339" r:id="rId671" display="Variant of FOSC-450"/>
+    <hyperlink ref="A340" r:id="rId672" display="TH1570-000"/>
+    <hyperlink ref="C340" r:id="rId673" display="Variant of FOSC-450"/>
+    <hyperlink ref="A341" r:id="rId674" display="TH1572-000"/>
+    <hyperlink ref="C341" r:id="rId675" display="Variant of FOSC-450"/>
+    <hyperlink ref="A342" r:id="rId676" display="TM7253-000"/>
+    <hyperlink ref="C342" r:id="rId677" display="Variant of FOSC-450"/>
+    <hyperlink ref="A343" r:id="rId678" display="760260297"/>
+    <hyperlink ref="C343" r:id="rId679" display="Variant of FACT-WR"/>
+    <hyperlink ref="A344" r:id="rId680" display="CK9321-000"/>
+    <hyperlink ref="A345" r:id="rId681" display="CK9323-000"/>
+    <hyperlink ref="A346" r:id="rId682" display="CK9324-000"/>
+    <hyperlink ref="A347" r:id="rId683" display="CU9868-000"/>
+    <hyperlink ref="A348" r:id="rId684" display="CY7081-000"/>
+    <hyperlink ref="A349" r:id="rId685" display="FACT-WR"/>
+    <hyperlink ref="A350" r:id="rId686" display="FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A351" r:id="rId687" display="H54959-000"/>
+    <hyperlink ref="C351" r:id="rId688" display="Variant of FOSC-450"/>
+    <hyperlink ref="A352" r:id="rId689" display="HG302N-000"/>
+    <hyperlink ref="C352" r:id="rId690" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A353" r:id="rId691" display="KM6135-000"/>
+    <hyperlink ref="C353" r:id="rId692" display="Variant of FOSC-400"/>
+    <hyperlink ref="A354" r:id="rId693" display="JL0937-000"/>
+    <hyperlink ref="C354" r:id="rId694" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A355" r:id="rId695" display="K24534-000"/>
+    <hyperlink ref="C355" r:id="rId696" display="Variant of FOSC-450"/>
+    <hyperlink ref="A356" r:id="rId697" display="KW748N-000"/>
+    <hyperlink ref="C356" r:id="rId698" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A357" r:id="rId699" display="L44272-000"/>
+    <hyperlink ref="C357" r:id="rId700" display="Variant of FOSC-400"/>
+    <hyperlink ref="A358" r:id="rId701" display="LE0932-000"/>
+    <hyperlink ref="C358" r:id="rId702" display="Variant of FOSC-450"/>
+    <hyperlink ref="A359" r:id="rId703" display="LS5331-000"/>
+    <hyperlink ref="C359" r:id="rId704" display="Variant of FOSC-450"/>
+    <hyperlink ref="A360" r:id="rId705" display="M13587-000"/>
+    <hyperlink ref="C360" r:id="rId706" display="Variant of FOSC-450"/>
+    <hyperlink ref="A361" r:id="rId707" display="MF578X-000"/>
+    <hyperlink ref="C361" r:id="rId708" display="Variant of FOSC-450"/>
+    <hyperlink ref="A362" r:id="rId709" display="MP2243-000"/>
+    <hyperlink ref="C362" r:id="rId710" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A363" r:id="rId711" display="FOSC-OPGW"/>
+    <hyperlink ref="A364" r:id="rId712" display="FOSC-450"/>
+    <hyperlink ref="A365" r:id="rId713" display="100380-000"/>
+    <hyperlink ref="C365" r:id="rId714" display="Variant of FOSC600-CLOS-ACC"/>
+    <hyperlink ref="A366" r:id="rId715" display="101324-000"/>
+    <hyperlink ref="C366" r:id="rId716" display="Variant of FOSC600-CLOS-ACC"/>
+    <hyperlink ref="A367" r:id="rId717" display="760253762"/>
+    <hyperlink ref="C367" r:id="rId718" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A368" r:id="rId719" display="V67803-000"/>
     <hyperlink ref="C368" r:id="rId720" display="Variant of FOSC-450"/>
-    <hyperlink ref="A369" r:id="rId721" display="D06322-000"/>
+    <hyperlink ref="A369" r:id="rId721" display="V98542-000"/>
     <hyperlink ref="C369" r:id="rId722" display="Variant of FOSC-450"/>
-    <hyperlink ref="A370" r:id="rId723" display="D20592-000"/>
-[...15 lines deleted...]
-    <hyperlink ref="A378" r:id="rId739" display="D83553-000"/>
+    <hyperlink ref="A370" r:id="rId723" display="VY2369-000"/>
+    <hyperlink ref="C370" r:id="rId724" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A371" r:id="rId725" display="W44707-000"/>
+    <hyperlink ref="C371" r:id="rId726" display="Variant of FOSC400-CLOS-ACC"/>
+    <hyperlink ref="A372" r:id="rId727" display="W85265-000"/>
+    <hyperlink ref="C372" r:id="rId728" display="Variant of FOSC-450"/>
+    <hyperlink ref="A373" r:id="rId729" display="XA2026-000"/>
+    <hyperlink ref="C373" r:id="rId730" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A374" r:id="rId731" display="X82581-000"/>
+    <hyperlink ref="C374" r:id="rId732" display="Variant of FOSC-450"/>
+    <hyperlink ref="A375" r:id="rId733" display="XJ261N-000"/>
+    <hyperlink ref="C375" r:id="rId734" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A376" r:id="rId735" display="YD926E-000"/>
+    <hyperlink ref="C376" r:id="rId736" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A377" r:id="rId737" display="Z21395-000"/>
+    <hyperlink ref="C377" r:id="rId738" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A378" r:id="rId739" display="Z52605-000"/>
     <hyperlink ref="C378" r:id="rId740" display="Variant of FOSC-400"/>
-    <hyperlink ref="A379" r:id="rId741" display="D46439-000"/>
-[...3 lines deleted...]
-    <hyperlink ref="A381" r:id="rId745" display="D77919-000"/>
+    <hyperlink ref="A379" r:id="rId741" display="005822-000"/>
+    <hyperlink ref="C379" r:id="rId742" display="Variant of FOSC-400"/>
+    <hyperlink ref="A380" r:id="rId743" display="019847-000"/>
+    <hyperlink ref="C380" r:id="rId744" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A381" r:id="rId745" display="ZP0533-000"/>
     <hyperlink ref="C381" r:id="rId746" display="Variant of FOSC450-CLOS-ACC"/>
-    <hyperlink ref="A382" r:id="rId747" display="D58583-000"/>
-[...3 lines deleted...]
-    <hyperlink ref="A384" r:id="rId751" display="DM6321-000"/>
+    <hyperlink ref="A382" r:id="rId747" display="051646-000"/>
+    <hyperlink ref="C382" r:id="rId748" display="Variant of FOSC-600"/>
+    <hyperlink ref="A383" r:id="rId749" display="032054-000"/>
+    <hyperlink ref="C383" r:id="rId750" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A384" r:id="rId751" display="058480-000"/>
     <hyperlink ref="C384" r:id="rId752" display="Variant of FOSC-450"/>
-    <hyperlink ref="A385" r:id="rId753" display="E22175-000"/>
-[...1 lines deleted...]
-    <hyperlink ref="A386" r:id="rId755" display="E25572-000"/>
+    <hyperlink ref="A385" r:id="rId753" display="058514-000"/>
+    <hyperlink ref="C385" r:id="rId754" display="Variant of FOSC-450"/>
+    <hyperlink ref="A386" r:id="rId755" display="032617-000"/>
     <hyperlink ref="C386" r:id="rId756" display="Variant of FOSC400-CLOS-ACC"/>
-    <hyperlink ref="A387" r:id="rId757" display="E25961-000"/>
-[...7 lines deleted...]
-    <hyperlink ref="A391" r:id="rId765" display="E90832-000"/>
+    <hyperlink ref="A387" r:id="rId757" display="059218-000"/>
+    <hyperlink ref="C387" r:id="rId758" display="Variant of FOSC-600"/>
+    <hyperlink ref="A388" r:id="rId759" display="068759-000"/>
+    <hyperlink ref="C388" r:id="rId760" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A389" r:id="rId761" display="033368-000"/>
+    <hyperlink ref="C389" r:id="rId762" display="Variant of FOSC-600"/>
+    <hyperlink ref="A390" r:id="rId763" display="074079-000"/>
+    <hyperlink ref="C390" r:id="rId764" display="Variant of FOSC-100"/>
+    <hyperlink ref="A391" r:id="rId765" display="049024-000"/>
     <hyperlink ref="C391" r:id="rId766" display="Variant of FOSC-SPLICE-TRAYS"/>
-    <hyperlink ref="A392" r:id="rId767" display="E70580-000"/>
-[...7 lines deleted...]
-    <hyperlink ref="A396" r:id="rId775" display="EH9015-000"/>
+    <hyperlink ref="A392" r:id="rId767" display="061064-000"/>
+    <hyperlink ref="C392" r:id="rId768" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A393" r:id="rId769" display="074169-000"/>
+    <hyperlink ref="C393" r:id="rId770" display="Variant of FOSC-400"/>
+    <hyperlink ref="A394" r:id="rId771" display="056395-000"/>
+    <hyperlink ref="C394" r:id="rId772" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A395" r:id="rId773" display="089279-000"/>
+    <hyperlink ref="C395" r:id="rId774" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A396" r:id="rId775" display="094705-000"/>
     <hyperlink ref="C396" r:id="rId776" display="Variant of FOSC-400"/>
-    <hyperlink ref="A397" r:id="rId777" display="EJ2914-000"/>
-[...13 lines deleted...]
-    <hyperlink ref="A404" r:id="rId791" display="F30938-000"/>
+    <hyperlink ref="A397" r:id="rId777" display="RD5800-000"/>
+    <hyperlink ref="C397" r:id="rId778" display="Variant of FOSC-450"/>
+    <hyperlink ref="A398" r:id="rId779" display="RH0073-000"/>
+    <hyperlink ref="C398" r:id="rId780" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A399" r:id="rId781" display="RH0075-000"/>
+    <hyperlink ref="C399" r:id="rId782" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A400" r:id="rId783" display="RH0202-000"/>
+    <hyperlink ref="C400" r:id="rId784" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A401" r:id="rId785" display="RK893P-000"/>
+    <hyperlink ref="C401" r:id="rId786" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A402" r:id="rId787" display="RH0090-000"/>
+    <hyperlink ref="C402" r:id="rId788" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A403" r:id="rId789" display="RH0204-000"/>
+    <hyperlink ref="C403" r:id="rId790" display="Variant of FOSC-400"/>
+    <hyperlink ref="A404" r:id="rId791" display="RH0132-000"/>
     <hyperlink ref="C404" r:id="rId792" display="Variant of FOSC-450"/>
-    <hyperlink ref="A405" r:id="rId793" display="760259591"/>
-[...6 lines deleted...]
-    <hyperlink ref="C408" r:id="rId800" display="Variant of FOSC600-CLOS-ACC"/>
+    <hyperlink ref="A405" r:id="rId793" display="RH0181-000"/>
+    <hyperlink ref="C405" r:id="rId794" display="Variant of FOSC-450"/>
+    <hyperlink ref="A406" r:id="rId795" display="S45964-000"/>
+    <hyperlink ref="C406" r:id="rId796" display="Variant of FOSC-450"/>
+    <hyperlink ref="A407" r:id="rId797" display="S50762-000"/>
+    <hyperlink ref="C407" r:id="rId798" display="Variant of FOSC-450"/>
+    <hyperlink ref="A408" r:id="rId799" display="T4432T-000"/>
+    <hyperlink ref="C408" r:id="rId800" display="Variant of FOSC-SPLICE-TRAYS"/>
     <hyperlink ref="A409" r:id="rId801" display="P0243G-000"/>
     <hyperlink ref="C409" r:id="rId802" display="Variant of FOSC-450"/>
-    <hyperlink ref="A410" r:id="rId803" display="M13587-000"/>
+    <hyperlink ref="A410" r:id="rId803" display="R2962P-000"/>
     <hyperlink ref="C410" r:id="rId804" display="Variant of FOSC-450"/>
-    <hyperlink ref="A411" r:id="rId805" display="MF578X-000"/>
+    <hyperlink ref="A411" r:id="rId805" display="R56475-000"/>
     <hyperlink ref="C411" r:id="rId806" display="Variant of FOSC-450"/>
-    <hyperlink ref="A412" r:id="rId807" display="MP2243-000"/>
-[...1 lines deleted...]
-    <hyperlink ref="A413" r:id="rId809" display="H54959-000"/>
+    <hyperlink ref="A412" r:id="rId807" display="R97641-000"/>
+    <hyperlink ref="C412" r:id="rId808" display="Variant of FOSC-450"/>
+    <hyperlink ref="A413" r:id="rId809" display="186070-000"/>
     <hyperlink ref="C413" r:id="rId810" display="Variant of FOSC-450"/>
-    <hyperlink ref="A414" r:id="rId811" display="HG302N-000"/>
-[...1 lines deleted...]
-    <hyperlink ref="A415" r:id="rId813" display="KM6135-000"/>
+    <hyperlink ref="A414" r:id="rId811" display="188531-000"/>
+    <hyperlink ref="C414" r:id="rId812" display="Variant of FOSC-450"/>
+    <hyperlink ref="A415" r:id="rId813" display="1L991H-000"/>
     <hyperlink ref="C415" r:id="rId814" display="Variant of FOSC-400"/>
-    <hyperlink ref="A416" r:id="rId815" display="JL0937-000"/>
-[...1 lines deleted...]
-    <hyperlink ref="A417" r:id="rId817" display="K24534-000"/>
+    <hyperlink ref="A416" r:id="rId815" display="15113K-000"/>
+    <hyperlink ref="C416" r:id="rId816" display="Variant of FOSC-450"/>
+    <hyperlink ref="A417" r:id="rId817" display="155632-000"/>
     <hyperlink ref="C417" r:id="rId818" display="Variant of FOSC-450"/>
-    <hyperlink ref="A418" r:id="rId819" display="KW748N-000"/>
-[...5 lines deleted...]
-    <hyperlink ref="A421" r:id="rId825" display="LE0932-000"/>
+    <hyperlink ref="A418" r:id="rId819" display="157021-000"/>
+    <hyperlink ref="C418" r:id="rId820" display="Variant of FOSC400-CLOS-ACC"/>
+    <hyperlink ref="A419" r:id="rId821" display="162761-000"/>
+    <hyperlink ref="C419" r:id="rId822" display="Variant of FOSC-450"/>
+    <hyperlink ref="A420" r:id="rId823" display="166532-000"/>
+    <hyperlink ref="C420" r:id="rId824" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A421" r:id="rId825" display="169814-000"/>
     <hyperlink ref="C421" r:id="rId826" display="Variant of FOSC-450"/>
-    <hyperlink ref="A422" r:id="rId827" display="LS5331-000"/>
-[...9 lines deleted...]
-    <hyperlink ref="A427" r:id="rId837" display="526284-000"/>
+    <hyperlink ref="A422" r:id="rId827" display="175493-000"/>
+    <hyperlink ref="C422" r:id="rId828" display="Variant of FOSC400-CLOS-ACC"/>
+    <hyperlink ref="A423" r:id="rId829" display="178807-000"/>
+    <hyperlink ref="C423" r:id="rId830" display="Variant of FOSC-400"/>
+    <hyperlink ref="A424" r:id="rId831" display="221981-000"/>
+    <hyperlink ref="C424" r:id="rId832" display="Variant of FOSC-450"/>
+    <hyperlink ref="A425" r:id="rId833" display="226809-000"/>
+    <hyperlink ref="C425" r:id="rId834" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A426" r:id="rId835" display="227359-000"/>
+    <hyperlink ref="C426" r:id="rId836" display="Variant of FOSC400-CLOS-ACC"/>
+    <hyperlink ref="A427" r:id="rId837" display="236702-000"/>
     <hyperlink ref="C427" r:id="rId838" display="Variant of FOSC-450"/>
-    <hyperlink ref="A428" r:id="rId839" display="523573-000"/>
-[...13 lines deleted...]
-    <hyperlink ref="A435" r:id="rId853" display="533785-000"/>
+    <hyperlink ref="A428" r:id="rId839" display="243422-000"/>
+    <hyperlink ref="C428" r:id="rId840" display="Variant of FOSC-400"/>
+    <hyperlink ref="A429" r:id="rId841" display="249953-000"/>
+    <hyperlink ref="C429" r:id="rId842" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A430" r:id="rId843" display="252272-000"/>
+    <hyperlink ref="C430" r:id="rId844" display="Variant of FOSC-450"/>
+    <hyperlink ref="A431" r:id="rId845" display="257128-000"/>
+    <hyperlink ref="C431" r:id="rId846" display="Variant of FOSC400-CLOS-ACC"/>
+    <hyperlink ref="A432" r:id="rId847" display="263245-000"/>
+    <hyperlink ref="C432" r:id="rId848" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A433" r:id="rId849" display="263079-000"/>
+    <hyperlink ref="C433" r:id="rId850" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A434" r:id="rId851" display="266348-000"/>
+    <hyperlink ref="C434" r:id="rId852" display="Variant of FOSC-450"/>
+    <hyperlink ref="A435" r:id="rId853" display="272516-000"/>
     <hyperlink ref="C435" r:id="rId854" display="Variant of FOSC-450"/>
-    <hyperlink ref="A436" r:id="rId855" display="54959M-000"/>
-[...1 lines deleted...]
-    <hyperlink ref="A437" r:id="rId857" display="141726-000"/>
+    <hyperlink ref="A436" r:id="rId855" display="274041-000"/>
+    <hyperlink ref="C436" r:id="rId856" display="Variant of FOSC400-CLOS-ACC"/>
+    <hyperlink ref="A437" r:id="rId857" display="272952-000"/>
     <hyperlink ref="C437" r:id="rId858" display="Variant of FOSC-SPLICE-TRAYS"/>
-    <hyperlink ref="A438" r:id="rId859" display="607763-000"/>
-[...3 lines deleted...]
-    <hyperlink ref="A440" r:id="rId863" display="624741-000"/>
+    <hyperlink ref="A438" r:id="rId859" display="278525-000"/>
+    <hyperlink ref="C438" r:id="rId860" display="Variant of FOSC-400"/>
+    <hyperlink ref="A439" r:id="rId861" display="281470-000"/>
+    <hyperlink ref="C439" r:id="rId862" display="Variant of FOSC-450"/>
+    <hyperlink ref="A440" r:id="rId863" display="111518-000"/>
     <hyperlink ref="C440" r:id="rId864" display="Variant of FOSC-450"/>
-    <hyperlink ref="A441" r:id="rId865" display="620844-000"/>
-[...1 lines deleted...]
-    <hyperlink ref="A442" r:id="rId867" display="638697-000"/>
+    <hyperlink ref="A441" r:id="rId865" display="112614-000"/>
+    <hyperlink ref="C441" r:id="rId866" display="Variant of FOSC-400"/>
+    <hyperlink ref="A442" r:id="rId867" display="113210-000"/>
     <hyperlink ref="C442" r:id="rId868" display="Variant of FOSC-400"/>
-    <hyperlink ref="A443" r:id="rId869" display="645050-000"/>
-[...17 lines deleted...]
-    <hyperlink ref="A452" r:id="rId887" display="657662-000"/>
+    <hyperlink ref="A443" r:id="rId869" display="1154999-9"/>
+    <hyperlink ref="C443" r:id="rId870" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A444" r:id="rId871" display="122131-000"/>
+    <hyperlink ref="C444" r:id="rId872" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A445" r:id="rId873" display="141726-000"/>
+    <hyperlink ref="C445" r:id="rId874" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A446" r:id="rId875" display="295541-000-US"/>
+    <hyperlink ref="C446" r:id="rId876" display="Variant of FOSC-400"/>
+    <hyperlink ref="A447" r:id="rId877" display="D8780F-000-US"/>
+    <hyperlink ref="C447" r:id="rId878" display="Variant of FOSC-400"/>
+    <hyperlink ref="A448" r:id="rId879" display="882665-000-US"/>
+    <hyperlink ref="C448" r:id="rId880" display="Variant of FOSC-450"/>
+    <hyperlink ref="A449" r:id="rId881" display="760260390"/>
+    <hyperlink ref="C449" r:id="rId882" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A450" r:id="rId883" display="760260392"/>
+    <hyperlink ref="C450" r:id="rId884" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A451" r:id="rId885" display="299295-000"/>
+    <hyperlink ref="C451" r:id="rId886" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A452" r:id="rId887" display="2N2114-000"/>
     <hyperlink ref="C452" r:id="rId888" display="Variant of FOSC-450"/>
-    <hyperlink ref="A453" r:id="rId889" display="664606-000"/>
-[...13 lines deleted...]
-    <hyperlink ref="A460" r:id="rId903" display="760241681"/>
+    <hyperlink ref="A453" r:id="rId889" display="2A189H-000"/>
+    <hyperlink ref="C453" r:id="rId890" display="Variant of FOSC-450"/>
+    <hyperlink ref="A454" r:id="rId891" display="300025-000"/>
+    <hyperlink ref="C454" r:id="rId892" display="Variant of FOSC400-CLOS-ACC"/>
+    <hyperlink ref="A455" r:id="rId893" display="300058-000"/>
+    <hyperlink ref="C455" r:id="rId894" display="Variant of FOSC-400"/>
+    <hyperlink ref="A456" r:id="rId895" display="311883-000"/>
+    <hyperlink ref="C456" r:id="rId896" display="Variant of FOSC-400"/>
+    <hyperlink ref="A457" r:id="rId897" display="31657C-000"/>
+    <hyperlink ref="C457" r:id="rId898" display="Variant of FOSC-450"/>
+    <hyperlink ref="A458" r:id="rId899" display="760254276"/>
+    <hyperlink ref="C458" r:id="rId900" display="Variant of FOSC400-CLOS-ACC"/>
+    <hyperlink ref="A459" r:id="rId901" display="760251859"/>
+    <hyperlink ref="C459" r:id="rId902" display="Variant of FOSC-650"/>
+    <hyperlink ref="A460" r:id="rId903" display="760256282"/>
     <hyperlink ref="C460" r:id="rId904" display="Variant of FOSC-SPLICE-TRAYS"/>
-    <hyperlink ref="A461" r:id="rId905" display="760251859"/>
-[...581 lines deleted...]
-    <hyperlink ref="A758" r:id="rId1487" display="462619-000"/>
+    <hyperlink ref="A461" r:id="rId905" display="L48638-000"/>
+    <hyperlink ref="C461" r:id="rId906" display="Variant of FOSC400-CLOS-ACC"/>
+    <hyperlink ref="A462" r:id="rId907" display="028323-000"/>
+    <hyperlink ref="C462" r:id="rId908" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A463" r:id="rId909" display="FOSC-100"/>
+    <hyperlink ref="A464" r:id="rId910" display="FOSC-400"/>
+    <hyperlink ref="A465" r:id="rId911" display="FOSC-400G"/>
+    <hyperlink ref="A466" r:id="rId912" display="FOSC-600"/>
+    <hyperlink ref="A467" r:id="rId913" display="FOSC-650"/>
+    <hyperlink ref="A468" r:id="rId914" display="FOSC400-CLOS-ACC"/>
+    <hyperlink ref="A469" r:id="rId915" display="FOSC600-CLOS-ACC"/>
+    <hyperlink ref="A470" r:id="rId916" display="FEC"/>
+    <hyperlink ref="A471" r:id="rId917" display="FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A472" r:id="rId918" display="104500-000"/>
+    <hyperlink ref="A473" r:id="rId919" display="FM539J-000"/>
+    <hyperlink ref="C473" r:id="rId920" display="Variant of FOSC-450"/>
+    <hyperlink ref="A474" r:id="rId921" display="760245549"/>
+    <hyperlink ref="C474" r:id="rId922" display="Variant of FLEX-CAB-ACCESSORIES"/>
+    <hyperlink ref="A475" r:id="rId923" display="760245551"/>
+    <hyperlink ref="C475" r:id="rId924" display="Variant of FLEX-CAB-ACCESSORIES"/>
+    <hyperlink ref="A476" r:id="rId925" display="EB387Y-000"/>
+    <hyperlink ref="C476" r:id="rId926" display="Variant of FOSC-450"/>
+    <hyperlink ref="A477" r:id="rId927" display="EG6926-000"/>
+    <hyperlink ref="C477" r:id="rId928" display="Variant of FOSC-400"/>
+    <hyperlink ref="A478" r:id="rId929" display="EG7589-000"/>
+    <hyperlink ref="C478" r:id="rId930" display="Variant of FOSC-400"/>
+    <hyperlink ref="A479" r:id="rId931" display="CK1852-000"/>
+    <hyperlink ref="C479" r:id="rId932" display="Variant of FOSC-450"/>
+    <hyperlink ref="A480" r:id="rId933" display="CK4188-000"/>
+    <hyperlink ref="C480" r:id="rId934" display="Variant of FOSC-450"/>
+    <hyperlink ref="A481" r:id="rId935" display="CK6063-000"/>
+    <hyperlink ref="C481" r:id="rId936" display="Variant of FOSC400-CLOS-ACC"/>
+    <hyperlink ref="A482" r:id="rId937" display="CK7324-000"/>
+    <hyperlink ref="C482" r:id="rId938" display="Variant of FOSC-400G"/>
+    <hyperlink ref="A483" r:id="rId939" display="CK6450-000"/>
+    <hyperlink ref="C483" r:id="rId940" display="Variant of FOSC-OPGW"/>
+    <hyperlink ref="A484" r:id="rId941" display="760253560"/>
+    <hyperlink ref="C484" r:id="rId942" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A485" r:id="rId943" display="L5904R-000"/>
+    <hyperlink ref="C485" r:id="rId944" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A486" r:id="rId945" display="813047-000"/>
+    <hyperlink ref="C486" r:id="rId946" display="Variant of FOSC400-CLOS-ACC"/>
+    <hyperlink ref="A487" r:id="rId947" display="813570-000"/>
+    <hyperlink ref="C487" r:id="rId948" display="Variant of FOSC-400"/>
+    <hyperlink ref="A488" r:id="rId949" display="813678-000"/>
+    <hyperlink ref="C488" r:id="rId950" display="Variant of FOSC-450"/>
+    <hyperlink ref="A489" r:id="rId951" display="821169-000"/>
+    <hyperlink ref="C489" r:id="rId952" display="Variant of FOSC-450"/>
+    <hyperlink ref="A490" r:id="rId953" display="816710-000"/>
+    <hyperlink ref="C490" r:id="rId954" display="Variant of FOSC-450"/>
+    <hyperlink ref="A491" r:id="rId955" display="825194-000"/>
+    <hyperlink ref="C491" r:id="rId956" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A492" r:id="rId957" display="824648-000"/>
+    <hyperlink ref="C492" r:id="rId958" display="Variant of FOSC-450"/>
+    <hyperlink ref="A493" r:id="rId959" display="833662-000"/>
+    <hyperlink ref="C493" r:id="rId960" display="Variant of FOSC-450"/>
+    <hyperlink ref="A494" r:id="rId961" display="830961-000"/>
+    <hyperlink ref="C494" r:id="rId962" display="Variant of FOSC-400"/>
+    <hyperlink ref="A495" r:id="rId963" display="841245-000"/>
+    <hyperlink ref="C495" r:id="rId964" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A496" r:id="rId965" display="831824-000"/>
+    <hyperlink ref="C496" r:id="rId966" display="Variant of FOSC-450"/>
+    <hyperlink ref="A497" r:id="rId967" display="850598-000"/>
+    <hyperlink ref="C497" r:id="rId968" display="Variant of FOSC600-CLOS-ACC"/>
+    <hyperlink ref="A498" r:id="rId969" display="856344-000"/>
+    <hyperlink ref="C498" r:id="rId970" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A499" r:id="rId971" display="858714-000"/>
+    <hyperlink ref="C499" r:id="rId972" display="Variant of FOSC-450"/>
+    <hyperlink ref="A500" r:id="rId973" display="859100-000"/>
+    <hyperlink ref="C500" r:id="rId974" display="Variant of FOSC-400"/>
+    <hyperlink ref="A501" r:id="rId975" display="865059-000"/>
+    <hyperlink ref="C501" r:id="rId976" display="Variant of FOSC400-CLOS-ACC"/>
+    <hyperlink ref="A502" r:id="rId977" display="867502-000"/>
+    <hyperlink ref="C502" r:id="rId978" display="Variant of FOSC-600"/>
+    <hyperlink ref="A503" r:id="rId979" display="760240712"/>
+    <hyperlink ref="C503" r:id="rId980" display="Variant of FOSC-450"/>
+    <hyperlink ref="A504" r:id="rId981" display="760240713"/>
+    <hyperlink ref="C504" r:id="rId982" display="Variant of FOSC-450"/>
+    <hyperlink ref="A505" r:id="rId983" display="760240715"/>
+    <hyperlink ref="C505" r:id="rId984" display="Variant of FOSC-450"/>
+    <hyperlink ref="A506" r:id="rId985" display="760242185"/>
+    <hyperlink ref="C506" r:id="rId986" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A507" r:id="rId987" display="760243050"/>
+    <hyperlink ref="C507" r:id="rId988" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A508" r:id="rId989" display="892435-000"/>
+    <hyperlink ref="C508" r:id="rId990" display="Variant of FOSC-400"/>
+    <hyperlink ref="A509" r:id="rId991" display="897009-000"/>
+    <hyperlink ref="C509" r:id="rId992" display="Variant of FOSC-100"/>
+    <hyperlink ref="A510" r:id="rId993" display="8K825A-000"/>
+    <hyperlink ref="C510" r:id="rId994" display="Variant of FOSC-400"/>
+    <hyperlink ref="A511" r:id="rId995" display="898849-000"/>
+    <hyperlink ref="C511" r:id="rId996" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A512" r:id="rId997" display="899210-000"/>
+    <hyperlink ref="C512" r:id="rId998" display="Variant of FOSC-450"/>
+    <hyperlink ref="A513" r:id="rId999" display="915167-000"/>
+    <hyperlink ref="C513" r:id="rId1000" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A514" r:id="rId1001" display="90887R-000"/>
+    <hyperlink ref="C514" r:id="rId1002" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A515" r:id="rId1003" display="915207-000"/>
+    <hyperlink ref="C515" r:id="rId1004" display="Variant of FOSC-400"/>
+    <hyperlink ref="A516" r:id="rId1005" display="920010-000"/>
+    <hyperlink ref="C516" r:id="rId1006" display="Variant of FOSC-600"/>
+    <hyperlink ref="A517" r:id="rId1007" display="938871-000"/>
+    <hyperlink ref="C517" r:id="rId1008" display="Variant of FOSC-400"/>
+    <hyperlink ref="A518" r:id="rId1009" display="941468-000"/>
+    <hyperlink ref="C518" r:id="rId1010" display="Variant of FOSC-400"/>
+    <hyperlink ref="A519" r:id="rId1011" display="937062-000"/>
+    <hyperlink ref="C519" r:id="rId1012" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A520" r:id="rId1013" display="951314-000"/>
+    <hyperlink ref="C520" r:id="rId1014" display="Variant of FOSC-400"/>
+    <hyperlink ref="A521" r:id="rId1015" display="952227-000"/>
+    <hyperlink ref="C521" r:id="rId1016" display="Variant of FOSC-450"/>
+    <hyperlink ref="A522" r:id="rId1017" display="970078-000"/>
+    <hyperlink ref="C522" r:id="rId1018" display="Variant of FOSC-450"/>
+    <hyperlink ref="A523" r:id="rId1019" display="983761-000"/>
+    <hyperlink ref="C523" r:id="rId1020" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A524" r:id="rId1021" display="995174-000"/>
+    <hyperlink ref="C524" r:id="rId1022" display="Variant of FOSC400-CLOS-ACC"/>
+    <hyperlink ref="A525" r:id="rId1023" display="9C4235-000"/>
+    <hyperlink ref="C525" r:id="rId1024" display="Variant of FOSC400-CLOS-ACC"/>
+    <hyperlink ref="A526" r:id="rId1025" display="A05721-000"/>
+    <hyperlink ref="C526" r:id="rId1026" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A527" r:id="rId1027" display="A11796-000"/>
+    <hyperlink ref="C527" r:id="rId1028" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A528" r:id="rId1029" display="A08143-000"/>
+    <hyperlink ref="C528" r:id="rId1030" display="Variant of FOSC-400"/>
+    <hyperlink ref="A529" r:id="rId1031" display="A13992-000"/>
+    <hyperlink ref="C529" r:id="rId1032" display="Variant of FOSC-600"/>
+    <hyperlink ref="A530" r:id="rId1033" display="A17396-000"/>
+    <hyperlink ref="C530" r:id="rId1034" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A531" r:id="rId1035" display="A13495-000"/>
+    <hyperlink ref="C531" r:id="rId1036" display="Variant of FOSC-400"/>
+    <hyperlink ref="A532" r:id="rId1037" display="A18984-000"/>
+    <hyperlink ref="C532" r:id="rId1038" display="Variant of FOSC-450"/>
+    <hyperlink ref="A533" r:id="rId1039" display="A19128-000"/>
+    <hyperlink ref="C533" r:id="rId1040" display="Variant of FOSC-400"/>
+    <hyperlink ref="A534" r:id="rId1041" display="A14817-000"/>
+    <hyperlink ref="C534" r:id="rId1042" display="Variant of FOSC-450"/>
+    <hyperlink ref="A535" r:id="rId1043" display="A25623-000"/>
+    <hyperlink ref="C535" r:id="rId1044" display="Variant of FOSC-450"/>
+    <hyperlink ref="A536" r:id="rId1045" display="A44567-000"/>
+    <hyperlink ref="C536" r:id="rId1046" display="Variant of FOSC-450"/>
+    <hyperlink ref="A537" r:id="rId1047" display="A1823C-000"/>
+    <hyperlink ref="C537" r:id="rId1048" display="Variant of FOSC-450"/>
+    <hyperlink ref="A538" r:id="rId1049" display="A13909-000"/>
+    <hyperlink ref="C538" r:id="rId1050" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A539" r:id="rId1051" display="A51343-000"/>
+    <hyperlink ref="C539" r:id="rId1052" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A540" r:id="rId1053" display="A37830-000"/>
+    <hyperlink ref="C540" r:id="rId1054" display="Variant of FOSC-600"/>
+    <hyperlink ref="A541" r:id="rId1055" display="A38455-000"/>
+    <hyperlink ref="C541" r:id="rId1056" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A542" r:id="rId1057" display="A53491-000"/>
+    <hyperlink ref="C542" r:id="rId1058" display="Variant of FOSC-600"/>
+    <hyperlink ref="A543" r:id="rId1059" display="805470-000"/>
+    <hyperlink ref="C543" r:id="rId1060" display="Variant of FOSC-600"/>
+    <hyperlink ref="A544" r:id="rId1061" display="875527-000"/>
+    <hyperlink ref="C544" r:id="rId1062" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A545" r:id="rId1063" display="763292-000"/>
+    <hyperlink ref="C545" r:id="rId1064" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A546" r:id="rId1065" display="764454-000"/>
+    <hyperlink ref="C546" r:id="rId1066" display="Variant of FOSC-600"/>
+    <hyperlink ref="A547" r:id="rId1067" display="766709-000"/>
+    <hyperlink ref="C547" r:id="rId1068" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A548" r:id="rId1069" display="791217-000"/>
+    <hyperlink ref="C548" r:id="rId1070" display="Variant of FOSC-400"/>
+    <hyperlink ref="A549" r:id="rId1071" display="7F7477-000"/>
+    <hyperlink ref="C549" r:id="rId1072" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A550" r:id="rId1073" display="792723-000"/>
+    <hyperlink ref="C550" r:id="rId1074" display="Variant of FOSC-400"/>
+    <hyperlink ref="A551" r:id="rId1075" display="C32954-000-US"/>
+    <hyperlink ref="C551" r:id="rId1076" display="Variant of FOSC-450"/>
+    <hyperlink ref="A552" r:id="rId1077" display="467054-000-US"/>
+    <hyperlink ref="C552" r:id="rId1078" display="Variant of FOSC-450"/>
+    <hyperlink ref="A553" r:id="rId1079" display="JI945R-000-US"/>
+    <hyperlink ref="C553" r:id="rId1080" display="Variant of FOSC-450"/>
+    <hyperlink ref="A554" r:id="rId1081" display="RH0202-000-US"/>
+    <hyperlink ref="C554" r:id="rId1082" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A555" r:id="rId1083" display="460490-000"/>
+    <hyperlink ref="C555" r:id="rId1084" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A556" r:id="rId1085" display="462619-000"/>
+    <hyperlink ref="C556" r:id="rId1086" display="Variant of FOSC-400"/>
+    <hyperlink ref="A557" r:id="rId1087" display="461411-000"/>
+    <hyperlink ref="C557" r:id="rId1088" display="Variant of FOSC-450"/>
+    <hyperlink ref="A558" r:id="rId1089" display="467054-000"/>
+    <hyperlink ref="C558" r:id="rId1090" display="Variant of FOSC-450"/>
+    <hyperlink ref="A559" r:id="rId1091" display="468040-000"/>
+    <hyperlink ref="C559" r:id="rId1092" display="Variant of FOSC-450"/>
+    <hyperlink ref="A560" r:id="rId1093" display="469031-000"/>
+    <hyperlink ref="C560" r:id="rId1094" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A561" r:id="rId1095" display="471122-000"/>
+    <hyperlink ref="C561" r:id="rId1096" display="Variant of FOSC-450"/>
+    <hyperlink ref="A562" r:id="rId1097" display="47582J-000"/>
+    <hyperlink ref="C562" r:id="rId1098" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A563" r:id="rId1099" display="487951-000"/>
+    <hyperlink ref="C563" r:id="rId1100" display="Variant of FOSC-450"/>
+    <hyperlink ref="A564" r:id="rId1101" display="48463V-000"/>
+    <hyperlink ref="C564" r:id="rId1102" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A565" r:id="rId1103" display="491462-000"/>
+    <hyperlink ref="C565" r:id="rId1104" display="Variant of FOSC-600"/>
+    <hyperlink ref="A566" r:id="rId1105" display="496598-000"/>
+    <hyperlink ref="C566" r:id="rId1106" display="Variant of FOSC-450"/>
+    <hyperlink ref="A567" r:id="rId1107" display="4E354F-000"/>
+    <hyperlink ref="C567" r:id="rId1108" display="Variant of FOSC-450"/>
+    <hyperlink ref="A568" r:id="rId1109" display="4Z057Y-000"/>
+    <hyperlink ref="C568" r:id="rId1110" display="Variant of FOSC-400"/>
+    <hyperlink ref="A569" r:id="rId1111" display="497817-000"/>
+    <hyperlink ref="C569" r:id="rId1112" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A570" r:id="rId1113" display="499564-000"/>
+    <hyperlink ref="C570" r:id="rId1114" display="Variant of FOSC-400"/>
+    <hyperlink ref="A571" r:id="rId1115" display="513996-000"/>
+    <hyperlink ref="C571" r:id="rId1116" display="Variant of FOSC-600"/>
+    <hyperlink ref="A572" r:id="rId1117" display="518463-000"/>
+    <hyperlink ref="C572" r:id="rId1118" display="Variant of FOSC-450"/>
+    <hyperlink ref="A573" r:id="rId1119" display="525147-000"/>
+    <hyperlink ref="C573" r:id="rId1120" display="Variant of FOSC400-CLOS-ACC"/>
+    <hyperlink ref="A574" r:id="rId1121" display="533437-000"/>
+    <hyperlink ref="C574" r:id="rId1122" display="Variant of FOSC-450"/>
+    <hyperlink ref="A575" r:id="rId1123" display="534497-000"/>
+    <hyperlink ref="A576" r:id="rId1124" display="536279-000"/>
+    <hyperlink ref="C576" r:id="rId1125" display="Variant of FOSC-400"/>
+    <hyperlink ref="A577" r:id="rId1126" display="547413-000"/>
+    <hyperlink ref="C577" r:id="rId1127" display="Variant of FOSC-400"/>
+    <hyperlink ref="A578" r:id="rId1128" display="539265-000"/>
+    <hyperlink ref="C578" r:id="rId1129" display="Variant of FOSC-400"/>
+    <hyperlink ref="A579" r:id="rId1130" display="760253940-US"/>
+    <hyperlink ref="C579" r:id="rId1131" display="Variant of FOSC-400"/>
+    <hyperlink ref="A580" r:id="rId1132" display="760253942-US"/>
+    <hyperlink ref="C580" r:id="rId1133" display="Variant of FOSC-400"/>
+    <hyperlink ref="A581" r:id="rId1134" display="760261332-US"/>
+    <hyperlink ref="C581" r:id="rId1135" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A582" r:id="rId1136" display="109338-000"/>
+    <hyperlink ref="C582" r:id="rId1137" display="Variant of FOSC400-CLOS-ACC"/>
+    <hyperlink ref="A583" r:id="rId1138" display="116970-000"/>
+    <hyperlink ref="C583" r:id="rId1139" display="Variant of FOSC-400"/>
+    <hyperlink ref="A584" r:id="rId1140" display="126548-000"/>
+    <hyperlink ref="C584" r:id="rId1141" display="Variant of FOSC-600"/>
+    <hyperlink ref="A585" r:id="rId1142" display="118317-000"/>
+    <hyperlink ref="C585" r:id="rId1143" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A586" r:id="rId1144" display="131342-000"/>
+    <hyperlink ref="C586" r:id="rId1145" display="Variant of FOSC400-CLOS-ACC"/>
+    <hyperlink ref="A587" r:id="rId1146" display="136051-000"/>
+    <hyperlink ref="C587" r:id="rId1147" display="Variant of FOSC-400"/>
+    <hyperlink ref="A588" r:id="rId1148" display="301687-000"/>
+    <hyperlink ref="C588" r:id="rId1149" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A589" r:id="rId1150" display="309657-000"/>
+    <hyperlink ref="C589" r:id="rId1151" display="Variant of FOSC-400"/>
+    <hyperlink ref="A590" r:id="rId1152" display="308494-000"/>
+    <hyperlink ref="C590" r:id="rId1153" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A591" r:id="rId1154" display="308909-000"/>
+    <hyperlink ref="C591" r:id="rId1155" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A592" r:id="rId1156" display="319485-000"/>
+    <hyperlink ref="C592" r:id="rId1157" display="Variant of FOSC-400"/>
+    <hyperlink ref="A593" r:id="rId1158" display="332341-000"/>
+    <hyperlink ref="C593" r:id="rId1159" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A594" r:id="rId1160" display="340883-000"/>
+    <hyperlink ref="C594" r:id="rId1161" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A595" r:id="rId1162" display="351256-000"/>
+    <hyperlink ref="C595" r:id="rId1163" display="Variant of FOSC-400"/>
+    <hyperlink ref="A596" r:id="rId1164" display="362372-000"/>
+    <hyperlink ref="C596" r:id="rId1165" display="Variant of FOSC-450"/>
+    <hyperlink ref="A597" r:id="rId1166" display="360889-000"/>
+    <hyperlink ref="C597" r:id="rId1167" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A598" r:id="rId1168" display="372555-000"/>
+    <hyperlink ref="C598" r:id="rId1169" display="Variant of FOSC-450"/>
+    <hyperlink ref="A599" r:id="rId1170" display="222777-000"/>
+    <hyperlink ref="C599" r:id="rId1171" display="Variant of FOSC-400"/>
+    <hyperlink ref="A600" r:id="rId1172" display="225440-000"/>
+    <hyperlink ref="C600" r:id="rId1173" display="Variant of FOSC-400"/>
+    <hyperlink ref="A601" r:id="rId1174" display="234855-000"/>
+    <hyperlink ref="C601" r:id="rId1175" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A602" r:id="rId1176" display="232157-000"/>
+    <hyperlink ref="C602" r:id="rId1177" display="Variant of FOSC-400"/>
+    <hyperlink ref="A603" r:id="rId1178" display="242583-000"/>
+    <hyperlink ref="C603" r:id="rId1179" display="Variant of FOSC-450"/>
+    <hyperlink ref="A604" r:id="rId1180" display="24494L-000"/>
+    <hyperlink ref="C604" r:id="rId1181" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A605" r:id="rId1182" display="247137-000"/>
+    <hyperlink ref="C605" r:id="rId1183" display="Variant of FOSC-400"/>
+    <hyperlink ref="A606" r:id="rId1184" display="256827-000"/>
+    <hyperlink ref="C606" r:id="rId1185" display="Variant of FOSC-400"/>
+    <hyperlink ref="A607" r:id="rId1186" display="256828-000"/>
+    <hyperlink ref="C607" r:id="rId1187" display="Variant of FOSC-600"/>
+    <hyperlink ref="A608" r:id="rId1188" display="254320-000"/>
+    <hyperlink ref="C608" r:id="rId1189" display="Variant of FOSC-400"/>
+    <hyperlink ref="A609" r:id="rId1190" display="27646N-000"/>
+    <hyperlink ref="C609" r:id="rId1191" display="Variant of FOSC-450"/>
+    <hyperlink ref="A610" r:id="rId1192" display="276559-000"/>
+    <hyperlink ref="C610" r:id="rId1193" display="Variant of FOSC-400"/>
+    <hyperlink ref="A611" r:id="rId1194" display="275897-000"/>
+    <hyperlink ref="C611" r:id="rId1195" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A612" r:id="rId1196" display="284106-000"/>
+    <hyperlink ref="C612" r:id="rId1197" display="Variant of FOSC-400"/>
+    <hyperlink ref="A613" r:id="rId1198" display="2C288X-000"/>
+    <hyperlink ref="C613" r:id="rId1199" display="Variant of FOSC-400"/>
+    <hyperlink ref="A614" r:id="rId1200" display="299380-000"/>
+    <hyperlink ref="C614" r:id="rId1201" display="Variant of FOSC-600"/>
+    <hyperlink ref="A615" r:id="rId1202" display="295541-000"/>
+    <hyperlink ref="C615" r:id="rId1203" display="Variant of FOSC-400"/>
+    <hyperlink ref="A616" r:id="rId1204" display="2V7188-000"/>
+    <hyperlink ref="C616" r:id="rId1205" display="Variant of FOSC-450"/>
+    <hyperlink ref="A617" r:id="rId1206" display="2X2388-000"/>
+    <hyperlink ref="C617" r:id="rId1207" display="Variant of FOSC-600"/>
+    <hyperlink ref="A618" r:id="rId1208" display="197697-000"/>
+    <hyperlink ref="C618" r:id="rId1209" display="Variant of FOSC-400"/>
+    <hyperlink ref="A619" r:id="rId1210" display="1W1845-000"/>
+    <hyperlink ref="C619" r:id="rId1211" display="Variant of FOSC-450"/>
+    <hyperlink ref="A620" r:id="rId1212" display="199264-000"/>
+    <hyperlink ref="C620" r:id="rId1213" display="Variant of FOSC400-CLOS-ACC"/>
+    <hyperlink ref="A621" r:id="rId1214" display="1B376P-000"/>
+    <hyperlink ref="C621" r:id="rId1215" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A622" r:id="rId1216" display="1F6818-000"/>
+    <hyperlink ref="C622" r:id="rId1217" display="Variant of FOSC600-CLOS-ACC"/>
+    <hyperlink ref="A623" r:id="rId1218" display="173801-000"/>
+    <hyperlink ref="C623" r:id="rId1219" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A624" r:id="rId1220" display="179767-000"/>
+    <hyperlink ref="C624" r:id="rId1221" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A625" r:id="rId1222" display="186240-000"/>
+    <hyperlink ref="C625" r:id="rId1223" display="Variant of FOSC400-CLOS-ACC"/>
+    <hyperlink ref="A626" r:id="rId1224" display="189046-000"/>
+    <hyperlink ref="C626" r:id="rId1225" display="Variant of FOSC400-CLOS-ACC"/>
+    <hyperlink ref="A627" r:id="rId1226" display="191932-000"/>
+    <hyperlink ref="C627" r:id="rId1227" display="Variant of FOSC600-CLOS-ACC"/>
+    <hyperlink ref="A628" r:id="rId1228" display="NW4533-000"/>
+    <hyperlink ref="C628" r:id="rId1229" display="Variant of FOSC-450"/>
+    <hyperlink ref="A629" r:id="rId1230" display="NT7535-000"/>
+    <hyperlink ref="C629" r:id="rId1231" display="Variant of FOSC-600"/>
+    <hyperlink ref="A630" r:id="rId1232" display="R27018-000"/>
+    <hyperlink ref="C630" r:id="rId1233" display="Variant of FOSC-450"/>
+    <hyperlink ref="A631" r:id="rId1234" display="R32358-000"/>
+    <hyperlink ref="C631" r:id="rId1235" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A632" r:id="rId1236" display="R32646-000"/>
+    <hyperlink ref="C632" r:id="rId1237" display="Variant of FOSC-450"/>
+    <hyperlink ref="A633" r:id="rId1238" display="R5552H-000"/>
+    <hyperlink ref="C633" r:id="rId1239" display="Variant of FOSC-450"/>
+    <hyperlink ref="A634" r:id="rId1240" display="V5436T-000"/>
+    <hyperlink ref="C634" r:id="rId1241" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A635" r:id="rId1242" display="VM1063-000"/>
+    <hyperlink ref="C635" r:id="rId1243" display="Variant of FOSC-450"/>
+    <hyperlink ref="A636" r:id="rId1244" display="WE2595-000"/>
+    <hyperlink ref="C636" r:id="rId1245" display="Variant of FOSC-450"/>
+    <hyperlink ref="A637" r:id="rId1246" display="X35373-000"/>
+    <hyperlink ref="C637" r:id="rId1247" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A638" r:id="rId1248" display="Y43144-000"/>
+    <hyperlink ref="C638" r:id="rId1249" display="Variant of FOSC-450"/>
+    <hyperlink ref="A639" r:id="rId1250" display="Y66598-000"/>
+    <hyperlink ref="C639" r:id="rId1251" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A640" r:id="rId1252" display="Y89516-000"/>
+    <hyperlink ref="C640" r:id="rId1253" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A641" r:id="rId1254" display="Y98526-000"/>
+    <hyperlink ref="C641" r:id="rId1255" display="Variant of FOSC-450"/>
+    <hyperlink ref="A642" r:id="rId1256" display="Z75279-000"/>
+    <hyperlink ref="C642" r:id="rId1257" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A643" r:id="rId1258" display="004938-000"/>
+    <hyperlink ref="C643" r:id="rId1259" display="Variant of FOSC-400"/>
+    <hyperlink ref="A644" r:id="rId1260" display="021822-000"/>
+    <hyperlink ref="C644" r:id="rId1261" display="Variant of FOSC-400"/>
+    <hyperlink ref="A645" r:id="rId1262" display="011181-000"/>
+    <hyperlink ref="C645" r:id="rId1263" display="Variant of FOSC-400"/>
+    <hyperlink ref="A646" r:id="rId1264" display="031660-000"/>
+    <hyperlink ref="C646" r:id="rId1265" display="Variant of FOSC-400"/>
+    <hyperlink ref="A647" r:id="rId1266" display="043526-000"/>
+    <hyperlink ref="C647" r:id="rId1267" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A648" r:id="rId1268" display="024463-000"/>
+    <hyperlink ref="C648" r:id="rId1269" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A649" r:id="rId1270" display="034123-000"/>
+    <hyperlink ref="C649" r:id="rId1271" display="Variant of FOSC-400"/>
+    <hyperlink ref="A650" r:id="rId1272" display="066112-000"/>
+    <hyperlink ref="C650" r:id="rId1273" display="Variant of FOSC-600"/>
+    <hyperlink ref="A651" r:id="rId1274" display="082857-000"/>
+    <hyperlink ref="C651" r:id="rId1275" display="Variant of FOSC-400"/>
+    <hyperlink ref="A652" r:id="rId1276" display="066193-000"/>
+    <hyperlink ref="C652" r:id="rId1277" display="Variant of FOSC400-CLOS-ACC"/>
+    <hyperlink ref="A653" r:id="rId1278" display="084768-000"/>
+    <hyperlink ref="C653" r:id="rId1279" display="Variant of FOSC-400"/>
+    <hyperlink ref="A654" r:id="rId1280" display="072073-000"/>
+    <hyperlink ref="C654" r:id="rId1281" display="Variant of FOSC400-CLOS-ACC"/>
+    <hyperlink ref="A655" r:id="rId1282" display="098060-000"/>
+    <hyperlink ref="C655" r:id="rId1283" display="Variant of FOSC-450"/>
+    <hyperlink ref="A656" r:id="rId1284" display="086228-000"/>
+    <hyperlink ref="C656" r:id="rId1285" display="Variant of FOSC-600"/>
+    <hyperlink ref="A657" r:id="rId1286" display="092244-000"/>
+    <hyperlink ref="C657" r:id="rId1287" display="Variant of FOSC-600"/>
+    <hyperlink ref="A658" r:id="rId1288" display="102351-000"/>
+    <hyperlink ref="C658" r:id="rId1289" display="Variant of FOSC-450"/>
+    <hyperlink ref="A659" r:id="rId1290" display="760253761"/>
+    <hyperlink ref="C659" r:id="rId1291" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A660" r:id="rId1292" display="RH0198-000"/>
+    <hyperlink ref="C660" r:id="rId1293" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A661" r:id="rId1294" display="RH0199-000"/>
+    <hyperlink ref="C661" r:id="rId1295" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A662" r:id="rId1296" display="RH0200-000"/>
+    <hyperlink ref="C662" r:id="rId1297" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A663" r:id="rId1298" display="RH0076-000"/>
+    <hyperlink ref="C663" r:id="rId1299" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A664" r:id="rId1300" display="RH0203-000"/>
+    <hyperlink ref="C664" r:id="rId1301" display="Variant of FOSC-400"/>
+    <hyperlink ref="A665" r:id="rId1302" display="RH0205-000"/>
+    <hyperlink ref="C665" r:id="rId1303" display="Variant of FOSC-450"/>
+    <hyperlink ref="A666" r:id="rId1304" display="RH0209-000"/>
+    <hyperlink ref="C666" r:id="rId1305" display="Variant of FOSC-450"/>
+    <hyperlink ref="A667" r:id="rId1306" display="RH0210-000"/>
+    <hyperlink ref="C667" r:id="rId1307" display="Variant of FOSC-450"/>
+    <hyperlink ref="A668" r:id="rId1308" display="S31663-000"/>
+    <hyperlink ref="C668" r:id="rId1309" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A669" r:id="rId1310" display="SL2822-000"/>
+    <hyperlink ref="C669" r:id="rId1311" display="Variant of FOSC-600"/>
+    <hyperlink ref="A670" r:id="rId1312" display="T76555-000"/>
+    <hyperlink ref="C670" r:id="rId1313" display="Variant of FOSC-450"/>
+    <hyperlink ref="A671" r:id="rId1314" display="TH0519-000"/>
+    <hyperlink ref="C671" r:id="rId1315" display="Variant of FOSC-400"/>
+    <hyperlink ref="A672" r:id="rId1316" display="TH1571-000"/>
+    <hyperlink ref="C672" r:id="rId1317" display="Variant of FOSC-450"/>
+    <hyperlink ref="A673" r:id="rId1318" display="UK4863-000"/>
+    <hyperlink ref="C673" r:id="rId1319" display="Variant of FOSC-450"/>
+    <hyperlink ref="A674" r:id="rId1320" display="760237745"/>
+    <hyperlink ref="C674" r:id="rId1321" display="Variant of FOSC-450"/>
+    <hyperlink ref="A675" r:id="rId1322" display="760235462"/>
+    <hyperlink ref="C675" r:id="rId1323" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A676" r:id="rId1324" display="760235472"/>
+    <hyperlink ref="C676" r:id="rId1325" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A677" r:id="rId1326" display="760235463"/>
+    <hyperlink ref="C677" r:id="rId1327" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A678" r:id="rId1328" display="760235482"/>
+    <hyperlink ref="C678" r:id="rId1329" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A679" r:id="rId1330" display="760235464"/>
+    <hyperlink ref="C679" r:id="rId1331" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A680" r:id="rId1332" display="760235474"/>
+    <hyperlink ref="C680" r:id="rId1333" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A681" r:id="rId1334" display="760235465"/>
+    <hyperlink ref="C681" r:id="rId1335" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A682" r:id="rId1336" display="760235476"/>
+    <hyperlink ref="C682" r:id="rId1337" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A683" r:id="rId1338" display="760235469"/>
+    <hyperlink ref="C683" r:id="rId1339" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A684" r:id="rId1340" display="760235470"/>
+    <hyperlink ref="C684" r:id="rId1341" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A685" r:id="rId1342" display="760235471"/>
+    <hyperlink ref="C685" r:id="rId1343" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A686" r:id="rId1344" display="760236029"/>
+    <hyperlink ref="C686" r:id="rId1345" display="Variant of FOSC-400"/>
+    <hyperlink ref="A687" r:id="rId1346" display="760259392"/>
+    <hyperlink ref="C687" r:id="rId1347" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A688" r:id="rId1348" display="760260385"/>
+    <hyperlink ref="C688" r:id="rId1349" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A689" r:id="rId1350" display="760260384"/>
+    <hyperlink ref="C689" r:id="rId1351" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A690" r:id="rId1352" display="760260387"/>
+    <hyperlink ref="C690" r:id="rId1353" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A691" r:id="rId1354" display="760260389"/>
+    <hyperlink ref="C691" r:id="rId1355" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A692" r:id="rId1356" display="CK9322-000"/>
+    <hyperlink ref="A693" r:id="rId1357" display="760260391"/>
+    <hyperlink ref="C693" r:id="rId1358" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A694" r:id="rId1359" display="760261332"/>
+    <hyperlink ref="C694" r:id="rId1360" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A695" r:id="rId1361" display="EH3216-000"/>
+    <hyperlink ref="C695" r:id="rId1362" display="Variant of FOSC-450"/>
+    <hyperlink ref="A696" r:id="rId1363" display="EH9011-000"/>
+    <hyperlink ref="C696" r:id="rId1364" display="Variant of FOSC-400"/>
+    <hyperlink ref="A697" r:id="rId1365" display="EH9014-000"/>
+    <hyperlink ref="C697" r:id="rId1366" display="Variant of FOSC-400"/>
+    <hyperlink ref="A698" r:id="rId1367" display="EK2547-000"/>
+    <hyperlink ref="C698" r:id="rId1368" display="Variant of FOSC-400"/>
+    <hyperlink ref="A699" r:id="rId1369" display="EK3546-000"/>
+    <hyperlink ref="C699" r:id="rId1370" display="Variant of FOSC-400"/>
+    <hyperlink ref="A700" r:id="rId1371" display="EM5842-000"/>
+    <hyperlink ref="C700" r:id="rId1372" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A701" r:id="rId1373" display="ER3574-000"/>
+    <hyperlink ref="C701" r:id="rId1374" display="Variant of FOSC-450"/>
+    <hyperlink ref="A702" r:id="rId1375" display="ER5213-000"/>
+    <hyperlink ref="C702" r:id="rId1376" display="Variant of FOSC-450"/>
+    <hyperlink ref="A703" r:id="rId1377" display="F05828-000"/>
+    <hyperlink ref="C703" r:id="rId1378" display="Variant of FOSC-450"/>
+    <hyperlink ref="A704" r:id="rId1379" display="F07684-000"/>
+    <hyperlink ref="C704" r:id="rId1380" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A705" r:id="rId1381" display="F10669-000"/>
+    <hyperlink ref="C705" r:id="rId1382" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A706" r:id="rId1383" display="F11672-000"/>
+    <hyperlink ref="C706" r:id="rId1384" display="Variant of FOSC-450"/>
+    <hyperlink ref="A707" r:id="rId1385" display="F16861-000"/>
+    <hyperlink ref="C707" r:id="rId1386" display="Variant of FOSC-400"/>
+    <hyperlink ref="A708" r:id="rId1387" display="F29601-000"/>
+    <hyperlink ref="C708" r:id="rId1388" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A709" r:id="rId1389" display="F33244-000"/>
+    <hyperlink ref="C709" r:id="rId1390" display="Variant of FOSC-450"/>
+    <hyperlink ref="A710" r:id="rId1391" display="760251704"/>
+    <hyperlink ref="C710" r:id="rId1392" display="Variant of FOSC-450"/>
+    <hyperlink ref="A711" r:id="rId1393" display="LY4519-000"/>
+    <hyperlink ref="C711" r:id="rId1394" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A712" r:id="rId1395" display="M7446C-000"/>
+    <hyperlink ref="C712" r:id="rId1396" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A713" r:id="rId1397" display="P5387P-000"/>
+    <hyperlink ref="C713" r:id="rId1398" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A714" r:id="rId1399" display="Q98560-000"/>
+    <hyperlink ref="C714" r:id="rId1400" display="Variant of FOSC-450"/>
+    <hyperlink ref="A715" r:id="rId1401" display="QJ6888-000"/>
+    <hyperlink ref="C715" r:id="rId1402" display="Variant of FOSC-450"/>
+    <hyperlink ref="A716" r:id="rId1403" display="G68315-000"/>
+    <hyperlink ref="C716" r:id="rId1404" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A717" r:id="rId1405" display="G6165Z-000"/>
+    <hyperlink ref="C717" r:id="rId1406" display="Variant of FOSC-450"/>
+    <hyperlink ref="A718" r:id="rId1407" display="H96547-000"/>
+    <hyperlink ref="C718" r:id="rId1408" display="Variant of FOSC-450"/>
+    <hyperlink ref="A719" r:id="rId1409" display="H57921-000"/>
+    <hyperlink ref="C719" r:id="rId1410" display="Variant of FOSC-600"/>
+    <hyperlink ref="A720" r:id="rId1411" display="HB9933-000"/>
+    <hyperlink ref="C720" r:id="rId1412" display="Variant of FOSC-600"/>
+    <hyperlink ref="A721" r:id="rId1413" display="HA967V-000"/>
+    <hyperlink ref="C721" r:id="rId1414" display="Variant of FOSC-450"/>
+    <hyperlink ref="A722" r:id="rId1415" display="HL0017-000"/>
+    <hyperlink ref="C722" r:id="rId1416" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A723" r:id="rId1417" display="JI945R-000"/>
+    <hyperlink ref="C723" r:id="rId1418" display="Variant of FOSC-450"/>
+    <hyperlink ref="A724" r:id="rId1419" display="L15100-000"/>
+    <hyperlink ref="C724" r:id="rId1420" display="Variant of FOSC-450"/>
+    <hyperlink ref="A725" r:id="rId1421" display="KR7894-000"/>
+    <hyperlink ref="C725" r:id="rId1422" display="Variant of FOSC-450"/>
+    <hyperlink ref="A726" r:id="rId1423" display="L08867-000"/>
+    <hyperlink ref="C726" r:id="rId1424" display="Variant of FOSC-450"/>
+    <hyperlink ref="A727" r:id="rId1425" display="L21886-000"/>
+    <hyperlink ref="C727" r:id="rId1426" display="Variant of FOSC-400"/>
+    <hyperlink ref="A728" r:id="rId1427" display="CW3951-000"/>
+    <hyperlink ref="C728" r:id="rId1428" display="Variant of FOSC-400"/>
+    <hyperlink ref="A729" r:id="rId1429" display="CW0063-000"/>
+    <hyperlink ref="C729" r:id="rId1430" display="Variant of FOSC-400"/>
+    <hyperlink ref="A730" r:id="rId1431" display="CW4696-000"/>
+    <hyperlink ref="C730" r:id="rId1432" display="Variant of FOSC-400"/>
+    <hyperlink ref="A731" r:id="rId1433" display="CW7504-000"/>
+    <hyperlink ref="C731" r:id="rId1434" display="Variant of FOSC-400"/>
+    <hyperlink ref="A732" r:id="rId1435" display="CY1078-000"/>
+    <hyperlink ref="C732" r:id="rId1436" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A733" r:id="rId1437" display="CY1814-000"/>
+    <hyperlink ref="C733" r:id="rId1438" display="Variant of FOSC-400"/>
+    <hyperlink ref="A734" r:id="rId1439" display="CY3838-000"/>
+    <hyperlink ref="C734" r:id="rId1440" display="Variant of FOSC400-CLOS-ACC"/>
+    <hyperlink ref="A735" r:id="rId1441" display="CZ1700-000"/>
+    <hyperlink ref="C735" r:id="rId1442" display="Variant of FOSC-400"/>
+    <hyperlink ref="A736" r:id="rId1443" display="CZ2182-000"/>
+    <hyperlink ref="C736" r:id="rId1444" display="Variant of FOSC-400"/>
+    <hyperlink ref="A737" r:id="rId1445" display="CZ2425-000"/>
+    <hyperlink ref="C737" r:id="rId1446" display="Variant of FOSC-400"/>
+    <hyperlink ref="A738" r:id="rId1447" display="CZ3388-000"/>
+    <hyperlink ref="C738" r:id="rId1448" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A739" r:id="rId1449" display="CZ8263-000"/>
+    <hyperlink ref="C739" r:id="rId1450" display="Variant of FOSC-400"/>
+    <hyperlink ref="A740" r:id="rId1451" display="D34133-000"/>
+    <hyperlink ref="C740" r:id="rId1452" display="Variant of FOSC-400"/>
+    <hyperlink ref="A741" r:id="rId1453" display="D25359-000"/>
+    <hyperlink ref="C741" r:id="rId1454" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A742" r:id="rId1455" display="D18767-000"/>
+    <hyperlink ref="C742" r:id="rId1456" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A743" r:id="rId1457" display="D43530-000"/>
+    <hyperlink ref="C743" r:id="rId1458" display="Variant of FOSC-400"/>
+    <hyperlink ref="A744" r:id="rId1459" display="D3109E-000"/>
+    <hyperlink ref="C744" r:id="rId1460" display="Variant of FOSC-450"/>
+    <hyperlink ref="A745" r:id="rId1461" display="D77011-000"/>
+    <hyperlink ref="C745" r:id="rId1462" display="Variant of FOSC-450"/>
+    <hyperlink ref="A746" r:id="rId1463" display="D39810-000"/>
+    <hyperlink ref="C746" r:id="rId1464" display="Variant of FOSC-400"/>
+    <hyperlink ref="A747" r:id="rId1465" display="D91837-000"/>
+    <hyperlink ref="C747" r:id="rId1466" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A748" r:id="rId1467" display="D87250-000"/>
+    <hyperlink ref="C748" r:id="rId1468" display="Variant of FOSC-400"/>
+    <hyperlink ref="A749" r:id="rId1469" display="D80858-000"/>
+    <hyperlink ref="C749" r:id="rId1470" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A750" r:id="rId1471" display="D8780F-000"/>
+    <hyperlink ref="C750" r:id="rId1472" display="Variant of FOSC-400"/>
+    <hyperlink ref="A751" r:id="rId1473" display="DK696L-000"/>
+    <hyperlink ref="C751" r:id="rId1474" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A752" r:id="rId1475" display="E02239-000"/>
+    <hyperlink ref="C752" r:id="rId1476" display="Variant of FOSC-400"/>
+    <hyperlink ref="A753" r:id="rId1477" display="E14374-000"/>
+    <hyperlink ref="C753" r:id="rId1478" display="Variant of FOSC-400"/>
+    <hyperlink ref="A754" r:id="rId1479" display="E14672-000"/>
+    <hyperlink ref="C754" r:id="rId1480" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A755" r:id="rId1481" display="E21473-000"/>
+    <hyperlink ref="C755" r:id="rId1482" display="Variant of FOSC600-CLOS-ACC"/>
+    <hyperlink ref="A756" r:id="rId1483" display="E41013-000"/>
+    <hyperlink ref="C756" r:id="rId1484" display="Variant of FOSC-600"/>
+    <hyperlink ref="A757" r:id="rId1485" display="E43425-000"/>
+    <hyperlink ref="C757" r:id="rId1486" display="Variant of FOSC-450"/>
+    <hyperlink ref="A758" r:id="rId1487" display="E30678-000"/>
     <hyperlink ref="C758" r:id="rId1488" display="Variant of FOSC-400"/>
-    <hyperlink ref="A759" r:id="rId1489" display="461411-000"/>
-[...3 lines deleted...]
-    <hyperlink ref="A761" r:id="rId1493" display="468040-000"/>
+    <hyperlink ref="A759" r:id="rId1489" display="E42776-000"/>
+    <hyperlink ref="C759" r:id="rId1490" display="Variant of FOSC-400"/>
+    <hyperlink ref="A760" r:id="rId1491" display="E56408-000"/>
+    <hyperlink ref="C760" r:id="rId1492" display="Variant of FOSC-400"/>
+    <hyperlink ref="A761" r:id="rId1493" display="E63631-000"/>
     <hyperlink ref="C761" r:id="rId1494" display="Variant of FOSC-450"/>
-    <hyperlink ref="A762" r:id="rId1495" display="469031-000"/>
-[...5 lines deleted...]
-    <hyperlink ref="A765" r:id="rId1501" display="487951-000"/>
+    <hyperlink ref="A762" r:id="rId1495" display="E47954-000"/>
+    <hyperlink ref="C762" r:id="rId1496" display="Variant of FOSC-400"/>
+    <hyperlink ref="A763" r:id="rId1497" display="E60597-000"/>
+    <hyperlink ref="C763" r:id="rId1498" display="Variant of FOSC-600"/>
+    <hyperlink ref="A764" r:id="rId1499" display="E93050-000"/>
+    <hyperlink ref="C764" r:id="rId1500" display="Variant of FOSC400-CLOS-ACC"/>
+    <hyperlink ref="A765" r:id="rId1501" display="EB9086-000"/>
     <hyperlink ref="C765" r:id="rId1502" display="Variant of FOSC-450"/>
-    <hyperlink ref="A766" r:id="rId1503" display="48463V-000"/>
-[...3 lines deleted...]
-    <hyperlink ref="A768" r:id="rId1507" display="496598-000"/>
+    <hyperlink ref="A766" r:id="rId1503" display="E87674-000"/>
+    <hyperlink ref="C766" r:id="rId1504" display="Variant of FOSC-600"/>
+    <hyperlink ref="A767" r:id="rId1505" display="E79564-000"/>
+    <hyperlink ref="C767" r:id="rId1506" display="Variant of FOSC-450"/>
+    <hyperlink ref="A768" r:id="rId1507" display="E89473-000"/>
     <hyperlink ref="C768" r:id="rId1508" display="Variant of FOSC-450"/>
-    <hyperlink ref="A769" r:id="rId1509" display="4E354F-000"/>
-[...5 lines deleted...]
-    <hyperlink ref="A772" r:id="rId1515" display="499564-000"/>
+    <hyperlink ref="A769" r:id="rId1509" display="CK6489-000"/>
+    <hyperlink ref="C769" r:id="rId1510" display="Variant of FOSC400-CLOS-ACC"/>
+    <hyperlink ref="A770" r:id="rId1511" display="CK6490-000"/>
+    <hyperlink ref="C770" r:id="rId1512" display="Variant of FOSC400-CLOS-ACC"/>
+    <hyperlink ref="A771" r:id="rId1513" display="CK8303-000"/>
+    <hyperlink ref="C771" r:id="rId1514" display="Variant of FOSC600-CLOS-ACC"/>
+    <hyperlink ref="A772" r:id="rId1515" display="CK8621-000"/>
     <hyperlink ref="C772" r:id="rId1516" display="Variant of FOSC-400"/>
-    <hyperlink ref="A773" r:id="rId1517" display="CK9322-000"/>
-[...250 lines deleted...]
-    <hyperlink ref="C902" r:id="rId1768" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A773" r:id="rId1517" display="CS3840-000"/>
+    <hyperlink ref="C773" r:id="rId1518" display="Variant of FOSC-400G"/>
+    <hyperlink ref="A774" r:id="rId1519" display="CS3842-000"/>
+    <hyperlink ref="C774" r:id="rId1520" display="Variant of FOSC-400G"/>
+    <hyperlink ref="A775" r:id="rId1521" display="A62395-000"/>
+    <hyperlink ref="C775" r:id="rId1522" display="Variant of FOSC-400"/>
+    <hyperlink ref="A776" r:id="rId1523" display="A91433-000"/>
+    <hyperlink ref="C776" r:id="rId1524" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A777" r:id="rId1525" display="A92266-000"/>
+    <hyperlink ref="C777" r:id="rId1526" display="Variant of FOSC-600"/>
+    <hyperlink ref="A778" r:id="rId1527" display="A80245-000"/>
+    <hyperlink ref="C778" r:id="rId1528" display="Variant of FOSC-450"/>
+    <hyperlink ref="A779" r:id="rId1529" display="A96217-000"/>
+    <hyperlink ref="C779" r:id="rId1530" display="Variant of FOSC-450"/>
+    <hyperlink ref="A780" r:id="rId1531" display="A97893-000"/>
+    <hyperlink ref="C780" r:id="rId1532" display="Variant of FOSC-450"/>
+    <hyperlink ref="A781" r:id="rId1533" display="AF719T-000"/>
+    <hyperlink ref="C781" r:id="rId1534" display="Variant of FOSC-400"/>
+    <hyperlink ref="A782" r:id="rId1535" display="B6247R-000"/>
+    <hyperlink ref="C782" r:id="rId1536" display="Variant of FOSC-450"/>
+    <hyperlink ref="A783" r:id="rId1537" display="B7759H-000"/>
+    <hyperlink ref="C783" r:id="rId1538" display="Variant of FOSC-450"/>
+    <hyperlink ref="A784" r:id="rId1539" display="B48230-000"/>
+    <hyperlink ref="C784" r:id="rId1540" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A785" r:id="rId1541" display="BJ7448-000"/>
+    <hyperlink ref="C785" r:id="rId1542" display="Variant of FOSC-600"/>
+    <hyperlink ref="A786" r:id="rId1543" display="BM0530-000"/>
+    <hyperlink ref="C786" r:id="rId1544" display="Variant of FOSC-400"/>
+    <hyperlink ref="A787" r:id="rId1545" display="BR0185-000"/>
+    <hyperlink ref="C787" r:id="rId1546" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A788" r:id="rId1547" display="BR5412-000"/>
+    <hyperlink ref="C788" r:id="rId1548" display="Variant of FOSC-600"/>
+    <hyperlink ref="A789" r:id="rId1549" display="C06369-000"/>
+    <hyperlink ref="C789" r:id="rId1550" display="Variant of FOSC-450"/>
+    <hyperlink ref="A790" r:id="rId1551" display="C14263-000"/>
+    <hyperlink ref="C790" r:id="rId1552" display="Variant of FOSC-450"/>
+    <hyperlink ref="A791" r:id="rId1553" display="C20303-000"/>
+    <hyperlink ref="C791" r:id="rId1554" display="Variant of FOSC-450"/>
+    <hyperlink ref="A792" r:id="rId1555" display="C20360-000"/>
+    <hyperlink ref="C792" r:id="rId1556" display="Variant of FOSC600-CLOS-ACC"/>
+    <hyperlink ref="A793" r:id="rId1557" display="C29148-000"/>
+    <hyperlink ref="C793" r:id="rId1558" display="Variant of FOSC-400"/>
+    <hyperlink ref="A794" r:id="rId1559" display="C25098-000"/>
+    <hyperlink ref="C794" r:id="rId1560" display="Variant of FOSC-450"/>
+    <hyperlink ref="A795" r:id="rId1561" display="C24184-000"/>
+    <hyperlink ref="C795" r:id="rId1562" display="Variant of FOSC400-CLOS-ACC"/>
+    <hyperlink ref="A796" r:id="rId1563" display="C36574-000"/>
+    <hyperlink ref="C796" r:id="rId1564" display="Variant of FOSC-400"/>
+    <hyperlink ref="A797" r:id="rId1565" display="C39558-000"/>
+    <hyperlink ref="C797" r:id="rId1566" display="Variant of FOSC-450"/>
+    <hyperlink ref="A798" r:id="rId1567" display="C32954-000"/>
+    <hyperlink ref="C798" r:id="rId1568" display="Variant of FOSC-450"/>
+    <hyperlink ref="A799" r:id="rId1569" display="C62943-000"/>
+    <hyperlink ref="C799" r:id="rId1570" display="Variant of FOSC-450"/>
+    <hyperlink ref="A800" r:id="rId1571" display="C61544-000"/>
+    <hyperlink ref="C800" r:id="rId1572" display="Variant of FOSC-400"/>
+    <hyperlink ref="A801" r:id="rId1573" display="C70216-000"/>
+    <hyperlink ref="C801" r:id="rId1574" display="Variant of FOSC400-CLOS-ACC"/>
+    <hyperlink ref="A802" r:id="rId1575" display="C70738-000"/>
+    <hyperlink ref="C802" r:id="rId1576" display="Variant of FOSC-400"/>
+    <hyperlink ref="A803" r:id="rId1577" display="C67369-000"/>
+    <hyperlink ref="C803" r:id="rId1578" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A804" r:id="rId1579" display="C85997-000"/>
+    <hyperlink ref="C804" r:id="rId1580" display="Variant of FOSC-450"/>
+    <hyperlink ref="A805" r:id="rId1581" display="C72987-000"/>
+    <hyperlink ref="C805" r:id="rId1582" display="Variant of FOSC-450"/>
+    <hyperlink ref="A806" r:id="rId1583" display="C81638-000"/>
+    <hyperlink ref="C806" r:id="rId1584" display="Variant of FOSC-450"/>
+    <hyperlink ref="A807" r:id="rId1585" display="CA4126-000"/>
+    <hyperlink ref="C807" r:id="rId1586" display="Variant of FOSC-400"/>
+    <hyperlink ref="A808" r:id="rId1587" display="CB5905-000"/>
+    <hyperlink ref="C808" r:id="rId1588" display="Variant of FOSC-400"/>
+    <hyperlink ref="A809" r:id="rId1589" display="CB7393-000"/>
+    <hyperlink ref="C809" r:id="rId1590" display="Variant of FOSC-400"/>
+    <hyperlink ref="A810" r:id="rId1591" display="760244148"/>
+    <hyperlink ref="A811" r:id="rId1592" display="760244149"/>
+    <hyperlink ref="A812" r:id="rId1593" display="760244150"/>
+    <hyperlink ref="A813" r:id="rId1594" display="760244143"/>
+    <hyperlink ref="A814" r:id="rId1595" display="760244144"/>
+    <hyperlink ref="A815" r:id="rId1596" display="760244145"/>
+    <hyperlink ref="A816" r:id="rId1597" display="FEC-36"/>
+    <hyperlink ref="C816" r:id="rId1598" display="Variant of FEC"/>
+    <hyperlink ref="A817" r:id="rId1599" display="F43265-000"/>
+    <hyperlink ref="C817" r:id="rId1600" display="Variant of FOSC-450"/>
+    <hyperlink ref="A818" r:id="rId1601" display="F63378-000"/>
+    <hyperlink ref="C818" r:id="rId1602" display="Variant of FOSC-600"/>
+    <hyperlink ref="A819" r:id="rId1603" display="F69619-000"/>
+    <hyperlink ref="C819" r:id="rId1604" display="Variant of FOSC-600"/>
+    <hyperlink ref="A820" r:id="rId1605" display="F59118-000"/>
+    <hyperlink ref="C820" r:id="rId1606" display="Variant of FOSC-400"/>
+    <hyperlink ref="A821" r:id="rId1607" display="F84540-000"/>
+    <hyperlink ref="C821" r:id="rId1608" display="Variant of FOSC-400"/>
+    <hyperlink ref="A822" r:id="rId1609" display="F90616-000"/>
+    <hyperlink ref="C822" r:id="rId1610" display="Variant of FOSC-600"/>
+    <hyperlink ref="A823" r:id="rId1611" display="F67166-000"/>
+    <hyperlink ref="C823" r:id="rId1612" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A824" r:id="rId1613" display="558850-000"/>
+    <hyperlink ref="C824" r:id="rId1614" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A825" r:id="rId1615" display="559451-1"/>
+    <hyperlink ref="C825" r:id="rId1616" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A826" r:id="rId1617" display="559088-000"/>
+    <hyperlink ref="C826" r:id="rId1618" display="Variant of FOSC-450"/>
+    <hyperlink ref="A827" r:id="rId1619" display="559456-000"/>
+    <hyperlink ref="C827" r:id="rId1620" display="Variant of FOSC-450"/>
+    <hyperlink ref="A828" r:id="rId1621" display="567423-000"/>
+    <hyperlink ref="C828" r:id="rId1622" display="Variant of FOSC-450"/>
+    <hyperlink ref="A829" r:id="rId1623" display="562504-000"/>
+    <hyperlink ref="C829" r:id="rId1624" display="Variant of FOSC400-CLOS-ACC"/>
+    <hyperlink ref="A830" r:id="rId1625" display="581981-000"/>
+    <hyperlink ref="C830" r:id="rId1626" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A831" r:id="rId1627" display="583302-000"/>
+    <hyperlink ref="C831" r:id="rId1628" display="Variant of FOSC-400"/>
+    <hyperlink ref="A832" r:id="rId1629" display="586756-000"/>
+    <hyperlink ref="C832" r:id="rId1630" display="Variant of FOSC-450"/>
+    <hyperlink ref="A833" r:id="rId1631" display="583640-000"/>
+    <hyperlink ref="C833" r:id="rId1632" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A834" r:id="rId1633" display="589854-000"/>
+    <hyperlink ref="C834" r:id="rId1634" display="Variant of FOSC-450"/>
+    <hyperlink ref="A835" r:id="rId1635" display="584868-000"/>
+    <hyperlink ref="C835" r:id="rId1636" display="Variant of FOSC-400"/>
+    <hyperlink ref="A836" r:id="rId1637" display="59611M-000"/>
+    <hyperlink ref="C836" r:id="rId1638" display="Variant of FOSC-450"/>
+    <hyperlink ref="A837" r:id="rId1639" display="593422-000"/>
+    <hyperlink ref="C837" r:id="rId1640" display="Variant of FOSC-450"/>
+    <hyperlink ref="A838" r:id="rId1641" display="596390-000"/>
+    <hyperlink ref="C838" r:id="rId1642" display="Variant of FOSC-400"/>
+    <hyperlink ref="A839" r:id="rId1643" display="594190-000"/>
+    <hyperlink ref="C839" r:id="rId1644" display="Variant of FOSC-400"/>
+    <hyperlink ref="A840" r:id="rId1645" display="5T3589-000"/>
+    <hyperlink ref="C840" r:id="rId1646" display="Variant of FOSC-400"/>
+    <hyperlink ref="A841" r:id="rId1647" display="734205-000"/>
+    <hyperlink ref="C841" r:id="rId1648" display="Variant of FOSC-400"/>
+    <hyperlink ref="A842" r:id="rId1649" display="714588-000"/>
+    <hyperlink ref="C842" r:id="rId1650" display="Variant of FOSC-450"/>
+    <hyperlink ref="A843" r:id="rId1651" display="730458-000"/>
+    <hyperlink ref="C843" r:id="rId1652" display="Variant of FOSC-400"/>
+    <hyperlink ref="A844" r:id="rId1653" display="714882-000"/>
+    <hyperlink ref="C844" r:id="rId1654" display="Variant of FOSC-400"/>
+    <hyperlink ref="A845" r:id="rId1655" display="718082-000"/>
+    <hyperlink ref="C845" r:id="rId1656" display="Variant of FOSC-400"/>
+    <hyperlink ref="A846" r:id="rId1657" display="718211-000"/>
+    <hyperlink ref="C846" r:id="rId1658" display="Variant of FOSC-600"/>
+    <hyperlink ref="A847" r:id="rId1659" display="739054-000"/>
+    <hyperlink ref="C847" r:id="rId1660" display="Variant of FOSC-400"/>
+    <hyperlink ref="A848" r:id="rId1661" display="731489-000"/>
+    <hyperlink ref="C848" r:id="rId1662" display="Variant of FOSC-400"/>
+    <hyperlink ref="A849" r:id="rId1663" display="722917-000"/>
+    <hyperlink ref="C849" r:id="rId1664" display="Variant of FOSC-400"/>
+    <hyperlink ref="A850" r:id="rId1665" display="743103-000"/>
+    <hyperlink ref="C850" r:id="rId1666" display="Variant of FOSC400-CLOS-ACC"/>
+    <hyperlink ref="A851" r:id="rId1667" display="754846-000"/>
+    <hyperlink ref="C851" r:id="rId1668" display="Variant of FOSC-600"/>
+    <hyperlink ref="A852" r:id="rId1669" display="757910-000"/>
+    <hyperlink ref="C852" r:id="rId1670" display="Variant of FOSC-450"/>
+    <hyperlink ref="A853" r:id="rId1671" display="757445-000"/>
+    <hyperlink ref="C853" r:id="rId1672" display="Variant of FOSC-400"/>
+    <hyperlink ref="A854" r:id="rId1673" display="615379-000"/>
+    <hyperlink ref="C854" r:id="rId1674" display="Variant of FOSC-450"/>
+    <hyperlink ref="A855" r:id="rId1675" display="61606V-000"/>
+    <hyperlink ref="C855" r:id="rId1676" display="Variant of FOSC-450"/>
+    <hyperlink ref="A856" r:id="rId1677" display="629313-000"/>
+    <hyperlink ref="C856" r:id="rId1678" display="Variant of FOSC-400"/>
+    <hyperlink ref="A857" r:id="rId1679" display="635830-8"/>
+    <hyperlink ref="C857" r:id="rId1680" display="Variant of FOSC-400"/>
+    <hyperlink ref="A858" r:id="rId1681" display="636388-000"/>
+    <hyperlink ref="C858" r:id="rId1682" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A859" r:id="rId1683" display="641414-000"/>
+    <hyperlink ref="C859" r:id="rId1684" display="Variant of FOSC-450"/>
+    <hyperlink ref="A860" r:id="rId1685" display="635830-2"/>
+    <hyperlink ref="C860" r:id="rId1686" display="Variant of FOSC-400"/>
+    <hyperlink ref="A861" r:id="rId1687" display="644487-000"/>
+    <hyperlink ref="C861" r:id="rId1688" display="Variant of FOSC-450"/>
+    <hyperlink ref="A862" r:id="rId1689" display="646311-000"/>
+    <hyperlink ref="C862" r:id="rId1690" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A863" r:id="rId1691" display="654916-000"/>
+    <hyperlink ref="C863" r:id="rId1692" display="Variant of FOSC-450"/>
+    <hyperlink ref="A864" r:id="rId1693" display="659313-000"/>
+    <hyperlink ref="C864" r:id="rId1694" display="Variant of FOSC-400"/>
+    <hyperlink ref="A865" r:id="rId1695" display="663259-000"/>
+    <hyperlink ref="C865" r:id="rId1696" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A866" r:id="rId1697" display="392343-000"/>
+    <hyperlink ref="C866" r:id="rId1698" display="Variant of FOSC-400"/>
+    <hyperlink ref="A867" r:id="rId1699" display="380999-000"/>
+    <hyperlink ref="C867" r:id="rId1700" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A868" r:id="rId1701" display="398512-000"/>
+    <hyperlink ref="C868" r:id="rId1702" display="Variant of FOSC-450"/>
+    <hyperlink ref="A869" r:id="rId1703" display="384493-000"/>
+    <hyperlink ref="C869" r:id="rId1704" display="Variant of FOSC-450"/>
+    <hyperlink ref="A870" r:id="rId1705" display="394701-000"/>
+    <hyperlink ref="C870" r:id="rId1706" display="Variant of FOSC-400"/>
+    <hyperlink ref="A871" r:id="rId1707" display="3Z8698-000"/>
+    <hyperlink ref="C871" r:id="rId1708" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A872" r:id="rId1709" display="40606V-000"/>
+    <hyperlink ref="C872" r:id="rId1710" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A873" r:id="rId1711" display="41606V-000"/>
+    <hyperlink ref="C873" r:id="rId1712" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A874" r:id="rId1713" display="418907-000"/>
+    <hyperlink ref="C874" r:id="rId1714" display="Variant of FOSC-400"/>
+    <hyperlink ref="A875" r:id="rId1715" display="419471-000"/>
+    <hyperlink ref="C875" r:id="rId1716" display="Variant of FOSC-400"/>
+    <hyperlink ref="A876" r:id="rId1717" display="423544-000"/>
+    <hyperlink ref="C876" r:id="rId1718" display="Variant of FOSC-450"/>
+    <hyperlink ref="A877" r:id="rId1719" display="429631-000"/>
+    <hyperlink ref="C877" r:id="rId1720" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A878" r:id="rId1721" display="430852-000"/>
+    <hyperlink ref="C878" r:id="rId1722" display="Variant of FOSC-400"/>
+    <hyperlink ref="A879" r:id="rId1723" display="43397K-000"/>
+    <hyperlink ref="C879" r:id="rId1724" display="Variant of FOSC-450"/>
+    <hyperlink ref="A880" r:id="rId1725" display="434370-000"/>
+    <hyperlink ref="C880" r:id="rId1726" display="Variant of FOSC-400"/>
+    <hyperlink ref="A881" r:id="rId1727" display="430987-000"/>
+    <hyperlink ref="C881" r:id="rId1728" display="Variant of FOSC-400"/>
+    <hyperlink ref="A882" r:id="rId1729" display="448702-000"/>
+    <hyperlink ref="C882" r:id="rId1730" display="Variant of FOSC-400"/>
+    <hyperlink ref="A883" r:id="rId1731" display="449105-000"/>
+    <hyperlink ref="C883" r:id="rId1732" display="Variant of FOSC450-CLOS-ACC"/>
+    <hyperlink ref="A884" r:id="rId1733" display="442141-000"/>
+    <hyperlink ref="A885" r:id="rId1734" display="444151-000"/>
+    <hyperlink ref="C885" r:id="rId1735" display="Variant of FOSC400-CLOS-ACC"/>
+    <hyperlink ref="A886" r:id="rId1736" display="43334M-000"/>
+    <hyperlink ref="C886" r:id="rId1737" display="Variant of FOSC-400"/>
+    <hyperlink ref="A887" r:id="rId1738" display="456357-000"/>
+    <hyperlink ref="A888" r:id="rId1739" display="458536-000"/>
+    <hyperlink ref="C888" r:id="rId1740" display="Variant of FOSC-400"/>
+    <hyperlink ref="A889" r:id="rId1741" display="45755P-000"/>
+    <hyperlink ref="C889" r:id="rId1742" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A890" r:id="rId1743" display="458128-000"/>
+    <hyperlink ref="C890" r:id="rId1744" display="Variant of FOSC-SPLICE-TRAYS"/>
+    <hyperlink ref="A891" r:id="rId1745" display="138273-000"/>
+    <hyperlink ref="C891" r:id="rId1746" display="Variant of FOSC-400"/>
+    <hyperlink ref="A892" r:id="rId1747" display="139534-000"/>
+    <hyperlink ref="C892" r:id="rId1748" display="Variant of FOSC400-CLOS-ACC"/>
+    <hyperlink ref="A893" r:id="rId1749" display="138908-000"/>
+    <hyperlink ref="C893" r:id="rId1750" display="Variant of FOSC-400"/>
+    <hyperlink ref="A894" r:id="rId1751" display="145796-000"/>
+    <hyperlink ref="C894" r:id="rId1752" display="Variant of FOSC-600"/>
+    <hyperlink ref="A895" r:id="rId1753" display="146937-000"/>
+    <hyperlink ref="C895" r:id="rId1754" display="Variant of FOSC-400"/>
+    <hyperlink ref="A896" r:id="rId1755" display="163471-000"/>
+    <hyperlink ref="C896" r:id="rId1756" display="Variant of FOSC-100"/>
+    <hyperlink ref="A897" r:id="rId1757" display="677893-000"/>
+    <hyperlink ref="C897" r:id="rId1758" display="Variant of FOSC-400"/>
+    <hyperlink ref="A898" r:id="rId1759" display="681316-000"/>
+    <hyperlink ref="C898" r:id="rId1760" display="Variant of FOSC-400"/>
+    <hyperlink ref="A899" r:id="rId1761" display="691383-000"/>
+    <hyperlink ref="C899" r:id="rId1762" display="Variant of FOSC-450"/>
+    <hyperlink ref="A900" r:id="rId1763" display="6C1254-000"/>
+    <hyperlink ref="C900" r:id="rId1764" display="Variant of FOSC-450"/>
+    <hyperlink ref="A901" r:id="rId1765" display="694667-000"/>
+    <hyperlink ref="C901" r:id="rId1766" display="Variant of FOSC400-CLOS-ACC"/>
+    <hyperlink ref="A902" r:id="rId1767" display="6Y203L-000"/>
+    <hyperlink ref="C902" r:id="rId1768" display="Variant of FOSC400-CLOS-ACC"/>
     <hyperlink ref="A903" r:id="rId1769" display="760254963"/>
     <hyperlink ref="C903" r:id="rId1770" display="Variant of FOSC-SPLICE-TRAYS"/>
     <hyperlink ref="A904" r:id="rId1771" display="760254964"/>
     <hyperlink ref="C904" r:id="rId1772" display="Variant of FOSC-SPLICE-TRAYS"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId1773"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>