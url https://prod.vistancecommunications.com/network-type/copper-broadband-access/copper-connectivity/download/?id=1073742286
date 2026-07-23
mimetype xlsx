--- v0 (2026-05-25)
+++ v1 (2026-07-23)
@@ -11,862 +11,1045 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="508" count="1198">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="485" count="1174">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Requirements</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>CK1828-001</t>
+  </si>
+  <si>
+    <t>TEL-SPLICE II Y2F</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>Tel-Splice II Connector, 2-wire, gel filled, yellow</t>
+  </si>
+  <si>
+    <t>Tel-Splice II</t>
+  </si>
+  <si>
+    <t>Butt splice connector</t>
+  </si>
+  <si>
+    <t>CK1830-001</t>
+  </si>
+  <si>
+    <t>TEL-SPLICE II RF</t>
+  </si>
+  <si>
+    <t>Tel-Splice II Connector, 3-wire, gel filled, red</t>
+  </si>
+  <si>
+    <t>CS5638-001</t>
+  </si>
+  <si>
+    <t>TEL-SPLICE II GF</t>
+  </si>
+  <si>
+    <t>Tel-Splice II Connector, half-tap, gel filled, green</t>
+  </si>
+  <si>
+    <t>9-737692-2</t>
+  </si>
+  <si>
+    <t>AS-25-Splice-Dry</t>
+  </si>
+  <si>
+    <t>AMP STACK™ III Connector Splice Kit, dry, 25-pair</t>
+  </si>
+  <si>
+    <t>AMP STACK™</t>
+  </si>
+  <si>
+    <t>AMP STACK</t>
+  </si>
+  <si>
+    <t>Connector kit</t>
+  </si>
+  <si>
+    <t>9-737834-2</t>
+  </si>
+  <si>
+    <t>AS-25-Halftap-Filled</t>
+  </si>
+  <si>
+    <t>AMP STACK™ III Connector Half-Tap Kit, pre-sealed, 25-pair</t>
+  </si>
+  <si>
+    <t>9-737830-2</t>
+  </si>
+  <si>
+    <t>AS-25-Splice-Filled</t>
+  </si>
+  <si>
+    <t>AMP STACK™ III Connector Splice Kit, pre-sealed, 25-pair</t>
+  </si>
+  <si>
+    <t>9-737860-2</t>
+  </si>
+  <si>
+    <t>AS-10-Halftap-Dry</t>
+  </si>
+  <si>
+    <t>AMP STACK™ IV Connector Half-Tap Kit, dry, 10-pair</t>
+  </si>
+  <si>
+    <t>9-737873-2</t>
+  </si>
+  <si>
+    <t>AS-10-Halftap-Filled</t>
+  </si>
+  <si>
+    <t>AMP STACK™ IV Connector Half-Tap Kit, pre-sealed, 10-pair</t>
+  </si>
+  <si>
     <t>9-60481007-04</t>
   </si>
   <si>
     <t>9-6048 1 007-04</t>
   </si>
   <si>
     <t>Variant of LSA-PLUS-PCB-BLOCKS</t>
   </si>
   <si>
     <t>LSA-PLUS® Connection Module 4/4</t>
   </si>
   <si>
     <t>LSA-PLUS®</t>
   </si>
   <si>
     <t>LSA-PLUS</t>
   </si>
   <si>
     <t>Connection module</t>
   </si>
   <si>
     <t>9-60481007-06</t>
   </si>
   <si>
     <t>9-6048 1 007-06</t>
   </si>
   <si>
     <t>LSA-PLUS® Connection Module 4/6</t>
   </si>
   <si>
     <t>9-60481090-00</t>
   </si>
   <si>
     <t>9-6048 1 090-00</t>
   </si>
   <si>
     <t>LSA-PLUS® Connection Plus Module 4/4</t>
   </si>
   <si>
+    <t>70191015-00</t>
+  </si>
+  <si>
+    <t>7019 1 015-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Comprotect Overvoltage Plug, 2/1, CP NTP DA180A1</t>
+  </si>
+  <si>
+    <t>Overvoltage plug</t>
+  </si>
+  <si>
     <t>Discontinued</t>
   </si>
   <si>
+    <t>70042001-01</t>
+  </si>
+  <si>
+    <t>7004 2 001-01</t>
+  </si>
+  <si>
+    <t>Variant of LSA-PLUS-MODULES</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Disconnection Module, cat 3, 10-pair, white, 8 box/carton</t>
+  </si>
+  <si>
+    <t>LSA-PLUS Series 2</t>
+  </si>
+  <si>
+    <t>Disconnection module</t>
+  </si>
+  <si>
+    <t>70042002-01</t>
+  </si>
+  <si>
+    <t>7004 2 002-01</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Disconnection Module, cat 3, 10-pair, white, 5 box/carton</t>
+  </si>
+  <si>
+    <t>70191215-00</t>
+  </si>
+  <si>
+    <t>7019 1 215-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Comprotect Overvoltage Plug, 2/1, CP HDP DA180A1</t>
+  </si>
+  <si>
+    <t>394758-0</t>
+  </si>
+  <si>
+    <t>PICABOND® Connector, LOOSE PIECE, MINI, BLUE</t>
+  </si>
+  <si>
+    <t>PICABOND®</t>
+  </si>
+  <si>
+    <t>PICABOND</t>
+  </si>
+  <si>
+    <t>Splice</t>
+  </si>
+  <si>
+    <t>64682048-10</t>
+  </si>
+  <si>
+    <t>6468 2 048-10</t>
+  </si>
+  <si>
+    <t>HighBand® PROFIL® Earth Module, green/yellow, 10-pair</t>
+  </si>
+  <si>
+    <t>Highband®</t>
+  </si>
+  <si>
+    <t>Highband</t>
+  </si>
+  <si>
+    <t>Earth module</t>
+  </si>
+  <si>
+    <t>64685700-10</t>
+  </si>
+  <si>
+    <t>6468 5 700-10</t>
+  </si>
+  <si>
+    <t>HighBand® Disconnection Module Kit, 20-pair, category 6A</t>
+  </si>
+  <si>
+    <t>64685043-10</t>
+  </si>
+  <si>
+    <t>6468 5 043-10</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Disconnection Module, cat 3, 2/10, PROFIL mounting</t>
+  </si>
+  <si>
+    <t>64685060-08</t>
+  </si>
+  <si>
+    <t>6468 5 060-08</t>
+  </si>
+  <si>
+    <t>HighBand® Ultim8 Disconnection Module, 8-pair, with jumper rings, category 6</t>
+  </si>
+  <si>
+    <t>64685044-10</t>
+  </si>
+  <si>
+    <t>6468 5 044-10</t>
+  </si>
+  <si>
+    <t>HighBand® PROFIL® Series 2 Connect Module, 10-pair, white</t>
+  </si>
+  <si>
+    <t>64685050-10</t>
+  </si>
+  <si>
+    <t>6468 5 050-10</t>
+  </si>
+  <si>
+    <t>HighBand® PROFIL® Disconnect Module Interface, with jumper rings, white</t>
+  </si>
+  <si>
+    <t>64685080-00</t>
+  </si>
+  <si>
+    <t>6468 5 080-00</t>
+  </si>
+  <si>
+    <t>HighBand® Switching Module, with jumper rings, 16-pair, ivory</t>
+  </si>
+  <si>
+    <t>Switching module</t>
+  </si>
+  <si>
+    <t>64685081-00</t>
+  </si>
+  <si>
+    <t>6468 5 081-00</t>
+  </si>
+  <si>
+    <t>HighBand® Switching Module, with jumper rings, 20-pair, ivory</t>
+  </si>
+  <si>
+    <t>66242061-02</t>
+  </si>
+  <si>
+    <t>6624 2 061-02</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Patch Cord,  2/2-2S plugs, 2 m</t>
+  </si>
+  <si>
+    <t>Copper patch cord</t>
+  </si>
+  <si>
+    <t>66242081-03</t>
+  </si>
+  <si>
+    <t>6624 2 081-03</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Patch Cord,  2/2, 2 pole, 3 m</t>
+  </si>
+  <si>
+    <t>66912058-02</t>
+  </si>
+  <si>
+    <t>6691 2 058-02</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Patch Cord, LSA-PLUS 2/2 to RJ45, 1.5 m</t>
+  </si>
+  <si>
+    <t>67173513-00</t>
+  </si>
+  <si>
+    <t>6717 3 513-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Overvoltage Arrestor, 3-pole, 260V-5A/5KA, BT14A</t>
+  </si>
+  <si>
+    <t>Earthing arrestor</t>
+  </si>
+  <si>
+    <t>60891810-00</t>
+  </si>
+  <si>
+    <t>6089 1 810-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Disconnection Module, unshielded, 10-pair</t>
+  </si>
+  <si>
+    <t>60892141-00</t>
+  </si>
+  <si>
+    <t>6089 2 141-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® 2-Pole Test Cord, 0.13 m</t>
+  </si>
+  <si>
+    <t>Copper test cord</t>
+  </si>
+  <si>
+    <t>60891015-01</t>
+  </si>
+  <si>
+    <t>6089 1 015-01</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Label Holder, 102.62 mm width, clear</t>
+  </si>
+  <si>
+    <t>Label holder</t>
+  </si>
+  <si>
+    <t>60892015-01</t>
+  </si>
+  <si>
+    <t>6089 2 015-01</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Hinged label holder, 10 pair</t>
+  </si>
+  <si>
+    <t>60892017-00</t>
+  </si>
+  <si>
+    <t>6089 2 017-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Earth Module, 38-pair, red, with earth wire</t>
+  </si>
+  <si>
+    <t>60891120-02</t>
+  </si>
+  <si>
+    <t>6089 1 120-02</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Connection Module, unshielded, 2/10, 10-pair, PROFIL mounting</t>
+  </si>
+  <si>
+    <t>60481080-00</t>
+  </si>
+  <si>
+    <t>6048 1 080-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Connection Plus Module 8/8</t>
+  </si>
+  <si>
+    <t>60891121-02</t>
+  </si>
+  <si>
+    <t>6089 1 121-02</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Series 2 Disconnection Module, 10-pair, PROFIL mounting</t>
+  </si>
+  <si>
+    <t>60361102-00</t>
+  </si>
+  <si>
+    <t>6036 1 102-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Disconnection Module 2/8, cat 3</t>
+  </si>
+  <si>
+    <t>61292-3</t>
+  </si>
+  <si>
+    <t>PICABOND® Connector, 250 lose piece, 400 Vdc, yellow</t>
+  </si>
+  <si>
+    <t>60922012-02</t>
+  </si>
+  <si>
+    <t>6092 2 012-02</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Label holder, 15 mm</t>
+  </si>
+  <si>
+    <t>60362005-00</t>
+  </si>
+  <si>
+    <t>6036 2 005-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Label Holder, 83.30 mm width, clear</t>
+  </si>
+  <si>
+    <t>60944-6</t>
+  </si>
+  <si>
+    <t>PICABOND® Connector, 1000 strip, green, unfilled</t>
+  </si>
+  <si>
+    <t>60892023-08</t>
+  </si>
+  <si>
+    <t>6089 2 023-08</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Overvoltage Arrestor Magazine, 10-pair, loaded, 5kA, 230V</t>
+  </si>
+  <si>
+    <t>Overvoltage magazine</t>
+  </si>
+  <si>
+    <t>60481180-00</t>
+  </si>
+  <si>
+    <t>6048 1 180-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Connection Module 8/8</t>
+  </si>
+  <si>
+    <t>60945-1</t>
+  </si>
+  <si>
+    <t>PICABOND® Connector, 1000 loose piece, green, gel filled</t>
+  </si>
+  <si>
+    <t>61226-1</t>
+  </si>
+  <si>
+    <t>PICABOND® Connector, 1000 loose piece, 48 Vdc, purple</t>
+  </si>
+  <si>
+    <t>64512076-00</t>
+  </si>
+  <si>
+    <t>6451 2 076-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Plug Set, 2 pole</t>
+  </si>
+  <si>
+    <t>Plug set</t>
+  </si>
+  <si>
+    <t>64512072-04</t>
+  </si>
+  <si>
+    <t>6451 2 072-04</t>
+  </si>
+  <si>
+    <t>LSA-PLUS®  Patch Cord, 4 pole, 2 plugs, 4 m</t>
+  </si>
+  <si>
+    <t>64512074-00</t>
+  </si>
+  <si>
+    <t>6451 2 074-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS®  Patch Cord, 2 pole, 2 plugs, 1 m</t>
+  </si>
+  <si>
+    <t>64512075-02</t>
+  </si>
+  <si>
+    <t>6451 2 075-02</t>
+  </si>
+  <si>
+    <t>LSA-PLUS®  Patch Cord, 4 pole, open ended, 2 m</t>
+  </si>
+  <si>
+    <t>64622094-00</t>
+  </si>
+  <si>
+    <t>6462 2 094-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® PROFIL Label Holder, 15 mm</t>
+  </si>
+  <si>
+    <t>64622095-00</t>
+  </si>
+  <si>
+    <t>6462 2 095-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Overvoltage Arrestor Magazine, PROFIL, 10-pair, unloaded</t>
+  </si>
+  <si>
+    <t>64552042-00</t>
+  </si>
+  <si>
+    <t>6455 2 042-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Earthing PROFIL Earth Strap</t>
+  </si>
+  <si>
+    <t>Hardware kit</t>
+  </si>
+  <si>
+    <t>64623010-03</t>
+  </si>
+  <si>
+    <t>6462 3 010-03</t>
+  </si>
+  <si>
+    <t>Record Book Cable Distribution</t>
+  </si>
+  <si>
+    <t>Record book</t>
+  </si>
+  <si>
+    <t>64622068-00</t>
+  </si>
+  <si>
+    <t>6462 2 068-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Conversion Link Block Kit</t>
+  </si>
+  <si>
+    <t>552041-3</t>
+  </si>
+  <si>
+    <t>PICABOND® Connector, 1000 strip, mini, blue</t>
+  </si>
+  <si>
+    <t>552647-2</t>
+  </si>
+  <si>
+    <t>PICABOND® Connector, 1000 loose piece, green/amber, breakaway, unfilled</t>
+  </si>
+  <si>
+    <t>552678-2</t>
+  </si>
+  <si>
+    <t>Tel-Splice Connector, 3-wire, gel filled, translucent, 500 tube</t>
+  </si>
+  <si>
+    <t>Tel-Splice</t>
+  </si>
+  <si>
+    <t>552795-2</t>
+  </si>
+  <si>
+    <t>Tel-Splice Connector, 2-wire, gel filled, translucent, 1000 tube</t>
+  </si>
+  <si>
+    <t>552639-1</t>
+  </si>
+  <si>
+    <t>PICABOND® Connector, 1000 strip, purple/amber</t>
+  </si>
+  <si>
+    <t>CP-59091076-00</t>
+  </si>
+  <si>
+    <t>CP-5909 1 076-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Comprotect Overvoltage Plug, 2/1, CP I180A1</t>
+  </si>
+  <si>
+    <t>9-60481080-01</t>
+  </si>
+  <si>
+    <t>9-6048 1 080-01</t>
+  </si>
+  <si>
     <t>LSA-70142250-00</t>
   </si>
   <si>
     <t>LSA-7014 2 250-00</t>
   </si>
   <si>
-    <t>Variant of LSA-PLUS-MODULES</t>
-[...1 lines deleted...]
-  <si>
     <t>LSA-PLUS® HD180 10-pair Disconnection Module for PROFIL mounting</t>
   </si>
   <si>
     <t>LSA-PLUS HD180</t>
   </si>
   <si>
-    <t>Disconnection module</t>
-[...44 lines deleted...]
-    <t>LSA-PLUS® Comprotect Overvoltage Plug, 2/1, CP HDP DA180A1</t>
+    <t>1-552678-2</t>
+  </si>
+  <si>
+    <t>Tel-Splice Connector, 3-wire, gel filled, translucent, 100 box/carton</t>
+  </si>
+  <si>
+    <t>1-553397-1</t>
+  </si>
+  <si>
+    <t>Tel-Splice Connector, half-tap, dry, clear</t>
+  </si>
+  <si>
+    <t>1-553397-3</t>
+  </si>
+  <si>
+    <t>Tel-Splice Connector, half-tap, gel filled, clear</t>
+  </si>
+  <si>
+    <t>1-60945-3</t>
+  </si>
+  <si>
+    <t>PICABOND® Connector, 250 loose piece, green</t>
+  </si>
+  <si>
+    <t>1-737830-2</t>
+  </si>
+  <si>
+    <t>AS-III-25-S-IY/GD-G-TR/TR-12</t>
+  </si>
+  <si>
+    <t>1-737834-2</t>
+  </si>
+  <si>
+    <t>AS-III-25-H-IY/GN-G-TR/TR-12</t>
+  </si>
+  <si>
+    <t>1-737860-2</t>
+  </si>
+  <si>
+    <t>AS-IV-10-H-IY/GN-D-TR/TR-10</t>
+  </si>
+  <si>
+    <t>229915-1</t>
+  </si>
+  <si>
+    <t>PICABOND® Connector, 1000 strip, 48 Vdc, purple</t>
+  </si>
+  <si>
+    <t>229915-2</t>
+  </si>
+  <si>
+    <t>PICABOND® Connector, 1000 strip, 400 Vdc, purple</t>
+  </si>
+  <si>
+    <t>229917-2</t>
+  </si>
+  <si>
+    <t>PICABOND® Connector, 1000 strip, 400 Vdc, yellow</t>
   </si>
   <si>
     <t>66242081-01</t>
   </si>
   <si>
     <t>6624 2 081-01</t>
   </si>
   <si>
     <t>LSA-PLUS® Patch Cord,  2/2, 2 pole, 1 m</t>
   </si>
   <si>
-    <t>Copper patch cord</t>
-[...1 lines deleted...]
-  <si>
     <t>66242081-04</t>
   </si>
   <si>
     <t>6624 2 081-04</t>
   </si>
   <si>
     <t>LSA-PLUS® Patch Cord,  2/2, 2 pole, 4 m</t>
   </si>
   <si>
     <t>66242081-11</t>
   </si>
   <si>
     <t>6624 2 081-11</t>
   </si>
   <si>
     <t>LSA-PLUS® Patch Cord,  2/2, 2 pole, 8 m</t>
   </si>
   <si>
+    <t>LSA-PLUS-PCB-BLOCKS</t>
+  </si>
+  <si>
+    <t>Base Product</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Blocks for PCB mounting</t>
+  </si>
+  <si>
     <t>9-552041-4</t>
   </si>
   <si>
     <t>INLINE MINI, BLUE, LP</t>
   </si>
   <si>
     <t>Inline connector, 1000 loose piece, mini, blue</t>
   </si>
   <si>
-    <t>PICABOND®</t>
-[...605 lines deleted...]
-    <t>LSA-PLUS® Label Holder, PVC</t>
+    <t>LSA-PLUS-MODULES</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Modules for Backmount  frame and Profil mounting</t>
+  </si>
+  <si>
+    <t>LSA-PLUS | LSA-PLUS HD180 | LSA-PLUS Series 2</t>
+  </si>
+  <si>
+    <t>Connection module | Disconnection module | Earth module | Protection magazine | Switching module</t>
+  </si>
+  <si>
+    <t>LSA-PLUS-CABLE-HEADS</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Cable Heads for Frame mounting</t>
+  </si>
+  <si>
+    <t>Cable head</t>
+  </si>
+  <si>
+    <t>9-737708-2</t>
+  </si>
+  <si>
+    <t>AS-25-Halftap-Dry</t>
+  </si>
+  <si>
+    <t>AMP STACK™ III Connector Half-Tap Kit, dry, 25-pair</t>
+  </si>
+  <si>
+    <t>9-737858-2</t>
+  </si>
+  <si>
+    <t>AS-10-Splice-Dry</t>
+  </si>
+  <si>
+    <t>AMP STACK™ IV Connector Splice Kit, dry, 10-pair</t>
+  </si>
+  <si>
+    <t>9-737869-2</t>
+  </si>
+  <si>
+    <t>AS-10-Splice-Filled</t>
+  </si>
+  <si>
+    <t>AMP STACK™ IV Connector Splice Kit, pre-sealed, 10-pair</t>
   </si>
   <si>
     <t>552041-1</t>
   </si>
   <si>
     <t>552041-2</t>
   </si>
   <si>
     <t>PICABOND® Connector, 250 loose piece, mini, blue</t>
   </si>
   <si>
     <t>552041-4</t>
   </si>
   <si>
     <t>PICABOND® Connector, 1000 loose piece, mini, blue</t>
   </si>
   <si>
     <t>552043-1</t>
   </si>
   <si>
     <t>PICABOND® Connector, 1000 strip, brown</t>
   </si>
   <si>
     <t>552466-2</t>
   </si>
   <si>
     <t>PICABOND® Connector, 250 loose piece, 48 Vdc, pink</t>
   </si>
   <si>
+    <t>https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item300100106895</t>
+  </si>
+  <si>
+    <t>300100106895</t>
+  </si>
+  <si>
+    <t>LSA-7014 2 255-00</t>
+  </si>
+  <si>
+    <t>229917-1</t>
+  </si>
+  <si>
+    <t>PICABOND® Connector, 1000 strip, 48 Vdc, yellow</t>
+  </si>
+  <si>
+    <t>1-737692-2</t>
+  </si>
+  <si>
+    <t>AS-III-25-S-IY/GD-D-TR/TR-12</t>
+  </si>
+  <si>
+    <t>1-737708-2</t>
+  </si>
+  <si>
+    <t>AS-III-25-H-IY/GN-D-TR/TR-12</t>
+  </si>
+  <si>
+    <t>1-737858-2</t>
+  </si>
+  <si>
+    <t>AS-IV-10-S-IY/GD-D-TR/TR-10</t>
+  </si>
+  <si>
+    <t>1-737869-2</t>
+  </si>
+  <si>
+    <t>AS-IV-10-S-IY/GD-G-TR/TR-10</t>
+  </si>
+  <si>
+    <t>1-737873-2</t>
+  </si>
+  <si>
+    <t>AS-IV-10-H-IY/GN-G-TR/TR-10</t>
+  </si>
+  <si>
+    <t>9-552041-3</t>
+  </si>
+  <si>
+    <t>INLINE MINI, BLUE, STRIP</t>
+  </si>
+  <si>
+    <t>Inline connector, 1000 strip, mini, blue</t>
+  </si>
+  <si>
+    <t>9-60481090-01</t>
+  </si>
+  <si>
+    <t>9-6048 1 090-01</t>
+  </si>
+  <si>
+    <t>9-60481007-08</t>
+  </si>
+  <si>
+    <t>9-6048 1 007-08</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Connection Module 4/8</t>
+  </si>
+  <si>
+    <t>9-60481080-00</t>
+  </si>
+  <si>
+    <t>9-6048 1 080-00</t>
+  </si>
+  <si>
+    <t>LSA-70141200-11</t>
+  </si>
+  <si>
+    <t>LSA-7014 1 200-11</t>
+  </si>
+  <si>
+    <t>Variant of LSA-PLUS-CABLE-HEADS</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Cable Head, cat 3, 200-pair</t>
+  </si>
+  <si>
+    <t>LSA-70141206-10</t>
+  </si>
+  <si>
+    <t>LSA-7014 1 206-10</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Cable Head, cat 3, 100-pair</t>
+  </si>
+  <si>
+    <t>LSA-70142058-00</t>
+  </si>
+  <si>
+    <t>LSA-7014 2 058-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Hinged Label Frame, 11.1 mm depth</t>
+  </si>
+  <si>
+    <t>Label frame</t>
+  </si>
+  <si>
+    <t>LSA-70142210-00</t>
+  </si>
+  <si>
+    <t>LSA-7014 2 210-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® HD180 10-pair Connection Module for Back Mount Frame mounting</t>
+  </si>
+  <si>
+    <t>LSA-70142265-00</t>
+  </si>
+  <si>
+    <t>LSA-7014 2 265-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® HD180 10-pair Disconnection Module for Back Mount Frame mounting</t>
+  </si>
+  <si>
+    <t>LSA-66232083-00</t>
+  </si>
+  <si>
+    <t>LSA-6623 2 083-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Test Cord LSA-PLUS, 4-pole plug, 1.8 m</t>
+  </si>
+  <si>
+    <t>1-553395-2</t>
+  </si>
+  <si>
+    <t>Tel-Splice Connector, 2-wire, gel filled, clear</t>
+  </si>
+  <si>
+    <t>1-552678-4</t>
+  </si>
+  <si>
+    <t>Tel-Splice Connector, 3-wire, dry, yellow</t>
+  </si>
+  <si>
+    <t>1-552795-2</t>
+  </si>
+  <si>
+    <t>Tel-Splice Connector, 2-wire, gel filled, translucent</t>
+  </si>
+  <si>
+    <t>1-553017-2</t>
+  </si>
+  <si>
+    <t>Tel-Splice Connector, half-tap, gel filled, translucent blue</t>
+  </si>
+  <si>
+    <t>BR0299-000</t>
+  </si>
+  <si>
     <t>552043-2</t>
   </si>
   <si>
     <t>PICABOND® Connector, 1000 loose piece, brown</t>
   </si>
   <si>
     <t>552466-4</t>
   </si>
   <si>
     <t>PICABOND® Connector, 250 loose piece, 400 Vdc, pink</t>
   </si>
   <si>
     <t>552043-3</t>
   </si>
   <si>
     <t>PICABOND® Connector, 1000 strip, mini, brown</t>
   </si>
   <si>
     <t>552043-4</t>
   </si>
   <si>
     <t>PICABOND® Connector, 1000 loose piece, mini, brown</t>
   </si>
   <si>
     <t>552466-6</t>
@@ -877,171 +1060,66 @@
   <si>
     <t>552769-2</t>
   </si>
   <si>
     <t>PICABOND® Connector, 1000 loose piece, green/amber, breakaway, gel filled</t>
   </si>
   <si>
     <t>553017-2</t>
   </si>
   <si>
     <t>Tel-Splice Connector, half-tap, gel filled, translucent blue, 1000 tube</t>
   </si>
   <si>
     <t>552576-2</t>
   </si>
   <si>
     <t>PICABOND® Connector, 1000 loose piece, green/amber</t>
   </si>
   <si>
     <t>552639-2</t>
   </si>
   <si>
     <t>PICABOND® Connector, 1000 loose piece, purple/amber</t>
   </si>
   <si>
-    <t>https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item300100106895</t>
-[...119 lines deleted...]
-    <t>PICABOND® Connector, 1000 strip, 48 Vdc, yellow</t>
+    <t>70191012-00</t>
+  </si>
+  <si>
+    <t>7019 1 012-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Comprotect Overvoltage Plug, 2/1, CP NTP I180A1</t>
+  </si>
+  <si>
+    <t>70191013-02</t>
+  </si>
+  <si>
+    <t>7019 1 013-02</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Comprotect Overvoltage Plug, 2/1, CP NTP GB180C1</t>
   </si>
   <si>
     <t>60481190-00</t>
   </si>
   <si>
     <t>6048 1 190-00</t>
   </si>
   <si>
     <t>60891126-20</t>
   </si>
   <si>
     <t>6089 1 126-00</t>
   </si>
   <si>
     <t>LSA-PLUS® PROFIL Switching Module, cat 3, 10-pair</t>
   </si>
   <si>
     <t>60892015-00</t>
   </si>
   <si>
     <t>6089 2 015-00</t>
   </si>
   <si>
     <t>60893130-01</t>
   </si>
@@ -1303,282 +1381,135 @@
   <si>
     <t>HighBand® PROFIL® Instrumentation Disconnect Module, white</t>
   </si>
   <si>
     <t>64685056-00</t>
   </si>
   <si>
     <t>6468 5 056-00</t>
   </si>
   <si>
     <t>HighBand® PROFIL® Commoning Module, gray</t>
   </si>
   <si>
     <t>65341001-00</t>
   </si>
   <si>
     <t>6534 1 001-00</t>
   </si>
   <si>
     <t>Label Insert for LSA-PLUS Label Holder</t>
   </si>
   <si>
     <t>Label kit</t>
   </si>
   <si>
-    <t>65351021-00</t>
-[...7 lines deleted...]
-  <si>
     <t>66242340-09</t>
   </si>
   <si>
     <t>6624 2 340-09</t>
   </si>
   <si>
     <t>LSA-PLUS® Test Cord, LSA-PLUS to Banana socket, 0.2 m</t>
   </si>
   <si>
     <t>66242040-02</t>
   </si>
   <si>
     <t>6624 2 040-02</t>
   </si>
   <si>
     <t>LSA-PLUS® Test Cord, LSA-PLUS plug to Banana socket, 2 m</t>
   </si>
   <si>
-    <t>1-553395-2</t>
-[...71 lines deleted...]
-    <t>Earthing bar</t>
+    <t>66242040-09</t>
+  </si>
+  <si>
+    <t>6624 2 040-09</t>
+  </si>
+  <si>
+    <t>66242541-02</t>
+  </si>
+  <si>
+    <t>6624 2 541-02</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Patch Cord, 2/4-4S plugs, 2 m</t>
+  </si>
+  <si>
+    <t>66242801-02</t>
+  </si>
+  <si>
+    <t>6624 2 801-02</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Patch Cord, 2/4, 4 pole plugs, 2 m</t>
+  </si>
+  <si>
+    <t>66472000-07</t>
+  </si>
+  <si>
+    <t>6647 2 000-07</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Patch Cord, LSA-PLUS to LSA-PLUS, 1-pair, white, 7 ft</t>
+  </si>
+  <si>
+    <t>67281004-04</t>
+  </si>
+  <si>
+    <t>6728 1 004-04</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Disconnection Module, cat 3, 10-pair</t>
+  </si>
+  <si>
+    <t>67281005-05</t>
+  </si>
+  <si>
+    <t>6728 1 005-05</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Switching Module, cat 3, 10-pair</t>
   </si>
   <si>
     <t>70191212-00</t>
   </si>
   <si>
     <t>7019 1 212-00</t>
   </si>
   <si>
     <t>LSA-PLUS® Comprotect Overvoltage Plug, 2/1, CP HDP I180A1</t>
   </si>
   <si>
     <t>70191213-02</t>
   </si>
   <si>
     <t>7019 1 213-02</t>
   </si>
   <si>
     <t>LSA-PLUS® Comprotect Overvoltage Plug, 2/1, CP HDP GB180C1</t>
-  </si>
-[...112 lines deleted...]
-    <t>0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -1679,75 +1610,75 @@
         </left>
         <right style="thin">
           <color rgb="FF808080"/>
         </right>
         <top style="thin">
           <color rgb="FF808080"/>
         </top>
         <bottom style="thin">
           <color rgb="FF808080"/>
         </bottom>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="1">
     <tableStyle name="tableHeader" pivot="0" count="1">
       <tableStyleElement type="headerRow" dxfId="0"/>
     </tableStyle>
   </tableStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J176" totalsRowShown="0">
-  <autoFilter ref="A1:J176"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J169" totalsRowShown="0">
+  <autoFilter ref="A1:J169"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Requirements"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item9-60481007-04" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-pcb-blocks" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item9-60481007-06" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-pcb-blocks" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item9-60481090-00" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-pcb-blocks" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/itemlsa-70142250-00" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/item70191015-00" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item70042001-01" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item70042002-01" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/item70191215-00" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/cable-assemblies-for-copper-modules/item66242081-01" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/cable-assemblies-for-copper-modules/item66242081-04" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/cable-assemblies-for-copper-modules/item66242081-11" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item9-552041-4" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/itemck1828-001" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/itemck1830-001" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/itemcs5638-001" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item9-737692-2" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item9-737834-2" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item9-737830-2" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item9-737860-2" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item9-737873-2" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-pcb-blocks" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item1-552678-2" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item1-553397-1" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item1-553397-3" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item1-60945-3" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item1-737830-2" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item1-737834-2" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item1-737860-2" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item9-60481080-01" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-pcb-blocks" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/itemcp-59091078-00" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/itemcp-59091063-40" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/itemcp-59091076-00" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item229915-1" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item229915-2" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item229917-2" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item394758-0" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item552678-2" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item552795-2" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item552639-1" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item552041-3" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item552647-2" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item60891810-00" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/cable-assemblies-for-copper-modules/item60892141-00" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/item60891015-01" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/item60892015-01" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item60892017-00" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item60891120-02" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item60481080-00" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-pcb-blocks" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item60891121-02" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item60361102-00" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item61292-3" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/item60922012-02" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/item60362005-00" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item60944-6" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item60892023-08" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item60481180-00" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-pcb-blocks" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item60945-1" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item61226-1" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/item64512076-00" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/cable-assemblies-for-copper-modules/item64512072-04" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/cable-assemblies-for-copper-modules/item64512074-00" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/cable-assemblies-for-copper-modules/item64512075-02" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/item64622094-00" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item64622095-00" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/item64552042-00" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/item64623010-03" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/item64622068-00" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item64682048-10" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item64685700-10" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item64685043-10" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item64685060-08" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item64685044-10" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item64685050-10" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item64685080-00" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item64685081-00" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/cable-assemblies-for-copper-modules/item66242061-02" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/cable-assemblies-for-copper-modules/item66242081-03" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/cable-assemblies-for-copper-modules/item66912058-02" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/item67173513-00" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/item67302003-00" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item552041-1" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item552041-2" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item552041-4" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item552043-1" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item552466-2" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item552043-2" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item552466-4" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item552043-3" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item552043-4" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item552466-6" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item552769-2" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item553017-2" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item552576-2" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item552639-2" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item300100106895" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item9-60481090-01" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-pcb-blocks" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/itemlsa-70141200-11" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-cable-heads" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/itemlsa-70141206-10" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-cable-heads" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/itemlsa-70142058-00" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/itemlsa-70142210-00" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/itemlsa-70142265-00" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/cable-assemblies-for-copper-modules/itemlsa-66232083-00" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/itemcp-59091082-01" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/itemcp-59091086-00" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/itembr0299-000" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-cable-heads" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item229917-1" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item60481190-00" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-pcb-blocks" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item60891126-20" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/item60892015-00" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/item60893130-01" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item60945-6" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item60361004-00" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item60891102-02" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item60946-4" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item60361005-00" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item60947-1" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item60921102-07" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-cable-heads" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item60947-3" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item60921102-01" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-cable-heads" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item60892023-01" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item60481090-00" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-pcb-blocks" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item60892089-00" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item60945-4" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item61226-2" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item61899-1" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item61226-3" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item61292-1" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item61292-2" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/cable-assemblies-for-copper-modules/item64512077-10" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/cable-assemblies-for-copper-modules/item64512072-00" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/cable-assemblies-for-copper-modules/item64512072-02" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/cable-assemblies-for-copper-modules/item64512073-02" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/cable-assemblies-for-copper-modules/item64512074-02" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item64622023-01" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/item64623044-00" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item64622053-10" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/item64690001-17" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item64685043-11" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/item64690001-24" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item64685043-13" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item64685061-00" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item64685049-10" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item64685056-00" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/item65341001-00" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/item65351021-00" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/cable-assemblies-for-copper-modules/item66242340-09" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/cable-assemblies-for-copper-modules/item66242040-02" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item1-553395-2" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item1-552678-4" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item1-552795-2" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item1-553017-2" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item1-737692-2" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item1-737708-2" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item1-737858-2" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item1-737869-2" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item1-737873-2" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/item59093041-00" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/item70191212-00" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/item70191213-02" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/item70191012-00" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/item70191013-02" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/cable-assemblies-for-copper-modules/item66242040-09" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/cable-assemblies-for-copper-modules/item66242541-02" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/cable-assemblies-for-copper-modules/item66242801-02" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/cable-assemblies-for-copper-modules/item66472000-07" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item67281004-04" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item67281005-05" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item9-552041-3" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item9-737708-2" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item9-737858-2" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item9-737869-2" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item9-60481007-08" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-pcb-blocks" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item9-60481080-00" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-pcb-blocks" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/itemck1828-001" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/itemck1830-001" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/itemcs5638-001" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item9-737692-2" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item9-737834-2" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item9-737830-2" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item9-737860-2" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item9-737873-2" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item9-60481007-04" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-pcb-blocks" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item9-60481007-06" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-pcb-blocks" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item9-60481090-00" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-pcb-blocks" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/item70191015-00" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item70042001-01" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item70042002-01" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/item70191215-00" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item394758-0" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item64682048-10" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item64685700-10" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item64685043-10" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item64685060-08" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item64685044-10" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item64685050-10" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item64685080-00" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item64685081-00" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/cable-assemblies-for-copper-modules/item66242061-02" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/cable-assemblies-for-copper-modules/item66242081-03" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/cable-assemblies-for-copper-modules/item66912058-02" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/item67173513-00" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item60891810-00" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/cable-assemblies-for-copper-modules/item60892141-00" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/item60891015-01" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/item60892015-01" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item60892017-00" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item60891120-02" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item60481080-00" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-pcb-blocks" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item60891121-02" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item60361102-00" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item61292-3" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/item60922012-02" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/item60362005-00" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item60944-6" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item60892023-08" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item60481180-00" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-pcb-blocks" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item60945-1" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item61226-1" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/item64512076-00" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/cable-assemblies-for-copper-modules/item64512072-04" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/cable-assemblies-for-copper-modules/item64512074-00" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/cable-assemblies-for-copper-modules/item64512075-02" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/item64622094-00" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item64622095-00" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/item64552042-00" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/item64623010-03" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/item64622068-00" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item552041-3" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item552647-2" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item552678-2" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item552795-2" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item552639-1" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/itemcp-59091076-00" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item9-60481080-01" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-pcb-blocks" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/itemlsa-70142250-00" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item1-552678-2" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item1-553397-1" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item1-553397-3" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item1-60945-3" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item1-737830-2" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item1-737834-2" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item1-737860-2" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item229915-1" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item229915-2" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item229917-2" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/cable-assemblies-for-copper-modules/item66242081-01" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/cable-assemblies-for-copper-modules/item66242081-04" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/cable-assemblies-for-copper-modules/item66242081-11" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-pcb-blocks" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item9-552041-4" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-cable-heads" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item9-737708-2" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item9-737858-2" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item9-737869-2" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item552041-1" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item552041-2" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item552041-4" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item552043-1" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item552466-2" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item300100106895" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item229917-1" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item1-737692-2" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item1-737708-2" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item1-737858-2" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item1-737869-2" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item1-737873-2" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item9-552041-3" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item9-60481090-01" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-pcb-blocks" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item9-60481007-08" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-pcb-blocks" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item9-60481080-00" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-pcb-blocks" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/itemlsa-70141200-11" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-cable-heads" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/itemlsa-70141206-10" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-cable-heads" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/itemlsa-70142058-00" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/itemlsa-70142210-00" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/itemlsa-70142265-00" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/cable-assemblies-for-copper-modules/itemlsa-66232083-00" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item1-553395-2" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item1-552678-4" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item1-552795-2" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item1-553017-2" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/itembr0299-000" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item552043-2" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item552466-4" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item552043-3" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item552043-4" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item552466-6" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item552769-2" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item553017-2" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item552576-2" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item552639-2" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/item70191012-00" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/item70191013-02" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item60481190-00" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-pcb-blocks" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item60891126-20" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/item60892015-00" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/item60893130-01" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item60945-6" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item60361004-00" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item60891102-02" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item60946-4" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item60361005-00" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item60947-1" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item60921102-07" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-cable-heads" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item60947-3" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item60921102-01" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-cable-heads" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item60892023-01" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item60481090-00" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-pcb-blocks" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item60892089-00" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item60945-4" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item61226-2" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item61899-1" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item61226-3" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item61292-1" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item61292-2" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/cable-assemblies-for-copper-modules/item64512077-10" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/cable-assemblies-for-copper-modules/item64512072-00" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/cable-assemblies-for-copper-modules/item64512072-02" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/cable-assemblies-for-copper-modules/item64512073-02" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/cable-assemblies-for-copper-modules/item64512074-02" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item64622023-01" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/item64623044-00" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item64622053-10" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/item64690001-17" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item64685043-11" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/item64690001-24" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item64685043-13" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item64685061-00" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item64685049-10" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item64685056-00" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/item65341001-00" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/cable-assemblies-for-copper-modules/item66242340-09" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/cable-assemblies-for-copper-modules/item66242040-02" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/cable-assemblies-for-copper-modules/item66242040-09" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/cable-assemblies-for-copper-modules/item66242541-02" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/cable-assemblies-for-copper-modules/item66242801-02" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/cable-assemblies-for-copper-modules/item66472000-07" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item67281004-04" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item67281005-05" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/item70191212-00" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/item70191213-02" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:J176"/>
+  <dimension ref="A1:J169"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="26.27734375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="30.41796875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="35.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="77.84765625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="49.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="93.140625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="29.27734375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
@@ -1762,4185 +1693,4092 @@
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B2" t="s">
         <v>11</v>
       </c>
-      <c r="C2" s="1" t="s">
+      <c r="C2" t="s">
         <v>12</v>
       </c>
       <c r="D2" t="s">
         <v>13</v>
       </c>
-      <c r="F2" t="s">
+      <c r="G2" t="s">
         <v>14</v>
       </c>
-      <c r="G2" t="s">
+      <c r="H2" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B3" t="s">
         <v>17</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D3" t="s">
         <v>18</v>
       </c>
-      <c r="C3" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D3" t="s">
+      <c r="G3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H3" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" ht="12.75">
+      <c r="A4" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="F3" t="s">
+      <c r="B4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D4" t="s">
+        <v>21</v>
+      </c>
+      <c r="G4" t="s">
         <v>14</v>
       </c>
-      <c r="G3" t="s">
+      <c r="H4" t="s">
         <v>15</v>
-      </c>
-[...27 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="B5" t="s">
+        <v>23</v>
+      </c>
+      <c r="C5" t="s">
+        <v>12</v>
+      </c>
+      <c r="D5" t="s">
         <v>24</v>
       </c>
-      <c r="B5" t="s">
+      <c r="F5" t="s">
         <v>25</v>
       </c>
-      <c r="C5" s="1" t="s">
+      <c r="G5" t="s">
         <v>26</v>
       </c>
-      <c r="D5" t="s">
+      <c r="H5" t="s">
         <v>27</v>
       </c>
-      <c r="F5" t="s">
-[...2 lines deleted...]
-      <c r="G5" t="s">
+    </row>
+    <row r="6" spans="1:8" ht="12.75">
+      <c r="A6" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="H5" t="s">
+      <c r="B6" t="s">
         <v>29</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="1" t="s">
+      <c r="C6" t="s">
+        <v>12</v>
+      </c>
+      <c r="D6" t="s">
         <v>30</v>
       </c>
-      <c r="B6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F6" t="s">
-        <v>14</v>
+        <v>25</v>
+      </c>
+      <c r="G6" t="s">
+        <v>26</v>
       </c>
       <c r="H6" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>27</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="B7" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="C7" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C7" t="s">
+        <v>12</v>
+      </c>
+      <c r="D7" t="s">
+        <v>33</v>
+      </c>
+      <c r="F7" t="s">
+        <v>25</v>
+      </c>
+      <c r="G7" t="s">
         <v>26</v>
       </c>
-      <c r="D7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H7" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="B8" t="s">
+        <v>35</v>
+      </c>
+      <c r="C8" t="s">
+        <v>12</v>
+      </c>
+      <c r="D8" t="s">
+        <v>36</v>
+      </c>
+      <c r="F8" t="s">
+        <v>25</v>
+      </c>
+      <c r="G8" t="s">
+        <v>26</v>
+      </c>
+      <c r="H8" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" ht="12.75">
+      <c r="A9" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C9" t="s">
+        <v>12</v>
+      </c>
+      <c r="D9" t="s">
         <v>39</v>
       </c>
-      <c r="B8" t="s">
-[...2 lines deleted...]
-      <c r="C8" s="1" t="s">
+      <c r="F9" t="s">
+        <v>25</v>
+      </c>
+      <c r="G9" t="s">
         <v>26</v>
       </c>
-      <c r="D8" t="s">
-[...27 lines deleted...]
-      </c>
       <c r="H9" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="B10" t="s">
+        <v>41</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D10" t="s">
+        <v>43</v>
+      </c>
+      <c r="F10" t="s">
+        <v>44</v>
+      </c>
+      <c r="G10" t="s">
         <v>45</v>
       </c>
-      <c r="B10" t="s">
+      <c r="H10" t="s">
         <v>46</v>
-      </c>
-[...10 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B11" t="s">
+        <v>48</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D11" t="s">
         <v>49</v>
       </c>
-      <c r="B11" t="s">
-[...6 lines deleted...]
-        <v>51</v>
+      <c r="F11" t="s">
+        <v>44</v>
       </c>
       <c r="G11" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="H11" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="B12" t="s">
+        <v>51</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D12" t="s">
         <v>52</v>
       </c>
-      <c r="B12" t="s">
+      <c r="F12" t="s">
+        <v>44</v>
+      </c>
+      <c r="G12" t="s">
+        <v>45</v>
+      </c>
+      <c r="H12" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" ht="12.75">
+      <c r="A13" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="C12" t="s">
-[...2 lines deleted...]
-      <c r="D12" t="s">
+      <c r="B13" t="s">
         <v>54</v>
       </c>
-      <c r="G12" t="s">
-[...7 lines deleted...]
-      <c r="A13" s="1" t="s">
+      <c r="C13" t="s">
+        <v>12</v>
+      </c>
+      <c r="D13" t="s">
         <v>55</v>
       </c>
-      <c r="B13" t="s">
+      <c r="F13" t="s">
+        <v>44</v>
+      </c>
+      <c r="H13" t="s">
         <v>56</v>
       </c>
-      <c r="C13" t="s">
-[...12 lines deleted...]
-        <v>60</v>
+      <c r="J13" t="s">
+        <v>57</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="B14" t="s">
+        <v>59</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="D14" t="s">
         <v>61</v>
       </c>
-      <c r="B14" t="s">
+      <c r="F14" t="s">
+        <v>44</v>
+      </c>
+      <c r="G14" t="s">
         <v>62</v>
       </c>
-      <c r="C14" t="s">
-[...2 lines deleted...]
-      <c r="D14" t="s">
+      <c r="H14" t="s">
         <v>63</v>
-      </c>
-[...4 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="B15" t="s">
+        <v>65</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="D15" t="s">
         <v>66</v>
       </c>
-      <c r="B15" t="s">
+      <c r="F15" t="s">
+        <v>44</v>
+      </c>
+      <c r="G15" t="s">
+        <v>62</v>
+      </c>
+      <c r="H15" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" ht="12.75">
+      <c r="A16" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="C15" t="s">
-[...2 lines deleted...]
-      <c r="D15" t="s">
+      <c r="B16" t="s">
         <v>68</v>
       </c>
-      <c r="G15" t="s">
-[...7 lines deleted...]
-      <c r="A16" s="1" t="s">
+      <c r="C16" t="s">
+        <v>12</v>
+      </c>
+      <c r="D16" t="s">
         <v>69</v>
       </c>
-      <c r="B16" t="s">
+      <c r="F16" t="s">
+        <v>44</v>
+      </c>
+      <c r="H16" t="s">
+        <v>56</v>
+      </c>
+      <c r="J16" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" ht="12.75">
+      <c r="A17" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="C16" t="s">
-[...2 lines deleted...]
-      <c r="D16" t="s">
+      <c r="C17" t="s">
+        <v>12</v>
+      </c>
+      <c r="D17" t="s">
         <v>71</v>
       </c>
-      <c r="G16" t="s">
-[...7 lines deleted...]
-      <c r="A17" s="1" t="s">
+      <c r="F17" t="s">
         <v>72</v>
       </c>
-      <c r="B17" t="s">
+      <c r="G17" t="s">
         <v>73</v>
       </c>
-      <c r="C17" t="s">
-[...2 lines deleted...]
-      <c r="D17" t="s">
+      <c r="H17" t="s">
         <v>74</v>
       </c>
-      <c r="F17" t="s">
-[...6 lines deleted...]
-        <v>77</v>
+      <c r="J17" t="s">
+        <v>57</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="B18" t="s">
+        <v>76</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="D18" t="s">
+        <v>77</v>
+      </c>
+      <c r="F18" t="s">
         <v>78</v>
       </c>
-      <c r="B18" t="s">
+      <c r="G18" t="s">
         <v>79</v>
       </c>
-      <c r="C18" t="s">
-[...2 lines deleted...]
-      <c r="D18" t="s">
+      <c r="H18" t="s">
         <v>80</v>
-      </c>
-[...7 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
         <v>81</v>
       </c>
       <c r="B19" t="s">
         <v>82</v>
       </c>
-      <c r="C19" t="s">
-        <v>32</v>
+      <c r="C19" s="1" t="s">
+        <v>60</v>
       </c>
       <c r="D19" t="s">
         <v>83</v>
       </c>
       <c r="F19" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="G19" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="H19" t="s">
-        <v>77</v>
+        <v>63</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
         <v>84</v>
       </c>
       <c r="B20" t="s">
         <v>85</v>
       </c>
-      <c r="C20" t="s">
-        <v>32</v>
+      <c r="C20" s="1" t="s">
+        <v>60</v>
       </c>
       <c r="D20" t="s">
         <v>86</v>
       </c>
       <c r="F20" t="s">
-        <v>75</v>
+        <v>44</v>
       </c>
       <c r="G20" t="s">
-        <v>76</v>
+        <v>45</v>
       </c>
       <c r="H20" t="s">
-        <v>77</v>
+        <v>63</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
         <v>87</v>
       </c>
       <c r="B21" t="s">
         <v>88</v>
       </c>
-      <c r="C21" t="s">
-        <v>32</v>
+      <c r="C21" s="1" t="s">
+        <v>60</v>
       </c>
       <c r="D21" t="s">
         <v>89</v>
       </c>
       <c r="F21" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="G21" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="H21" t="s">
-        <v>77</v>
+        <v>63</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="C22" t="s">
+      <c r="B22" t="s">
         <v>91</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>60</v>
       </c>
       <c r="D22" t="s">
         <v>92</v>
       </c>
+      <c r="F22" t="s">
+        <v>78</v>
+      </c>
       <c r="G22" t="s">
-        <v>15</v>
+        <v>79</v>
       </c>
       <c r="H22" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:10" ht="12.75">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="C23" t="s">
-        <v>32</v>
+      <c r="B23" t="s">
+        <v>94</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>60</v>
       </c>
       <c r="D23" t="s">
-        <v>94</v>
+        <v>95</v>
+      </c>
+      <c r="F23" t="s">
+        <v>78</v>
       </c>
       <c r="G23" t="s">
-        <v>95</v>
+        <v>79</v>
       </c>
       <c r="H23" t="s">
-        <v>60</v>
-[...5 lines deleted...]
-    <row r="24" spans="1:10" ht="12.75">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="C24" t="s">
-        <v>32</v>
+      <c r="B24" t="s">
+        <v>97</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>60</v>
       </c>
       <c r="D24" t="s">
-        <v>97</v>
+        <v>98</v>
+      </c>
+      <c r="F24" t="s">
+        <v>78</v>
       </c>
       <c r="G24" t="s">
-        <v>95</v>
+        <v>79</v>
       </c>
       <c r="H24" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" ht="12.75">
+      <c r="A25" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="B25" t="s">
+        <v>101</v>
+      </c>
+      <c r="C25" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="J24" t="s">
-[...9 lines deleted...]
-      </c>
       <c r="D25" t="s">
+        <v>102</v>
+      </c>
+      <c r="F25" t="s">
+        <v>78</v>
+      </c>
+      <c r="G25" t="s">
+        <v>79</v>
+      </c>
+      <c r="H25" t="s">
         <v>99</v>
       </c>
-      <c r="G25" t="s">
-[...9 lines deleted...]
-    <row r="26" spans="1:10" ht="12.75">
+    </row>
+    <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>100</v>
+        <v>103</v>
+      </c>
+      <c r="B26" t="s">
+        <v>104</v>
       </c>
       <c r="C26" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="D26" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="F26" t="s">
-        <v>58</v>
+        <v>44</v>
       </c>
       <c r="G26" t="s">
-        <v>59</v>
+        <v>45</v>
       </c>
       <c r="H26" t="s">
-        <v>60</v>
-[...5 lines deleted...]
-    <row r="27" spans="1:10" ht="12.75">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="B27" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="C27" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="D27" t="s">
-        <v>83</v>
+        <v>109</v>
       </c>
       <c r="F27" t="s">
-        <v>75</v>
+        <v>44</v>
       </c>
       <c r="G27" t="s">
-        <v>76</v>
+        <v>45</v>
       </c>
       <c r="H27" t="s">
-        <v>77</v>
-[...5 lines deleted...]
-    <row r="28" spans="1:10" ht="12.75">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="B28" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="C28" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="D28" t="s">
-        <v>80</v>
+        <v>112</v>
       </c>
       <c r="F28" t="s">
-        <v>75</v>
+        <v>44</v>
       </c>
       <c r="G28" t="s">
-        <v>76</v>
+        <v>45</v>
       </c>
       <c r="H28" t="s">
-        <v>77</v>
-[...5 lines deleted...]
-    <row r="29" spans="1:10" ht="12.75">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="B29" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="C29" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="D29" t="s">
-        <v>86</v>
+        <v>115</v>
       </c>
       <c r="F29" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>44</v>
       </c>
       <c r="H29" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>116</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>108</v>
+        <v>117</v>
       </c>
       <c r="B30" t="s">
-        <v>109</v>
+        <v>118</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>12</v>
+        <v>60</v>
       </c>
       <c r="D30" t="s">
-        <v>110</v>
+        <v>119</v>
       </c>
       <c r="F30" t="s">
-        <v>14</v>
+        <v>44</v>
       </c>
       <c r="G30" t="s">
-        <v>15</v>
+        <v>62</v>
       </c>
       <c r="H30" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:10" ht="12.75">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>111</v>
+        <v>120</v>
       </c>
       <c r="B31" t="s">
-        <v>112</v>
+        <v>121</v>
       </c>
       <c r="C31" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="D31" t="s">
-        <v>113</v>
+        <v>122</v>
       </c>
       <c r="F31" t="s">
-        <v>14</v>
+        <v>44</v>
+      </c>
+      <c r="G31" t="s">
+        <v>45</v>
       </c>
       <c r="H31" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>123</v>
       </c>
     </row>
     <row r="32" spans="1:10" ht="12.75">
       <c r="A32" s="1" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="B32" t="s">
-        <v>115</v>
+        <v>125</v>
       </c>
       <c r="C32" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="D32" t="s">
-        <v>116</v>
+        <v>126</v>
       </c>
       <c r="F32" t="s">
-        <v>14</v>
+        <v>44</v>
+      </c>
+      <c r="G32" t="s">
+        <v>45</v>
       </c>
       <c r="H32" t="s">
-        <v>34</v>
+        <v>127</v>
       </c>
       <c r="J32" t="s">
-        <v>23</v>
+        <v>57</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
-        <v>117</v>
+        <v>128</v>
       </c>
       <c r="B33" t="s">
-        <v>118</v>
+        <v>129</v>
       </c>
       <c r="C33" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="D33" t="s">
-        <v>119</v>
+        <v>130</v>
       </c>
       <c r="F33" t="s">
-        <v>14</v>
+        <v>44</v>
+      </c>
+      <c r="G33" t="s">
+        <v>45</v>
       </c>
       <c r="H33" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:10" ht="12.75">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>131</v>
+      </c>
+      <c r="B34" t="s">
+        <v>132</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>60</v>
       </c>
       <c r="D34" t="s">
-        <v>121</v>
+        <v>133</v>
       </c>
       <c r="F34" t="s">
-        <v>58</v>
+        <v>44</v>
       </c>
       <c r="G34" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="H34" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" ht="12.75">
+      <c r="A35" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="B35" t="s">
+        <v>135</v>
+      </c>
+      <c r="C35" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="J34" t="s">
-[...9 lines deleted...]
-      </c>
       <c r="D35" t="s">
-        <v>123</v>
+        <v>136</v>
       </c>
       <c r="F35" t="s">
-        <v>58</v>
+        <v>44</v>
       </c>
       <c r="G35" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="H35" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>46</v>
       </c>
     </row>
     <row r="36" spans="1:10" ht="12.75">
       <c r="A36" s="1" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>137</v>
+      </c>
+      <c r="B36" t="s">
+        <v>138</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>42</v>
       </c>
       <c r="D36" t="s">
-        <v>125</v>
+        <v>139</v>
       </c>
       <c r="F36" t="s">
-        <v>58</v>
+        <v>44</v>
       </c>
       <c r="G36" t="s">
-        <v>59</v>
+        <v>45</v>
       </c>
       <c r="H36" t="s">
+        <v>46</v>
+      </c>
+      <c r="J36" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" ht="12.75">
+      <c r="A37" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="B37" t="s">
+        <v>141</v>
+      </c>
+      <c r="C37" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="J36" t="s">
-[...9 lines deleted...]
-      </c>
       <c r="D37" t="s">
-        <v>127</v>
+        <v>142</v>
       </c>
       <c r="F37" t="s">
-        <v>58</v>
+        <v>44</v>
       </c>
       <c r="G37" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="H37" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" ht="12.75">
+      <c r="A38" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="B38" t="s">
+        <v>144</v>
+      </c>
+      <c r="C38" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="J37" t="s">
-[...9 lines deleted...]
-      </c>
       <c r="D38" t="s">
-        <v>129</v>
+        <v>145</v>
+      </c>
+      <c r="F38" t="s">
+        <v>44</v>
       </c>
       <c r="G38" t="s">
-        <v>95</v>
+        <v>62</v>
       </c>
       <c r="H38" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>63</v>
       </c>
     </row>
     <row r="39" spans="1:10" ht="12.75">
       <c r="A39" s="1" t="s">
-        <v>130</v>
+        <v>146</v>
       </c>
       <c r="C39" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="D39" t="s">
-        <v>131</v>
+        <v>147</v>
+      </c>
+      <c r="F39" t="s">
+        <v>72</v>
       </c>
       <c r="G39" t="s">
-        <v>95</v>
+        <v>73</v>
       </c>
       <c r="H39" t="s">
-        <v>60</v>
+        <v>74</v>
       </c>
       <c r="J39" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:10" ht="12.75">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
-        <v>132</v>
+        <v>148</v>
+      </c>
+      <c r="B40" t="s">
+        <v>149</v>
       </c>
       <c r="C40" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="D40" t="s">
-        <v>133</v>
+        <v>150</v>
       </c>
       <c r="F40" t="s">
-        <v>58</v>
+        <v>44</v>
       </c>
       <c r="G40" t="s">
-        <v>59</v>
+        <v>45</v>
       </c>
       <c r="H40" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>127</v>
       </c>
     </row>
     <row r="41" spans="1:10" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>134</v>
+        <v>151</v>
+      </c>
+      <c r="B41" t="s">
+        <v>152</v>
       </c>
       <c r="C41" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="D41" t="s">
-        <v>135</v>
+        <v>153</v>
       </c>
       <c r="F41" t="s">
-        <v>58</v>
+        <v>44</v>
       </c>
       <c r="G41" t="s">
-        <v>59</v>
+        <v>45</v>
       </c>
       <c r="H41" t="s">
-        <v>60</v>
+        <v>127</v>
       </c>
       <c r="J41" t="s">
-        <v>23</v>
+        <v>57</v>
       </c>
     </row>
     <row r="42" spans="1:10" ht="12.75">
       <c r="A42" s="1" t="s">
-        <v>136</v>
+        <v>154</v>
       </c>
       <c r="C42" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="D42" t="s">
-        <v>137</v>
+        <v>155</v>
       </c>
       <c r="F42" t="s">
-        <v>58</v>
+        <v>72</v>
       </c>
       <c r="G42" t="s">
-        <v>59</v>
+        <v>73</v>
       </c>
       <c r="H42" t="s">
-        <v>60</v>
+        <v>74</v>
       </c>
       <c r="J42" t="s">
-        <v>23</v>
+        <v>57</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
-        <v>138</v>
+        <v>156</v>
       </c>
       <c r="B43" t="s">
-        <v>139</v>
+        <v>157</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>26</v>
+        <v>60</v>
       </c>
       <c r="D43" t="s">
-        <v>140</v>
+        <v>158</v>
       </c>
       <c r="F43" t="s">
-        <v>14</v>
+        <v>44</v>
       </c>
       <c r="G43" t="s">
-        <v>38</v>
+        <v>62</v>
       </c>
       <c r="H43" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:8" ht="12.75">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10" ht="12.75">
       <c r="A44" s="1" t="s">
-        <v>141</v>
+        <v>160</v>
       </c>
       <c r="B44" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>161</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>42</v>
       </c>
       <c r="D44" t="s">
-        <v>143</v>
+        <v>162</v>
+      </c>
+      <c r="F44" t="s">
+        <v>44</v>
       </c>
       <c r="G44" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="H44" t="s">
-        <v>144</v>
+        <v>46</v>
+      </c>
+      <c r="J44" t="s">
+        <v>57</v>
       </c>
     </row>
     <row r="45" spans="1:10" ht="12.75">
       <c r="A45" s="1" t="s">
-        <v>145</v>
-[...2 lines deleted...]
-        <v>146</v>
+        <v>163</v>
       </c>
       <c r="C45" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="D45" t="s">
-        <v>147</v>
+        <v>164</v>
       </c>
       <c r="F45" t="s">
-        <v>14</v>
+        <v>72</v>
       </c>
       <c r="G45" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="H45" t="s">
-        <v>148</v>
+        <v>74</v>
       </c>
       <c r="J45" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:8" ht="12.75">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-        <v>150</v>
+        <v>165</v>
       </c>
       <c r="C46" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="D46" t="s">
-        <v>151</v>
+        <v>166</v>
       </c>
       <c r="F46" t="s">
-        <v>14</v>
+        <v>72</v>
       </c>
       <c r="G46" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="H46" t="s">
-        <v>148</v>
+        <v>74</v>
+      </c>
+      <c r="J46" t="s">
+        <v>57</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>152</v>
+        <v>167</v>
       </c>
       <c r="B47" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>168</v>
+      </c>
+      <c r="C47" t="s">
+        <v>12</v>
       </c>
       <c r="D47" t="s">
-        <v>154</v>
+        <v>169</v>
       </c>
       <c r="F47" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="H47" t="s">
-        <v>155</v>
+        <v>170</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>156</v>
+        <v>171</v>
       </c>
       <c r="B48" t="s">
-        <v>157</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>172</v>
+      </c>
+      <c r="C48" t="s">
+        <v>12</v>
       </c>
       <c r="D48" t="s">
-        <v>158</v>
+        <v>173</v>
       </c>
       <c r="F48" t="s">
-        <v>14</v>
+        <v>44</v>
       </c>
       <c r="G48" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="H48" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:10" ht="12.75">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
       <c r="B49" t="s">
-        <v>160</v>
-[...1 lines deleted...]
-      <c r="C49" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="C49" t="s">
         <v>12</v>
       </c>
       <c r="D49" t="s">
-        <v>110</v>
+        <v>176</v>
       </c>
       <c r="F49" t="s">
-        <v>14</v>
+        <v>44</v>
       </c>
       <c r="G49" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="H49" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>106</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
-        <v>161</v>
+        <v>177</v>
       </c>
       <c r="B50" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>178</v>
+      </c>
+      <c r="C50" t="s">
+        <v>12</v>
       </c>
       <c r="D50" t="s">
-        <v>163</v>
+        <v>179</v>
       </c>
       <c r="F50" t="s">
-        <v>14</v>
+        <v>44</v>
       </c>
       <c r="G50" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="H50" t="s">
-        <v>29</v>
+        <v>106</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
-        <v>164</v>
+        <v>180</v>
       </c>
       <c r="B51" t="s">
-        <v>165</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>181</v>
+      </c>
+      <c r="C51" t="s">
+        <v>12</v>
       </c>
       <c r="D51" t="s">
-        <v>166</v>
+        <v>182</v>
       </c>
       <c r="F51" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="H51" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:10" ht="12.75">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
-        <v>167</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>183</v>
+      </c>
+      <c r="B52" t="s">
+        <v>184</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>60</v>
       </c>
       <c r="D52" t="s">
-        <v>168</v>
+        <v>185</v>
       </c>
       <c r="F52" t="s">
-        <v>58</v>
+        <v>44</v>
       </c>
       <c r="G52" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="H52" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>159</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
-        <v>169</v>
+        <v>186</v>
       </c>
       <c r="B53" t="s">
-        <v>170</v>
+        <v>187</v>
       </c>
       <c r="C53" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="D53" t="s">
-        <v>171</v>
+        <v>188</v>
       </c>
       <c r="F53" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="H53" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:10" ht="12.75">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
-        <v>172</v>
+        <v>190</v>
       </c>
       <c r="B54" t="s">
-        <v>173</v>
+        <v>191</v>
       </c>
       <c r="C54" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="D54" t="s">
-        <v>174</v>
-[...5 lines deleted...]
-        <v>15</v>
+        <v>192</v>
       </c>
       <c r="H54" t="s">
-        <v>148</v>
-[...5 lines deleted...]
-    <row r="55" spans="1:10" ht="12.75">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
-        <v>175</v>
+        <v>194</v>
+      </c>
+      <c r="B55" t="s">
+        <v>195</v>
       </c>
       <c r="C55" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="D55" t="s">
-        <v>176</v>
+        <v>196</v>
       </c>
       <c r="F55" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>44</v>
       </c>
       <c r="H55" t="s">
-        <v>60</v>
-[...5 lines deleted...]
-    <row r="56" spans="1:8" ht="12.75">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10" ht="12.75">
       <c r="A56" s="1" t="s">
-        <v>177</v>
-[...5 lines deleted...]
-        <v>26</v>
+        <v>197</v>
+      </c>
+      <c r="C56" t="s">
+        <v>12</v>
       </c>
       <c r="D56" t="s">
-        <v>179</v>
+        <v>198</v>
       </c>
       <c r="F56" t="s">
-        <v>14</v>
+        <v>72</v>
       </c>
       <c r="G56" t="s">
-        <v>38</v>
+        <v>73</v>
       </c>
       <c r="H56" t="s">
-        <v>180</v>
+        <v>74</v>
+      </c>
+      <c r="J56" t="s">
+        <v>57</v>
       </c>
     </row>
     <row r="57" spans="1:10" ht="12.75">
       <c r="A57" s="1" t="s">
-        <v>181</v>
-[...4 lines deleted...]
-      <c r="C57" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="C57" t="s">
         <v>12</v>
       </c>
       <c r="D57" t="s">
-        <v>183</v>
+        <v>200</v>
       </c>
       <c r="F57" t="s">
-        <v>14</v>
+        <v>72</v>
       </c>
       <c r="G57" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="H57" t="s">
-        <v>16</v>
+        <v>74</v>
       </c>
       <c r="J57" t="s">
-        <v>23</v>
+        <v>57</v>
       </c>
     </row>
     <row r="58" spans="1:10" ht="12.75">
       <c r="A58" s="1" t="s">
-        <v>184</v>
+        <v>201</v>
       </c>
       <c r="C58" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="D58" t="s">
-        <v>185</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>202</v>
       </c>
       <c r="G58" t="s">
-        <v>59</v>
+        <v>203</v>
       </c>
       <c r="H58" t="s">
-        <v>60</v>
+        <v>74</v>
       </c>
       <c r="J58" t="s">
-        <v>23</v>
+        <v>57</v>
       </c>
     </row>
     <row r="59" spans="1:10" ht="12.75">
       <c r="A59" s="1" t="s">
-        <v>186</v>
+        <v>204</v>
       </c>
       <c r="C59" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="D59" t="s">
-        <v>187</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>205</v>
       </c>
       <c r="G59" t="s">
-        <v>59</v>
+        <v>203</v>
       </c>
       <c r="H59" t="s">
-        <v>60</v>
+        <v>74</v>
       </c>
       <c r="J59" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:8" ht="12.75">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="60" spans="1:10" ht="12.75">
       <c r="A60" s="1" t="s">
-        <v>188</v>
-[...2 lines deleted...]
-        <v>189</v>
+        <v>206</v>
       </c>
       <c r="C60" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="D60" t="s">
-        <v>190</v>
+        <v>207</v>
       </c>
       <c r="F60" t="s">
-        <v>14</v>
+        <v>72</v>
+      </c>
+      <c r="G60" t="s">
+        <v>73</v>
       </c>
       <c r="H60" t="s">
-        <v>191</v>
+        <v>74</v>
+      </c>
+      <c r="J60" t="s">
+        <v>57</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
-        <v>192</v>
+        <v>208</v>
       </c>
       <c r="B61" t="s">
-        <v>193</v>
+        <v>209</v>
       </c>
       <c r="C61" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="D61" t="s">
-        <v>194</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>210</v>
+      </c>
+      <c r="F61" t="s">
+        <v>44</v>
       </c>
       <c r="H61" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
-        <v>195</v>
+        <v>211</v>
       </c>
       <c r="B62" t="s">
-        <v>196</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>212</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>42</v>
       </c>
       <c r="D62" t="s">
-        <v>197</v>
+        <v>139</v>
+      </c>
+      <c r="F62" t="s">
+        <v>44</v>
       </c>
       <c r="G62" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="H62" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
-        <v>198</v>
+        <v>213</v>
       </c>
       <c r="B63" t="s">
-        <v>199</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>214</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>60</v>
       </c>
       <c r="D63" t="s">
-        <v>200</v>
+        <v>215</v>
+      </c>
+      <c r="F63" t="s">
+        <v>44</v>
       </c>
       <c r="G63" t="s">
-        <v>15</v>
+        <v>216</v>
       </c>
       <c r="H63" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:8" ht="12.75">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="64" spans="1:10" ht="12.75">
       <c r="A64" s="1" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-        <v>202</v>
+        <v>217</v>
       </c>
       <c r="C64" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="D64" t="s">
+        <v>218</v>
+      </c>
+      <c r="G64" t="s">
         <v>203</v>
       </c>
-      <c r="F64" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H64" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:8" ht="12.75">
+        <v>74</v>
+      </c>
+      <c r="J64" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="65" spans="1:10" ht="12.75">
       <c r="A65" s="1" t="s">
-        <v>204</v>
-[...4 lines deleted...]
-      <c r="C65" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="C65" t="s">
+        <v>12</v>
+      </c>
+      <c r="D65" t="s">
+        <v>220</v>
+      </c>
+      <c r="G65" t="s">
+        <v>203</v>
+      </c>
+      <c r="H65" t="s">
+        <v>74</v>
+      </c>
+      <c r="J65" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="66" spans="1:10" ht="12.75">
+      <c r="A66" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="C66" t="s">
+        <v>12</v>
+      </c>
+      <c r="D66" t="s">
+        <v>222</v>
+      </c>
+      <c r="G66" t="s">
+        <v>203</v>
+      </c>
+      <c r="H66" t="s">
+        <v>74</v>
+      </c>
+      <c r="J66" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="67" spans="1:10" ht="12.75">
+      <c r="A67" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="C67" t="s">
+        <v>12</v>
+      </c>
+      <c r="D67" t="s">
+        <v>224</v>
+      </c>
+      <c r="F67" t="s">
+        <v>72</v>
+      </c>
+      <c r="G67" t="s">
+        <v>73</v>
+      </c>
+      <c r="H67" t="s">
+        <v>74</v>
+      </c>
+      <c r="J67" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="68" spans="1:10" ht="12.75">
+      <c r="A68" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="B68" t="s">
+        <v>226</v>
+      </c>
+      <c r="C68" t="s">
+        <v>12</v>
+      </c>
+      <c r="D68" t="s">
+        <v>33</v>
+      </c>
+      <c r="F68" t="s">
+        <v>25</v>
+      </c>
+      <c r="G68" t="s">
         <v>26</v>
       </c>
-      <c r="D65" t="s">
-[...64 lines deleted...]
-      </c>
       <c r="H68" t="s">
-        <v>210</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:8" ht="12.75">
+        <v>27</v>
+      </c>
+      <c r="J68" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="69" spans="1:10" ht="12.75">
       <c r="A69" s="1" t="s">
-        <v>218</v>
+        <v>227</v>
       </c>
       <c r="B69" t="s">
-        <v>219</v>
-[...1 lines deleted...]
-      <c r="C69" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="C69" t="s">
+        <v>12</v>
+      </c>
+      <c r="D69" t="s">
+        <v>30</v>
+      </c>
+      <c r="F69" t="s">
+        <v>25</v>
+      </c>
+      <c r="G69" t="s">
         <v>26</v>
       </c>
-      <c r="D69" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H69" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:8" ht="12.75">
+        <v>27</v>
+      </c>
+      <c r="J69" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="70" spans="1:10" ht="12.75">
       <c r="A70" s="1" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="B70" t="s">
-        <v>224</v>
-[...1 lines deleted...]
-      <c r="C70" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="C70" t="s">
+        <v>12</v>
+      </c>
+      <c r="D70" t="s">
+        <v>36</v>
+      </c>
+      <c r="F70" t="s">
+        <v>25</v>
+      </c>
+      <c r="G70" t="s">
         <v>26</v>
       </c>
-      <c r="D70" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H70" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:8" ht="12.75">
+        <v>27</v>
+      </c>
+      <c r="J70" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="71" spans="1:10" ht="12.75">
       <c r="A71" s="1" t="s">
-        <v>226</v>
-[...5 lines deleted...]
-        <v>26</v>
+        <v>231</v>
+      </c>
+      <c r="C71" t="s">
+        <v>12</v>
       </c>
       <c r="D71" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="F71" t="s">
-        <v>14</v>
+        <v>72</v>
       </c>
       <c r="G71" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="H71" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:8" ht="12.75">
+        <v>74</v>
+      </c>
+      <c r="J71" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="72" spans="1:10" ht="12.75">
       <c r="A72" s="1" t="s">
-        <v>229</v>
-[...5 lines deleted...]
-        <v>26</v>
+        <v>233</v>
+      </c>
+      <c r="C72" t="s">
+        <v>12</v>
       </c>
       <c r="D72" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="F72" t="s">
-        <v>221</v>
+        <v>72</v>
       </c>
       <c r="G72" t="s">
-        <v>222</v>
+        <v>73</v>
       </c>
       <c r="H72" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:8" ht="12.75">
+        <v>74</v>
+      </c>
+      <c r="J72" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="73" spans="1:10" ht="12.75">
       <c r="A73" s="1" t="s">
-        <v>232</v>
-[...5 lines deleted...]
-        <v>26</v>
+        <v>235</v>
+      </c>
+      <c r="C73" t="s">
+        <v>12</v>
       </c>
       <c r="D73" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="F73" t="s">
-        <v>221</v>
+        <v>72</v>
       </c>
       <c r="G73" t="s">
-        <v>222</v>
+        <v>73</v>
       </c>
       <c r="H73" t="s">
-        <v>16</v>
+        <v>74</v>
+      </c>
+      <c r="J73" t="s">
+        <v>57</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="12.75">
       <c r="A74" s="1" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="B74" t="s">
-        <v>236</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>238</v>
+      </c>
+      <c r="C74" t="s">
+        <v>12</v>
       </c>
       <c r="D74" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="F74" t="s">
-        <v>221</v>
+        <v>44</v>
       </c>
       <c r="G74" t="s">
-        <v>222</v>
+        <v>45</v>
       </c>
       <c r="H74" t="s">
-        <v>29</v>
+        <v>106</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="12.75">
       <c r="A75" s="1" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="B75" t="s">
-        <v>239</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>241</v>
+      </c>
+      <c r="C75" t="s">
+        <v>12</v>
       </c>
       <c r="D75" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="F75" t="s">
-        <v>221</v>
+        <v>44</v>
       </c>
       <c r="G75" t="s">
-        <v>222</v>
+        <v>45</v>
       </c>
       <c r="H75" t="s">
-        <v>241</v>
+        <v>106</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="12.75">
       <c r="A76" s="1" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B76" t="s">
-        <v>243</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>244</v>
+      </c>
+      <c r="C76" t="s">
+        <v>12</v>
       </c>
       <c r="D76" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="F76" t="s">
-        <v>221</v>
+        <v>44</v>
       </c>
       <c r="G76" t="s">
-        <v>222</v>
+        <v>45</v>
       </c>
       <c r="H76" t="s">
-        <v>241</v>
+        <v>106</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
-        <v>245</v>
-[...1 lines deleted...]
-      <c r="B77" t="s">
         <v>246</v>
       </c>
       <c r="C77" t="s">
-        <v>32</v>
+        <v>247</v>
       </c>
       <c r="D77" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="G77" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="H77" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B78" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C78" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="D78" t="s">
-        <v>250</v>
+        <v>251</v>
+      </c>
+      <c r="F78" t="s">
+        <v>72</v>
       </c>
       <c r="G78" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="H78" t="s">
-        <v>48</v>
+        <v>74</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
-        <v>251</v>
-[...1 lines deleted...]
-      <c r="B79" t="s">
         <v>252</v>
       </c>
       <c r="C79" t="s">
-        <v>32</v>
+        <v>247</v>
       </c>
       <c r="D79" t="s">
         <v>253</v>
       </c>
       <c r="G79" t="s">
-        <v>15</v>
+        <v>254</v>
       </c>
       <c r="H79" t="s">
-        <v>48</v>
+        <v>255</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="12.75">
       <c r="A80" s="1" t="s">
-        <v>254</v>
-[...2 lines deleted...]
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="C80" t="s">
-        <v>32</v>
+        <v>247</v>
       </c>
       <c r="D80" t="s">
-        <v>256</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>257</v>
+      </c>
+      <c r="G80" t="s">
+        <v>45</v>
       </c>
       <c r="H80" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="12.75">
       <c r="A81" s="1" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B81" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="C81" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="D81" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="F81" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="G81" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="H81" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:10" ht="12.75">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" ht="12.75">
       <c r="A82" s="1" t="s">
-        <v>261</v>
+        <v>262</v>
+      </c>
+      <c r="B82" t="s">
+        <v>263</v>
       </c>
       <c r="C82" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="D82" t="s">
-        <v>135</v>
+        <v>264</v>
       </c>
       <c r="F82" t="s">
-        <v>58</v>
+        <v>25</v>
       </c>
       <c r="G82" t="s">
-        <v>59</v>
+        <v>26</v>
       </c>
       <c r="H82" t="s">
-        <v>60</v>
-[...5 lines deleted...]
-    <row r="83" spans="1:10" ht="12.75">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" ht="12.75">
       <c r="A83" s="1" t="s">
-        <v>262</v>
+        <v>265</v>
+      </c>
+      <c r="B83" t="s">
+        <v>266</v>
       </c>
       <c r="C83" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="D83" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="F83" t="s">
-        <v>58</v>
+        <v>25</v>
       </c>
       <c r="G83" t="s">
-        <v>59</v>
+        <v>26</v>
       </c>
       <c r="H83" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>27</v>
       </c>
     </row>
     <row r="84" spans="1:10" ht="12.75">
       <c r="A84" s="1" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="C84" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="D84" t="s">
-        <v>265</v>
+        <v>198</v>
       </c>
       <c r="F84" t="s">
-        <v>58</v>
+        <v>72</v>
       </c>
       <c r="G84" t="s">
-        <v>59</v>
+        <v>73</v>
       </c>
       <c r="H84" t="s">
-        <v>60</v>
+        <v>74</v>
       </c>
       <c r="J84" t="s">
-        <v>23</v>
+        <v>57</v>
       </c>
     </row>
     <row r="85" spans="1:10" ht="12.75">
       <c r="A85" s="1" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="C85" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="D85" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="F85" t="s">
-        <v>58</v>
+        <v>72</v>
       </c>
       <c r="G85" t="s">
-        <v>59</v>
+        <v>73</v>
       </c>
       <c r="H85" t="s">
-        <v>60</v>
+        <v>74</v>
       </c>
       <c r="J85" t="s">
-        <v>23</v>
+        <v>57</v>
       </c>
     </row>
     <row r="86" spans="1:10" ht="12.75">
       <c r="A86" s="1" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="C86" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="D86" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="F86" t="s">
-        <v>58</v>
+        <v>72</v>
       </c>
       <c r="G86" t="s">
-        <v>59</v>
+        <v>73</v>
       </c>
       <c r="H86" t="s">
-        <v>60</v>
+        <v>74</v>
       </c>
       <c r="J86" t="s">
-        <v>23</v>
+        <v>57</v>
       </c>
     </row>
     <row r="87" spans="1:10" ht="12.75">
       <c r="A87" s="1" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="C87" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="D87" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="F87" t="s">
-        <v>58</v>
+        <v>72</v>
       </c>
       <c r="G87" t="s">
-        <v>59</v>
+        <v>73</v>
       </c>
       <c r="H87" t="s">
-        <v>60</v>
+        <v>74</v>
       </c>
       <c r="J87" t="s">
-        <v>23</v>
+        <v>57</v>
       </c>
     </row>
     <row r="88" spans="1:10" ht="12.75">
       <c r="A88" s="1" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="C88" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="D88" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="F88" t="s">
-        <v>58</v>
+        <v>72</v>
       </c>
       <c r="G88" t="s">
-        <v>59</v>
+        <v>73</v>
       </c>
       <c r="H88" t="s">
+        <v>74</v>
+      </c>
+      <c r="J88" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" ht="12.75">
+      <c r="A89" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="B89" t="s">
+        <v>279</v>
+      </c>
+      <c r="C89" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="J88" t="s">
-[...9 lines deleted...]
-      </c>
       <c r="D89" t="s">
-        <v>275</v>
+        <v>215</v>
       </c>
       <c r="F89" t="s">
-        <v>58</v>
+        <v>44</v>
       </c>
       <c r="G89" t="s">
-        <v>59</v>
+        <v>216</v>
       </c>
       <c r="H89" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>63</v>
       </c>
     </row>
     <row r="90" spans="1:10" ht="12.75">
       <c r="A90" s="1" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="C90" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="D90" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="F90" t="s">
-        <v>58</v>
+        <v>72</v>
       </c>
       <c r="G90" t="s">
-        <v>59</v>
+        <v>73</v>
       </c>
       <c r="H90" t="s">
-        <v>60</v>
+        <v>74</v>
       </c>
       <c r="J90" t="s">
-        <v>23</v>
+        <v>57</v>
       </c>
     </row>
     <row r="91" spans="1:10" ht="12.75">
       <c r="A91" s="1" t="s">
-        <v>278</v>
+        <v>282</v>
+      </c>
+      <c r="B91" t="s">
+        <v>283</v>
       </c>
       <c r="C91" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="D91" t="s">
-        <v>279</v>
+        <v>24</v>
       </c>
       <c r="F91" t="s">
-        <v>58</v>
+        <v>25</v>
       </c>
       <c r="G91" t="s">
-        <v>59</v>
+        <v>26</v>
       </c>
       <c r="H91" t="s">
-        <v>60</v>
+        <v>27</v>
       </c>
       <c r="J91" t="s">
-        <v>23</v>
+        <v>57</v>
       </c>
     </row>
     <row r="92" spans="1:10" ht="12.75">
       <c r="A92" s="1" t="s">
-        <v>280</v>
+        <v>284</v>
+      </c>
+      <c r="B92" t="s">
+        <v>285</v>
       </c>
       <c r="C92" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="D92" t="s">
-        <v>281</v>
+        <v>261</v>
       </c>
       <c r="F92" t="s">
-        <v>58</v>
+        <v>25</v>
       </c>
       <c r="G92" t="s">
-        <v>59</v>
+        <v>26</v>
       </c>
       <c r="H92" t="s">
-        <v>60</v>
+        <v>27</v>
       </c>
       <c r="J92" t="s">
-        <v>23</v>
+        <v>57</v>
       </c>
     </row>
     <row r="93" spans="1:10" ht="12.75">
       <c r="A93" s="1" t="s">
-        <v>282</v>
+        <v>286</v>
+      </c>
+      <c r="B93" t="s">
+        <v>287</v>
       </c>
       <c r="C93" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="D93" t="s">
-        <v>283</v>
+        <v>264</v>
+      </c>
+      <c r="F93" t="s">
+        <v>25</v>
       </c>
       <c r="G93" t="s">
-        <v>95</v>
+        <v>26</v>
       </c>
       <c r="H93" t="s">
-        <v>60</v>
+        <v>27</v>
       </c>
       <c r="J93" t="s">
-        <v>23</v>
+        <v>57</v>
       </c>
     </row>
     <row r="94" spans="1:10" ht="12.75">
       <c r="A94" s="1" t="s">
-        <v>284</v>
+        <v>288</v>
+      </c>
+      <c r="B94" t="s">
+        <v>289</v>
       </c>
       <c r="C94" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="D94" t="s">
-        <v>285</v>
+        <v>267</v>
       </c>
       <c r="F94" t="s">
-        <v>58</v>
+        <v>25</v>
       </c>
       <c r="G94" t="s">
-        <v>59</v>
+        <v>26</v>
       </c>
       <c r="H94" t="s">
-        <v>60</v>
+        <v>27</v>
       </c>
       <c r="J94" t="s">
-        <v>23</v>
+        <v>57</v>
       </c>
     </row>
     <row r="95" spans="1:10" ht="12.75">
       <c r="A95" s="1" t="s">
-        <v>286</v>
+        <v>290</v>
+      </c>
+      <c r="B95" t="s">
+        <v>291</v>
       </c>
       <c r="C95" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="D95" t="s">
-        <v>287</v>
+        <v>39</v>
       </c>
       <c r="F95" t="s">
-        <v>58</v>
+        <v>25</v>
       </c>
       <c r="G95" t="s">
-        <v>59</v>
+        <v>26</v>
       </c>
       <c r="H95" t="s">
-        <v>60</v>
+        <v>27</v>
       </c>
       <c r="J95" t="s">
-        <v>23</v>
+        <v>57</v>
       </c>
     </row>
     <row r="96" spans="1:8" ht="12.75">
       <c r="A96" s="1" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="B96" t="s">
-        <v>290</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>293</v>
+      </c>
+      <c r="C96" t="s">
+        <v>12</v>
       </c>
       <c r="D96" t="s">
-        <v>27</v>
+        <v>294</v>
       </c>
       <c r="F96" t="s">
-        <v>14</v>
+        <v>72</v>
       </c>
       <c r="G96" t="s">
-        <v>28</v>
+        <v>73</v>
       </c>
       <c r="H96" t="s">
-        <v>29</v>
+        <v>74</v>
       </c>
     </row>
     <row r="97" spans="1:8" ht="12.75">
       <c r="A97" s="1" t="s">
-        <v>291</v>
+        <v>295</v>
       </c>
       <c r="B97" t="s">
-        <v>292</v>
+        <v>296</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="D97" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="F97" t="s">
-        <v>14</v>
+        <v>44</v>
       </c>
       <c r="G97" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="H97" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
     </row>
     <row r="98" spans="1:8" ht="12.75">
       <c r="A98" s="1" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
       <c r="B98" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>295</v>
+        <v>42</v>
       </c>
       <c r="D98" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="F98" t="s">
-        <v>14</v>
+        <v>44</v>
       </c>
       <c r="G98" t="s">
-        <v>28</v>
+        <v>45</v>
       </c>
       <c r="H98" t="s">
-        <v>297</v>
+        <v>46</v>
       </c>
     </row>
     <row r="99" spans="1:8" ht="12.75">
       <c r="A99" s="1" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="B99" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>295</v>
+        <v>42</v>
       </c>
       <c r="D99" t="s">
-        <v>300</v>
+        <v>139</v>
       </c>
       <c r="F99" t="s">
-        <v>14</v>
+        <v>44</v>
       </c>
       <c r="G99" t="s">
-        <v>28</v>
+        <v>45</v>
       </c>
       <c r="H99" t="s">
-        <v>297</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:8" ht="12.75">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="100" spans="1:10" ht="12.75">
       <c r="A100" s="1" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="B100" t="s">
-        <v>302</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>303</v>
+      </c>
+      <c r="C100" s="1" t="s">
+        <v>304</v>
       </c>
       <c r="D100" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="F100" t="s">
-        <v>14</v>
+        <v>44</v>
       </c>
       <c r="G100" t="s">
-        <v>28</v>
+        <v>216</v>
       </c>
       <c r="H100" t="s">
+        <v>258</v>
+      </c>
+      <c r="J100" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="101" spans="1:10" ht="12.75">
+      <c r="A101" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="B101" t="s">
+        <v>307</v>
+      </c>
+      <c r="C101" s="1" t="s">
         <v>304</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      </c>
       <c r="D101" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="F101" t="s">
-        <v>14</v>
+        <v>44</v>
       </c>
       <c r="G101" t="s">
-        <v>28</v>
+        <v>216</v>
       </c>
       <c r="H101" t="s">
-        <v>16</v>
+        <v>258</v>
+      </c>
+      <c r="J101" t="s">
+        <v>57</v>
       </c>
     </row>
     <row r="102" spans="1:8" ht="12.75">
       <c r="A102" s="1" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="B102" t="s">
-        <v>309</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>310</v>
+      </c>
+      <c r="C102" t="s">
+        <v>12</v>
       </c>
       <c r="D102" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="F102" t="s">
-        <v>14</v>
+        <v>44</v>
       </c>
       <c r="G102" t="s">
-        <v>28</v>
+        <v>216</v>
       </c>
       <c r="H102" t="s">
-        <v>29</v>
+        <v>312</v>
       </c>
     </row>
     <row r="103" spans="1:8" ht="12.75">
       <c r="A103" s="1" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="B103" t="s">
-        <v>312</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>314</v>
+      </c>
+      <c r="C103" s="1" t="s">
+        <v>60</v>
       </c>
       <c r="D103" t="s">
-        <v>313</v>
+        <v>315</v>
+      </c>
+      <c r="F103" t="s">
+        <v>44</v>
       </c>
       <c r="G103" t="s">
-        <v>15</v>
+        <v>216</v>
       </c>
       <c r="H103" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:10" ht="12.75">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8" ht="12.75">
       <c r="A104" s="1" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="B104" t="s">
-        <v>315</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>317</v>
+      </c>
+      <c r="C104" s="1" t="s">
+        <v>60</v>
       </c>
       <c r="D104" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="F104" t="s">
-        <v>14</v>
+        <v>44</v>
+      </c>
+      <c r="G104" t="s">
+        <v>216</v>
       </c>
       <c r="H104" t="s">
-        <v>34</v>
-[...5 lines deleted...]
-    <row r="105" spans="1:10" ht="12.75">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8" ht="12.75">
       <c r="A105" s="1" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="B105" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="C105" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="D105" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="F105" t="s">
-        <v>14</v>
+        <v>44</v>
+      </c>
+      <c r="G105" t="s">
+        <v>45</v>
       </c>
       <c r="H105" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>123</v>
       </c>
     </row>
     <row r="106" spans="1:10" ht="12.75">
       <c r="A106" s="1" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="C106" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="D106" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>323</v>
       </c>
       <c r="G106" t="s">
-        <v>59</v>
+        <v>203</v>
       </c>
       <c r="H106" t="s">
-        <v>60</v>
+        <v>74</v>
       </c>
       <c r="J106" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:8" ht="12.75">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="107" spans="1:10" ht="12.75">
       <c r="A107" s="1" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="C107" t="s">
-        <v>91</v>
+        <v>12</v>
       </c>
       <c r="D107" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="G107" t="s">
-        <v>323</v>
+        <v>203</v>
       </c>
       <c r="H107" t="s">
-        <v>324</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:8" ht="12.75">
+        <v>74</v>
+      </c>
+      <c r="J107" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="108" spans="1:10" ht="12.75">
       <c r="A108" s="1" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="C108" t="s">
-        <v>91</v>
+        <v>12</v>
       </c>
       <c r="D108" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="G108" t="s">
-        <v>15</v>
+        <v>203</v>
       </c>
       <c r="H108" t="s">
-        <v>297</v>
+        <v>74</v>
+      </c>
+      <c r="J108" t="s">
+        <v>57</v>
       </c>
     </row>
     <row r="109" spans="1:10" ht="12.75">
       <c r="A109" s="1" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="C109" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="D109" t="s">
-        <v>328</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>329</v>
       </c>
       <c r="G109" t="s">
-        <v>59</v>
+        <v>203</v>
       </c>
       <c r="H109" t="s">
-        <v>60</v>
+        <v>74</v>
       </c>
       <c r="J109" t="s">
-        <v>23</v>
+        <v>57</v>
       </c>
     </row>
     <row r="110" spans="1:10" ht="12.75">
       <c r="A110" s="1" t="s">
-        <v>329</v>
-[...1 lines deleted...]
-      <c r="B110" t="s">
         <v>330</v>
       </c>
-      <c r="C110" s="1" t="s">
+      <c r="C110" t="s">
         <v>12</v>
       </c>
       <c r="D110" t="s">
-        <v>13</v>
+        <v>198</v>
       </c>
       <c r="F110" t="s">
-        <v>14</v>
+        <v>72</v>
       </c>
       <c r="G110" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="H110" t="s">
-        <v>16</v>
+        <v>74</v>
       </c>
       <c r="J110" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:8" ht="12.75">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="111" spans="1:10" ht="12.75">
       <c r="A111" s="1" t="s">
         <v>331</v>
       </c>
-      <c r="B111" t="s">
+      <c r="C111" t="s">
+        <v>12</v>
+      </c>
+      <c r="D111" t="s">
         <v>332</v>
       </c>
-      <c r="C111" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D111" t="s">
+      <c r="F111" t="s">
+        <v>72</v>
+      </c>
+      <c r="G111" t="s">
+        <v>73</v>
+      </c>
+      <c r="H111" t="s">
+        <v>74</v>
+      </c>
+      <c r="J111" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="112" spans="1:10" ht="12.75">
+      <c r="A112" s="1" t="s">
         <v>333</v>
       </c>
-      <c r="F111" t="s">
-[...10 lines deleted...]
-      <c r="A112" s="1" t="s">
+      <c r="C112" t="s">
+        <v>12</v>
+      </c>
+      <c r="D112" t="s">
         <v>334</v>
       </c>
-      <c r="B112" t="s">
+      <c r="F112" t="s">
+        <v>72</v>
+      </c>
+      <c r="G112" t="s">
+        <v>73</v>
+      </c>
+      <c r="H112" t="s">
+        <v>74</v>
+      </c>
+      <c r="J112" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="113" spans="1:10" ht="12.75">
+      <c r="A113" s="1" t="s">
         <v>335</v>
       </c>
-      <c r="C112" t="s">
-[...16 lines deleted...]
-      <c r="A113" s="1" t="s">
+      <c r="C113" t="s">
+        <v>12</v>
+      </c>
+      <c r="D113" t="s">
         <v>336</v>
       </c>
-      <c r="B113" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F113" t="s">
-        <v>14</v>
+        <v>72</v>
       </c>
       <c r="G113" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="H113" t="s">
-        <v>339</v>
+        <v>74</v>
+      </c>
+      <c r="J113" t="s">
+        <v>57</v>
       </c>
     </row>
     <row r="114" spans="1:10" ht="12.75">
       <c r="A114" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="C114" t="s">
+        <v>12</v>
+      </c>
+      <c r="D114" t="s">
+        <v>338</v>
+      </c>
+      <c r="F114" t="s">
+        <v>72</v>
+      </c>
+      <c r="G114" t="s">
+        <v>73</v>
+      </c>
+      <c r="H114" t="s">
+        <v>74</v>
+      </c>
+      <c r="J114" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="115" spans="1:10" ht="12.75">
+      <c r="A115" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="C115" t="s">
+        <v>12</v>
+      </c>
+      <c r="D115" t="s">
         <v>340</v>
       </c>
-      <c r="C114" t="s">
-[...2 lines deleted...]
-      <c r="D114" t="s">
+      <c r="F115" t="s">
+        <v>72</v>
+      </c>
+      <c r="G115" t="s">
+        <v>73</v>
+      </c>
+      <c r="H115" t="s">
+        <v>74</v>
+      </c>
+      <c r="J115" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="116" spans="1:10" ht="12.75">
+      <c r="A116" s="1" t="s">
         <v>341</v>
       </c>
-      <c r="F114" t="s">
-[...13 lines deleted...]
-      <c r="A115" s="1" t="s">
+      <c r="C116" t="s">
+        <v>12</v>
+      </c>
+      <c r="D116" t="s">
         <v>342</v>
       </c>
-      <c r="B115" t="s">
-[...30 lines deleted...]
-      </c>
       <c r="F116" t="s">
-        <v>14</v>
+        <v>72</v>
       </c>
       <c r="G116" t="s">
-        <v>38</v>
+        <v>73</v>
       </c>
       <c r="H116" t="s">
-        <v>29</v>
+        <v>74</v>
+      </c>
+      <c r="J116" t="s">
+        <v>57</v>
       </c>
     </row>
     <row r="117" spans="1:10" ht="12.75">
       <c r="A117" s="1" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
       <c r="C117" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="D117" t="s">
-        <v>348</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>344</v>
       </c>
       <c r="G117" t="s">
-        <v>59</v>
+        <v>203</v>
       </c>
       <c r="H117" t="s">
-        <v>60</v>
+        <v>74</v>
       </c>
       <c r="J117" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:8" ht="12.75">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="118" spans="1:10" ht="12.75">
       <c r="A118" s="1" t="s">
-        <v>349</v>
-[...5 lines deleted...]
-        <v>26</v>
+        <v>345</v>
+      </c>
+      <c r="C118" t="s">
+        <v>12</v>
       </c>
       <c r="D118" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
       <c r="F118" t="s">
-        <v>14</v>
+        <v>72</v>
       </c>
       <c r="G118" t="s">
-        <v>38</v>
+        <v>73</v>
       </c>
       <c r="H118" t="s">
-        <v>29</v>
+        <v>74</v>
+      </c>
+      <c r="J118" t="s">
+        <v>57</v>
       </c>
     </row>
     <row r="119" spans="1:10" ht="12.75">
       <c r="A119" s="1" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="C119" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="D119" t="s">
-        <v>353</v>
+        <v>348</v>
       </c>
       <c r="F119" t="s">
-        <v>58</v>
+        <v>72</v>
       </c>
       <c r="G119" t="s">
-        <v>59</v>
+        <v>73</v>
       </c>
       <c r="H119" t="s">
-        <v>60</v>
+        <v>74</v>
       </c>
       <c r="J119" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:8" ht="12.75">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="120" spans="1:10" ht="12.75">
       <c r="A120" s="1" t="s">
-        <v>354</v>
+        <v>349</v>
       </c>
       <c r="B120" t="s">
-        <v>355</v>
-[...2 lines deleted...]
-        <v>295</v>
+        <v>350</v>
+      </c>
+      <c r="C120" t="s">
+        <v>12</v>
       </c>
       <c r="D120" t="s">
-        <v>300</v>
+        <v>351</v>
       </c>
       <c r="F120" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="H120" t="s">
-        <v>297</v>
+        <v>56</v>
+      </c>
+      <c r="J120" t="s">
+        <v>57</v>
       </c>
     </row>
     <row r="121" spans="1:10" ht="12.75">
       <c r="A121" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="B121" t="s">
+        <v>353</v>
+      </c>
+      <c r="C121" t="s">
+        <v>12</v>
+      </c>
+      <c r="D121" t="s">
+        <v>354</v>
+      </c>
+      <c r="F121" t="s">
+        <v>44</v>
+      </c>
+      <c r="H121" t="s">
+        <v>56</v>
+      </c>
+      <c r="J121" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="122" spans="1:10" ht="12.75">
+      <c r="A122" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="B122" t="s">
         <v>356</v>
       </c>
-      <c r="C121" t="s">
-[...24 lines deleted...]
-      </c>
       <c r="C122" s="1" t="s">
-        <v>295</v>
+        <v>42</v>
       </c>
       <c r="D122" t="s">
-        <v>300</v>
+        <v>43</v>
       </c>
       <c r="F122" t="s">
-        <v>14</v>
+        <v>44</v>
       </c>
       <c r="G122" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="H122" t="s">
-        <v>297</v>
+        <v>46</v>
+      </c>
+      <c r="J122" t="s">
+        <v>57</v>
       </c>
     </row>
     <row r="123" spans="1:8" ht="12.75">
       <c r="A123" s="1" t="s">
-        <v>360</v>
+        <v>357</v>
       </c>
       <c r="B123" t="s">
-        <v>361</v>
+        <v>358</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>26</v>
+        <v>60</v>
       </c>
       <c r="D123" t="s">
-        <v>362</v>
+        <v>359</v>
       </c>
       <c r="F123" t="s">
-        <v>14</v>
+        <v>44</v>
       </c>
       <c r="G123" t="s">
-        <v>38</v>
+        <v>62</v>
       </c>
       <c r="H123" t="s">
-        <v>180</v>
+        <v>99</v>
       </c>
     </row>
     <row r="124" spans="1:10" ht="12.75">
       <c r="A124" s="1" t="s">
-        <v>363</v>
+        <v>360</v>
       </c>
       <c r="B124" t="s">
-        <v>364</v>
-[...1 lines deleted...]
-      <c r="C124" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="C124" t="s">
         <v>12</v>
       </c>
       <c r="D124" t="s">
-        <v>22</v>
+        <v>130</v>
       </c>
       <c r="F124" t="s">
-        <v>14</v>
+        <v>44</v>
       </c>
       <c r="G124" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="H124" t="s">
-        <v>16</v>
+        <v>127</v>
       </c>
       <c r="J124" t="s">
-        <v>23</v>
+        <v>57</v>
       </c>
     </row>
     <row r="125" spans="1:8" ht="12.75">
       <c r="A125" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="B125" t="s">
+        <v>363</v>
+      </c>
+      <c r="C125" t="s">
+        <v>12</v>
+      </c>
+      <c r="D125" t="s">
+        <v>364</v>
+      </c>
+      <c r="F125" t="s">
+        <v>44</v>
+      </c>
+      <c r="G125" t="s">
+        <v>45</v>
+      </c>
+      <c r="H125" t="s">
         <v>365</v>
-      </c>
-[...16 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="126" spans="1:10" ht="12.75">
       <c r="A126" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="C126" t="s">
+        <v>12</v>
+      </c>
+      <c r="D126" t="s">
+        <v>367</v>
+      </c>
+      <c r="F126" t="s">
+        <v>72</v>
+      </c>
+      <c r="G126" t="s">
+        <v>73</v>
+      </c>
+      <c r="H126" t="s">
+        <v>74</v>
+      </c>
+      <c r="J126" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8" ht="12.75">
+      <c r="A127" s="1" t="s">
         <v>368</v>
       </c>
-      <c r="C126" t="s">
-[...2 lines deleted...]
-      <c r="D126" t="s">
+      <c r="B127" t="s">
         <v>369</v>
       </c>
-      <c r="F126" t="s">
-[...5 lines deleted...]
-      <c r="H126" t="s">
+      <c r="C127" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="J126" t="s">
-[...4 lines deleted...]
-      <c r="A127" s="1" t="s">
+      <c r="D127" t="s">
         <v>370</v>
       </c>
-      <c r="C127" t="s">
-[...2 lines deleted...]
-      <c r="D127" t="s">
+      <c r="F127" t="s">
+        <v>44</v>
+      </c>
+      <c r="G127" t="s">
+        <v>62</v>
+      </c>
+      <c r="H127" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8" ht="12.75">
+      <c r="A128" s="1" t="s">
         <v>371</v>
       </c>
-      <c r="F127" t="s">
-[...5 lines deleted...]
-      <c r="H127" t="s">
+      <c r="B128" t="s">
+        <v>372</v>
+      </c>
+      <c r="C128" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="J127" t="s">
-[...9 lines deleted...]
-      </c>
       <c r="D128" t="s">
-        <v>373</v>
+        <v>119</v>
       </c>
       <c r="F128" t="s">
-        <v>58</v>
+        <v>44</v>
       </c>
       <c r="G128" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="H128" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>63</v>
       </c>
     </row>
     <row r="129" spans="1:10" ht="12.75">
       <c r="A129" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="C129" t="s">
+        <v>12</v>
+      </c>
+      <c r="D129" t="s">
         <v>374</v>
       </c>
-      <c r="C129" t="s">
-[...2 lines deleted...]
-      <c r="D129" t="s">
+      <c r="F129" t="s">
+        <v>72</v>
+      </c>
+      <c r="G129" t="s">
+        <v>73</v>
+      </c>
+      <c r="H129" t="s">
+        <v>74</v>
+      </c>
+      <c r="J129" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8" ht="12.75">
+      <c r="A130" s="1" t="s">
         <v>375</v>
       </c>
-      <c r="F129" t="s">
-[...5 lines deleted...]
-      <c r="H129" t="s">
+      <c r="B130" t="s">
+        <v>376</v>
+      </c>
+      <c r="C130" s="1" t="s">
         <v>60</v>
-      </c>
-[...9 lines deleted...]
-        <v>32</v>
       </c>
       <c r="D130" t="s">
         <v>377</v>
       </c>
       <c r="F130" t="s">
-        <v>58</v>
+        <v>44</v>
       </c>
       <c r="G130" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="H130" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>63</v>
       </c>
     </row>
     <row r="131" spans="1:10" ht="12.75">
       <c r="A131" s="1" t="s">
         <v>378</v>
       </c>
       <c r="C131" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="D131" t="s">
         <v>379</v>
       </c>
       <c r="F131" t="s">
-        <v>58</v>
+        <v>72</v>
       </c>
       <c r="G131" t="s">
-        <v>59</v>
+        <v>73</v>
       </c>
       <c r="H131" t="s">
-        <v>60</v>
+        <v>74</v>
       </c>
       <c r="J131" t="s">
-        <v>23</v>
+        <v>57</v>
       </c>
     </row>
     <row r="132" spans="1:8" ht="12.75">
       <c r="A132" s="1" t="s">
         <v>380</v>
       </c>
       <c r="B132" t="s">
         <v>381</v>
       </c>
-      <c r="C132" t="s">
-        <v>32</v>
+      <c r="C132" s="1" t="s">
+        <v>304</v>
       </c>
       <c r="D132" t="s">
+        <v>308</v>
+      </c>
+      <c r="F132" t="s">
+        <v>44</v>
+      </c>
+      <c r="G132" t="s">
+        <v>62</v>
+      </c>
+      <c r="H132" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="133" spans="1:10" ht="12.75">
+      <c r="A133" s="1" t="s">
         <v>382</v>
       </c>
-      <c r="G132" t="s">
-[...7 lines deleted...]
-      <c r="A133" s="1" t="s">
+      <c r="C133" t="s">
+        <v>12</v>
+      </c>
+      <c r="D133" t="s">
         <v>383</v>
       </c>
-      <c r="B133" t="s">
-[...6 lines deleted...]
-        <v>385</v>
+      <c r="F133" t="s">
+        <v>72</v>
       </c>
       <c r="G133" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="H133" t="s">
-        <v>48</v>
+        <v>74</v>
+      </c>
+      <c r="J133" t="s">
+        <v>57</v>
       </c>
     </row>
     <row r="134" spans="1:8" ht="12.75">
       <c r="A134" s="1" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="B134" t="s">
-        <v>387</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>385</v>
+      </c>
+      <c r="C134" s="1" t="s">
+        <v>304</v>
       </c>
       <c r="D134" t="s">
-        <v>388</v>
+        <v>308</v>
+      </c>
+      <c r="F134" t="s">
+        <v>44</v>
       </c>
       <c r="G134" t="s">
-        <v>15</v>
+        <v>62</v>
       </c>
       <c r="H134" t="s">
-        <v>48</v>
+        <v>258</v>
       </c>
     </row>
     <row r="135" spans="1:8" ht="12.75">
       <c r="A135" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="B135" t="s">
+        <v>387</v>
+      </c>
+      <c r="C135" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="D135" t="s">
+        <v>388</v>
+      </c>
+      <c r="F135" t="s">
+        <v>44</v>
+      </c>
+      <c r="G135" t="s">
+        <v>62</v>
+      </c>
+      <c r="H135" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="136" spans="1:10" ht="12.75">
+      <c r="A136" s="1" t="s">
         <v>389</v>
       </c>
-      <c r="B135" t="s">
+      <c r="B136" t="s">
         <v>390</v>
       </c>
-      <c r="C135" t="s">
-[...20 lines deleted...]
-        <v>32</v>
+      <c r="C136" s="1" t="s">
+        <v>42</v>
       </c>
       <c r="D136" t="s">
-        <v>394</v>
+        <v>52</v>
+      </c>
+      <c r="F136" t="s">
+        <v>44</v>
       </c>
       <c r="G136" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="H136" t="s">
-        <v>48</v>
+        <v>46</v>
+      </c>
+      <c r="J136" t="s">
+        <v>57</v>
       </c>
     </row>
     <row r="137" spans="1:8" ht="12.75">
       <c r="A137" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="B137" t="s">
+        <v>392</v>
+      </c>
+      <c r="C137" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="D137" t="s">
+        <v>393</v>
+      </c>
+      <c r="F137" t="s">
+        <v>44</v>
+      </c>
+      <c r="G137" t="s">
+        <v>62</v>
+      </c>
+      <c r="H137" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="138" spans="1:10" ht="12.75">
+      <c r="A138" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="C138" t="s">
+        <v>12</v>
+      </c>
+      <c r="D138" t="s">
         <v>395</v>
       </c>
-      <c r="B137" t="s">
+      <c r="F138" t="s">
+        <v>72</v>
+      </c>
+      <c r="G138" t="s">
+        <v>73</v>
+      </c>
+      <c r="H138" t="s">
+        <v>74</v>
+      </c>
+      <c r="J138" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="139" spans="1:10" ht="12.75">
+      <c r="A139" s="1" t="s">
         <v>396</v>
       </c>
-      <c r="C137" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D137" t="s">
+      <c r="C139" t="s">
+        <v>12</v>
+      </c>
+      <c r="D139" t="s">
         <v>397</v>
       </c>
-      <c r="F137" t="s">
-[...10 lines deleted...]
-      <c r="A138" s="1" t="s">
+      <c r="F139" t="s">
+        <v>72</v>
+      </c>
+      <c r="G139" t="s">
+        <v>73</v>
+      </c>
+      <c r="H139" t="s">
+        <v>74</v>
+      </c>
+      <c r="J139" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="140" spans="1:10" ht="12.75">
+      <c r="A140" s="1" t="s">
         <v>398</v>
       </c>
-      <c r="B138" t="s">
+      <c r="C140" t="s">
+        <v>12</v>
+      </c>
+      <c r="D140" t="s">
         <v>399</v>
       </c>
-      <c r="C138" t="s">
-[...2 lines deleted...]
-      <c r="D138" t="s">
+      <c r="F140" t="s">
+        <v>72</v>
+      </c>
+      <c r="G140" t="s">
+        <v>73</v>
+      </c>
+      <c r="H140" t="s">
+        <v>74</v>
+      </c>
+      <c r="J140" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="141" spans="1:10" ht="12.75">
+      <c r="A141" s="1" t="s">
         <v>400</v>
       </c>
-      <c r="H138" t="s">
+      <c r="C141" t="s">
+        <v>12</v>
+      </c>
+      <c r="D141" t="s">
         <v>401</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A139" s="1" t="s">
+      <c r="F141" t="s">
+        <v>72</v>
+      </c>
+      <c r="G141" t="s">
+        <v>73</v>
+      </c>
+      <c r="H141" t="s">
+        <v>74</v>
+      </c>
+      <c r="J141" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="142" spans="1:10" ht="12.75">
+      <c r="A142" s="1" t="s">
         <v>402</v>
       </c>
-      <c r="B139" t="s">
+      <c r="C142" t="s">
+        <v>12</v>
+      </c>
+      <c r="D142" t="s">
         <v>403</v>
       </c>
-      <c r="C139" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D139" t="s">
+      <c r="F142" t="s">
+        <v>72</v>
+      </c>
+      <c r="G142" t="s">
+        <v>73</v>
+      </c>
+      <c r="H142" t="s">
+        <v>74</v>
+      </c>
+      <c r="J142" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="143" spans="1:10" ht="12.75">
+      <c r="A143" s="1" t="s">
         <v>404</v>
       </c>
-      <c r="F139" t="s">
-[...10 lines deleted...]
-      <c r="A140" s="1" t="s">
+      <c r="C143" t="s">
+        <v>12</v>
+      </c>
+      <c r="D143" t="s">
         <v>405</v>
       </c>
-      <c r="B140" t="s">
-[...70 lines deleted...]
-      </c>
       <c r="F143" t="s">
-        <v>221</v>
+        <v>72</v>
       </c>
       <c r="G143" t="s">
-        <v>222</v>
+        <v>73</v>
       </c>
       <c r="H143" t="s">
-        <v>29</v>
+        <v>74</v>
+      </c>
+      <c r="J143" t="s">
+        <v>57</v>
       </c>
     </row>
     <row r="144" spans="1:8" ht="12.75">
       <c r="A144" s="1" t="s">
-        <v>417</v>
+        <v>406</v>
       </c>
       <c r="B144" t="s">
-        <v>418</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>407</v>
+      </c>
+      <c r="C144" t="s">
+        <v>12</v>
       </c>
       <c r="D144" t="s">
-        <v>419</v>
+        <v>408</v>
       </c>
       <c r="F144" t="s">
-        <v>221</v>
+        <v>44</v>
       </c>
       <c r="G144" t="s">
-        <v>222</v>
+        <v>45</v>
       </c>
       <c r="H144" t="s">
-        <v>29</v>
+        <v>123</v>
       </c>
     </row>
     <row r="145" spans="1:8" ht="12.75">
       <c r="A145" s="1" t="s">
-        <v>420</v>
+        <v>409</v>
       </c>
       <c r="B145" t="s">
-        <v>421</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>410</v>
+      </c>
+      <c r="C145" t="s">
+        <v>12</v>
       </c>
       <c r="D145" t="s">
-        <v>422</v>
+        <v>411</v>
       </c>
       <c r="F145" t="s">
-        <v>221</v>
+        <v>44</v>
       </c>
       <c r="G145" t="s">
-        <v>222</v>
+        <v>45</v>
       </c>
       <c r="H145" t="s">
-        <v>29</v>
+        <v>106</v>
       </c>
     </row>
     <row r="146" spans="1:8" ht="12.75">
       <c r="A146" s="1" t="s">
-        <v>423</v>
+        <v>412</v>
       </c>
       <c r="B146" t="s">
-        <v>424</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>413</v>
+      </c>
+      <c r="C146" t="s">
+        <v>12</v>
       </c>
       <c r="D146" t="s">
-        <v>425</v>
+        <v>414</v>
       </c>
       <c r="F146" t="s">
-        <v>221</v>
+        <v>44</v>
       </c>
       <c r="G146" t="s">
-        <v>222</v>
+        <v>45</v>
       </c>
       <c r="H146" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:10" ht="12.75">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8" ht="12.75">
       <c r="A147" s="1" t="s">
-        <v>426</v>
+        <v>415</v>
       </c>
       <c r="B147" t="s">
-        <v>427</v>
+        <v>416</v>
       </c>
       <c r="C147" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="D147" t="s">
-        <v>428</v>
+        <v>417</v>
       </c>
       <c r="F147" t="s">
-        <v>14</v>
+        <v>44</v>
+      </c>
+      <c r="G147" t="s">
+        <v>45</v>
       </c>
       <c r="H147" t="s">
-        <v>429</v>
-[...5 lines deleted...]
-    <row r="148" spans="1:10" ht="12.75">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8" ht="12.75">
       <c r="A148" s="1" t="s">
-        <v>430</v>
+        <v>418</v>
       </c>
       <c r="B148" t="s">
-        <v>431</v>
+        <v>419</v>
       </c>
       <c r="C148" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="D148" t="s">
-        <v>432</v>
+        <v>420</v>
       </c>
       <c r="F148" t="s">
-        <v>14</v>
+        <v>44</v>
+      </c>
+      <c r="G148" t="s">
+        <v>45</v>
       </c>
       <c r="H148" t="s">
-        <v>257</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>106</v>
       </c>
     </row>
     <row r="149" spans="1:8" ht="12.75">
       <c r="A149" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="B149" t="s">
+        <v>422</v>
+      </c>
+      <c r="C149" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="D149" t="s">
+        <v>423</v>
+      </c>
+      <c r="F149" t="s">
+        <v>44</v>
+      </c>
+      <c r="G149" t="s">
+        <v>62</v>
+      </c>
+      <c r="H149" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="150" spans="1:10" ht="12.75">
+      <c r="A150" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="B150" t="s">
+        <v>425</v>
+      </c>
+      <c r="C150" t="s">
+        <v>12</v>
+      </c>
+      <c r="D150" t="s">
+        <v>426</v>
+      </c>
+      <c r="H150" t="s">
+        <v>427</v>
+      </c>
+      <c r="J150" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8" ht="12.75">
+      <c r="A151" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="B151" t="s">
+        <v>429</v>
+      </c>
+      <c r="C151" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="D151" t="s">
+        <v>430</v>
+      </c>
+      <c r="F151" t="s">
+        <v>44</v>
+      </c>
+      <c r="G151" t="s">
+        <v>62</v>
+      </c>
+      <c r="H151" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8" ht="12.75">
+      <c r="A152" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="B152" t="s">
+        <v>432</v>
+      </c>
+      <c r="C152" t="s">
+        <v>12</v>
+      </c>
+      <c r="D152" t="s">
         <v>433</v>
       </c>
-      <c r="B149" t="s">
+      <c r="F152" t="s">
+        <v>44</v>
+      </c>
+      <c r="H152" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8" ht="12.75">
+      <c r="A153" s="1" t="s">
         <v>434</v>
       </c>
-      <c r="C149" t="s">
-[...2 lines deleted...]
-      <c r="D149" t="s">
+      <c r="B153" t="s">
         <v>435</v>
       </c>
-      <c r="G149" t="s">
-[...7 lines deleted...]
-      <c r="A150" s="1" t="s">
+      <c r="C153" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="D153" t="s">
         <v>436</v>
       </c>
-      <c r="B150" t="s">
+      <c r="F153" t="s">
+        <v>44</v>
+      </c>
+      <c r="G153" t="s">
+        <v>62</v>
+      </c>
+      <c r="H153" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8" ht="12.75">
+      <c r="A154" s="1" t="s">
         <v>437</v>
       </c>
-      <c r="C150" t="s">
-[...2 lines deleted...]
-      <c r="D150" t="s">
+      <c r="B154" t="s">
         <v>438</v>
       </c>
-      <c r="G150" t="s">
-[...7 lines deleted...]
-      <c r="A151" s="1" t="s">
+      <c r="C154" t="s">
+        <v>12</v>
+      </c>
+      <c r="D154" t="s">
         <v>439</v>
       </c>
-      <c r="C151" t="s">
-[...2 lines deleted...]
-      <c r="D151" t="s">
+      <c r="F154" t="s">
+        <v>44</v>
+      </c>
+      <c r="H154" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8" ht="12.75">
+      <c r="A155" s="1" t="s">
         <v>440</v>
       </c>
-      <c r="G151" t="s">
-[...2 lines deleted...]
-      <c r="H151" t="s">
+      <c r="B155" t="s">
+        <v>441</v>
+      </c>
+      <c r="C155" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="J151" t="s">
-[...10 lines deleted...]
-      <c r="D152" t="s">
+      <c r="D155" t="s">
         <v>442</v>
       </c>
-      <c r="G152" t="s">
-[...2 lines deleted...]
-      <c r="H152" t="s">
+      <c r="F155" t="s">
+        <v>78</v>
+      </c>
+      <c r="G155" t="s">
+        <v>79</v>
+      </c>
+      <c r="H155" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8" ht="12.75">
+      <c r="A156" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="B156" t="s">
+        <v>444</v>
+      </c>
+      <c r="C156" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="J152" t="s">
-[...16 lines deleted...]
-      <c r="H153" t="s">
+      <c r="D156" t="s">
+        <v>445</v>
+      </c>
+      <c r="F156" t="s">
+        <v>78</v>
+      </c>
+      <c r="G156" t="s">
+        <v>79</v>
+      </c>
+      <c r="H156" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8" ht="12.75">
+      <c r="A157" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="B157" t="s">
+        <v>447</v>
+      </c>
+      <c r="C157" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="J153" t="s">
-[...16 lines deleted...]
-      <c r="H154" t="s">
+      <c r="D157" t="s">
+        <v>448</v>
+      </c>
+      <c r="F157" t="s">
+        <v>78</v>
+      </c>
+      <c r="G157" t="s">
+        <v>79</v>
+      </c>
+      <c r="H157" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8" ht="12.75">
+      <c r="A158" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="B158" t="s">
+        <v>450</v>
+      </c>
+      <c r="C158" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="J154" t="s">
-[...39 lines deleted...]
-      <c r="D156" t="s">
+      <c r="D158" t="s">
         <v>451</v>
       </c>
-      <c r="F156" t="s">
-[...50 lines deleted...]
-      </c>
       <c r="F158" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="G158" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="H158" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>46</v>
       </c>
     </row>
     <row r="159" spans="1:10" ht="12.75">
       <c r="A159" s="1" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
       <c r="B159" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="C159" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="D159" t="s">
-        <v>89</v>
+        <v>454</v>
       </c>
       <c r="F159" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>44</v>
       </c>
       <c r="H159" t="s">
-        <v>77</v>
+        <v>455</v>
       </c>
       <c r="J159" t="s">
-        <v>23</v>
+        <v>57</v>
       </c>
     </row>
     <row r="160" spans="1:8" ht="12.75">
       <c r="A160" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="B160" t="s">
+        <v>457</v>
+      </c>
+      <c r="C160" t="s">
+        <v>12</v>
+      </c>
+      <c r="D160" t="s">
+        <v>458</v>
+      </c>
+      <c r="F160" t="s">
+        <v>44</v>
+      </c>
+      <c r="G160" t="s">
+        <v>45</v>
+      </c>
+      <c r="H160" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8" ht="12.75">
+      <c r="A161" s="1" t="s">
+        <v>459</v>
+      </c>
+      <c r="B161" t="s">
         <v>460</v>
       </c>
-      <c r="B160" t="s">
+      <c r="C161" t="s">
+        <v>12</v>
+      </c>
+      <c r="D161" t="s">
         <v>461</v>
       </c>
-      <c r="C160" t="s">
-[...2 lines deleted...]
-      <c r="D160" t="s">
+      <c r="F161" t="s">
+        <v>44</v>
+      </c>
+      <c r="G161" t="s">
+        <v>45</v>
+      </c>
+      <c r="H161" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8" ht="12.75">
+      <c r="A162" s="1" t="s">
         <v>462</v>
       </c>
-      <c r="F160" t="s">
-[...2 lines deleted...]
-      <c r="H160" t="s">
+      <c r="B162" t="s">
         <v>463</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A161" s="1" t="s">
+      <c r="C162" t="s">
+        <v>12</v>
+      </c>
+      <c r="D162" t="s">
+        <v>458</v>
+      </c>
+      <c r="F162" t="s">
+        <v>44</v>
+      </c>
+      <c r="G162" t="s">
+        <v>45</v>
+      </c>
+      <c r="H162" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8" ht="12.75">
+      <c r="A163" s="1" t="s">
         <v>464</v>
       </c>
-      <c r="B161" t="s">
+      <c r="B163" t="s">
         <v>465</v>
       </c>
-      <c r="C161" t="s">
-[...2 lines deleted...]
-      <c r="D161" t="s">
+      <c r="C163" t="s">
+        <v>12</v>
+      </c>
+      <c r="D163" t="s">
         <v>466</v>
       </c>
-      <c r="F161" t="s">
-[...10 lines deleted...]
-      <c r="A162" s="1" t="s">
+      <c r="F163" t="s">
+        <v>44</v>
+      </c>
+      <c r="G163" t="s">
+        <v>45</v>
+      </c>
+      <c r="H163" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8" ht="12.75">
+      <c r="A164" s="1" t="s">
         <v>467</v>
       </c>
-      <c r="B162" t="s">
+      <c r="B164" t="s">
         <v>468</v>
       </c>
-      <c r="C162" t="s">
-[...2 lines deleted...]
-      <c r="D162" t="s">
+      <c r="C164" t="s">
+        <v>12</v>
+      </c>
+      <c r="D164" t="s">
         <v>469</v>
       </c>
-      <c r="F162" t="s">
-[...44 lines deleted...]
-      </c>
       <c r="F164" t="s">
-        <v>14</v>
+        <v>44</v>
+      </c>
+      <c r="G164" t="s">
+        <v>45</v>
       </c>
       <c r="H164" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>106</v>
       </c>
     </row>
     <row r="165" spans="1:8" ht="12.75">
       <c r="A165" s="1" t="s">
-        <v>476</v>
+        <v>470</v>
       </c>
       <c r="B165" t="s">
-        <v>477</v>
+        <v>471</v>
       </c>
       <c r="C165" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="D165" t="s">
-        <v>435</v>
+        <v>472</v>
+      </c>
+      <c r="F165" t="s">
+        <v>44</v>
       </c>
       <c r="G165" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="H165" t="s">
-        <v>144</v>
+        <v>106</v>
       </c>
     </row>
     <row r="166" spans="1:8" ht="12.75">
       <c r="A166" s="1" t="s">
-        <v>478</v>
+        <v>473</v>
       </c>
       <c r="B166" t="s">
-        <v>479</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>474</v>
+      </c>
+      <c r="C166" s="1" t="s">
+        <v>60</v>
       </c>
       <c r="D166" t="s">
-        <v>480</v>
+        <v>475</v>
+      </c>
+      <c r="F166" t="s">
+        <v>44</v>
       </c>
       <c r="G166" t="s">
-        <v>15</v>
+        <v>62</v>
       </c>
       <c r="H166" t="s">
-        <v>48</v>
+        <v>63</v>
       </c>
     </row>
     <row r="167" spans="1:8" ht="12.75">
       <c r="A167" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="B167" t="s">
+        <v>477</v>
+      </c>
+      <c r="C167" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="D167" t="s">
+        <v>478</v>
+      </c>
+      <c r="F167" t="s">
+        <v>44</v>
+      </c>
+      <c r="G167" t="s">
+        <v>62</v>
+      </c>
+      <c r="H167" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="168" spans="1:10" ht="12.75">
+      <c r="A168" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="B168" t="s">
+        <v>480</v>
+      </c>
+      <c r="C168" t="s">
+        <v>12</v>
+      </c>
+      <c r="D168" t="s">
         <v>481</v>
       </c>
-      <c r="B167" t="s">
+      <c r="F168" t="s">
+        <v>44</v>
+      </c>
+      <c r="H168" t="s">
+        <v>56</v>
+      </c>
+      <c r="J168" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="169" spans="1:10" ht="12.75">
+      <c r="A169" s="1" t="s">
         <v>482</v>
       </c>
-      <c r="C167" t="s">
-[...2 lines deleted...]
-      <c r="D167" t="s">
+      <c r="B169" t="s">
         <v>483</v>
       </c>
-      <c r="G167" t="s">
-[...7 lines deleted...]
-      <c r="A168" s="1" t="s">
+      <c r="C169" t="s">
+        <v>12</v>
+      </c>
+      <c r="D169" t="s">
         <v>484</v>
       </c>
-      <c r="B168" t="s">
-[...27 lines deleted...]
-      </c>
       <c r="F169" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="H169" t="s">
-        <v>29</v>
-[...163 lines deleted...]
-        <v>23</v>
+        <v>56</v>
+      </c>
+      <c r="J169" t="s">
+        <v>57</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="9-60481007-04"/>
-[...118 lines deleted...]
-    <hyperlink ref="C96" r:id="rId120" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A2" r:id="rId1" display="CK1828-001"/>
+    <hyperlink ref="A3" r:id="rId2" display="CK1830-001"/>
+    <hyperlink ref="A4" r:id="rId3" display="CS5638-001"/>
+    <hyperlink ref="A5" r:id="rId4" display="9-737692-2"/>
+    <hyperlink ref="A6" r:id="rId5" display="9-737834-2"/>
+    <hyperlink ref="A7" r:id="rId6" display="9-737830-2"/>
+    <hyperlink ref="A8" r:id="rId7" display="9-737860-2"/>
+    <hyperlink ref="A9" r:id="rId8" display="9-737873-2"/>
+    <hyperlink ref="A10" r:id="rId9" display="9-60481007-04"/>
+    <hyperlink ref="C10" r:id="rId10" display="Variant of LSA-PLUS-PCB-BLOCKS"/>
+    <hyperlink ref="A11" r:id="rId11" display="9-60481007-06"/>
+    <hyperlink ref="C11" r:id="rId12" display="Variant of LSA-PLUS-PCB-BLOCKS"/>
+    <hyperlink ref="A12" r:id="rId13" display="9-60481090-00"/>
+    <hyperlink ref="C12" r:id="rId14" display="Variant of LSA-PLUS-PCB-BLOCKS"/>
+    <hyperlink ref="A13" r:id="rId15" display="70191015-00"/>
+    <hyperlink ref="A14" r:id="rId16" display="70042001-01"/>
+    <hyperlink ref="C14" r:id="rId17" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A15" r:id="rId18" display="70042002-01"/>
+    <hyperlink ref="C15" r:id="rId19" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A16" r:id="rId20" display="70191215-00"/>
+    <hyperlink ref="A17" r:id="rId21" display="394758-0"/>
+    <hyperlink ref="A18" r:id="rId22" display="64682048-10"/>
+    <hyperlink ref="C18" r:id="rId23" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A19" r:id="rId24" display="64685700-10"/>
+    <hyperlink ref="C19" r:id="rId25" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A20" r:id="rId26" display="64685043-10"/>
+    <hyperlink ref="C20" r:id="rId27" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A21" r:id="rId28" display="64685060-08"/>
+    <hyperlink ref="C21" r:id="rId29" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A22" r:id="rId30" display="64685044-10"/>
+    <hyperlink ref="C22" r:id="rId31" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A23" r:id="rId32" display="64685050-10"/>
+    <hyperlink ref="C23" r:id="rId33" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A24" r:id="rId34" display="64685080-00"/>
+    <hyperlink ref="C24" r:id="rId35" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A25" r:id="rId36" display="64685081-00"/>
+    <hyperlink ref="C25" r:id="rId37" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A26" r:id="rId38" display="66242061-02"/>
+    <hyperlink ref="A27" r:id="rId39" display="66242081-03"/>
+    <hyperlink ref="A28" r:id="rId40" display="66912058-02"/>
+    <hyperlink ref="A29" r:id="rId41" display="67173513-00"/>
+    <hyperlink ref="A30" r:id="rId42" display="60891810-00"/>
+    <hyperlink ref="C30" r:id="rId43" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A31" r:id="rId44" display="60892141-00"/>
+    <hyperlink ref="A32" r:id="rId45" display="60891015-01"/>
+    <hyperlink ref="A33" r:id="rId46" display="60892015-01"/>
+    <hyperlink ref="A34" r:id="rId47" display="60892017-00"/>
+    <hyperlink ref="C34" r:id="rId48" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A35" r:id="rId49" display="60891120-02"/>
+    <hyperlink ref="C35" r:id="rId50" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A36" r:id="rId51" display="60481080-00"/>
+    <hyperlink ref="C36" r:id="rId52" display="Variant of LSA-PLUS-PCB-BLOCKS"/>
+    <hyperlink ref="A37" r:id="rId53" display="60891121-02"/>
+    <hyperlink ref="C37" r:id="rId54" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A38" r:id="rId55" display="60361102-00"/>
+    <hyperlink ref="C38" r:id="rId56" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A39" r:id="rId57" display="61292-3"/>
+    <hyperlink ref="A40" r:id="rId58" display="60922012-02"/>
+    <hyperlink ref="A41" r:id="rId59" display="60362005-00"/>
+    <hyperlink ref="A42" r:id="rId60" display="60944-6"/>
+    <hyperlink ref="A43" r:id="rId61" display="60892023-08"/>
+    <hyperlink ref="C43" r:id="rId62" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A44" r:id="rId63" display="60481180-00"/>
+    <hyperlink ref="C44" r:id="rId64" display="Variant of LSA-PLUS-PCB-BLOCKS"/>
+    <hyperlink ref="A45" r:id="rId65" display="60945-1"/>
+    <hyperlink ref="A46" r:id="rId66" display="61226-1"/>
+    <hyperlink ref="A47" r:id="rId67" display="64512076-00"/>
+    <hyperlink ref="A48" r:id="rId68" display="64512072-04"/>
+    <hyperlink ref="A49" r:id="rId69" display="64512074-00"/>
+    <hyperlink ref="A50" r:id="rId70" display="64512075-02"/>
+    <hyperlink ref="A51" r:id="rId71" display="64622094-00"/>
+    <hyperlink ref="A52" r:id="rId72" display="64622095-00"/>
+    <hyperlink ref="C52" r:id="rId73" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A53" r:id="rId74" display="64552042-00"/>
+    <hyperlink ref="A54" r:id="rId75" display="64623010-03"/>
+    <hyperlink ref="A55" r:id="rId76" display="64622068-00"/>
+    <hyperlink ref="A56" r:id="rId77" display="552041-3"/>
+    <hyperlink ref="A57" r:id="rId78" display="552647-2"/>
+    <hyperlink ref="A58" r:id="rId79" display="552678-2"/>
+    <hyperlink ref="A59" r:id="rId80" display="552795-2"/>
+    <hyperlink ref="A60" r:id="rId81" display="552639-1"/>
+    <hyperlink ref="A61" r:id="rId82" display="CP-59091076-00"/>
+    <hyperlink ref="A62" r:id="rId83" display="9-60481080-01"/>
+    <hyperlink ref="C62" r:id="rId84" display="Variant of LSA-PLUS-PCB-BLOCKS"/>
+    <hyperlink ref="A63" r:id="rId85" display="LSA-70142250-00"/>
+    <hyperlink ref="C63" r:id="rId86" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A64" r:id="rId87" display="1-552678-2"/>
+    <hyperlink ref="A65" r:id="rId88" display="1-553397-1"/>
+    <hyperlink ref="A66" r:id="rId89" display="1-553397-3"/>
+    <hyperlink ref="A67" r:id="rId90" display="1-60945-3"/>
+    <hyperlink ref="A68" r:id="rId91" display="1-737830-2"/>
+    <hyperlink ref="A69" r:id="rId92" display="1-737834-2"/>
+    <hyperlink ref="A70" r:id="rId93" display="1-737860-2"/>
+    <hyperlink ref="A71" r:id="rId94" display="229915-1"/>
+    <hyperlink ref="A72" r:id="rId95" display="229915-2"/>
+    <hyperlink ref="A73" r:id="rId96" display="229917-2"/>
+    <hyperlink ref="A74" r:id="rId97" display="66242081-01"/>
+    <hyperlink ref="A75" r:id="rId98" display="66242081-04"/>
+    <hyperlink ref="A76" r:id="rId99" display="66242081-11"/>
+    <hyperlink ref="A77" r:id="rId100" display="LSA-PLUS-PCB-BLOCKS"/>
+    <hyperlink ref="A78" r:id="rId101" display="9-552041-4"/>
+    <hyperlink ref="A79" r:id="rId102" display="LSA-PLUS-MODULES"/>
+    <hyperlink ref="A80" r:id="rId103" display="LSA-PLUS-CABLE-HEADS"/>
+    <hyperlink ref="A81" r:id="rId104" display="9-737708-2"/>
+    <hyperlink ref="A82" r:id="rId105" display="9-737858-2"/>
+    <hyperlink ref="A83" r:id="rId106" display="9-737869-2"/>
+    <hyperlink ref="A84" r:id="rId107" display="552041-1"/>
+    <hyperlink ref="A85" r:id="rId108" display="552041-2"/>
+    <hyperlink ref="A86" r:id="rId109" display="552041-4"/>
+    <hyperlink ref="A87" r:id="rId110" display="552043-1"/>
+    <hyperlink ref="A88" r:id="rId111" display="552466-2"/>
+    <hyperlink ref="A89" r:id="rId112" display="300100106895"/>
+    <hyperlink ref="C89" r:id="rId113" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A90" r:id="rId114" display="229917-1"/>
+    <hyperlink ref="A91" r:id="rId115" display="1-737692-2"/>
+    <hyperlink ref="A92" r:id="rId116" display="1-737708-2"/>
+    <hyperlink ref="A93" r:id="rId117" display="1-737858-2"/>
+    <hyperlink ref="A94" r:id="rId118" display="1-737869-2"/>
+    <hyperlink ref="A95" r:id="rId119" display="1-737873-2"/>
+    <hyperlink ref="A96" r:id="rId120" display="9-552041-3"/>
     <hyperlink ref="A97" r:id="rId121" display="9-60481090-01"/>
     <hyperlink ref="C97" r:id="rId122" display="Variant of LSA-PLUS-PCB-BLOCKS"/>
-    <hyperlink ref="A98" r:id="rId123" display="LSA-70141200-11"/>
-[...102 lines deleted...]
-    <hyperlink ref="C176" r:id="rId226" display="Variant of LSA-PLUS-PCB-BLOCKS"/>
+    <hyperlink ref="A98" r:id="rId123" display="9-60481007-08"/>
+    <hyperlink ref="C98" r:id="rId124" display="Variant of LSA-PLUS-PCB-BLOCKS"/>
+    <hyperlink ref="A99" r:id="rId125" display="9-60481080-00"/>
+    <hyperlink ref="C99" r:id="rId126" display="Variant of LSA-PLUS-PCB-BLOCKS"/>
+    <hyperlink ref="A100" r:id="rId127" display="LSA-70141200-11"/>
+    <hyperlink ref="C100" r:id="rId128" display="Variant of LSA-PLUS-CABLE-HEADS"/>
+    <hyperlink ref="A101" r:id="rId129" display="LSA-70141206-10"/>
+    <hyperlink ref="C101" r:id="rId130" display="Variant of LSA-PLUS-CABLE-HEADS"/>
+    <hyperlink ref="A102" r:id="rId131" display="LSA-70142058-00"/>
+    <hyperlink ref="A103" r:id="rId132" display="LSA-70142210-00"/>
+    <hyperlink ref="C103" r:id="rId133" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A104" r:id="rId134" display="LSA-70142265-00"/>
+    <hyperlink ref="C104" r:id="rId135" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A105" r:id="rId136" display="LSA-66232083-00"/>
+    <hyperlink ref="A106" r:id="rId137" display="1-553395-2"/>
+    <hyperlink ref="A107" r:id="rId138" display="1-552678-4"/>
+    <hyperlink ref="A108" r:id="rId139" display="1-552795-2"/>
+    <hyperlink ref="A109" r:id="rId140" display="1-553017-2"/>
+    <hyperlink ref="A110" r:id="rId141" display="BR0299-000"/>
+    <hyperlink ref="A111" r:id="rId142" display="552043-2"/>
+    <hyperlink ref="A112" r:id="rId143" display="552466-4"/>
+    <hyperlink ref="A113" r:id="rId144" display="552043-3"/>
+    <hyperlink ref="A114" r:id="rId145" display="552043-4"/>
+    <hyperlink ref="A115" r:id="rId146" display="552466-6"/>
+    <hyperlink ref="A116" r:id="rId147" display="552769-2"/>
+    <hyperlink ref="A117" r:id="rId148" display="553017-2"/>
+    <hyperlink ref="A118" r:id="rId149" display="552576-2"/>
+    <hyperlink ref="A119" r:id="rId150" display="552639-2"/>
+    <hyperlink ref="A120" r:id="rId151" display="70191012-00"/>
+    <hyperlink ref="A121" r:id="rId152" display="70191013-02"/>
+    <hyperlink ref="A122" r:id="rId153" display="60481190-00"/>
+    <hyperlink ref="C122" r:id="rId154" display="Variant of LSA-PLUS-PCB-BLOCKS"/>
+    <hyperlink ref="A123" r:id="rId155" display="60891126-20"/>
+    <hyperlink ref="C123" r:id="rId156" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A124" r:id="rId157" display="60892015-00"/>
+    <hyperlink ref="A125" r:id="rId158" display="60893130-01"/>
+    <hyperlink ref="A126" r:id="rId159" display="60945-6"/>
+    <hyperlink ref="A127" r:id="rId160" display="60361004-00"/>
+    <hyperlink ref="C127" r:id="rId161" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A128" r:id="rId162" display="60891102-02"/>
+    <hyperlink ref="C128" r:id="rId163" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A129" r:id="rId164" display="60946-4"/>
+    <hyperlink ref="A130" r:id="rId165" display="60361005-00"/>
+    <hyperlink ref="C130" r:id="rId166" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A131" r:id="rId167" display="60947-1"/>
+    <hyperlink ref="A132" r:id="rId168" display="60921102-07"/>
+    <hyperlink ref="C132" r:id="rId169" display="Variant of LSA-PLUS-CABLE-HEADS"/>
+    <hyperlink ref="A133" r:id="rId170" display="60947-3"/>
+    <hyperlink ref="A134" r:id="rId171" display="60921102-01"/>
+    <hyperlink ref="C134" r:id="rId172" display="Variant of LSA-PLUS-CABLE-HEADS"/>
+    <hyperlink ref="A135" r:id="rId173" display="60892023-01"/>
+    <hyperlink ref="C135" r:id="rId174" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A136" r:id="rId175" display="60481090-00"/>
+    <hyperlink ref="C136" r:id="rId176" display="Variant of LSA-PLUS-PCB-BLOCKS"/>
+    <hyperlink ref="A137" r:id="rId177" display="60892089-00"/>
+    <hyperlink ref="C137" r:id="rId178" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A138" r:id="rId179" display="60945-4"/>
+    <hyperlink ref="A139" r:id="rId180" display="61226-2"/>
+    <hyperlink ref="A140" r:id="rId181" display="61899-1"/>
+    <hyperlink ref="A141" r:id="rId182" display="61226-3"/>
+    <hyperlink ref="A142" r:id="rId183" display="61292-1"/>
+    <hyperlink ref="A143" r:id="rId184" display="61292-2"/>
+    <hyperlink ref="A144" r:id="rId185" display="64512077-10"/>
+    <hyperlink ref="A145" r:id="rId186" display="64512072-00"/>
+    <hyperlink ref="A146" r:id="rId187" display="64512072-02"/>
+    <hyperlink ref="A147" r:id="rId188" display="64512073-02"/>
+    <hyperlink ref="A148" r:id="rId189" display="64512074-02"/>
+    <hyperlink ref="A149" r:id="rId190" display="64622023-01"/>
+    <hyperlink ref="C149" r:id="rId191" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A150" r:id="rId192" display="64623044-00"/>
+    <hyperlink ref="A151" r:id="rId193" display="64622053-10"/>
+    <hyperlink ref="C151" r:id="rId194" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A152" r:id="rId195" display="64690001-17"/>
+    <hyperlink ref="A153" r:id="rId196" display="64685043-11"/>
+    <hyperlink ref="C153" r:id="rId197" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A154" r:id="rId198" display="64690001-24"/>
+    <hyperlink ref="A155" r:id="rId199" display="64685043-13"/>
+    <hyperlink ref="C155" r:id="rId200" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A156" r:id="rId201" display="64685061-00"/>
+    <hyperlink ref="C156" r:id="rId202" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A157" r:id="rId203" display="64685049-10"/>
+    <hyperlink ref="C157" r:id="rId204" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A158" r:id="rId205" display="64685056-00"/>
+    <hyperlink ref="C158" r:id="rId206" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A159" r:id="rId207" display="65341001-00"/>
+    <hyperlink ref="A160" r:id="rId208" display="66242340-09"/>
+    <hyperlink ref="A161" r:id="rId209" display="66242040-02"/>
+    <hyperlink ref="A162" r:id="rId210" display="66242040-09"/>
+    <hyperlink ref="A163" r:id="rId211" display="66242541-02"/>
+    <hyperlink ref="A164" r:id="rId212" display="66242801-02"/>
+    <hyperlink ref="A165" r:id="rId213" display="66472000-07"/>
+    <hyperlink ref="A166" r:id="rId214" display="67281004-04"/>
+    <hyperlink ref="C166" r:id="rId215" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A167" r:id="rId216" display="67281005-05"/>
+    <hyperlink ref="C167" r:id="rId217" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A168" r:id="rId218" display="70191212-00"/>
+    <hyperlink ref="A169" r:id="rId219" display="70191213-02"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
-    <tablePart r:id="rId227"/>
+    <tablePart r:id="rId220"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>