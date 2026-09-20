--- v1 (2026-07-23)
+++ v2 (2026-09-20)
@@ -11,1505 +11,1511 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="485" count="1174">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487" count="1180">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Requirements</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>1-552678-2</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>Tel-Splice Connector, 3-wire, gel filled, translucent, 100 box/carton</t>
+  </si>
+  <si>
+    <t>Tel-Splice</t>
+  </si>
+  <si>
+    <t>Splice</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
+  </si>
+  <si>
+    <t>1-553397-1</t>
+  </si>
+  <si>
+    <t>Tel-Splice Connector, half-tap, dry, clear</t>
+  </si>
+  <si>
+    <t>1-553397-3</t>
+  </si>
+  <si>
+    <t>Tel-Splice Connector, half-tap, gel filled, clear</t>
+  </si>
+  <si>
+    <t>9-60481080-01</t>
+  </si>
+  <si>
+    <t>9-6048 1 080-01</t>
+  </si>
+  <si>
+    <t>Variant of LSA-PLUS-PCB-BLOCKS</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Connection Plus Module 8/8</t>
+  </si>
+  <si>
+    <t>LSA-PLUS®</t>
+  </si>
+  <si>
+    <t>LSA-PLUS</t>
+  </si>
+  <si>
+    <t>Connection module</t>
+  </si>
+  <si>
+    <t>66242081-01</t>
+  </si>
+  <si>
+    <t>6624 2 081-01</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Patch Cord,  2/2, 2 pole, 1 m</t>
+  </si>
+  <si>
+    <t>Copper patch cord</t>
+  </si>
+  <si>
+    <t>66242081-04</t>
+  </si>
+  <si>
+    <t>6624 2 081-04</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Patch Cord,  2/2, 2 pole, 4 m</t>
+  </si>
+  <si>
+    <t>66242081-11</t>
+  </si>
+  <si>
+    <t>6624 2 081-11</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Patch Cord,  2/2, 2 pole, 8 m</t>
+  </si>
+  <si>
+    <t>LSA-70142250-00</t>
+  </si>
+  <si>
+    <t>LSA-7014 2 250-00</t>
+  </si>
+  <si>
+    <t>Variant of LSA-PLUS-MODULES</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® HD180 10-pair Disconnection Module for PROFIL mounting</t>
+  </si>
+  <si>
+    <t>LSA-PLUS HD180</t>
+  </si>
+  <si>
+    <t>Disconnection module</t>
+  </si>
+  <si>
+    <t>1-60945-3</t>
+  </si>
+  <si>
+    <t>PICABOND® Connector, 250 loose piece, green</t>
+  </si>
+  <si>
+    <t>PICABOND®</t>
+  </si>
+  <si>
+    <t>PICABOND</t>
+  </si>
+  <si>
+    <t>1-737830-2</t>
+  </si>
+  <si>
+    <t>AS-III-25-S-IY/GD-G-TR/TR-12</t>
+  </si>
+  <si>
+    <t>AMP STACK™ III Connector Splice Kit, pre-sealed, 25-pair</t>
+  </si>
+  <si>
+    <t>AMP STACK™</t>
+  </si>
+  <si>
+    <t>AMP STACK</t>
+  </si>
+  <si>
+    <t>Connector kit</t>
+  </si>
+  <si>
+    <t>1-737834-2</t>
+  </si>
+  <si>
+    <t>AS-III-25-H-IY/GN-G-TR/TR-12</t>
+  </si>
+  <si>
+    <t>AMP STACK™ III Connector Half-Tap Kit, pre-sealed, 25-pair</t>
+  </si>
+  <si>
+    <t>1-737860-2</t>
+  </si>
+  <si>
+    <t>AS-IV-10-H-IY/GN-D-TR/TR-10</t>
+  </si>
+  <si>
+    <t>AMP STACK™ IV Connector Half-Tap Kit, dry, 10-pair</t>
+  </si>
+  <si>
+    <t>552041-3</t>
+  </si>
+  <si>
+    <t>PICABOND® Connector, 1000 strip, mini, blue</t>
+  </si>
+  <si>
+    <t>552647-2</t>
+  </si>
+  <si>
+    <t>PICABOND® Connector, 1000 loose piece, green/amber, breakaway, unfilled</t>
+  </si>
+  <si>
+    <t>552678-2</t>
+  </si>
+  <si>
+    <t>Tel-Splice Connector, 3-wire, gel filled, translucent, 500 tube</t>
+  </si>
+  <si>
+    <t>552795-2</t>
+  </si>
+  <si>
+    <t>Tel-Splice Connector, 2-wire, gel filled, translucent, 1000 tube</t>
+  </si>
+  <si>
+    <t>552639-1</t>
+  </si>
+  <si>
+    <t>PICABOND® Connector, 1000 strip, purple/amber</t>
+  </si>
+  <si>
+    <t>394758-0</t>
+  </si>
+  <si>
+    <t>PICABOND® Connector, LOOSE PIECE, MINI, BLUE</t>
+  </si>
+  <si>
+    <t>70191015-00</t>
+  </si>
+  <si>
+    <t>7019 1 015-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Comprotect Overvoltage Plug, 2/1, CP NTP DA180A1</t>
+  </si>
+  <si>
+    <t>Overvoltage plug</t>
+  </si>
+  <si>
+    <t>60891810-00</t>
+  </si>
+  <si>
+    <t>6089 1 810-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Disconnection Module, unshielded, 10-pair</t>
+  </si>
+  <si>
+    <t>LSA-PLUS Series 2</t>
+  </si>
+  <si>
+    <t>60892141-00</t>
+  </si>
+  <si>
+    <t>6089 2 141-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® 2-Pole Test Cord, 0.13 m</t>
+  </si>
+  <si>
+    <t>Copper test cord</t>
+  </si>
+  <si>
+    <t>60891015-01</t>
+  </si>
+  <si>
+    <t>6089 1 015-01</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Label Holder, 102.62 mm width, clear</t>
+  </si>
+  <si>
+    <t>Label holder</t>
+  </si>
+  <si>
+    <t>60892015-01</t>
+  </si>
+  <si>
+    <t>6089 2 015-01</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Hinged label holder, 10 pair</t>
+  </si>
+  <si>
+    <t>60892017-00</t>
+  </si>
+  <si>
+    <t>6089 2 017-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Earth Module, 38-pair, red, with earth wire</t>
+  </si>
+  <si>
+    <t>Earth module</t>
+  </si>
+  <si>
+    <t>60891120-02</t>
+  </si>
+  <si>
+    <t>6089 1 120-02</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Connection Module, unshielded, 2/10, 10-pair, PROFIL mounting</t>
+  </si>
+  <si>
+    <t>60481080-00</t>
+  </si>
+  <si>
+    <t>6048 1 080-00</t>
+  </si>
+  <si>
+    <t>60891121-02</t>
+  </si>
+  <si>
+    <t>6089 1 121-02</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Series 2 Disconnection Module, 10-pair, PROFIL mounting</t>
+  </si>
+  <si>
+    <t>60361102-00</t>
+  </si>
+  <si>
+    <t>6036 1 102-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Disconnection Module 2/8, cat 3</t>
+  </si>
+  <si>
+    <t>61292-3</t>
+  </si>
+  <si>
+    <t>PICABOND® Connector, 250 lose piece, 400 Vdc, yellow</t>
+  </si>
+  <si>
+    <t>60922012-02</t>
+  </si>
+  <si>
+    <t>6092 2 012-02</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Label holder, 15 mm</t>
+  </si>
+  <si>
+    <t>60362005-00</t>
+  </si>
+  <si>
+    <t>6036 2 005-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Label Holder, 83.30 mm width, clear</t>
+  </si>
+  <si>
+    <t>60944-6</t>
+  </si>
+  <si>
+    <t>PICABOND® Connector, 1000 strip, green, unfilled</t>
+  </si>
+  <si>
+    <t>60892023-08</t>
+  </si>
+  <si>
+    <t>6089 2 023-08</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Overvoltage Arrestor Magazine, 10-pair, loaded, 5kA, 230V</t>
+  </si>
+  <si>
+    <t>Overvoltage magazine</t>
+  </si>
+  <si>
+    <t>60481180-00</t>
+  </si>
+  <si>
+    <t>6048 1 180-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Connection Module 8/8</t>
+  </si>
+  <si>
+    <t>60945-1</t>
+  </si>
+  <si>
+    <t>PICABOND® Connector, 1000 loose piece, green, gel filled</t>
+  </si>
+  <si>
+    <t>61226-1</t>
+  </si>
+  <si>
+    <t>PICABOND® Connector, 1000 loose piece, 48 Vdc, purple</t>
+  </si>
+  <si>
+    <t>64512076-00</t>
+  </si>
+  <si>
+    <t>6451 2 076-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Plug Set, 2 pole</t>
+  </si>
+  <si>
+    <t>Plug set</t>
+  </si>
+  <si>
+    <t>64512072-04</t>
+  </si>
+  <si>
+    <t>6451 2 072-04</t>
+  </si>
+  <si>
+    <t>LSA-PLUS®  Patch Cord, 4 pole, 2 plugs, 4 m</t>
+  </si>
+  <si>
+    <t>64512074-00</t>
+  </si>
+  <si>
+    <t>6451 2 074-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS®  Patch Cord, 2 pole, 2 plugs, 1 m</t>
+  </si>
+  <si>
+    <t>64512075-02</t>
+  </si>
+  <si>
+    <t>6451 2 075-02</t>
+  </si>
+  <si>
+    <t>LSA-PLUS®  Patch Cord, 4 pole, open ended, 2 m</t>
+  </si>
+  <si>
+    <t>64622094-00</t>
+  </si>
+  <si>
+    <t>6462 2 094-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® PROFIL Label Holder, 15 mm</t>
+  </si>
+  <si>
+    <t>64622095-00</t>
+  </si>
+  <si>
+    <t>6462 2 095-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Overvoltage Arrestor Magazine, PROFIL, 10-pair, unloaded</t>
+  </si>
+  <si>
+    <t>64552042-00</t>
+  </si>
+  <si>
+    <t>6455 2 042-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Earthing PROFIL Earth Strap</t>
+  </si>
+  <si>
+    <t>Hardware kit</t>
+  </si>
+  <si>
+    <t>64623010-03</t>
+  </si>
+  <si>
+    <t>6462 3 010-03</t>
+  </si>
+  <si>
+    <t>Record Book Cable Distribution</t>
+  </si>
+  <si>
+    <t>Record book</t>
+  </si>
+  <si>
+    <t>64622068-00</t>
+  </si>
+  <si>
+    <t>6462 2 068-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Conversion Link Block Kit</t>
+  </si>
+  <si>
+    <t>64682048-10</t>
+  </si>
+  <si>
+    <t>6468 2 048-10</t>
+  </si>
+  <si>
+    <t>HighBand® PROFIL® Earth Module, green/yellow, 10-pair</t>
+  </si>
+  <si>
+    <t>Highband®</t>
+  </si>
+  <si>
+    <t>Highband</t>
+  </si>
+  <si>
+    <t>64685700-10</t>
+  </si>
+  <si>
+    <t>6468 5 700-10</t>
+  </si>
+  <si>
+    <t>HighBand® Disconnection Module Kit, 20-pair, category 6A</t>
+  </si>
+  <si>
+    <t>64685043-10</t>
+  </si>
+  <si>
+    <t>6468 5 043-10</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Disconnection Module, cat 3, 2/10, PROFIL mounting</t>
+  </si>
+  <si>
+    <t>64685060-08</t>
+  </si>
+  <si>
+    <t>6468 5 060-08</t>
+  </si>
+  <si>
+    <t>HighBand® Ultim8 Disconnection Module, 8-pair, with jumper rings, category 6</t>
+  </si>
+  <si>
+    <t>64685044-10</t>
+  </si>
+  <si>
+    <t>6468 5 044-10</t>
+  </si>
+  <si>
+    <t>HighBand® PROFIL® Series 2 Connect Module, 10-pair, white</t>
+  </si>
+  <si>
+    <t>64685050-10</t>
+  </si>
+  <si>
+    <t>6468 5 050-10</t>
+  </si>
+  <si>
+    <t>HighBand® PROFIL® Disconnect Module Interface, with jumper rings, white</t>
+  </si>
+  <si>
+    <t>64685080-00</t>
+  </si>
+  <si>
+    <t>6468 5 080-00</t>
+  </si>
+  <si>
+    <t>HighBand® Switching Module, with jumper rings, 16-pair, ivory</t>
+  </si>
+  <si>
+    <t>Switching module</t>
+  </si>
+  <si>
+    <t>64685081-00</t>
+  </si>
+  <si>
+    <t>6468 5 081-00</t>
+  </si>
+  <si>
+    <t>HighBand® Switching Module, with jumper rings, 20-pair, ivory</t>
+  </si>
+  <si>
+    <t>66242061-02</t>
+  </si>
+  <si>
+    <t>6624 2 061-02</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Patch Cord,  2/2-2S plugs, 2 m</t>
+  </si>
+  <si>
+    <t>66242081-03</t>
+  </si>
+  <si>
+    <t>6624 2 081-03</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Patch Cord,  2/2, 2 pole, 3 m</t>
+  </si>
+  <si>
+    <t>66912058-02</t>
+  </si>
+  <si>
+    <t>6691 2 058-02</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Patch Cord, LSA-PLUS 2/2 to RJ45, 1.5 m</t>
+  </si>
+  <si>
+    <t>67173513-00</t>
+  </si>
+  <si>
+    <t>6717 3 513-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Overvoltage Arrestor, 3-pole, 260V-5A/5KA, BT14A</t>
+  </si>
+  <si>
+    <t>Earthing arrestor</t>
+  </si>
+  <si>
+    <t>LSA-PLUS-PCB-BLOCKS</t>
+  </si>
+  <si>
+    <t>Base Product</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Blocks for PCB mounting</t>
+  </si>
+  <si>
+    <t>70042001-01</t>
+  </si>
+  <si>
+    <t>7004 2 001-01</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Disconnection Module, cat 3, 10-pair, white, 8 box/carton</t>
+  </si>
+  <si>
+    <t>70042002-01</t>
+  </si>
+  <si>
+    <t>7004 2 002-01</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Disconnection Module, cat 3, 10-pair, white, 5 box/carton</t>
+  </si>
+  <si>
+    <t>70191215-00</t>
+  </si>
+  <si>
+    <t>7019 1 215-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Comprotect Overvoltage Plug, 2/1, CP HDP DA180A1</t>
+  </si>
+  <si>
+    <t>CK1830-001</t>
+  </si>
+  <si>
+    <t>TEL-SPLICE II RF</t>
+  </si>
+  <si>
+    <t>Tel-Splice II Connector, 3-wire, gel filled, red</t>
+  </si>
+  <si>
+    <t>Tel-Splice II</t>
+  </si>
+  <si>
+    <t>Butt splice connector</t>
+  </si>
+  <si>
+    <t>CS5638-001</t>
+  </si>
+  <si>
+    <t>TEL-SPLICE II GF</t>
+  </si>
+  <si>
+    <t>Tel-Splice II Connector, half-tap, gel filled, green</t>
+  </si>
+  <si>
+    <t>9-737692-2</t>
+  </si>
+  <si>
+    <t>AS-25-Splice-Dry</t>
+  </si>
+  <si>
+    <t>AMP STACK™ III Connector Splice Kit, dry, 25-pair</t>
+  </si>
+  <si>
+    <t>9-737834-2</t>
+  </si>
+  <si>
+    <t>AS-25-Halftap-Filled</t>
+  </si>
+  <si>
+    <t>9-737830-2</t>
+  </si>
+  <si>
+    <t>AS-25-Splice-Filled</t>
+  </si>
+  <si>
+    <t>9-737860-2</t>
+  </si>
+  <si>
+    <t>AS-10-Halftap-Dry</t>
+  </si>
+  <si>
+    <t>9-737873-2</t>
+  </si>
+  <si>
+    <t>AS-10-Halftap-Filled</t>
+  </si>
+  <si>
+    <t>AMP STACK™ IV Connector Half-Tap Kit, pre-sealed, 10-pair</t>
+  </si>
+  <si>
+    <t>9-60481007-04</t>
+  </si>
+  <si>
+    <t>9-6048 1 007-04</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Connection Module 4/4</t>
+  </si>
+  <si>
+    <t>9-60481007-06</t>
+  </si>
+  <si>
+    <t>9-6048 1 007-06</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Connection Module 4/6</t>
+  </si>
+  <si>
+    <t>9-60481090-00</t>
+  </si>
+  <si>
+    <t>9-6048 1 090-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Connection Plus Module 4/4</t>
+  </si>
+  <si>
+    <t>9-552041-4</t>
+  </si>
+  <si>
+    <t>INLINE MINI, BLUE, LP</t>
+  </si>
+  <si>
+    <t>Inline connector, 1000 loose piece, mini, blue</t>
+  </si>
+  <si>
+    <t>229915-1</t>
+  </si>
+  <si>
+    <t>PICABOND® Connector, 1000 strip, 48 Vdc, purple</t>
+  </si>
+  <si>
+    <t>229915-2</t>
+  </si>
+  <si>
+    <t>PICABOND® Connector, 1000 strip, 400 Vdc, purple</t>
+  </si>
+  <si>
+    <t>229917-2</t>
+  </si>
+  <si>
+    <t>PICABOND® Connector, 1000 strip, 400 Vdc, yellow</t>
+  </si>
+  <si>
+    <t>CP-59091076-00</t>
+  </si>
+  <si>
+    <t>CP-5909 1 076-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Comprotect Overvoltage Plug, 2/1, CP I180A1</t>
+  </si>
+  <si>
     <t>CK1828-001</t>
   </si>
   <si>
     <t>TEL-SPLICE II Y2F</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>Tel-Splice II Connector, 2-wire, gel filled, yellow</t>
   </si>
   <si>
-    <t>Tel-Splice II</t>
-[...710 lines deleted...]
-    <t>Inline connector, 1000 loose piece, mini, blue</t>
+    <t>9-60481090-01</t>
+  </si>
+  <si>
+    <t>9-6048 1 090-01</t>
+  </si>
+  <si>
+    <t>229917-1</t>
+  </si>
+  <si>
+    <t>PICABOND® Connector, 1000 strip, 48 Vdc, yellow</t>
+  </si>
+  <si>
+    <t>552041-1</t>
+  </si>
+  <si>
+    <t>552041-2</t>
+  </si>
+  <si>
+    <t>PICABOND® Connector, 250 loose piece, mini, blue</t>
+  </si>
+  <si>
+    <t>552041-4</t>
+  </si>
+  <si>
+    <t>PICABOND® Connector, 1000 loose piece, mini, blue</t>
+  </si>
+  <si>
+    <t>552043-1</t>
+  </si>
+  <si>
+    <t>PICABOND® Connector, 1000 strip, brown</t>
+  </si>
+  <si>
+    <t>552466-2</t>
+  </si>
+  <si>
+    <t>PICABOND® Connector, 250 loose piece, 48 Vdc, pink</t>
+  </si>
+  <si>
+    <t>552043-2</t>
+  </si>
+  <si>
+    <t>PICABOND® Connector, 1000 loose piece, brown</t>
+  </si>
+  <si>
+    <t>552466-4</t>
+  </si>
+  <si>
+    <t>PICABOND® Connector, 250 loose piece, 400 Vdc, pink</t>
+  </si>
+  <si>
+    <t>552043-3</t>
+  </si>
+  <si>
+    <t>PICABOND® Connector, 1000 strip, mini, brown</t>
+  </si>
+  <si>
+    <t>552043-4</t>
+  </si>
+  <si>
+    <t>PICABOND® Connector, 1000 loose piece, mini, brown</t>
+  </si>
+  <si>
+    <t>552466-6</t>
+  </si>
+  <si>
+    <t>PICABOND® Connector LOOSE PIECE, PINK</t>
+  </si>
+  <si>
+    <t>552769-2</t>
+  </si>
+  <si>
+    <t>PICABOND® Connector, 1000 loose piece, green/amber, breakaway, gel filled</t>
+  </si>
+  <si>
+    <t>553017-2</t>
+  </si>
+  <si>
+    <t>Tel-Splice Connector, half-tap, gel filled, translucent blue, 1000 tube</t>
+  </si>
+  <si>
+    <t>552576-2</t>
+  </si>
+  <si>
+    <t>PICABOND® Connector, 1000 loose piece, green/amber</t>
+  </si>
+  <si>
+    <t>552639-2</t>
+  </si>
+  <si>
+    <t>PICABOND® Connector, 1000 loose piece, purple/amber</t>
+  </si>
+  <si>
+    <t>60481190-00</t>
+  </si>
+  <si>
+    <t>6048 1 190-00</t>
+  </si>
+  <si>
+    <t>60891126-20</t>
+  </si>
+  <si>
+    <t>6089 1 126-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® PROFIL Switching Module, cat 3, 10-pair</t>
+  </si>
+  <si>
+    <t>60892015-00</t>
+  </si>
+  <si>
+    <t>6089 2 015-00</t>
+  </si>
+  <si>
+    <t>60893130-01</t>
+  </si>
+  <si>
+    <t>6089 3 130-01</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Isolation Bar, 10-pair</t>
+  </si>
+  <si>
+    <t>Isolation bar</t>
+  </si>
+  <si>
+    <t>60945-6</t>
+  </si>
+  <si>
+    <t>PICABOND® Connector, 1000 loose piece, 48 Vdc, green</t>
+  </si>
+  <si>
+    <t>60361004-00</t>
+  </si>
+  <si>
+    <t>6036 1 004-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Connection Module, cat 3, 8-pair</t>
+  </si>
+  <si>
+    <t>60891102-02</t>
+  </si>
+  <si>
+    <t>6089 1 102-02</t>
+  </si>
+  <si>
+    <t>60946-4</t>
+  </si>
+  <si>
+    <t>PICABOND® Connector, 1000 strip, red</t>
+  </si>
+  <si>
+    <t>60361005-00</t>
+  </si>
+  <si>
+    <t>6036 1 005-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Disconnection Module, 8-pair</t>
+  </si>
+  <si>
+    <t>60947-1</t>
+  </si>
+  <si>
+    <t>PICABOND® Connector, 1000 loose piece, 48 Vdc, red</t>
+  </si>
+  <si>
+    <t>60921102-07</t>
+  </si>
+  <si>
+    <t>6092 1 102-00</t>
+  </si>
+  <si>
+    <t>Variant of LSA-PLUS-CABLE-HEADS</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Cable Head, cat 3, 100-pair</t>
+  </si>
+  <si>
+    <t>Cable head</t>
+  </si>
+  <si>
+    <t>60947-3</t>
+  </si>
+  <si>
+    <t>PICABOND® Connector, 1000 loose piece, 400 Vdc, red</t>
+  </si>
+  <si>
+    <t>60921102-01</t>
+  </si>
+  <si>
+    <t>6092 1 102-01</t>
+  </si>
+  <si>
+    <t>60892023-01</t>
+  </si>
+  <si>
+    <t>6089 2 023-01</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Overvoltage Arrestor Magazine, 10-pair, unloaded</t>
+  </si>
+  <si>
+    <t>60481090-00</t>
+  </si>
+  <si>
+    <t>6048 1 090-00</t>
+  </si>
+  <si>
+    <t>60892089-00</t>
+  </si>
+  <si>
+    <t>6089 2 089-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Switching Module, cat 3, 20-pair</t>
+  </si>
+  <si>
+    <t>60945-4</t>
+  </si>
+  <si>
+    <t>PICABOND® Connector, 1000 loose piece, 400 Vdc, green</t>
+  </si>
+  <si>
+    <t>61226-2</t>
+  </si>
+  <si>
+    <t>PICABOND® Connector, 1000 loose piece, 400 Vdc, purple</t>
+  </si>
+  <si>
+    <t>61899-1</t>
+  </si>
+  <si>
+    <t>PICABOND® Connector, 1000 loose piece, orange</t>
+  </si>
+  <si>
+    <t>61226-3</t>
+  </si>
+  <si>
+    <t>PICABOND® Connector, 250 loose piece, 400 Vdc, purple</t>
+  </si>
+  <si>
+    <t>61292-1</t>
+  </si>
+  <si>
+    <t>PICABOND® Connector, 1000 loose piece, 48 Vdc, yellow</t>
+  </si>
+  <si>
+    <t>61292-2</t>
+  </si>
+  <si>
+    <t>PICABOND® Connector, 1000 loose piece, 400 Vdc, yellow</t>
+  </si>
+  <si>
+    <t>64512077-10</t>
+  </si>
+  <si>
+    <t>6451 2 077-10</t>
+  </si>
+  <si>
+    <t>LSA-PLUS®  Test Cord, 2 pole, 2 banana sockets, 0.19 m</t>
+  </si>
+  <si>
+    <t>64512072-00</t>
+  </si>
+  <si>
+    <t>6451 2 072-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS®  Patch Cord, 4 pole, 2 plugs, 1 m</t>
+  </si>
+  <si>
+    <t>64512072-02</t>
+  </si>
+  <si>
+    <t>6451 2 072-02</t>
+  </si>
+  <si>
+    <t>LSA-PLUS®  Patch Cord, 4 pole, 2 plugs, 2 m</t>
+  </si>
+  <si>
+    <t>64512073-02</t>
+  </si>
+  <si>
+    <t>6451 2 073-02</t>
+  </si>
+  <si>
+    <t>LSA-PLUS®  Patch Cord, 2 pole, open ended, 2 m</t>
+  </si>
+  <si>
+    <t>64512074-02</t>
+  </si>
+  <si>
+    <t>6451 2 074-02</t>
+  </si>
+  <si>
+    <t>LSA-PLUS®  Patch Cord, 2 pole, 2 plugs, 2 m</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item300100106895</t>
+  </si>
+  <si>
+    <t>300100106895</t>
+  </si>
+  <si>
+    <t>LSA-7014 2 255-00</t>
+  </si>
+  <si>
+    <t>9-60481007-08</t>
+  </si>
+  <si>
+    <t>9-6048 1 007-08</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Connection Module 4/8</t>
+  </si>
+  <si>
+    <t>9-60481080-00</t>
+  </si>
+  <si>
+    <t>9-6048 1 080-00</t>
+  </si>
+  <si>
+    <t>9-737708-2</t>
+  </si>
+  <si>
+    <t>AS-25-Halftap-Dry</t>
+  </si>
+  <si>
+    <t>AMP STACK™ III Connector Half-Tap Kit, dry, 25-pair</t>
+  </si>
+  <si>
+    <t>9-737858-2</t>
+  </si>
+  <si>
+    <t>AS-10-Splice-Dry</t>
+  </si>
+  <si>
+    <t>AMP STACK™ IV Connector Splice Kit, dry, 10-pair</t>
+  </si>
+  <si>
+    <t>9-737869-2</t>
+  </si>
+  <si>
+    <t>AS-10-Splice-Filled</t>
+  </si>
+  <si>
+    <t>AMP STACK™ IV Connector Splice Kit, pre-sealed, 10-pair</t>
+  </si>
+  <si>
+    <t>LSA-70141200-11</t>
+  </si>
+  <si>
+    <t>LSA-7014 1 200-11</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Cable Head, cat 3, 200-pair</t>
+  </si>
+  <si>
+    <t>LSA-70141206-10</t>
+  </si>
+  <si>
+    <t>LSA-7014 1 206-10</t>
+  </si>
+  <si>
+    <t>LSA-70142058-00</t>
+  </si>
+  <si>
+    <t>LSA-7014 2 058-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Hinged Label Frame, 11.1 mm depth</t>
+  </si>
+  <si>
+    <t>Label frame</t>
+  </si>
+  <si>
+    <t>LSA-70142210-00</t>
+  </si>
+  <si>
+    <t>LSA-7014 2 210-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® HD180 10-pair Connection Module for Back Mount Frame mounting</t>
+  </si>
+  <si>
+    <t>LSA-70142265-00</t>
+  </si>
+  <si>
+    <t>LSA-7014 2 265-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® HD180 10-pair Disconnection Module for Back Mount Frame mounting</t>
+  </si>
+  <si>
+    <t>LSA-66232083-00</t>
+  </si>
+  <si>
+    <t>LSA-6623 2 083-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Test Cord LSA-PLUS, 4-pole plug, 1.8 m</t>
+  </si>
+  <si>
+    <t>1-553395-2</t>
+  </si>
+  <si>
+    <t>Tel-Splice Connector, 2-wire, gel filled, clear</t>
+  </si>
+  <si>
+    <t>1-552678-4</t>
+  </si>
+  <si>
+    <t>Tel-Splice Connector, 3-wire, dry, yellow</t>
+  </si>
+  <si>
+    <t>1-552795-2</t>
+  </si>
+  <si>
+    <t>Tel-Splice Connector, 2-wire, gel filled, translucent</t>
+  </si>
+  <si>
+    <t>1-553017-2</t>
+  </si>
+  <si>
+    <t>Tel-Splice Connector, half-tap, gel filled, translucent blue</t>
+  </si>
+  <si>
+    <t>1-737692-2</t>
+  </si>
+  <si>
+    <t>AS-III-25-S-IY/GD-D-TR/TR-12</t>
+  </si>
+  <si>
+    <t>1-737708-2</t>
+  </si>
+  <si>
+    <t>AS-III-25-H-IY/GN-D-TR/TR-12</t>
+  </si>
+  <si>
+    <t>1-737858-2</t>
+  </si>
+  <si>
+    <t>AS-IV-10-S-IY/GD-D-TR/TR-10</t>
+  </si>
+  <si>
+    <t>1-737869-2</t>
+  </si>
+  <si>
+    <t>AS-IV-10-S-IY/GD-G-TR/TR-10</t>
+  </si>
+  <si>
+    <t>1-737873-2</t>
+  </si>
+  <si>
+    <t>AS-IV-10-H-IY/GN-G-TR/TR-10</t>
   </si>
   <si>
     <t>LSA-PLUS-MODULES</t>
   </si>
   <si>
     <t>LSA-PLUS® Modules for Backmount  frame and Profil mounting</t>
   </si>
   <si>
     <t>LSA-PLUS | LSA-PLUS HD180 | LSA-PLUS Series 2</t>
   </si>
   <si>
     <t>Connection module | Disconnection module | Earth module | Protection magazine | Switching module</t>
   </si>
   <si>
     <t>LSA-PLUS-CABLE-HEADS</t>
   </si>
   <si>
     <t>LSA-PLUS® Cable Heads for Frame mounting</t>
   </si>
   <si>
-    <t>Cable head</t>
-[...98 lines deleted...]
-    <t>AS-IV-10-H-IY/GN-G-TR/TR-10</t>
+    <t>CK1828-002</t>
+  </si>
+  <si>
+    <t>TEL-SPLICE II Y2F-M</t>
+  </si>
+  <si>
+    <t>64622023-01</t>
+  </si>
+  <si>
+    <t>6462 2 023-01</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Overvoltage Arrestor Magazine, 10-pair, 3 pole, unloaded</t>
+  </si>
+  <si>
+    <t>64623044-00</t>
+  </si>
+  <si>
+    <t>6462 3 044-00</t>
+  </si>
+  <si>
+    <t>Record Book Holder</t>
+  </si>
+  <si>
+    <t>Record book holder</t>
+  </si>
+  <si>
+    <t>64622053-10</t>
+  </si>
+  <si>
+    <t>6462 2 053-10</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Overvoltage Arrestor Magazine, PROFIL, 10-pair, 3 pole, 230V, loaded</t>
+  </si>
+  <si>
+    <t>64690001-17</t>
+  </si>
+  <si>
+    <t>6469 0 001-17</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Overvoltage Arrestor, 3-pole, 230V, bag of 10</t>
+  </si>
+  <si>
+    <t>64685043-11</t>
+  </si>
+  <si>
+    <t>6468 5 043-11</t>
+  </si>
+  <si>
+    <t>PROFIL® Series 2 Disconnect Module (0-9), white</t>
+  </si>
+  <si>
+    <t>64690001-24</t>
+  </si>
+  <si>
+    <t>6469 0 001-24</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Overvoltage Arrestor, 3-pole, 500V, bag of 10</t>
+  </si>
+  <si>
+    <t>64685043-13</t>
+  </si>
+  <si>
+    <t>6468 5 043-13</t>
+  </si>
+  <si>
+    <t>HighBand® Series 2 Disconnect Module, backmount, 10-pair, white</t>
+  </si>
+  <si>
+    <t>64685061-00</t>
+  </si>
+  <si>
+    <t>6468 5 061-00</t>
+  </si>
+  <si>
+    <t>HighBand® Disconnection Module, category 5e, PROFIL®, 10-pair</t>
+  </si>
+  <si>
+    <t>64685049-10</t>
+  </si>
+  <si>
+    <t>6468 5 049-10</t>
+  </si>
+  <si>
+    <t>HighBand® PROFIL® Instrumentation Disconnect Module, white</t>
+  </si>
+  <si>
+    <t>64685056-00</t>
+  </si>
+  <si>
+    <t>6468 5 056-00</t>
+  </si>
+  <si>
+    <t>HighBand® PROFIL® Commoning Module, gray</t>
+  </si>
+  <si>
+    <t>65341001-00</t>
+  </si>
+  <si>
+    <t>6534 1 001-00</t>
+  </si>
+  <si>
+    <t>Label Insert for LSA-PLUS Label Holder</t>
+  </si>
+  <si>
+    <t>Label kit</t>
+  </si>
+  <si>
+    <t>66242340-09</t>
+  </si>
+  <si>
+    <t>6624 2 340-09</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Test Cord, LSA-PLUS to Banana socket, 0.2 m</t>
+  </si>
+  <si>
+    <t>66242040-02</t>
+  </si>
+  <si>
+    <t>6624 2 040-02</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Test Cord, LSA-PLUS plug to Banana socket, 2 m</t>
+  </si>
+  <si>
+    <t>66242040-09</t>
+  </si>
+  <si>
+    <t>6624 2 040-09</t>
+  </si>
+  <si>
+    <t>66242541-02</t>
+  </si>
+  <si>
+    <t>6624 2 541-02</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Patch Cord, 2/4-4S plugs, 2 m</t>
+  </si>
+  <si>
+    <t>66242801-02</t>
+  </si>
+  <si>
+    <t>6624 2 801-02</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Patch Cord, 2/4, 4 pole plugs, 2 m</t>
+  </si>
+  <si>
+    <t>66472000-07</t>
+  </si>
+  <si>
+    <t>6647 2 000-07</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Patch Cord, LSA-PLUS to LSA-PLUS, 1-pair, white, 7 ft</t>
+  </si>
+  <si>
+    <t>67281004-04</t>
+  </si>
+  <si>
+    <t>6728 1 004-04</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Disconnection Module, cat 3, 10-pair</t>
+  </si>
+  <si>
+    <t>67281005-05</t>
+  </si>
+  <si>
+    <t>6728 1 005-05</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Switching Module, cat 3, 10-pair</t>
+  </si>
+  <si>
+    <t>70191212-00</t>
+  </si>
+  <si>
+    <t>7019 1 212-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Comprotect Overvoltage Plug, 2/1, CP HDP I180A1</t>
+  </si>
+  <si>
+    <t>70191213-02</t>
+  </si>
+  <si>
+    <t>7019 1 213-02</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Comprotect Overvoltage Plug, 2/1, CP HDP GB180C1</t>
+  </si>
+  <si>
+    <t>70191012-00</t>
+  </si>
+  <si>
+    <t>7019 1 012-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Comprotect Overvoltage Plug, 2/1, CP NTP I180A1</t>
+  </si>
+  <si>
+    <t>70191013-02</t>
+  </si>
+  <si>
+    <t>7019 1 013-02</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Comprotect Overvoltage Plug, 2/1, CP NTP GB180C1</t>
+  </si>
+  <si>
+    <t>BR0299-000</t>
   </si>
   <si>
     <t>9-552041-3</t>
   </si>
   <si>
     <t>INLINE MINI, BLUE, STRIP</t>
   </si>
   <si>
     <t>Inline connector, 1000 strip, mini, blue</t>
-  </si>
-[...568 lines deleted...]
-    <t>LSA-PLUS® Comprotect Overvoltage Plug, 2/1, CP HDP GB180C1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -1610,75 +1616,75 @@
         </left>
         <right style="thin">
           <color rgb="FF808080"/>
         </right>
         <top style="thin">
           <color rgb="FF808080"/>
         </top>
         <bottom style="thin">
           <color rgb="FF808080"/>
         </bottom>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="1">
     <tableStyle name="tableHeader" pivot="0" count="1">
       <tableStyleElement type="headerRow" dxfId="0"/>
     </tableStyle>
   </tableStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J169" totalsRowShown="0">
-  <autoFilter ref="A1:J169"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J170" totalsRowShown="0">
+  <autoFilter ref="A1:J170"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Requirements"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/itemck1828-001" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/itemck1830-001" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/itemcs5638-001" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item9-737692-2" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item9-737834-2" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item9-737830-2" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item9-737860-2" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item9-737873-2" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item9-60481007-04" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-pcb-blocks" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item9-60481007-06" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-pcb-blocks" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item9-60481090-00" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-pcb-blocks" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/item70191015-00" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item70042001-01" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item70042002-01" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/item70191215-00" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item394758-0" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item64682048-10" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item64685700-10" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item64685043-10" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item64685060-08" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item64685044-10" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item64685050-10" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item64685080-00" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item64685081-00" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/cable-assemblies-for-copper-modules/item66242061-02" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/cable-assemblies-for-copper-modules/item66242081-03" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/cable-assemblies-for-copper-modules/item66912058-02" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/item67173513-00" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item60891810-00" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/cable-assemblies-for-copper-modules/item60892141-00" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/item60891015-01" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/item60892015-01" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item60892017-00" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item60891120-02" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item60481080-00" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-pcb-blocks" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item60891121-02" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item60361102-00" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item61292-3" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/item60922012-02" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/item60362005-00" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item60944-6" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item60892023-08" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item60481180-00" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-pcb-blocks" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item60945-1" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item61226-1" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/item64512076-00" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/cable-assemblies-for-copper-modules/item64512072-04" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/cable-assemblies-for-copper-modules/item64512074-00" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/cable-assemblies-for-copper-modules/item64512075-02" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/item64622094-00" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item64622095-00" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/item64552042-00" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/item64623010-03" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/item64622068-00" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item552041-3" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item552647-2" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item552678-2" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item552795-2" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item552639-1" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/itemcp-59091076-00" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item9-60481080-01" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-pcb-blocks" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/itemlsa-70142250-00" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item1-552678-2" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item1-553397-1" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item1-553397-3" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item1-60945-3" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item1-737830-2" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item1-737834-2" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item1-737860-2" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item229915-1" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item229915-2" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item229917-2" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/cable-assemblies-for-copper-modules/item66242081-01" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/cable-assemblies-for-copper-modules/item66242081-04" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/cable-assemblies-for-copper-modules/item66242081-11" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-pcb-blocks" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item9-552041-4" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-cable-heads" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item9-737708-2" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item9-737858-2" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item9-737869-2" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item552041-1" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item552041-2" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item552041-4" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item552043-1" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item552466-2" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item300100106895" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item229917-1" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item1-737692-2" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item1-737708-2" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item1-737858-2" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item1-737869-2" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item1-737873-2" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item9-552041-3" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item9-60481090-01" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-pcb-blocks" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item9-60481007-08" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-pcb-blocks" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item9-60481080-00" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-pcb-blocks" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/itemlsa-70141200-11" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-cable-heads" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/itemlsa-70141206-10" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-cable-heads" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/itemlsa-70142058-00" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/itemlsa-70142210-00" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/itemlsa-70142265-00" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/cable-assemblies-for-copper-modules/itemlsa-66232083-00" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item1-553395-2" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item1-552678-4" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item1-552795-2" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item1-553017-2" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/itembr0299-000" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item552043-2" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item552466-4" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item552043-3" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item552043-4" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item552466-6" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item552769-2" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item553017-2" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item552576-2" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item552639-2" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/item70191012-00" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/item70191013-02" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item60481190-00" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-pcb-blocks" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item60891126-20" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/item60892015-00" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/item60893130-01" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item60945-6" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item60361004-00" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item60891102-02" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item60946-4" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item60361005-00" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item60947-1" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item60921102-07" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-cable-heads" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item60947-3" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item60921102-01" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-cable-heads" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item60892023-01" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item60481090-00" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-pcb-blocks" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item60892089-00" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item60945-4" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item61226-2" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item61899-1" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item61226-3" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item61292-1" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item61292-2" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/cable-assemblies-for-copper-modules/item64512077-10" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/cable-assemblies-for-copper-modules/item64512072-00" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/cable-assemblies-for-copper-modules/item64512072-02" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/cable-assemblies-for-copper-modules/item64512073-02" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/cable-assemblies-for-copper-modules/item64512074-02" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item64622023-01" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/item64623044-00" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item64622053-10" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/item64690001-17" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item64685043-11" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/item64690001-24" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item64685043-13" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item64685061-00" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item64685049-10" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item64685056-00" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/item65341001-00" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/cable-assemblies-for-copper-modules/item66242340-09" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/cable-assemblies-for-copper-modules/item66242040-02" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/cable-assemblies-for-copper-modules/item66242040-09" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/cable-assemblies-for-copper-modules/item66242541-02" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/cable-assemblies-for-copper-modules/item66242801-02" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/cable-assemblies-for-copper-modules/item66472000-07" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item67281004-04" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item67281005-05" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/item70191212-00" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/item70191213-02" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item1-552678-2" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item1-553397-1" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item1-553397-3" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item9-60481080-01" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-pcb-blocks" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/cable-assemblies-for-copper-modules/item66242081-01" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/cable-assemblies-for-copper-modules/item66242081-04" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/cable-assemblies-for-copper-modules/item66242081-11" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/itemlsa-70142250-00" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item1-60945-3" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item1-737830-2" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item1-737834-2" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item1-737860-2" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item552041-3" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item552647-2" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item552678-2" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item552795-2" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item552639-1" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item394758-0" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/item70191015-00" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item60891810-00" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/cable-assemblies-for-copper-modules/item60892141-00" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/item60891015-01" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/item60892015-01" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item60892017-00" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item60891120-02" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item60481080-00" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-pcb-blocks" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item60891121-02" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item60361102-00" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item61292-3" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/item60922012-02" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/item60362005-00" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item60944-6" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item60892023-08" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item60481180-00" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-pcb-blocks" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item60945-1" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item61226-1" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/item64512076-00" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/cable-assemblies-for-copper-modules/item64512072-04" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/cable-assemblies-for-copper-modules/item64512074-00" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/cable-assemblies-for-copper-modules/item64512075-02" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/item64622094-00" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item64622095-00" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/item64552042-00" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/item64623010-03" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/item64622068-00" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item64682048-10" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item64685700-10" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item64685043-10" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item64685060-08" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item64685044-10" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item64685050-10" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item64685080-00" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item64685081-00" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/cable-assemblies-for-copper-modules/item66242061-02" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/cable-assemblies-for-copper-modules/item66242081-03" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/cable-assemblies-for-copper-modules/item66912058-02" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/item67173513-00" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-pcb-blocks" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item70042001-01" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item70042002-01" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/item70191215-00" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/itemck1830-001" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/itemcs5638-001" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item9-737692-2" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item9-737834-2" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item9-737830-2" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item9-737860-2" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item9-737873-2" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item9-60481007-04" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-pcb-blocks" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item9-60481007-06" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-pcb-blocks" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item9-60481090-00" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-pcb-blocks" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item9-552041-4" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item229915-1" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item229915-2" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item229917-2" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/itemcp-59091076-00" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/itemck1828-001" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item9-60481090-01" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-pcb-blocks" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item229917-1" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item552041-1" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item552041-2" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item552041-4" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item552043-1" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item552466-2" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item552043-2" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item552466-4" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item552043-3" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item552043-4" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item552466-6" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item552769-2" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item553017-2" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item552576-2" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item552639-2" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item60481190-00" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-pcb-blocks" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item60891126-20" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/item60892015-00" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/item60893130-01" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item60945-6" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item60361004-00" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item60891102-02" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item60946-4" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item60361005-00" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item60947-1" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item60921102-07" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-cable-heads" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item60947-3" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item60921102-01" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-cable-heads" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item60892023-01" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item60481090-00" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-pcb-blocks" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item60892089-00" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item60945-4" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item61226-2" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item61899-1" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item61226-3" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item61292-1" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item61292-2" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/cable-assemblies-for-copper-modules/item64512077-10" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/cable-assemblies-for-copper-modules/item64512072-00" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/cable-assemblies-for-copper-modules/item64512072-02" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/cable-assemblies-for-copper-modules/item64512073-02" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/cable-assemblies-for-copper-modules/item64512074-02" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item300100106895" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item9-60481007-08" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-pcb-blocks" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item9-60481080-00" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-pcb-blocks" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item9-737708-2" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item9-737858-2" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item9-737869-2" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/itemlsa-70141200-11" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-cable-heads" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/itemlsa-70141206-10" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-cable-heads" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/itemlsa-70142058-00" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/itemlsa-70142210-00" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/itemlsa-70142265-00" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/cable-assemblies-for-copper-modules/itemlsa-66232083-00" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item1-553395-2" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item1-552678-4" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item1-552795-2" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item1-553017-2" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item1-737692-2" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item1-737708-2" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item1-737858-2" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item1-737869-2" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item1-737873-2" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-cable-heads" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/itemck1828-002" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item64622023-01" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/item64623044-00" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item64622053-10" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/item64690001-17" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item64685043-11" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/item64690001-24" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item64685043-13" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item64685061-00" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item64685049-10" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item64685056-00" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/item65341001-00" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/cable-assemblies-for-copper-modules/item66242340-09" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/cable-assemblies-for-copper-modules/item66242040-02" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/cable-assemblies-for-copper-modules/item66242040-09" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/cable-assemblies-for-copper-modules/item66242541-02" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/cable-assemblies-for-copper-modules/item66242801-02" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/cable-assemblies-for-copper-modules/item66472000-07" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item67281004-04" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/item67281005-05" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-modules/lsa-plus-modules" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/item70191212-00" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/item70191213-02" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/item70191012-00" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/telecom-copper-module-accessories/item70191013-02" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/itembr0299-000" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-connectivity/connectors-for-copper-closures/item9-552041-3" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:J169"/>
+  <dimension ref="A1:J170"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="26.27734375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="30.41796875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="35.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="77.84765625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="49.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="93.140625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="29.27734375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
@@ -1686,4099 +1692,4120 @@
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="2" spans="1:8" ht="12.75">
+    <row r="2" spans="1:10" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="B2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D2" t="s">
         <v>12</v>
       </c>
-      <c r="D2" t="s">
+      <c r="G2" t="s">
         <v>13</v>
       </c>
-      <c r="G2" t="s">
+      <c r="H2" t="s">
         <v>14</v>
       </c>
-      <c r="H2" t="s">
-[...3 lines deleted...]
-    <row r="3" spans="1:8" ht="12.75">
+      <c r="J2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" ht="12.75">
       <c r="A3" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" t="s">
         <v>17</v>
       </c>
-      <c r="C3" t="s">
-[...2 lines deleted...]
-      <c r="D3" t="s">
+      <c r="G3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H3" t="s">
+        <v>14</v>
+      </c>
+      <c r="J3" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" ht="12.75">
+      <c r="A4" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="G3" t="s">
+      <c r="C4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G4" t="s">
+        <v>13</v>
+      </c>
+      <c r="H4" t="s">
         <v>14</v>
       </c>
-      <c r="H3" t="s">
-[...19 lines deleted...]
-      <c r="H4" t="s">
+      <c r="J4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="B5" t="s">
+        <v>21</v>
+      </c>
+      <c r="C5" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="B5" t="s">
+      <c r="D5" t="s">
         <v>23</v>
       </c>
-      <c r="C5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F5" t="s">
+        <v>24</v>
+      </c>
+      <c r="G5" t="s">
         <v>25</v>
       </c>
-      <c r="G5" t="s">
+      <c r="H5" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B6" t="s">
         <v>28</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D6" t="s">
         <v>29</v>
       </c>
-      <c r="C6" t="s">
-[...2 lines deleted...]
-      <c r="D6" t="s">
+      <c r="F6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G6" t="s">
+        <v>25</v>
+      </c>
+      <c r="H6" t="s">
         <v>30</v>
-      </c>
-[...7 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B7" t="s">
         <v>32</v>
       </c>
       <c r="C7" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D7" t="s">
         <v>33</v>
       </c>
       <c r="F7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G7" t="s">
         <v>25</v>
       </c>
-      <c r="G7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H7" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B8" t="s">
         <v>35</v>
       </c>
       <c r="C8" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D8" t="s">
         <v>36</v>
       </c>
       <c r="F8" t="s">
+        <v>24</v>
+      </c>
+      <c r="G8" t="s">
         <v>25</v>
       </c>
-      <c r="G8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H8" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B9" t="s">
         <v>38</v>
       </c>
-      <c r="C9" t="s">
-        <v>12</v>
+      <c r="C9" s="1" t="s">
+        <v>39</v>
       </c>
       <c r="D9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F9" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G9" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="H9" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:8" ht="12.75">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>40</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>43</v>
+      </c>
+      <c r="C10" t="s">
+        <v>11</v>
       </c>
       <c r="D10" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="G10" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H10" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:8" ht="12.75">
+        <v>14</v>
+      </c>
+      <c r="J10" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" ht="12.75">
       <c r="A11" s="1" t="s">
         <v>47</v>
       </c>
       <c r="B11" t="s">
         <v>48</v>
       </c>
-      <c r="C11" s="1" t="s">
-        <v>42</v>
+      <c r="C11" t="s">
+        <v>11</v>
       </c>
       <c r="D11" t="s">
         <v>49</v>
       </c>
       <c r="F11" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="G11" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="H11" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:8" ht="12.75">
+        <v>52</v>
+      </c>
+      <c r="J11" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" ht="12.75">
       <c r="A12" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B12" t="s">
+        <v>54</v>
+      </c>
+      <c r="C12" t="s">
+        <v>11</v>
+      </c>
+      <c r="D12" t="s">
+        <v>55</v>
+      </c>
+      <c r="F12" t="s">
         <v>50</v>
       </c>
-      <c r="B12" t="s">
+      <c r="G12" t="s">
         <v>51</v>
       </c>
-      <c r="C12" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D12" t="s">
+      <c r="H12" t="s">
         <v>52</v>
       </c>
-      <c r="F12" t="s">
-[...6 lines deleted...]
-        <v>46</v>
+      <c r="J12" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:10" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B13" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="C13" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D13" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F13" t="s">
-        <v>44</v>
+        <v>50</v>
+      </c>
+      <c r="G13" t="s">
+        <v>51</v>
       </c>
       <c r="H13" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="J13" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="B14" t="s">
         <v>59</v>
       </c>
-      <c r="C14" s="1" t="s">
+      <c r="C14" t="s">
+        <v>11</v>
+      </c>
+      <c r="D14" t="s">
         <v>60</v>
       </c>
-      <c r="D14" t="s">
+      <c r="F14" t="s">
+        <v>45</v>
+      </c>
+      <c r="G14" t="s">
+        <v>46</v>
+      </c>
+      <c r="H14" t="s">
+        <v>14</v>
+      </c>
+      <c r="J14" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" ht="12.75">
+      <c r="A15" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="F14" t="s">
-[...2 lines deleted...]
-      <c r="G14" t="s">
+      <c r="C15" t="s">
+        <v>11</v>
+      </c>
+      <c r="D15" t="s">
         <v>62</v>
       </c>
-      <c r="H14" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="F15" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="G15" t="s">
-        <v>62</v>
+        <v>46</v>
       </c>
       <c r="H15" t="s">
-        <v>63</v>
+        <v>14</v>
+      </c>
+      <c r="J15" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="C16" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D16" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>64</v>
+      </c>
+      <c r="G16" t="s">
+        <v>13</v>
       </c>
       <c r="H16" t="s">
-        <v>56</v>
+        <v>14</v>
       </c>
       <c r="J16" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:10" ht="12.75">
       <c r="A17" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="C17" t="s">
+        <v>11</v>
+      </c>
+      <c r="D17" t="s">
+        <v>66</v>
+      </c>
+      <c r="G17" t="s">
+        <v>13</v>
+      </c>
+      <c r="H17" t="s">
+        <v>14</v>
+      </c>
+      <c r="J17" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" ht="12.75">
+      <c r="A18" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="C18" t="s">
+        <v>11</v>
+      </c>
+      <c r="D18" t="s">
+        <v>68</v>
+      </c>
+      <c r="F18" t="s">
+        <v>45</v>
+      </c>
+      <c r="G18" t="s">
+        <v>46</v>
+      </c>
+      <c r="H18" t="s">
+        <v>14</v>
+      </c>
+      <c r="J18" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" ht="12.75">
+      <c r="A19" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C19" t="s">
+        <v>11</v>
+      </c>
+      <c r="D19" t="s">
         <v>70</v>
       </c>
-      <c r="C17" t="s">
-[...2 lines deleted...]
-      <c r="D17" t="s">
+      <c r="F19" t="s">
+        <v>45</v>
+      </c>
+      <c r="G19" t="s">
+        <v>46</v>
+      </c>
+      <c r="H19" t="s">
+        <v>14</v>
+      </c>
+      <c r="J19" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" ht="12.75">
+      <c r="A20" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="F17" t="s">
+      <c r="B20" t="s">
         <v>72</v>
       </c>
-      <c r="G17" t="s">
+      <c r="C20" t="s">
+        <v>11</v>
+      </c>
+      <c r="D20" t="s">
         <v>73</v>
       </c>
-      <c r="H17" t="s">
+      <c r="F20" t="s">
+        <v>24</v>
+      </c>
+      <c r="H20" t="s">
         <v>74</v>
       </c>
-      <c r="J17" t="s">
-[...69 lines deleted...]
-        <v>63</v>
+      <c r="J20" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>87</v>
+        <v>75</v>
       </c>
       <c r="B21" t="s">
-        <v>88</v>
+        <v>76</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>60</v>
+        <v>39</v>
       </c>
       <c r="D21" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="F21" t="s">
+        <v>24</v>
+      </c>
+      <c r="G21" t="s">
         <v>78</v>
       </c>
-      <c r="G21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H21" t="s">
-        <v>63</v>
+        <v>42</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>90</v>
+        <v>79</v>
       </c>
       <c r="B22" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>80</v>
+      </c>
+      <c r="C22" t="s">
+        <v>11</v>
       </c>
       <c r="D22" t="s">
-        <v>92</v>
+        <v>81</v>
       </c>
       <c r="F22" t="s">
-        <v>78</v>
+        <v>24</v>
       </c>
       <c r="G22" t="s">
-        <v>79</v>
+        <v>25</v>
       </c>
       <c r="H22" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:8" ht="12.75">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="B23" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>84</v>
+      </c>
+      <c r="C23" t="s">
+        <v>11</v>
       </c>
       <c r="D23" t="s">
-        <v>95</v>
+        <v>85</v>
       </c>
       <c r="F23" t="s">
-        <v>78</v>
+        <v>24</v>
       </c>
       <c r="G23" t="s">
-        <v>79</v>
+        <v>25</v>
       </c>
       <c r="H23" t="s">
-        <v>63</v>
+        <v>86</v>
+      </c>
+      <c r="J23" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>96</v>
+        <v>87</v>
       </c>
       <c r="B24" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>88</v>
+      </c>
+      <c r="C24" t="s">
+        <v>11</v>
       </c>
       <c r="D24" t="s">
-        <v>98</v>
+        <v>89</v>
       </c>
       <c r="F24" t="s">
-        <v>78</v>
+        <v>24</v>
       </c>
       <c r="G24" t="s">
-        <v>79</v>
+        <v>25</v>
       </c>
       <c r="H24" t="s">
-        <v>99</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="B25" t="s">
-        <v>101</v>
+        <v>91</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>60</v>
+        <v>39</v>
       </c>
       <c r="D25" t="s">
-        <v>102</v>
+        <v>92</v>
       </c>
       <c r="F25" t="s">
+        <v>24</v>
+      </c>
+      <c r="G25" t="s">
         <v>78</v>
       </c>
-      <c r="G25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H25" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="B26" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>95</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>39</v>
       </c>
       <c r="D26" t="s">
-        <v>105</v>
+        <v>96</v>
       </c>
       <c r="F26" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="G26" t="s">
-        <v>45</v>
+        <v>78</v>
       </c>
       <c r="H26" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:8" ht="12.75">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>107</v>
+        <v>97</v>
       </c>
       <c r="B27" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>98</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>22</v>
       </c>
       <c r="D27" t="s">
-        <v>109</v>
+        <v>23</v>
       </c>
       <c r="F27" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="G27" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="H27" t="s">
-        <v>106</v>
+        <v>26</v>
+      </c>
+      <c r="J27" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>110</v>
+        <v>99</v>
       </c>
       <c r="B28" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>100</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>39</v>
       </c>
       <c r="D28" t="s">
-        <v>112</v>
+        <v>101</v>
       </c>
       <c r="F28" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="G28" t="s">
-        <v>45</v>
+        <v>78</v>
       </c>
       <c r="H28" t="s">
-        <v>106</v>
+        <v>42</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>113</v>
+        <v>102</v>
       </c>
       <c r="B29" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>103</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>39</v>
       </c>
       <c r="D29" t="s">
-        <v>115</v>
+        <v>104</v>
       </c>
       <c r="F29" t="s">
-        <v>44</v>
+        <v>24</v>
+      </c>
+      <c r="G29" t="s">
+        <v>78</v>
       </c>
       <c r="H29" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:8" ht="12.75">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>117</v>
-[...5 lines deleted...]
-        <v>60</v>
+        <v>105</v>
+      </c>
+      <c r="C30" t="s">
+        <v>11</v>
       </c>
       <c r="D30" t="s">
-        <v>119</v>
+        <v>106</v>
       </c>
       <c r="F30" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="G30" t="s">
-        <v>62</v>
+        <v>46</v>
       </c>
       <c r="H30" t="s">
-        <v>63</v>
+        <v>14</v>
+      </c>
+      <c r="J30" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>120</v>
+        <v>107</v>
       </c>
       <c r="B31" t="s">
-        <v>121</v>
+        <v>108</v>
       </c>
       <c r="C31" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D31" t="s">
-        <v>122</v>
+        <v>109</v>
       </c>
       <c r="F31" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="G31" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="H31" t="s">
-        <v>123</v>
+        <v>86</v>
       </c>
     </row>
     <row r="32" spans="1:10" ht="12.75">
       <c r="A32" s="1" t="s">
-        <v>124</v>
+        <v>110</v>
       </c>
       <c r="B32" t="s">
-        <v>125</v>
+        <v>111</v>
       </c>
       <c r="C32" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D32" t="s">
-        <v>126</v>
+        <v>112</v>
       </c>
       <c r="F32" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="G32" t="s">
+        <v>25</v>
+      </c>
+      <c r="H32" t="s">
+        <v>86</v>
+      </c>
+      <c r="J32" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10" ht="12.75">
+      <c r="A33" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="C33" t="s">
+        <v>11</v>
+      </c>
+      <c r="D33" t="s">
+        <v>114</v>
+      </c>
+      <c r="F33" t="s">
         <v>45</v>
       </c>
-      <c r="H32" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="G33" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H33" t="s">
-        <v>127</v>
+        <v>14</v>
+      </c>
+      <c r="J33" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
-        <v>131</v>
+        <v>115</v>
       </c>
       <c r="B34" t="s">
-        <v>132</v>
+        <v>116</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>60</v>
+        <v>39</v>
       </c>
       <c r="D34" t="s">
-        <v>133</v>
+        <v>117</v>
       </c>
       <c r="F34" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="G34" t="s">
-        <v>62</v>
+        <v>78</v>
       </c>
       <c r="H34" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:8" ht="12.75">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10" ht="12.75">
       <c r="A35" s="1" t="s">
-        <v>134</v>
+        <v>119</v>
       </c>
       <c r="B35" t="s">
-        <v>135</v>
+        <v>120</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>60</v>
+        <v>22</v>
       </c>
       <c r="D35" t="s">
-        <v>136</v>
+        <v>121</v>
       </c>
       <c r="F35" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="G35" t="s">
-        <v>62</v>
+        <v>25</v>
       </c>
       <c r="H35" t="s">
-        <v>46</v>
+        <v>26</v>
+      </c>
+      <c r="J35" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="36" spans="1:10" ht="12.75">
       <c r="A36" s="1" t="s">
-        <v>137</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>122</v>
+      </c>
+      <c r="C36" t="s">
+        <v>11</v>
       </c>
       <c r="D36" t="s">
-        <v>139</v>
+        <v>123</v>
       </c>
       <c r="F36" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="G36" t="s">
+        <v>46</v>
+      </c>
+      <c r="H36" t="s">
+        <v>14</v>
+      </c>
+      <c r="J36" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10" ht="12.75">
+      <c r="A37" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="C37" t="s">
+        <v>11</v>
+      </c>
+      <c r="D37" t="s">
+        <v>125</v>
+      </c>
+      <c r="F37" t="s">
         <v>45</v>
       </c>
-      <c r="H36" t="s">
+      <c r="G37" t="s">
         <v>46</v>
       </c>
-      <c r="J36" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="H37" t="s">
-        <v>63</v>
+        <v>14</v>
+      </c>
+      <c r="J37" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
-        <v>143</v>
+        <v>126</v>
       </c>
       <c r="B38" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>127</v>
+      </c>
+      <c r="C38" t="s">
+        <v>11</v>
       </c>
       <c r="D38" t="s">
-        <v>145</v>
+        <v>128</v>
       </c>
       <c r="F38" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>24</v>
       </c>
       <c r="H38" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:10" ht="12.75">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
-        <v>146</v>
+        <v>130</v>
+      </c>
+      <c r="B39" t="s">
+        <v>131</v>
       </c>
       <c r="C39" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D39" t="s">
-        <v>147</v>
+        <v>132</v>
       </c>
       <c r="F39" t="s">
-        <v>72</v>
+        <v>24</v>
       </c>
       <c r="G39" t="s">
-        <v>73</v>
+        <v>25</v>
       </c>
       <c r="H39" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>30</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
-        <v>148</v>
+        <v>133</v>
       </c>
       <c r="B40" t="s">
-        <v>149</v>
+        <v>134</v>
       </c>
       <c r="C40" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D40" t="s">
-        <v>150</v>
+        <v>135</v>
       </c>
       <c r="F40" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="G40" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="H40" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:10" ht="12.75">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>151</v>
+        <v>136</v>
       </c>
       <c r="B41" t="s">
-        <v>152</v>
+        <v>137</v>
       </c>
       <c r="C41" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D41" t="s">
-        <v>153</v>
+        <v>138</v>
       </c>
       <c r="F41" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="G41" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="H41" t="s">
-        <v>127</v>
-[...5 lines deleted...]
-    <row r="42" spans="1:10" ht="12.75">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
-        <v>154</v>
+        <v>139</v>
+      </c>
+      <c r="B42" t="s">
+        <v>140</v>
       </c>
       <c r="C42" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D42" t="s">
-        <v>155</v>
+        <v>141</v>
       </c>
       <c r="F42" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>24</v>
       </c>
       <c r="H42" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>86</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
-        <v>156</v>
+        <v>142</v>
       </c>
       <c r="B43" t="s">
-        <v>157</v>
+        <v>143</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>60</v>
+        <v>39</v>
       </c>
       <c r="D43" t="s">
-        <v>158</v>
+        <v>144</v>
       </c>
       <c r="F43" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="G43" t="s">
-        <v>62</v>
+        <v>78</v>
       </c>
       <c r="H43" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:10" ht="12.75">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
-        <v>160</v>
+        <v>145</v>
       </c>
       <c r="B44" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>146</v>
+      </c>
+      <c r="C44" t="s">
+        <v>11</v>
       </c>
       <c r="D44" t="s">
-        <v>162</v>
+        <v>147</v>
       </c>
       <c r="F44" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>24</v>
       </c>
       <c r="H44" t="s">
-        <v>46</v>
-[...5 lines deleted...]
-    <row r="45" spans="1:10" ht="12.75">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
-        <v>163</v>
+        <v>149</v>
+      </c>
+      <c r="B45" t="s">
+        <v>150</v>
       </c>
       <c r="C45" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D45" t="s">
-        <v>164</v>
-[...5 lines deleted...]
-        <v>73</v>
+        <v>151</v>
       </c>
       <c r="H45" t="s">
-        <v>74</v>
-[...5 lines deleted...]
-    <row r="46" spans="1:10" ht="12.75">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>165</v>
+        <v>153</v>
+      </c>
+      <c r="B46" t="s">
+        <v>154</v>
       </c>
       <c r="C46" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D46" t="s">
-        <v>166</v>
+        <v>155</v>
       </c>
       <c r="F46" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>24</v>
       </c>
       <c r="H46" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>148</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>167</v>
+        <v>156</v>
       </c>
       <c r="B47" t="s">
-        <v>168</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>157</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>39</v>
       </c>
       <c r="D47" t="s">
-        <v>169</v>
+        <v>158</v>
       </c>
       <c r="F47" t="s">
-        <v>44</v>
+        <v>159</v>
+      </c>
+      <c r="G47" t="s">
+        <v>160</v>
       </c>
       <c r="H47" t="s">
-        <v>170</v>
+        <v>93</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>171</v>
+        <v>161</v>
       </c>
       <c r="B48" t="s">
-        <v>172</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>162</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>39</v>
       </c>
       <c r="D48" t="s">
-        <v>173</v>
+        <v>163</v>
       </c>
       <c r="F48" t="s">
-        <v>44</v>
+        <v>159</v>
       </c>
       <c r="G48" t="s">
-        <v>45</v>
+        <v>160</v>
       </c>
       <c r="H48" t="s">
-        <v>106</v>
+        <v>42</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>174</v>
+        <v>164</v>
       </c>
       <c r="B49" t="s">
-        <v>175</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>165</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>39</v>
       </c>
       <c r="D49" t="s">
-        <v>176</v>
+        <v>166</v>
       </c>
       <c r="F49" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="G49" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="H49" t="s">
-        <v>106</v>
+        <v>42</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
-        <v>177</v>
+        <v>167</v>
       </c>
       <c r="B50" t="s">
-        <v>178</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>168</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>39</v>
       </c>
       <c r="D50" t="s">
-        <v>179</v>
+        <v>169</v>
       </c>
       <c r="F50" t="s">
-        <v>44</v>
+        <v>159</v>
       </c>
       <c r="G50" t="s">
-        <v>45</v>
+        <v>160</v>
       </c>
       <c r="H50" t="s">
-        <v>106</v>
+        <v>42</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
-        <v>180</v>
+        <v>170</v>
       </c>
       <c r="B51" t="s">
-        <v>181</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>171</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>39</v>
       </c>
       <c r="D51" t="s">
-        <v>182</v>
+        <v>172</v>
       </c>
       <c r="F51" t="s">
-        <v>44</v>
+        <v>159</v>
+      </c>
+      <c r="G51" t="s">
+        <v>160</v>
       </c>
       <c r="H51" t="s">
-        <v>127</v>
+        <v>26</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
-        <v>183</v>
+        <v>173</v>
       </c>
       <c r="B52" t="s">
-        <v>184</v>
+        <v>174</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>60</v>
+        <v>39</v>
       </c>
       <c r="D52" t="s">
-        <v>185</v>
+        <v>175</v>
       </c>
       <c r="F52" t="s">
-        <v>44</v>
+        <v>159</v>
       </c>
       <c r="G52" t="s">
-        <v>62</v>
+        <v>160</v>
       </c>
       <c r="H52" t="s">
-        <v>159</v>
+        <v>42</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
-        <v>186</v>
+        <v>176</v>
       </c>
       <c r="B53" t="s">
-        <v>187</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>177</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>39</v>
       </c>
       <c r="D53" t="s">
-        <v>188</v>
+        <v>178</v>
       </c>
       <c r="F53" t="s">
-        <v>44</v>
+        <v>159</v>
+      </c>
+      <c r="G53" t="s">
+        <v>160</v>
       </c>
       <c r="H53" t="s">
-        <v>189</v>
+        <v>179</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
-        <v>190</v>
+        <v>180</v>
       </c>
       <c r="B54" t="s">
-        <v>191</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>181</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>39</v>
       </c>
       <c r="D54" t="s">
-        <v>192</v>
+        <v>182</v>
+      </c>
+      <c r="F54" t="s">
+        <v>159</v>
+      </c>
+      <c r="G54" t="s">
+        <v>160</v>
       </c>
       <c r="H54" t="s">
-        <v>193</v>
+        <v>179</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="B55" t="s">
+        <v>184</v>
+      </c>
+      <c r="C55" t="s">
+        <v>11</v>
+      </c>
+      <c r="D55" t="s">
+        <v>185</v>
+      </c>
+      <c r="F55" t="s">
+        <v>24</v>
+      </c>
+      <c r="G55" t="s">
+        <v>25</v>
+      </c>
+      <c r="H55" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" ht="12.75">
+      <c r="A56" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="B56" t="s">
+        <v>187</v>
+      </c>
+      <c r="C56" t="s">
+        <v>11</v>
+      </c>
+      <c r="D56" t="s">
+        <v>188</v>
+      </c>
+      <c r="F56" t="s">
+        <v>24</v>
+      </c>
+      <c r="G56" t="s">
+        <v>25</v>
+      </c>
+      <c r="H56" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" ht="12.75">
+      <c r="A57" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="B57" t="s">
+        <v>190</v>
+      </c>
+      <c r="C57" t="s">
+        <v>11</v>
+      </c>
+      <c r="D57" t="s">
+        <v>191</v>
+      </c>
+      <c r="F57" t="s">
+        <v>24</v>
+      </c>
+      <c r="G57" t="s">
+        <v>25</v>
+      </c>
+      <c r="H57" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" ht="12.75">
+      <c r="A58" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="B58" t="s">
+        <v>193</v>
+      </c>
+      <c r="C58" t="s">
+        <v>11</v>
+      </c>
+      <c r="D58" t="s">
         <v>194</v>
       </c>
-      <c r="B55" t="s">
+      <c r="F58" t="s">
+        <v>24</v>
+      </c>
+      <c r="H58" t="s">
         <v>195</v>
       </c>
-      <c r="C55" t="s">
-[...2 lines deleted...]
-      <c r="D55" t="s">
+    </row>
+    <row r="59" spans="1:8" ht="12.75">
+      <c r="A59" s="1" t="s">
         <v>196</v>
       </c>
-      <c r="F55" t="s">
-[...7 lines deleted...]
-      <c r="A56" s="1" t="s">
+      <c r="C59" t="s">
         <v>197</v>
       </c>
-      <c r="C56" t="s">
-[...2 lines deleted...]
-      <c r="D56" t="s">
+      <c r="D59" t="s">
         <v>198</v>
       </c>
-      <c r="F56" t="s">
-[...13 lines deleted...]
-      <c r="A57" s="1" t="s">
+      <c r="G59" t="s">
+        <v>25</v>
+      </c>
+      <c r="H59" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" ht="12.75">
+      <c r="A60" s="1" t="s">
         <v>199</v>
       </c>
-      <c r="C57" t="s">
-[...2 lines deleted...]
-      <c r="D57" t="s">
+      <c r="B60" t="s">
         <v>200</v>
       </c>
-      <c r="F57" t="s">
-[...13 lines deleted...]
-      <c r="A58" s="1" t="s">
+      <c r="C60" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D60" t="s">
         <v>201</v>
       </c>
-      <c r="C58" t="s">
-[...44 lines deleted...]
-      </c>
       <c r="F60" t="s">
-        <v>72</v>
+        <v>24</v>
       </c>
       <c r="G60" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="H60" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>42</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
-        <v>208</v>
+        <v>202</v>
       </c>
       <c r="B61" t="s">
-        <v>209</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>203</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>39</v>
       </c>
       <c r="D61" t="s">
-        <v>210</v>
+        <v>204</v>
       </c>
       <c r="F61" t="s">
-        <v>44</v>
+        <v>24</v>
+      </c>
+      <c r="G61" t="s">
+        <v>78</v>
       </c>
       <c r="H61" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:8" ht="12.75">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="62" spans="1:10" ht="12.75">
       <c r="A62" s="1" t="s">
-        <v>211</v>
+        <v>205</v>
       </c>
       <c r="B62" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>206</v>
+      </c>
+      <c r="C62" t="s">
+        <v>11</v>
       </c>
       <c r="D62" t="s">
-        <v>139</v>
+        <v>207</v>
       </c>
       <c r="F62" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>24</v>
       </c>
       <c r="H62" t="s">
-        <v>46</v>
+        <v>74</v>
+      </c>
+      <c r="J62" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="B63" t="s">
+        <v>209</v>
+      </c>
+      <c r="C63" t="s">
+        <v>11</v>
+      </c>
+      <c r="D63" t="s">
+        <v>210</v>
+      </c>
+      <c r="G63" t="s">
+        <v>211</v>
+      </c>
+      <c r="H63" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" ht="12.75">
+      <c r="A64" s="1" t="s">
         <v>213</v>
       </c>
-      <c r="B63" t="s">
+      <c r="B64" t="s">
         <v>214</v>
       </c>
-      <c r="C63" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D63" t="s">
+      <c r="C64" t="s">
+        <v>11</v>
+      </c>
+      <c r="D64" t="s">
         <v>215</v>
       </c>
-      <c r="F63" t="s">
-[...2 lines deleted...]
-      <c r="G63" t="s">
+      <c r="G64" t="s">
+        <v>211</v>
+      </c>
+      <c r="H64" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" ht="12.75">
+      <c r="A65" s="1" t="s">
         <v>216</v>
       </c>
-      <c r="H63" t="s">
-[...4 lines deleted...]
-      <c r="A64" s="1" t="s">
+      <c r="B65" t="s">
         <v>217</v>
       </c>
-      <c r="C64" t="s">
-[...2 lines deleted...]
-      <c r="D64" t="s">
+      <c r="C65" t="s">
+        <v>11</v>
+      </c>
+      <c r="D65" t="s">
         <v>218</v>
       </c>
-      <c r="G64" t="s">
-[...10 lines deleted...]
-      <c r="A65" s="1" t="s">
+      <c r="F65" t="s">
+        <v>50</v>
+      </c>
+      <c r="G65" t="s">
+        <v>51</v>
+      </c>
+      <c r="H65" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" ht="12.75">
+      <c r="A66" s="1" t="s">
         <v>219</v>
       </c>
-      <c r="C65" t="s">
-[...2 lines deleted...]
-      <c r="D65" t="s">
+      <c r="B66" t="s">
         <v>220</v>
       </c>
-      <c r="G65" t="s">
-[...10 lines deleted...]
-      <c r="A66" s="1" t="s">
+      <c r="C66" t="s">
+        <v>11</v>
+      </c>
+      <c r="D66" t="s">
+        <v>55</v>
+      </c>
+      <c r="F66" t="s">
+        <v>50</v>
+      </c>
+      <c r="G66" t="s">
+        <v>51</v>
+      </c>
+      <c r="H66" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" ht="12.75">
+      <c r="A67" s="1" t="s">
         <v>221</v>
       </c>
-      <c r="C66" t="s">
-[...2 lines deleted...]
-      <c r="D66" t="s">
+      <c r="B67" t="s">
         <v>222</v>
       </c>
-      <c r="G66" t="s">
-[...10 lines deleted...]
-      <c r="A67" s="1" t="s">
+      <c r="C67" t="s">
+        <v>11</v>
+      </c>
+      <c r="D67" t="s">
+        <v>49</v>
+      </c>
+      <c r="F67" t="s">
+        <v>50</v>
+      </c>
+      <c r="G67" t="s">
+        <v>51</v>
+      </c>
+      <c r="H67" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" ht="12.75">
+      <c r="A68" s="1" t="s">
         <v>223</v>
       </c>
-      <c r="C67" t="s">
-[...2 lines deleted...]
-      <c r="D67" t="s">
+      <c r="B68" t="s">
         <v>224</v>
       </c>
-      <c r="F67" t="s">
-[...13 lines deleted...]
-      <c r="A68" s="1" t="s">
+      <c r="C68" t="s">
+        <v>11</v>
+      </c>
+      <c r="D68" t="s">
+        <v>58</v>
+      </c>
+      <c r="F68" t="s">
+        <v>50</v>
+      </c>
+      <c r="G68" t="s">
+        <v>51</v>
+      </c>
+      <c r="H68" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" ht="12.75">
+      <c r="A69" s="1" t="s">
         <v>225</v>
       </c>
-      <c r="B68" t="s">
+      <c r="B69" t="s">
         <v>226</v>
       </c>
-      <c r="C68" t="s">
-[...5 lines deleted...]
-      <c r="F68" t="s">
+      <c r="C69" t="s">
+        <v>11</v>
+      </c>
+      <c r="D69" t="s">
+        <v>227</v>
+      </c>
+      <c r="F69" t="s">
+        <v>50</v>
+      </c>
+      <c r="G69" t="s">
+        <v>51</v>
+      </c>
+      <c r="H69" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" ht="12.75">
+      <c r="A70" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="B70" t="s">
+        <v>229</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D70" t="s">
+        <v>230</v>
+      </c>
+      <c r="F70" t="s">
+        <v>24</v>
+      </c>
+      <c r="G70" t="s">
         <v>25</v>
       </c>
-      <c r="G68" t="s">
+      <c r="H70" t="s">
         <v>26</v>
       </c>
-      <c r="H68" t="s">
-[...58 lines deleted...]
-    <row r="71" spans="1:10" ht="12.75">
+    </row>
+    <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
         <v>231</v>
       </c>
-      <c r="C71" t="s">
-        <v>12</v>
+      <c r="B71" t="s">
+        <v>232</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>22</v>
       </c>
       <c r="D71" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F71" t="s">
-        <v>72</v>
+        <v>24</v>
       </c>
       <c r="G71" t="s">
-        <v>73</v>
+        <v>25</v>
       </c>
       <c r="H71" t="s">
-        <v>74</v>
-[...5 lines deleted...]
-    <row r="72" spans="1:10" ht="12.75">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
-        <v>233</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>234</v>
+      </c>
+      <c r="B72" t="s">
+        <v>235</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>22</v>
       </c>
       <c r="D72" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="F72" t="s">
-        <v>72</v>
+        <v>24</v>
       </c>
       <c r="G72" t="s">
-        <v>73</v>
+        <v>25</v>
       </c>
       <c r="H72" t="s">
-        <v>74</v>
-[...5 lines deleted...]
-    <row r="73" spans="1:10" ht="12.75">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" ht="12.75">
       <c r="A73" s="1" t="s">
-        <v>235</v>
+        <v>237</v>
+      </c>
+      <c r="B73" t="s">
+        <v>238</v>
       </c>
       <c r="C73" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D73" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="F73" t="s">
-        <v>72</v>
+        <v>45</v>
       </c>
       <c r="G73" t="s">
-        <v>73</v>
+        <v>46</v>
       </c>
       <c r="H73" t="s">
-        <v>74</v>
-[...5 lines deleted...]
-    <row r="74" spans="1:8" ht="12.75">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="74" spans="1:10" ht="12.75">
       <c r="A74" s="1" t="s">
-        <v>237</v>
-[...2 lines deleted...]
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="C74" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D74" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="F74" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="G74" t="s">
+        <v>46</v>
+      </c>
+      <c r="H74" t="s">
+        <v>14</v>
+      </c>
+      <c r="J74" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="75" spans="1:10" ht="12.75">
+      <c r="A75" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="C75" t="s">
+        <v>11</v>
+      </c>
+      <c r="D75" t="s">
+        <v>243</v>
+      </c>
+      <c r="F75" t="s">
         <v>45</v>
       </c>
-      <c r="H74" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="G75" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H75" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:8" ht="12.75">
+        <v>14</v>
+      </c>
+      <c r="J75" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="76" spans="1:10" ht="12.75">
       <c r="A76" s="1" t="s">
-        <v>243</v>
-[...1 lines deleted...]
-      <c r="B76" t="s">
         <v>244</v>
       </c>
       <c r="C76" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D76" t="s">
         <v>245</v>
       </c>
       <c r="F76" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="G76" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H76" t="s">
-        <v>106</v>
+        <v>14</v>
+      </c>
+      <c r="J76" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
         <v>246</v>
       </c>
+      <c r="B77" t="s">
+        <v>247</v>
+      </c>
       <c r="C77" t="s">
-        <v>247</v>
+        <v>11</v>
       </c>
       <c r="D77" t="s">
         <v>248</v>
       </c>
-      <c r="G77" t="s">
-        <v>45</v>
+      <c r="F77" t="s">
+        <v>24</v>
       </c>
       <c r="H77" t="s">
-        <v>46</v>
+        <v>74</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
         <v>249</v>
       </c>
       <c r="B78" t="s">
         <v>250</v>
       </c>
       <c r="C78" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D78" t="s">
         <v>251</v>
       </c>
-      <c r="F78" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G78" t="s">
-        <v>73</v>
+        <v>211</v>
       </c>
       <c r="H78" t="s">
-        <v>74</v>
+        <v>212</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
         <v>252</v>
       </c>
-      <c r="C79" t="s">
-        <v>247</v>
+      <c r="B79" t="s">
+        <v>253</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>22</v>
       </c>
       <c r="D79" t="s">
-        <v>253</v>
+        <v>236</v>
+      </c>
+      <c r="F79" t="s">
+        <v>24</v>
       </c>
       <c r="G79" t="s">
+        <v>25</v>
+      </c>
+      <c r="H79" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="80" spans="1:10" ht="12.75">
+      <c r="A80" s="1" t="s">
         <v>254</v>
       </c>
-      <c r="H79" t="s">
+      <c r="C80" t="s">
+        <v>11</v>
+      </c>
+      <c r="D80" t="s">
         <v>255</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A80" s="1" t="s">
+      <c r="F80" t="s">
+        <v>45</v>
+      </c>
+      <c r="G80" t="s">
+        <v>46</v>
+      </c>
+      <c r="H80" t="s">
+        <v>14</v>
+      </c>
+      <c r="J80" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="81" spans="1:10" ht="12.75">
+      <c r="A81" s="1" t="s">
         <v>256</v>
       </c>
-      <c r="C80" t="s">
-[...2 lines deleted...]
-      <c r="D80" t="s">
+      <c r="C81" t="s">
+        <v>11</v>
+      </c>
+      <c r="D81" t="s">
+        <v>60</v>
+      </c>
+      <c r="F81" t="s">
+        <v>45</v>
+      </c>
+      <c r="G81" t="s">
+        <v>46</v>
+      </c>
+      <c r="H81" t="s">
+        <v>14</v>
+      </c>
+      <c r="J81" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="82" spans="1:10" ht="12.75">
+      <c r="A82" s="1" t="s">
         <v>257</v>
       </c>
-      <c r="G80" t="s">
+      <c r="C82" t="s">
+        <v>11</v>
+      </c>
+      <c r="D82" t="s">
+        <v>258</v>
+      </c>
+      <c r="F82" t="s">
         <v>45</v>
       </c>
-      <c r="H80" t="s">
-[...4 lines deleted...]
-      <c r="A81" s="1" t="s">
+      <c r="G82" t="s">
+        <v>46</v>
+      </c>
+      <c r="H82" t="s">
+        <v>14</v>
+      </c>
+      <c r="J82" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="83" spans="1:10" ht="12.75">
+      <c r="A83" s="1" t="s">
         <v>259</v>
       </c>
-      <c r="B81" t="s">
+      <c r="C83" t="s">
+        <v>11</v>
+      </c>
+      <c r="D83" t="s">
         <v>260</v>
       </c>
-      <c r="C81" t="s">
-[...50 lines deleted...]
-      </c>
       <c r="F83" t="s">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="G83" t="s">
-        <v>26</v>
+        <v>46</v>
       </c>
       <c r="H83" t="s">
-        <v>27</v>
+        <v>14</v>
+      </c>
+      <c r="J83" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="84" spans="1:10" ht="12.75">
       <c r="A84" s="1" t="s">
-        <v>268</v>
+        <v>261</v>
       </c>
       <c r="C84" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D84" t="s">
-        <v>198</v>
+        <v>262</v>
       </c>
       <c r="F84" t="s">
-        <v>72</v>
+        <v>45</v>
       </c>
       <c r="G84" t="s">
-        <v>73</v>
+        <v>46</v>
       </c>
       <c r="H84" t="s">
-        <v>74</v>
+        <v>14</v>
       </c>
       <c r="J84" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
     </row>
     <row r="85" spans="1:10" ht="12.75">
       <c r="A85" s="1" t="s">
-        <v>269</v>
+        <v>263</v>
       </c>
       <c r="C85" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D85" t="s">
-        <v>270</v>
+        <v>264</v>
       </c>
       <c r="F85" t="s">
-        <v>72</v>
+        <v>45</v>
       </c>
       <c r="G85" t="s">
-        <v>73</v>
+        <v>46</v>
       </c>
       <c r="H85" t="s">
-        <v>74</v>
+        <v>14</v>
       </c>
       <c r="J85" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
     </row>
     <row r="86" spans="1:10" ht="12.75">
       <c r="A86" s="1" t="s">
-        <v>271</v>
+        <v>265</v>
       </c>
       <c r="C86" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D86" t="s">
-        <v>272</v>
+        <v>266</v>
       </c>
       <c r="F86" t="s">
-        <v>72</v>
+        <v>45</v>
       </c>
       <c r="G86" t="s">
-        <v>73</v>
+        <v>46</v>
       </c>
       <c r="H86" t="s">
-        <v>74</v>
+        <v>14</v>
       </c>
       <c r="J86" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
     </row>
     <row r="87" spans="1:10" ht="12.75">
       <c r="A87" s="1" t="s">
-        <v>273</v>
+        <v>267</v>
       </c>
       <c r="C87" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D87" t="s">
-        <v>274</v>
+        <v>268</v>
       </c>
       <c r="F87" t="s">
-        <v>72</v>
+        <v>45</v>
       </c>
       <c r="G87" t="s">
-        <v>73</v>
+        <v>46</v>
       </c>
       <c r="H87" t="s">
-        <v>74</v>
+        <v>14</v>
       </c>
       <c r="J87" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
     </row>
     <row r="88" spans="1:10" ht="12.75">
       <c r="A88" s="1" t="s">
-        <v>275</v>
+        <v>269</v>
       </c>
       <c r="C88" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D88" t="s">
-        <v>276</v>
+        <v>270</v>
       </c>
       <c r="F88" t="s">
-        <v>72</v>
+        <v>45</v>
       </c>
       <c r="G88" t="s">
-        <v>73</v>
+        <v>46</v>
       </c>
       <c r="H88" t="s">
-        <v>74</v>
+        <v>14</v>
       </c>
       <c r="J88" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="89" spans="1:10" ht="12.75">
       <c r="A89" s="1" t="s">
-        <v>278</v>
-[...5 lines deleted...]
-        <v>60</v>
+        <v>271</v>
+      </c>
+      <c r="C89" t="s">
+        <v>11</v>
       </c>
       <c r="D89" t="s">
-        <v>215</v>
+        <v>272</v>
       </c>
       <c r="F89" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="G89" t="s">
-        <v>216</v>
+        <v>46</v>
       </c>
       <c r="H89" t="s">
-        <v>63</v>
+        <v>14</v>
+      </c>
+      <c r="J89" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="90" spans="1:10" ht="12.75">
       <c r="A90" s="1" t="s">
-        <v>280</v>
+        <v>273</v>
       </c>
       <c r="C90" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D90" t="s">
-        <v>281</v>
+        <v>274</v>
       </c>
       <c r="F90" t="s">
-        <v>72</v>
+        <v>45</v>
       </c>
       <c r="G90" t="s">
-        <v>73</v>
+        <v>46</v>
       </c>
       <c r="H90" t="s">
-        <v>74</v>
+        <v>14</v>
       </c>
       <c r="J90" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
     </row>
     <row r="91" spans="1:10" ht="12.75">
       <c r="A91" s="1" t="s">
-        <v>282</v>
-[...2 lines deleted...]
-        <v>283</v>
+        <v>275</v>
       </c>
       <c r="C91" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D91" t="s">
-        <v>24</v>
+        <v>276</v>
       </c>
       <c r="F91" t="s">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="G91" t="s">
-        <v>26</v>
+        <v>46</v>
       </c>
       <c r="H91" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="J91" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
     </row>
     <row r="92" spans="1:10" ht="12.75">
       <c r="A92" s="1" t="s">
-        <v>284</v>
-[...2 lines deleted...]
-        <v>285</v>
+        <v>277</v>
       </c>
       <c r="C92" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D92" t="s">
-        <v>261</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>278</v>
       </c>
       <c r="G92" t="s">
-        <v>26</v>
+        <v>13</v>
       </c>
       <c r="H92" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="J92" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
     </row>
     <row r="93" spans="1:10" ht="12.75">
       <c r="A93" s="1" t="s">
-        <v>286</v>
-[...2 lines deleted...]
-        <v>287</v>
+        <v>279</v>
       </c>
       <c r="C93" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D93" t="s">
-        <v>264</v>
+        <v>280</v>
       </c>
       <c r="F93" t="s">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="G93" t="s">
-        <v>26</v>
+        <v>46</v>
       </c>
       <c r="H93" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="J93" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
     </row>
     <row r="94" spans="1:10" ht="12.75">
       <c r="A94" s="1" t="s">
-        <v>288</v>
-[...2 lines deleted...]
-        <v>289</v>
+        <v>281</v>
       </c>
       <c r="C94" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D94" t="s">
-        <v>267</v>
+        <v>282</v>
       </c>
       <c r="F94" t="s">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="G94" t="s">
-        <v>26</v>
+        <v>46</v>
       </c>
       <c r="H94" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="J94" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
     </row>
     <row r="95" spans="1:10" ht="12.75">
       <c r="A95" s="1" t="s">
-        <v>290</v>
+        <v>283</v>
       </c>
       <c r="B95" t="s">
-        <v>291</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>284</v>
+      </c>
+      <c r="C95" s="1" t="s">
+        <v>22</v>
       </c>
       <c r="D95" t="s">
-        <v>39</v>
+        <v>230</v>
       </c>
       <c r="F95" t="s">
+        <v>24</v>
+      </c>
+      <c r="G95" t="s">
         <v>25</v>
       </c>
-      <c r="G95" t="s">
+      <c r="H95" t="s">
         <v>26</v>
       </c>
-      <c r="H95" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J95" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
     </row>
     <row r="96" spans="1:8" ht="12.75">
       <c r="A96" s="1" t="s">
-        <v>292</v>
+        <v>285</v>
       </c>
       <c r="B96" t="s">
-        <v>293</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>286</v>
+      </c>
+      <c r="C96" s="1" t="s">
+        <v>39</v>
       </c>
       <c r="D96" t="s">
-        <v>294</v>
+        <v>287</v>
       </c>
       <c r="F96" t="s">
-        <v>72</v>
+        <v>24</v>
       </c>
       <c r="G96" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="H96" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:8" ht="12.75">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="97" spans="1:10" ht="12.75">
       <c r="A97" s="1" t="s">
-        <v>295</v>
+        <v>288</v>
       </c>
       <c r="B97" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>289</v>
+      </c>
+      <c r="C97" t="s">
+        <v>11</v>
       </c>
       <c r="D97" t="s">
-        <v>52</v>
+        <v>89</v>
       </c>
       <c r="F97" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="G97" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="H97" t="s">
-        <v>46</v>
+        <v>86</v>
+      </c>
+      <c r="J97" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="98" spans="1:8" ht="12.75">
       <c r="A98" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="B98" t="s">
+        <v>291</v>
+      </c>
+      <c r="C98" t="s">
+        <v>11</v>
+      </c>
+      <c r="D98" t="s">
+        <v>292</v>
+      </c>
+      <c r="F98" t="s">
+        <v>24</v>
+      </c>
+      <c r="G98" t="s">
+        <v>25</v>
+      </c>
+      <c r="H98" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="99" spans="1:10" ht="12.75">
+      <c r="A99" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="C99" t="s">
+        <v>11</v>
+      </c>
+      <c r="D99" t="s">
+        <v>295</v>
+      </c>
+      <c r="F99" t="s">
+        <v>45</v>
+      </c>
+      <c r="G99" t="s">
+        <v>46</v>
+      </c>
+      <c r="H99" t="s">
+        <v>14</v>
+      </c>
+      <c r="J99" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8" ht="12.75">
+      <c r="A100" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="B100" t="s">
         <v>297</v>
       </c>
-      <c r="B98" t="s">
+      <c r="C100" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D100" t="s">
         <v>298</v>
       </c>
-      <c r="C98" s="1" t="s">
+      <c r="F100" t="s">
+        <v>24</v>
+      </c>
+      <c r="G100" t="s">
+        <v>78</v>
+      </c>
+      <c r="H100" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8" ht="12.75">
+      <c r="A101" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="B101" t="s">
+        <v>300</v>
+      </c>
+      <c r="C101" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D101" t="s">
+        <v>77</v>
+      </c>
+      <c r="F101" t="s">
+        <v>24</v>
+      </c>
+      <c r="G101" t="s">
+        <v>78</v>
+      </c>
+      <c r="H101" t="s">
         <v>42</v>
       </c>
-      <c r="D98" t="s">
-[...5 lines deleted...]
-      <c r="G98" t="s">
+    </row>
+    <row r="102" spans="1:10" ht="12.75">
+      <c r="A102" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="C102" t="s">
+        <v>11</v>
+      </c>
+      <c r="D102" t="s">
+        <v>302</v>
+      </c>
+      <c r="F102" t="s">
         <v>45</v>
       </c>
-      <c r="H98" t="s">
+      <c r="G102" t="s">
         <v>46</v>
       </c>
-    </row>
-[...93 lines deleted...]
-      </c>
       <c r="H102" t="s">
-        <v>312</v>
+        <v>14</v>
+      </c>
+      <c r="J102" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="103" spans="1:8" ht="12.75">
       <c r="A103" s="1" t="s">
-        <v>313</v>
+        <v>303</v>
       </c>
       <c r="B103" t="s">
-        <v>314</v>
+        <v>304</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>60</v>
+        <v>39</v>
       </c>
       <c r="D103" t="s">
-        <v>315</v>
+        <v>305</v>
       </c>
       <c r="F103" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="G103" t="s">
-        <v>216</v>
+        <v>78</v>
       </c>
       <c r="H103" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="104" spans="1:10" ht="12.75">
+      <c r="A104" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="C104" t="s">
+        <v>11</v>
+      </c>
+      <c r="D104" t="s">
+        <v>307</v>
+      </c>
+      <c r="F104" t="s">
+        <v>45</v>
+      </c>
+      <c r="G104" t="s">
         <v>46</v>
       </c>
-    </row>
-[...18 lines deleted...]
-      </c>
       <c r="H104" t="s">
-        <v>63</v>
+        <v>14</v>
+      </c>
+      <c r="J104" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="105" spans="1:8" ht="12.75">
       <c r="A105" s="1" t="s">
-        <v>319</v>
+        <v>308</v>
       </c>
       <c r="B105" t="s">
-        <v>320</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>309</v>
+      </c>
+      <c r="C105" s="1" t="s">
+        <v>310</v>
       </c>
       <c r="D105" t="s">
-        <v>321</v>
+        <v>311</v>
       </c>
       <c r="F105" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="G105" t="s">
-        <v>45</v>
+        <v>78</v>
       </c>
       <c r="H105" t="s">
-        <v>123</v>
+        <v>312</v>
       </c>
     </row>
     <row r="106" spans="1:10" ht="12.75">
       <c r="A106" s="1" t="s">
-        <v>322</v>
+        <v>313</v>
       </c>
       <c r="C106" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D106" t="s">
-        <v>323</v>
+        <v>314</v>
+      </c>
+      <c r="F106" t="s">
+        <v>45</v>
       </c>
       <c r="G106" t="s">
-        <v>203</v>
+        <v>46</v>
       </c>
       <c r="H106" t="s">
-        <v>74</v>
+        <v>14</v>
       </c>
       <c r="J106" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8" ht="12.75">
       <c r="A107" s="1" t="s">
-        <v>324</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>315</v>
+      </c>
+      <c r="B107" t="s">
+        <v>316</v>
+      </c>
+      <c r="C107" s="1" t="s">
+        <v>310</v>
       </c>
       <c r="D107" t="s">
-        <v>325</v>
+        <v>311</v>
+      </c>
+      <c r="F107" t="s">
+        <v>24</v>
       </c>
       <c r="G107" t="s">
-        <v>203</v>
+        <v>78</v>
       </c>
       <c r="H107" t="s">
-        <v>74</v>
-[...5 lines deleted...]
-    <row r="108" spans="1:10" ht="12.75">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8" ht="12.75">
       <c r="A108" s="1" t="s">
-        <v>326</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>317</v>
+      </c>
+      <c r="B108" t="s">
+        <v>318</v>
+      </c>
+      <c r="C108" s="1" t="s">
+        <v>39</v>
       </c>
       <c r="D108" t="s">
-        <v>327</v>
+        <v>319</v>
+      </c>
+      <c r="F108" t="s">
+        <v>24</v>
       </c>
       <c r="G108" t="s">
-        <v>203</v>
+        <v>78</v>
       </c>
       <c r="H108" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>118</v>
       </c>
     </row>
     <row r="109" spans="1:10" ht="12.75">
       <c r="A109" s="1" t="s">
-        <v>328</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>320</v>
+      </c>
+      <c r="B109" t="s">
+        <v>321</v>
+      </c>
+      <c r="C109" s="1" t="s">
+        <v>22</v>
       </c>
       <c r="D109" t="s">
-        <v>329</v>
+        <v>236</v>
+      </c>
+      <c r="F109" t="s">
+        <v>24</v>
       </c>
       <c r="G109" t="s">
-        <v>203</v>
+        <v>25</v>
       </c>
       <c r="H109" t="s">
-        <v>74</v>
+        <v>26</v>
       </c>
       <c r="J109" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8" ht="12.75">
       <c r="A110" s="1" t="s">
-        <v>330</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>322</v>
+      </c>
+      <c r="B110" t="s">
+        <v>323</v>
+      </c>
+      <c r="C110" s="1" t="s">
+        <v>39</v>
       </c>
       <c r="D110" t="s">
-        <v>198</v>
+        <v>324</v>
       </c>
       <c r="F110" t="s">
-        <v>72</v>
+        <v>24</v>
       </c>
       <c r="G110" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="H110" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>179</v>
       </c>
     </row>
     <row r="111" spans="1:10" ht="12.75">
       <c r="A111" s="1" t="s">
-        <v>331</v>
+        <v>325</v>
       </c>
       <c r="C111" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D111" t="s">
-        <v>332</v>
+        <v>326</v>
       </c>
       <c r="F111" t="s">
-        <v>72</v>
+        <v>45</v>
       </c>
       <c r="G111" t="s">
-        <v>73</v>
+        <v>46</v>
       </c>
       <c r="H111" t="s">
-        <v>74</v>
+        <v>14</v>
       </c>
       <c r="J111" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
     </row>
     <row r="112" spans="1:10" ht="12.75">
       <c r="A112" s="1" t="s">
-        <v>333</v>
+        <v>327</v>
       </c>
       <c r="C112" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D112" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F112" t="s">
-        <v>72</v>
+        <v>45</v>
       </c>
       <c r="G112" t="s">
-        <v>73</v>
+        <v>46</v>
       </c>
       <c r="H112" t="s">
-        <v>74</v>
+        <v>14</v>
       </c>
       <c r="J112" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
     </row>
     <row r="113" spans="1:10" ht="12.75">
       <c r="A113" s="1" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
       <c r="C113" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D113" t="s">
-        <v>336</v>
+        <v>330</v>
       </c>
       <c r="F113" t="s">
-        <v>72</v>
+        <v>45</v>
       </c>
       <c r="G113" t="s">
-        <v>73</v>
+        <v>46</v>
       </c>
       <c r="H113" t="s">
-        <v>74</v>
+        <v>14</v>
       </c>
       <c r="J113" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
     </row>
     <row r="114" spans="1:10" ht="12.75">
       <c r="A114" s="1" t="s">
-        <v>337</v>
+        <v>331</v>
       </c>
       <c r="C114" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D114" t="s">
-        <v>338</v>
+        <v>332</v>
       </c>
       <c r="F114" t="s">
-        <v>72</v>
+        <v>45</v>
       </c>
       <c r="G114" t="s">
-        <v>73</v>
+        <v>46</v>
       </c>
       <c r="H114" t="s">
-        <v>74</v>
+        <v>14</v>
       </c>
       <c r="J114" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
     </row>
     <row r="115" spans="1:10" ht="12.75">
       <c r="A115" s="1" t="s">
-        <v>339</v>
+        <v>333</v>
       </c>
       <c r="C115" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D115" t="s">
-        <v>340</v>
+        <v>334</v>
       </c>
       <c r="F115" t="s">
-        <v>72</v>
+        <v>45</v>
       </c>
       <c r="G115" t="s">
-        <v>73</v>
+        <v>46</v>
       </c>
       <c r="H115" t="s">
-        <v>74</v>
+        <v>14</v>
       </c>
       <c r="J115" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
     </row>
     <row r="116" spans="1:10" ht="12.75">
       <c r="A116" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="C116" t="s">
+        <v>11</v>
+      </c>
+      <c r="D116" t="s">
+        <v>336</v>
+      </c>
+      <c r="F116" t="s">
+        <v>45</v>
+      </c>
+      <c r="G116" t="s">
+        <v>46</v>
+      </c>
+      <c r="H116" t="s">
+        <v>14</v>
+      </c>
+      <c r="J116" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8" ht="12.75">
+      <c r="A117" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="B117" t="s">
+        <v>338</v>
+      </c>
+      <c r="C117" t="s">
+        <v>11</v>
+      </c>
+      <c r="D117" t="s">
+        <v>339</v>
+      </c>
+      <c r="F117" t="s">
+        <v>24</v>
+      </c>
+      <c r="G117" t="s">
+        <v>25</v>
+      </c>
+      <c r="H117" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8" ht="12.75">
+      <c r="A118" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="B118" t="s">
         <v>341</v>
       </c>
-      <c r="C116" t="s">
-[...2 lines deleted...]
-      <c r="D116" t="s">
+      <c r="C118" t="s">
+        <v>11</v>
+      </c>
+      <c r="D118" t="s">
         <v>342</v>
       </c>
-      <c r="F116" t="s">
-[...13 lines deleted...]
-      <c r="A117" s="1" t="s">
+      <c r="F118" t="s">
+        <v>24</v>
+      </c>
+      <c r="G118" t="s">
+        <v>25</v>
+      </c>
+      <c r="H118" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8" ht="12.75">
+      <c r="A119" s="1" t="s">
         <v>343</v>
       </c>
-      <c r="C117" t="s">
-[...2 lines deleted...]
-      <c r="D117" t="s">
+      <c r="B119" t="s">
         <v>344</v>
       </c>
-      <c r="G117" t="s">
-[...10 lines deleted...]
-      <c r="A118" s="1" t="s">
+      <c r="C119" t="s">
+        <v>11</v>
+      </c>
+      <c r="D119" t="s">
         <v>345</v>
       </c>
-      <c r="C118" t="s">
-[...2 lines deleted...]
-      <c r="D118" t="s">
+      <c r="F119" t="s">
+        <v>24</v>
+      </c>
+      <c r="G119" t="s">
+        <v>25</v>
+      </c>
+      <c r="H119" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8" ht="12.75">
+      <c r="A120" s="1" t="s">
         <v>346</v>
       </c>
-      <c r="F118" t="s">
-[...13 lines deleted...]
-      <c r="A119" s="1" t="s">
+      <c r="B120" t="s">
         <v>347</v>
       </c>
-      <c r="C119" t="s">
-[...2 lines deleted...]
-      <c r="D119" t="s">
+      <c r="C120" t="s">
+        <v>11</v>
+      </c>
+      <c r="D120" t="s">
         <v>348</v>
       </c>
-      <c r="F119" t="s">
-[...13 lines deleted...]
-      <c r="A120" s="1" t="s">
+      <c r="F120" t="s">
+        <v>24</v>
+      </c>
+      <c r="G120" t="s">
+        <v>25</v>
+      </c>
+      <c r="H120" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8" ht="12.75">
+      <c r="A121" s="1" t="s">
         <v>349</v>
       </c>
-      <c r="B120" t="s">
+      <c r="B121" t="s">
         <v>350</v>
       </c>
-      <c r="C120" t="s">
-[...2 lines deleted...]
-      <c r="D120" t="s">
+      <c r="C121" t="s">
+        <v>11</v>
+      </c>
+      <c r="D121" t="s">
         <v>351</v>
       </c>
-      <c r="F120" t="s">
-[...13 lines deleted...]
-      <c r="B121" t="s">
+      <c r="F121" t="s">
+        <v>24</v>
+      </c>
+      <c r="G121" t="s">
+        <v>25</v>
+      </c>
+      <c r="H121" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8" ht="12.75">
+      <c r="A122" s="1" t="s">
         <v>353</v>
       </c>
-      <c r="C121" t="s">
-[...2 lines deleted...]
-      <c r="D121" t="s">
+      <c r="B122" t="s">
         <v>354</v>
       </c>
-      <c r="F121" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="C122" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D122" t="s">
+        <v>40</v>
+      </c>
+      <c r="F122" t="s">
+        <v>24</v>
+      </c>
+      <c r="G122" t="s">
+        <v>41</v>
+      </c>
+      <c r="H122" t="s">
         <v>42</v>
-      </c>
-[...13 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="123" spans="1:8" ht="12.75">
       <c r="A123" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="B123" t="s">
+        <v>356</v>
+      </c>
+      <c r="C123" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D123" t="s">
         <v>357</v>
       </c>
-      <c r="B123" t="s">
+      <c r="F123" t="s">
+        <v>24</v>
+      </c>
+      <c r="G123" t="s">
+        <v>25</v>
+      </c>
+      <c r="H123" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8" ht="12.75">
+      <c r="A124" s="1" t="s">
         <v>358</v>
       </c>
-      <c r="C123" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D123" t="s">
+      <c r="B124" t="s">
         <v>359</v>
       </c>
-      <c r="F123" t="s">
-[...17 lines deleted...]
-        <v>12</v>
+      <c r="C124" s="1" t="s">
+        <v>22</v>
       </c>
       <c r="D124" t="s">
-        <v>130</v>
+        <v>23</v>
       </c>
       <c r="F124" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="G124" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="H124" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>26</v>
       </c>
     </row>
     <row r="125" spans="1:8" ht="12.75">
       <c r="A125" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="B125" t="s">
+        <v>361</v>
+      </c>
+      <c r="C125" t="s">
+        <v>11</v>
+      </c>
+      <c r="D125" t="s">
         <v>362</v>
       </c>
-      <c r="B125" t="s">
+      <c r="F125" t="s">
+        <v>50</v>
+      </c>
+      <c r="G125" t="s">
+        <v>51</v>
+      </c>
+      <c r="H125" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8" ht="12.75">
+      <c r="A126" s="1" t="s">
         <v>363</v>
       </c>
-      <c r="C125" t="s">
-[...2 lines deleted...]
-      <c r="D125" t="s">
+      <c r="B126" t="s">
         <v>364</v>
       </c>
-      <c r="F125" t="s">
-[...5 lines deleted...]
-      <c r="H125" t="s">
+      <c r="C126" t="s">
+        <v>11</v>
+      </c>
+      <c r="D126" t="s">
         <v>365</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      </c>
       <c r="F126" t="s">
-        <v>72</v>
+        <v>50</v>
       </c>
       <c r="G126" t="s">
-        <v>73</v>
+        <v>51</v>
       </c>
       <c r="H126" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>52</v>
       </c>
     </row>
     <row r="127" spans="1:8" ht="12.75">
       <c r="A127" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="B127" t="s">
+        <v>367</v>
+      </c>
+      <c r="C127" t="s">
+        <v>11</v>
+      </c>
+      <c r="D127" t="s">
         <v>368</v>
       </c>
-      <c r="B127" t="s">
+      <c r="F127" t="s">
+        <v>50</v>
+      </c>
+      <c r="G127" t="s">
+        <v>51</v>
+      </c>
+      <c r="H127" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="128" spans="1:10" ht="12.75">
+      <c r="A128" s="1" t="s">
         <v>369</v>
       </c>
-      <c r="C127" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D127" t="s">
+      <c r="B128" t="s">
         <v>370</v>
       </c>
-      <c r="F127" t="s">
-[...10 lines deleted...]
-      <c r="A128" s="1" t="s">
+      <c r="C128" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="D128" t="s">
         <v>371</v>
       </c>
-      <c r="B128" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F128" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="G128" t="s">
-        <v>62</v>
+        <v>41</v>
       </c>
       <c r="H128" t="s">
-        <v>63</v>
+        <v>312</v>
+      </c>
+      <c r="J128" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="129" spans="1:10" ht="12.75">
       <c r="A129" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="B129" t="s">
         <v>373</v>
       </c>
-      <c r="C129" t="s">
-        <v>12</v>
+      <c r="C129" s="1" t="s">
+        <v>310</v>
       </c>
       <c r="D129" t="s">
-        <v>374</v>
+        <v>311</v>
       </c>
       <c r="F129" t="s">
-        <v>72</v>
+        <v>24</v>
       </c>
       <c r="G129" t="s">
-        <v>73</v>
+        <v>41</v>
       </c>
       <c r="H129" t="s">
-        <v>74</v>
+        <v>312</v>
       </c>
       <c r="J129" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
     </row>
     <row r="130" spans="1:8" ht="12.75">
       <c r="A130" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="B130" t="s">
         <v>375</v>
       </c>
-      <c r="B130" t="s">
+      <c r="C130" t="s">
+        <v>11</v>
+      </c>
+      <c r="D130" t="s">
         <v>376</v>
       </c>
-      <c r="C130" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D130" t="s">
+      <c r="F130" t="s">
+        <v>24</v>
+      </c>
+      <c r="G130" t="s">
+        <v>41</v>
+      </c>
+      <c r="H130" t="s">
         <v>377</v>
       </c>
-      <c r="F130" t="s">
-[...9 lines deleted...]
-    <row r="131" spans="1:10" ht="12.75">
+    </row>
+    <row r="131" spans="1:8" ht="12.75">
       <c r="A131" s="1" t="s">
         <v>378</v>
       </c>
-      <c r="C131" t="s">
-        <v>12</v>
+      <c r="B131" t="s">
+        <v>379</v>
+      </c>
+      <c r="C131" s="1" t="s">
+        <v>39</v>
       </c>
       <c r="D131" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="F131" t="s">
-        <v>72</v>
+        <v>24</v>
       </c>
       <c r="G131" t="s">
-        <v>73</v>
+        <v>41</v>
       </c>
       <c r="H131" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>26</v>
       </c>
     </row>
     <row r="132" spans="1:8" ht="12.75">
       <c r="A132" s="1" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="B132" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>304</v>
+        <v>39</v>
       </c>
       <c r="D132" t="s">
-        <v>308</v>
+        <v>383</v>
       </c>
       <c r="F132" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="G132" t="s">
-        <v>62</v>
+        <v>41</v>
       </c>
       <c r="H132" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:10" ht="12.75">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8" ht="12.75">
       <c r="A133" s="1" t="s">
-        <v>382</v>
+        <v>384</v>
+      </c>
+      <c r="B133" t="s">
+        <v>385</v>
       </c>
       <c r="C133" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D133" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="F133" t="s">
-        <v>72</v>
+        <v>24</v>
       </c>
       <c r="G133" t="s">
-        <v>73</v>
+        <v>25</v>
       </c>
       <c r="H133" t="s">
-        <v>74</v>
-[...5 lines deleted...]
-    <row r="134" spans="1:8" ht="12.75">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="134" spans="1:10" ht="12.75">
       <c r="A134" s="1" t="s">
-        <v>384</v>
-[...5 lines deleted...]
-        <v>304</v>
+        <v>387</v>
+      </c>
+      <c r="C134" t="s">
+        <v>11</v>
       </c>
       <c r="D134" t="s">
-        <v>308</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>388</v>
       </c>
       <c r="G134" t="s">
-        <v>62</v>
+        <v>13</v>
       </c>
       <c r="H134" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:8" ht="12.75">
+        <v>14</v>
+      </c>
+      <c r="J134" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="135" spans="1:10" ht="12.75">
       <c r="A135" s="1" t="s">
-        <v>386</v>
-[...5 lines deleted...]
-        <v>60</v>
+        <v>389</v>
+      </c>
+      <c r="C135" t="s">
+        <v>11</v>
       </c>
       <c r="D135" t="s">
-        <v>388</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>390</v>
       </c>
       <c r="G135" t="s">
-        <v>62</v>
+        <v>13</v>
       </c>
       <c r="H135" t="s">
-        <v>159</v>
+        <v>14</v>
+      </c>
+      <c r="J135" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="136" spans="1:10" ht="12.75">
       <c r="A136" s="1" t="s">
-        <v>389</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>391</v>
+      </c>
+      <c r="C136" t="s">
+        <v>11</v>
       </c>
       <c r="D136" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>392</v>
       </c>
       <c r="G136" t="s">
-        <v>45</v>
+        <v>13</v>
       </c>
       <c r="H136" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="J136" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="137" spans="1:10" ht="12.75">
       <c r="A137" s="1" t="s">
-        <v>391</v>
-[...5 lines deleted...]
-        <v>60</v>
+        <v>393</v>
+      </c>
+      <c r="C137" t="s">
+        <v>11</v>
       </c>
       <c r="D137" t="s">
-        <v>393</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>394</v>
       </c>
       <c r="G137" t="s">
-        <v>62</v>
+        <v>13</v>
       </c>
       <c r="H137" t="s">
-        <v>99</v>
+        <v>14</v>
+      </c>
+      <c r="J137" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="138" spans="1:10" ht="12.75">
       <c r="A138" s="1" t="s">
-        <v>394</v>
+        <v>395</v>
+      </c>
+      <c r="B138" t="s">
+        <v>396</v>
       </c>
       <c r="C138" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D138" t="s">
-        <v>395</v>
+        <v>218</v>
       </c>
       <c r="F138" t="s">
-        <v>72</v>
+        <v>50</v>
       </c>
       <c r="G138" t="s">
-        <v>73</v>
+        <v>51</v>
       </c>
       <c r="H138" t="s">
-        <v>74</v>
+        <v>52</v>
       </c>
       <c r="J138" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
     </row>
     <row r="139" spans="1:10" ht="12.75">
       <c r="A139" s="1" t="s">
-        <v>396</v>
+        <v>397</v>
+      </c>
+      <c r="B139" t="s">
+        <v>398</v>
       </c>
       <c r="C139" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D139" t="s">
-        <v>397</v>
+        <v>362</v>
       </c>
       <c r="F139" t="s">
-        <v>72</v>
+        <v>50</v>
       </c>
       <c r="G139" t="s">
-        <v>73</v>
+        <v>51</v>
       </c>
       <c r="H139" t="s">
-        <v>74</v>
+        <v>52</v>
       </c>
       <c r="J139" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
     </row>
     <row r="140" spans="1:10" ht="12.75">
       <c r="A140" s="1" t="s">
-        <v>398</v>
+        <v>399</v>
+      </c>
+      <c r="B140" t="s">
+        <v>400</v>
       </c>
       <c r="C140" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D140" t="s">
-        <v>399</v>
+        <v>365</v>
       </c>
       <c r="F140" t="s">
-        <v>72</v>
+        <v>50</v>
       </c>
       <c r="G140" t="s">
-        <v>73</v>
+        <v>51</v>
       </c>
       <c r="H140" t="s">
-        <v>74</v>
+        <v>52</v>
       </c>
       <c r="J140" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
     </row>
     <row r="141" spans="1:10" ht="12.75">
       <c r="A141" s="1" t="s">
-        <v>400</v>
+        <v>401</v>
+      </c>
+      <c r="B141" t="s">
+        <v>402</v>
       </c>
       <c r="C141" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D141" t="s">
-        <v>401</v>
+        <v>368</v>
       </c>
       <c r="F141" t="s">
-        <v>72</v>
+        <v>50</v>
       </c>
       <c r="G141" t="s">
-        <v>73</v>
+        <v>51</v>
       </c>
       <c r="H141" t="s">
-        <v>74</v>
+        <v>52</v>
       </c>
       <c r="J141" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
     </row>
     <row r="142" spans="1:10" ht="12.75">
       <c r="A142" s="1" t="s">
-        <v>402</v>
+        <v>403</v>
+      </c>
+      <c r="B142" t="s">
+        <v>404</v>
       </c>
       <c r="C142" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D142" t="s">
-        <v>403</v>
+        <v>227</v>
       </c>
       <c r="F142" t="s">
-        <v>72</v>
+        <v>50</v>
       </c>
       <c r="G142" t="s">
-        <v>73</v>
+        <v>51</v>
       </c>
       <c r="H142" t="s">
-        <v>74</v>
+        <v>52</v>
       </c>
       <c r="J142" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8" ht="12.75">
       <c r="A143" s="1" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="C143" t="s">
-        <v>12</v>
+        <v>197</v>
       </c>
       <c r="D143" t="s">
-        <v>405</v>
-[...2 lines deleted...]
-        <v>72</v>
+        <v>406</v>
       </c>
       <c r="G143" t="s">
-        <v>73</v>
+        <v>407</v>
       </c>
       <c r="H143" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>408</v>
       </c>
     </row>
     <row r="144" spans="1:8" ht="12.75">
       <c r="A144" s="1" t="s">
-        <v>406</v>
-[...2 lines deleted...]
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="C144" t="s">
-        <v>12</v>
+        <v>197</v>
       </c>
       <c r="D144" t="s">
-        <v>408</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>410</v>
       </c>
       <c r="G144" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="H144" t="s">
-        <v>123</v>
+        <v>312</v>
       </c>
     </row>
     <row r="145" spans="1:8" ht="12.75">
       <c r="A145" s="1" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="B145" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="C145" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D145" t="s">
-        <v>411</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>251</v>
       </c>
       <c r="G145" t="s">
-        <v>45</v>
+        <v>211</v>
       </c>
       <c r="H145" t="s">
-        <v>106</v>
+        <v>212</v>
       </c>
     </row>
     <row r="146" spans="1:8" ht="12.75">
       <c r="A146" s="1" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="B146" t="s">
-        <v>413</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>414</v>
+      </c>
+      <c r="C146" s="1" t="s">
+        <v>39</v>
       </c>
       <c r="D146" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="F146" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="G146" t="s">
-        <v>45</v>
+        <v>78</v>
       </c>
       <c r="H146" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:8" ht="12.75">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="147" spans="1:10" ht="12.75">
       <c r="A147" s="1" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="B147" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="C147" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D147" t="s">
-        <v>417</v>
-[...5 lines deleted...]
-        <v>45</v>
+        <v>418</v>
       </c>
       <c r="H147" t="s">
-        <v>106</v>
+        <v>419</v>
+      </c>
+      <c r="J147" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="148" spans="1:8" ht="12.75">
       <c r="A148" s="1" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="B148" t="s">
-        <v>419</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>421</v>
+      </c>
+      <c r="C148" s="1" t="s">
+        <v>39</v>
       </c>
       <c r="D148" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F148" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="G148" t="s">
-        <v>45</v>
+        <v>78</v>
       </c>
       <c r="H148" t="s">
-        <v>106</v>
+        <v>118</v>
       </c>
     </row>
     <row r="149" spans="1:8" ht="12.75">
       <c r="A149" s="1" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="B149" t="s">
-        <v>422</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>424</v>
+      </c>
+      <c r="C149" t="s">
+        <v>11</v>
       </c>
       <c r="D149" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F149" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>24</v>
       </c>
       <c r="H149" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:10" ht="12.75">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8" ht="12.75">
       <c r="A150" s="1" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="B150" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>427</v>
+      </c>
+      <c r="C150" s="1" t="s">
+        <v>39</v>
       </c>
       <c r="D150" t="s">
-        <v>426</v>
+        <v>428</v>
+      </c>
+      <c r="F150" t="s">
+        <v>24</v>
+      </c>
+      <c r="G150" t="s">
+        <v>78</v>
       </c>
       <c r="H150" t="s">
-        <v>427</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>42</v>
       </c>
     </row>
     <row r="151" spans="1:8" ht="12.75">
       <c r="A151" s="1" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="B151" t="s">
-        <v>429</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>430</v>
+      </c>
+      <c r="C151" t="s">
+        <v>11</v>
       </c>
       <c r="D151" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="F151" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>24</v>
       </c>
       <c r="H151" t="s">
-        <v>159</v>
+        <v>195</v>
       </c>
     </row>
     <row r="152" spans="1:8" ht="12.75">
       <c r="A152" s="1" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="B152" t="s">
-        <v>432</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>433</v>
+      </c>
+      <c r="C152" s="1" t="s">
+        <v>39</v>
       </c>
       <c r="D152" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="F152" t="s">
-        <v>44</v>
+        <v>159</v>
+      </c>
+      <c r="G152" t="s">
+        <v>160</v>
       </c>
       <c r="H152" t="s">
-        <v>116</v>
+        <v>42</v>
       </c>
     </row>
     <row r="153" spans="1:8" ht="12.75">
       <c r="A153" s="1" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="B153" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>60</v>
+        <v>39</v>
       </c>
       <c r="D153" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="F153" t="s">
-        <v>44</v>
+        <v>159</v>
       </c>
       <c r="G153" t="s">
-        <v>62</v>
+        <v>160</v>
       </c>
       <c r="H153" t="s">
-        <v>63</v>
+        <v>42</v>
       </c>
     </row>
     <row r="154" spans="1:8" ht="12.75">
       <c r="A154" s="1" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="B154" t="s">
-        <v>438</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>439</v>
+      </c>
+      <c r="C154" s="1" t="s">
+        <v>39</v>
       </c>
       <c r="D154" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F154" t="s">
-        <v>44</v>
+        <v>159</v>
+      </c>
+      <c r="G154" t="s">
+        <v>160</v>
       </c>
       <c r="H154" t="s">
-        <v>116</v>
+        <v>42</v>
       </c>
     </row>
     <row r="155" spans="1:8" ht="12.75">
       <c r="A155" s="1" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="B155" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>60</v>
+        <v>39</v>
       </c>
       <c r="D155" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F155" t="s">
-        <v>78</v>
+        <v>159</v>
       </c>
       <c r="G155" t="s">
-        <v>79</v>
+        <v>160</v>
       </c>
       <c r="H155" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:8" ht="12.75">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="156" spans="1:10" ht="12.75">
       <c r="A156" s="1" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="B156" t="s">
-        <v>444</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>445</v>
+      </c>
+      <c r="C156" t="s">
+        <v>11</v>
       </c>
       <c r="D156" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="F156" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>24</v>
       </c>
       <c r="H156" t="s">
-        <v>63</v>
+        <v>447</v>
+      </c>
+      <c r="J156" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="157" spans="1:8" ht="12.75">
       <c r="A157" s="1" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="B157" t="s">
-        <v>447</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>449</v>
+      </c>
+      <c r="C157" t="s">
+        <v>11</v>
       </c>
       <c r="D157" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F157" t="s">
-        <v>78</v>
+        <v>24</v>
       </c>
       <c r="G157" t="s">
-        <v>79</v>
+        <v>25</v>
       </c>
       <c r="H157" t="s">
-        <v>63</v>
+        <v>82</v>
       </c>
     </row>
     <row r="158" spans="1:8" ht="12.75">
       <c r="A158" s="1" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="B158" t="s">
+        <v>452</v>
+      </c>
+      <c r="C158" t="s">
+        <v>11</v>
+      </c>
+      <c r="D158" t="s">
+        <v>453</v>
+      </c>
+      <c r="F158" t="s">
+        <v>24</v>
+      </c>
+      <c r="G158" t="s">
+        <v>25</v>
+      </c>
+      <c r="H158" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8" ht="12.75">
+      <c r="A159" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="B159" t="s">
+        <v>455</v>
+      </c>
+      <c r="C159" t="s">
+        <v>11</v>
+      </c>
+      <c r="D159" t="s">
         <v>450</v>
       </c>
-      <c r="C158" s="1" t="s">
-[...27 lines deleted...]
-      </c>
       <c r="F159" t="s">
-        <v>44</v>
+        <v>24</v>
+      </c>
+      <c r="G159" t="s">
+        <v>25</v>
       </c>
       <c r="H159" t="s">
-        <v>455</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>82</v>
       </c>
     </row>
     <row r="160" spans="1:8" ht="12.75">
       <c r="A160" s="1" t="s">
         <v>456</v>
       </c>
       <c r="B160" t="s">
         <v>457</v>
       </c>
       <c r="C160" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D160" t="s">
         <v>458</v>
       </c>
       <c r="F160" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="G160" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="H160" t="s">
-        <v>123</v>
+        <v>30</v>
       </c>
     </row>
     <row r="161" spans="1:8" ht="12.75">
       <c r="A161" s="1" t="s">
         <v>459</v>
       </c>
       <c r="B161" t="s">
         <v>460</v>
       </c>
       <c r="C161" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D161" t="s">
         <v>461</v>
       </c>
       <c r="F161" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="G161" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="H161" t="s">
-        <v>123</v>
+        <v>30</v>
       </c>
     </row>
     <row r="162" spans="1:8" ht="12.75">
       <c r="A162" s="1" t="s">
         <v>462</v>
       </c>
       <c r="B162" t="s">
         <v>463</v>
       </c>
       <c r="C162" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D162" t="s">
-        <v>458</v>
+        <v>464</v>
       </c>
       <c r="F162" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="G162" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="H162" t="s">
-        <v>123</v>
+        <v>30</v>
       </c>
     </row>
     <row r="163" spans="1:8" ht="12.75">
       <c r="A163" s="1" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="B163" t="s">
-        <v>465</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>466</v>
+      </c>
+      <c r="C163" s="1" t="s">
+        <v>39</v>
       </c>
       <c r="D163" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F163" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="G163" t="s">
-        <v>45</v>
+        <v>78</v>
       </c>
       <c r="H163" t="s">
-        <v>106</v>
+        <v>42</v>
       </c>
     </row>
     <row r="164" spans="1:8" ht="12.75">
       <c r="A164" s="1" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="B164" t="s">
-        <v>468</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>469</v>
+      </c>
+      <c r="C164" s="1" t="s">
+        <v>39</v>
       </c>
       <c r="D164" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F164" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="G164" t="s">
-        <v>45</v>
+        <v>78</v>
       </c>
       <c r="H164" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:8" ht="12.75">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="165" spans="1:10" ht="12.75">
       <c r="A165" s="1" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="B165" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="C165" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D165" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F165" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>24</v>
       </c>
       <c r="H165" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:8" ht="12.75">
+        <v>74</v>
+      </c>
+      <c r="J165" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="166" spans="1:10" ht="12.75">
       <c r="A166" s="1" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="B166" t="s">
-        <v>474</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>475</v>
+      </c>
+      <c r="C166" t="s">
+        <v>11</v>
       </c>
       <c r="D166" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="F166" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>24</v>
       </c>
       <c r="H166" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:8" ht="12.75">
+        <v>74</v>
+      </c>
+      <c r="J166" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="167" spans="1:10" ht="12.75">
       <c r="A167" s="1" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="B167" t="s">
-        <v>477</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>478</v>
+      </c>
+      <c r="C167" t="s">
+        <v>11</v>
       </c>
       <c r="D167" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="F167" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>24</v>
       </c>
       <c r="H167" t="s">
-        <v>99</v>
+        <v>74</v>
+      </c>
+      <c r="J167" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="168" spans="1:10" ht="12.75">
       <c r="A168" s="1" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="B168" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="C168" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D168" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="F168" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="H168" t="s">
-        <v>56</v>
+        <v>74</v>
       </c>
       <c r="J168" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
     </row>
     <row r="169" spans="1:10" ht="12.75">
       <c r="A169" s="1" t="s">
-        <v>482</v>
-[...1 lines deleted...]
-      <c r="B169" t="s">
         <v>483</v>
       </c>
       <c r="C169" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D169" t="s">
+        <v>60</v>
+      </c>
+      <c r="F169" t="s">
+        <v>45</v>
+      </c>
+      <c r="G169" t="s">
+        <v>46</v>
+      </c>
+      <c r="H169" t="s">
+        <v>14</v>
+      </c>
+      <c r="J169" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8" ht="12.75">
+      <c r="A170" s="1" t="s">
         <v>484</v>
       </c>
-      <c r="F169" t="s">
-[...6 lines deleted...]
-        <v>57</v>
+      <c r="B170" t="s">
+        <v>485</v>
+      </c>
+      <c r="C170" t="s">
+        <v>11</v>
+      </c>
+      <c r="D170" t="s">
+        <v>486</v>
+      </c>
+      <c r="F170" t="s">
+        <v>45</v>
+      </c>
+      <c r="G170" t="s">
+        <v>46</v>
+      </c>
+      <c r="H170" t="s">
+        <v>14</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="CK1828-001"/>
-[...217 lines deleted...]
-    <hyperlink ref="A169" r:id="rId219" display="70191213-02"/>
+    <hyperlink ref="A2" r:id="rId1" display="1-552678-2"/>
+    <hyperlink ref="A3" r:id="rId2" display="1-553397-1"/>
+    <hyperlink ref="A4" r:id="rId3" display="1-553397-3"/>
+    <hyperlink ref="A5" r:id="rId4" display="9-60481080-01"/>
+    <hyperlink ref="C5" r:id="rId5" display="Variant of LSA-PLUS-PCB-BLOCKS"/>
+    <hyperlink ref="A6" r:id="rId6" display="66242081-01"/>
+    <hyperlink ref="A7" r:id="rId7" display="66242081-04"/>
+    <hyperlink ref="A8" r:id="rId8" display="66242081-11"/>
+    <hyperlink ref="A9" r:id="rId9" display="LSA-70142250-00"/>
+    <hyperlink ref="C9" r:id="rId10" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A10" r:id="rId11" display="1-60945-3"/>
+    <hyperlink ref="A11" r:id="rId12" display="1-737830-2"/>
+    <hyperlink ref="A12" r:id="rId13" display="1-737834-2"/>
+    <hyperlink ref="A13" r:id="rId14" display="1-737860-2"/>
+    <hyperlink ref="A14" r:id="rId15" display="552041-3"/>
+    <hyperlink ref="A15" r:id="rId16" display="552647-2"/>
+    <hyperlink ref="A16" r:id="rId17" display="552678-2"/>
+    <hyperlink ref="A17" r:id="rId18" display="552795-2"/>
+    <hyperlink ref="A18" r:id="rId19" display="552639-1"/>
+    <hyperlink ref="A19" r:id="rId20" display="394758-0"/>
+    <hyperlink ref="A20" r:id="rId21" display="70191015-00"/>
+    <hyperlink ref="A21" r:id="rId22" display="60891810-00"/>
+    <hyperlink ref="C21" r:id="rId23" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A22" r:id="rId24" display="60892141-00"/>
+    <hyperlink ref="A23" r:id="rId25" display="60891015-01"/>
+    <hyperlink ref="A24" r:id="rId26" display="60892015-01"/>
+    <hyperlink ref="A25" r:id="rId27" display="60892017-00"/>
+    <hyperlink ref="C25" r:id="rId28" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A26" r:id="rId29" display="60891120-02"/>
+    <hyperlink ref="C26" r:id="rId30" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A27" r:id="rId31" display="60481080-00"/>
+    <hyperlink ref="C27" r:id="rId32" display="Variant of LSA-PLUS-PCB-BLOCKS"/>
+    <hyperlink ref="A28" r:id="rId33" display="60891121-02"/>
+    <hyperlink ref="C28" r:id="rId34" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A29" r:id="rId35" display="60361102-00"/>
+    <hyperlink ref="C29" r:id="rId36" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A30" r:id="rId37" display="61292-3"/>
+    <hyperlink ref="A31" r:id="rId38" display="60922012-02"/>
+    <hyperlink ref="A32" r:id="rId39" display="60362005-00"/>
+    <hyperlink ref="A33" r:id="rId40" display="60944-6"/>
+    <hyperlink ref="A34" r:id="rId41" display="60892023-08"/>
+    <hyperlink ref="C34" r:id="rId42" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A35" r:id="rId43" display="60481180-00"/>
+    <hyperlink ref="C35" r:id="rId44" display="Variant of LSA-PLUS-PCB-BLOCKS"/>
+    <hyperlink ref="A36" r:id="rId45" display="60945-1"/>
+    <hyperlink ref="A37" r:id="rId46" display="61226-1"/>
+    <hyperlink ref="A38" r:id="rId47" display="64512076-00"/>
+    <hyperlink ref="A39" r:id="rId48" display="64512072-04"/>
+    <hyperlink ref="A40" r:id="rId49" display="64512074-00"/>
+    <hyperlink ref="A41" r:id="rId50" display="64512075-02"/>
+    <hyperlink ref="A42" r:id="rId51" display="64622094-00"/>
+    <hyperlink ref="A43" r:id="rId52" display="64622095-00"/>
+    <hyperlink ref="C43" r:id="rId53" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A44" r:id="rId54" display="64552042-00"/>
+    <hyperlink ref="A45" r:id="rId55" display="64623010-03"/>
+    <hyperlink ref="A46" r:id="rId56" display="64622068-00"/>
+    <hyperlink ref="A47" r:id="rId57" display="64682048-10"/>
+    <hyperlink ref="C47" r:id="rId58" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A48" r:id="rId59" display="64685700-10"/>
+    <hyperlink ref="C48" r:id="rId60" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A49" r:id="rId61" display="64685043-10"/>
+    <hyperlink ref="C49" r:id="rId62" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A50" r:id="rId63" display="64685060-08"/>
+    <hyperlink ref="C50" r:id="rId64" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A51" r:id="rId65" display="64685044-10"/>
+    <hyperlink ref="C51" r:id="rId66" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A52" r:id="rId67" display="64685050-10"/>
+    <hyperlink ref="C52" r:id="rId68" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A53" r:id="rId69" display="64685080-00"/>
+    <hyperlink ref="C53" r:id="rId70" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A54" r:id="rId71" display="64685081-00"/>
+    <hyperlink ref="C54" r:id="rId72" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A55" r:id="rId73" display="66242061-02"/>
+    <hyperlink ref="A56" r:id="rId74" display="66242081-03"/>
+    <hyperlink ref="A57" r:id="rId75" display="66912058-02"/>
+    <hyperlink ref="A58" r:id="rId76" display="67173513-00"/>
+    <hyperlink ref="A59" r:id="rId77" display="LSA-PLUS-PCB-BLOCKS"/>
+    <hyperlink ref="A60" r:id="rId78" display="70042001-01"/>
+    <hyperlink ref="C60" r:id="rId79" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A61" r:id="rId80" display="70042002-01"/>
+    <hyperlink ref="C61" r:id="rId81" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A62" r:id="rId82" display="70191215-00"/>
+    <hyperlink ref="A63" r:id="rId83" display="CK1830-001"/>
+    <hyperlink ref="A64" r:id="rId84" display="CS5638-001"/>
+    <hyperlink ref="A65" r:id="rId85" display="9-737692-2"/>
+    <hyperlink ref="A66" r:id="rId86" display="9-737834-2"/>
+    <hyperlink ref="A67" r:id="rId87" display="9-737830-2"/>
+    <hyperlink ref="A68" r:id="rId88" display="9-737860-2"/>
+    <hyperlink ref="A69" r:id="rId89" display="9-737873-2"/>
+    <hyperlink ref="A70" r:id="rId90" display="9-60481007-04"/>
+    <hyperlink ref="C70" r:id="rId91" display="Variant of LSA-PLUS-PCB-BLOCKS"/>
+    <hyperlink ref="A71" r:id="rId92" display="9-60481007-06"/>
+    <hyperlink ref="C71" r:id="rId93" display="Variant of LSA-PLUS-PCB-BLOCKS"/>
+    <hyperlink ref="A72" r:id="rId94" display="9-60481090-00"/>
+    <hyperlink ref="C72" r:id="rId95" display="Variant of LSA-PLUS-PCB-BLOCKS"/>
+    <hyperlink ref="A73" r:id="rId96" display="9-552041-4"/>
+    <hyperlink ref="A74" r:id="rId97" display="229915-1"/>
+    <hyperlink ref="A75" r:id="rId98" display="229915-2"/>
+    <hyperlink ref="A76" r:id="rId99" display="229917-2"/>
+    <hyperlink ref="A77" r:id="rId100" display="CP-59091076-00"/>
+    <hyperlink ref="A78" r:id="rId101" display="CK1828-001"/>
+    <hyperlink ref="A79" r:id="rId102" display="9-60481090-01"/>
+    <hyperlink ref="C79" r:id="rId103" display="Variant of LSA-PLUS-PCB-BLOCKS"/>
+    <hyperlink ref="A80" r:id="rId104" display="229917-1"/>
+    <hyperlink ref="A81" r:id="rId105" display="552041-1"/>
+    <hyperlink ref="A82" r:id="rId106" display="552041-2"/>
+    <hyperlink ref="A83" r:id="rId107" display="552041-4"/>
+    <hyperlink ref="A84" r:id="rId108" display="552043-1"/>
+    <hyperlink ref="A85" r:id="rId109" display="552466-2"/>
+    <hyperlink ref="A86" r:id="rId110" display="552043-2"/>
+    <hyperlink ref="A87" r:id="rId111" display="552466-4"/>
+    <hyperlink ref="A88" r:id="rId112" display="552043-3"/>
+    <hyperlink ref="A89" r:id="rId113" display="552043-4"/>
+    <hyperlink ref="A90" r:id="rId114" display="552466-6"/>
+    <hyperlink ref="A91" r:id="rId115" display="552769-2"/>
+    <hyperlink ref="A92" r:id="rId116" display="553017-2"/>
+    <hyperlink ref="A93" r:id="rId117" display="552576-2"/>
+    <hyperlink ref="A94" r:id="rId118" display="552639-2"/>
+    <hyperlink ref="A95" r:id="rId119" display="60481190-00"/>
+    <hyperlink ref="C95" r:id="rId120" display="Variant of LSA-PLUS-PCB-BLOCKS"/>
+    <hyperlink ref="A96" r:id="rId121" display="60891126-20"/>
+    <hyperlink ref="C96" r:id="rId122" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A97" r:id="rId123" display="60892015-00"/>
+    <hyperlink ref="A98" r:id="rId124" display="60893130-01"/>
+    <hyperlink ref="A99" r:id="rId125" display="60945-6"/>
+    <hyperlink ref="A100" r:id="rId126" display="60361004-00"/>
+    <hyperlink ref="C100" r:id="rId127" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A101" r:id="rId128" display="60891102-02"/>
+    <hyperlink ref="C101" r:id="rId129" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A102" r:id="rId130" display="60946-4"/>
+    <hyperlink ref="A103" r:id="rId131" display="60361005-00"/>
+    <hyperlink ref="C103" r:id="rId132" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A104" r:id="rId133" display="60947-1"/>
+    <hyperlink ref="A105" r:id="rId134" display="60921102-07"/>
+    <hyperlink ref="C105" r:id="rId135" display="Variant of LSA-PLUS-CABLE-HEADS"/>
+    <hyperlink ref="A106" r:id="rId136" display="60947-3"/>
+    <hyperlink ref="A107" r:id="rId137" display="60921102-01"/>
+    <hyperlink ref="C107" r:id="rId138" display="Variant of LSA-PLUS-CABLE-HEADS"/>
+    <hyperlink ref="A108" r:id="rId139" display="60892023-01"/>
+    <hyperlink ref="C108" r:id="rId140" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A109" r:id="rId141" display="60481090-00"/>
+    <hyperlink ref="C109" r:id="rId142" display="Variant of LSA-PLUS-PCB-BLOCKS"/>
+    <hyperlink ref="A110" r:id="rId143" display="60892089-00"/>
+    <hyperlink ref="C110" r:id="rId144" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A111" r:id="rId145" display="60945-4"/>
+    <hyperlink ref="A112" r:id="rId146" display="61226-2"/>
+    <hyperlink ref="A113" r:id="rId147" display="61899-1"/>
+    <hyperlink ref="A114" r:id="rId148" display="61226-3"/>
+    <hyperlink ref="A115" r:id="rId149" display="61292-1"/>
+    <hyperlink ref="A116" r:id="rId150" display="61292-2"/>
+    <hyperlink ref="A117" r:id="rId151" display="64512077-10"/>
+    <hyperlink ref="A118" r:id="rId152" display="64512072-00"/>
+    <hyperlink ref="A119" r:id="rId153" display="64512072-02"/>
+    <hyperlink ref="A120" r:id="rId154" display="64512073-02"/>
+    <hyperlink ref="A121" r:id="rId155" display="64512074-02"/>
+    <hyperlink ref="A122" r:id="rId156" display="300100106895"/>
+    <hyperlink ref="C122" r:id="rId157" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A123" r:id="rId158" display="9-60481007-08"/>
+    <hyperlink ref="C123" r:id="rId159" display="Variant of LSA-PLUS-PCB-BLOCKS"/>
+    <hyperlink ref="A124" r:id="rId160" display="9-60481080-00"/>
+    <hyperlink ref="C124" r:id="rId161" display="Variant of LSA-PLUS-PCB-BLOCKS"/>
+    <hyperlink ref="A125" r:id="rId162" display="9-737708-2"/>
+    <hyperlink ref="A126" r:id="rId163" display="9-737858-2"/>
+    <hyperlink ref="A127" r:id="rId164" display="9-737869-2"/>
+    <hyperlink ref="A128" r:id="rId165" display="LSA-70141200-11"/>
+    <hyperlink ref="C128" r:id="rId166" display="Variant of LSA-PLUS-CABLE-HEADS"/>
+    <hyperlink ref="A129" r:id="rId167" display="LSA-70141206-10"/>
+    <hyperlink ref="C129" r:id="rId168" display="Variant of LSA-PLUS-CABLE-HEADS"/>
+    <hyperlink ref="A130" r:id="rId169" display="LSA-70142058-00"/>
+    <hyperlink ref="A131" r:id="rId170" display="LSA-70142210-00"/>
+    <hyperlink ref="C131" r:id="rId171" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A132" r:id="rId172" display="LSA-70142265-00"/>
+    <hyperlink ref="C132" r:id="rId173" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A133" r:id="rId174" display="LSA-66232083-00"/>
+    <hyperlink ref="A134" r:id="rId175" display="1-553395-2"/>
+    <hyperlink ref="A135" r:id="rId176" display="1-552678-4"/>
+    <hyperlink ref="A136" r:id="rId177" display="1-552795-2"/>
+    <hyperlink ref="A137" r:id="rId178" display="1-553017-2"/>
+    <hyperlink ref="A138" r:id="rId179" display="1-737692-2"/>
+    <hyperlink ref="A139" r:id="rId180" display="1-737708-2"/>
+    <hyperlink ref="A140" r:id="rId181" display="1-737858-2"/>
+    <hyperlink ref="A141" r:id="rId182" display="1-737869-2"/>
+    <hyperlink ref="A142" r:id="rId183" display="1-737873-2"/>
+    <hyperlink ref="A143" r:id="rId184" display="LSA-PLUS-MODULES"/>
+    <hyperlink ref="A144" r:id="rId185" display="LSA-PLUS-CABLE-HEADS"/>
+    <hyperlink ref="A145" r:id="rId186" display="CK1828-002"/>
+    <hyperlink ref="A146" r:id="rId187" display="64622023-01"/>
+    <hyperlink ref="C146" r:id="rId188" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A147" r:id="rId189" display="64623044-00"/>
+    <hyperlink ref="A148" r:id="rId190" display="64622053-10"/>
+    <hyperlink ref="C148" r:id="rId191" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A149" r:id="rId192" display="64690001-17"/>
+    <hyperlink ref="A150" r:id="rId193" display="64685043-11"/>
+    <hyperlink ref="C150" r:id="rId194" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A151" r:id="rId195" display="64690001-24"/>
+    <hyperlink ref="A152" r:id="rId196" display="64685043-13"/>
+    <hyperlink ref="C152" r:id="rId197" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A153" r:id="rId198" display="64685061-00"/>
+    <hyperlink ref="C153" r:id="rId199" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A154" r:id="rId200" display="64685049-10"/>
+    <hyperlink ref="C154" r:id="rId201" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A155" r:id="rId202" display="64685056-00"/>
+    <hyperlink ref="C155" r:id="rId203" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A156" r:id="rId204" display="65341001-00"/>
+    <hyperlink ref="A157" r:id="rId205" display="66242340-09"/>
+    <hyperlink ref="A158" r:id="rId206" display="66242040-02"/>
+    <hyperlink ref="A159" r:id="rId207" display="66242040-09"/>
+    <hyperlink ref="A160" r:id="rId208" display="66242541-02"/>
+    <hyperlink ref="A161" r:id="rId209" display="66242801-02"/>
+    <hyperlink ref="A162" r:id="rId210" display="66472000-07"/>
+    <hyperlink ref="A163" r:id="rId211" display="67281004-04"/>
+    <hyperlink ref="C163" r:id="rId212" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A164" r:id="rId213" display="67281005-05"/>
+    <hyperlink ref="C164" r:id="rId214" display="Variant of LSA-PLUS-MODULES"/>
+    <hyperlink ref="A165" r:id="rId215" display="70191212-00"/>
+    <hyperlink ref="A166" r:id="rId216" display="70191213-02"/>
+    <hyperlink ref="A167" r:id="rId217" display="70191012-00"/>
+    <hyperlink ref="A168" r:id="rId218" display="70191013-02"/>
+    <hyperlink ref="A169" r:id="rId219" display="BR0299-000"/>
+    <hyperlink ref="A170" r:id="rId220" display="9-552041-3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
-    <tablePart r:id="rId220"/>
+    <tablePart r:id="rId221"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>