--- v0 (2026-05-25)
+++ v1 (2026-07-23)
@@ -11,341 +11,332 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97" count="136">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94" count="130">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Requirements</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760249434</t>
+  </si>
+  <si>
+    <t>760249434</t>
+  </si>
+  <si>
+    <t>ODF-FFACC-CBLCOV</t>
+  </si>
+  <si>
+    <t>Variant of FLEX-CAB-ACCESSORIES</t>
+  </si>
+  <si>
+    <t>Flex frame Rear cable cover (set of 2) to cover one side of frame.</t>
+  </si>
+  <si>
+    <t>CommScope®</t>
+  </si>
+  <si>
+    <t>Cover hardware</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760249435</t>
+  </si>
+  <si>
+    <t>760249435</t>
+  </si>
+  <si>
+    <t>ODF-FFACC-EG</t>
+  </si>
+  <si>
+    <t>Flex Frame End Guard</t>
+  </si>
+  <si>
+    <t>End guard</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760245025</t>
+  </si>
+  <si>
+    <t>760245025</t>
+  </si>
+  <si>
+    <t>ODF-FFACCPAINT</t>
+  </si>
+  <si>
+    <t>Flex Frame touch up paint Black</t>
+  </si>
+  <si>
+    <t>Touch up paint</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760245550</t>
+  </si>
+  <si>
+    <t>760245550</t>
+  </si>
+  <si>
+    <t>ODF-ACC-BRK-23</t>
+  </si>
+  <si>
+    <t>Flex Frame, 23" rack mount brack for Universal Splice cabinet, 1 kit per cabinet</t>
+  </si>
+  <si>
+    <t>Mounting bracket</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760249074</t>
+  </si>
+  <si>
+    <t>760249074</t>
+  </si>
+  <si>
+    <t>ODF- ACCCBLCLMP-19</t>
+  </si>
+  <si>
+    <t>Flex Frame, Cable Clamp Management Bracket, 19" rack or wall.</t>
+  </si>
+  <si>
+    <t>Cable clamp</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760249502</t>
+  </si>
+  <si>
+    <t>760249502</t>
+  </si>
+  <si>
+    <t>ODF-FF19CM</t>
+  </si>
+  <si>
+    <t>Flex Frame, rack RU label kit</t>
+  </si>
+  <si>
+    <t>Label kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760242401</t>
+  </si>
+  <si>
+    <t>760242401</t>
+  </si>
+  <si>
+    <t>ODF-FF19CM-36</t>
+  </si>
+  <si>
+    <t>Variant of FLEX-ODF</t>
+  </si>
+  <si>
+    <t>Flex frame Rack with cable managers, 19" standard mouting, 36ru of open rack space</t>
+  </si>
+  <si>
+    <t>Flex Frame</t>
+  </si>
+  <si>
+    <t>Frame</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760242404</t>
+  </si>
+  <si>
+    <t>760242404</t>
+  </si>
+  <si>
+    <t>ODF-FFSPLCAB</t>
+  </si>
+  <si>
+    <t>Variant of FLEX-FRAME-CABS</t>
+  </si>
+  <si>
+    <t>Flex Frame Splice Cabinet for Flex Frame</t>
+  </si>
+  <si>
+    <t>Fiber splice cabinet enclosure</t>
+  </si>
+  <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/760257730-7248952a</t>
   </si>
   <si>
     <t>760257730</t>
   </si>
   <si>
     <t>MPOCAB-PE</t>
   </si>
   <si>
-    <t>Variant of FLEX-FRAME-CABS</t>
-[...1 lines deleted...]
-  <si>
     <t>Flex frame optical Patch Enclosure, 288 APC MPO's</t>
   </si>
   <si>
     <t>Fiber patch cabinet enclosure</t>
   </si>
   <si>
-    <t>https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760249434</t>
-[...85 lines deleted...]
-  <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760259550</t>
   </si>
   <si>
     <t>760259550</t>
   </si>
   <si>
     <t>ODF-FF19GCM-48RU</t>
   </si>
   <si>
     <t xml:space="preserve">Flex Frame Rack with cable managers </t>
   </si>
   <si>
-    <t>https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760245550</t>
-[...43 lines deleted...]
-  <si>
     <t>FLEX-FRAME-CABS</t>
   </si>
   <si>
     <t>Base Product</t>
   </si>
   <si>
     <t>FLEX FRAME Cabinets for frame mounting</t>
   </si>
   <si>
     <t>Fiber patch cabinet enclosure | Fiber splice cabinet enclosure</t>
   </si>
   <si>
     <t>FLEX-CAB-ACCESSORIES</t>
   </si>
   <si>
     <t>Flex Frame Cabinet accessories such as cable clamps and mounting brackets</t>
   </si>
   <si>
     <t>Bracket kit | Fiber cable clamp | Mounting kit</t>
   </si>
   <si>
     <t>FLEX-ODF</t>
   </si>
   <si>
     <t>Fiber Patch Cabinet</t>
   </si>
   <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760245549</t>
+  </si>
+  <si>
+    <t>760245549</t>
+  </si>
+  <si>
+    <t>ODF-ACC-BRK-19</t>
+  </si>
+  <si>
+    <t>Flex Frame,19" rack mount brack for Universal Splice cabinet, 1 kit per cabinet</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760245551</t>
+  </si>
+  <si>
+    <t>760245551</t>
+  </si>
+  <si>
+    <t>ODF-ACC-BRK-WM</t>
+  </si>
+  <si>
+    <t>Flex Frame, Wall Mount brack for Universal Splice cabinet, 1 kit per cabinet</t>
+  </si>
+  <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760242402</t>
   </si>
   <si>
     <t>760242402</t>
   </si>
   <si>
     <t>ODF-FF19CM-SPL</t>
   </si>
   <si>
     <t>Flex frame Rack with cable managers and Splice Cabinet</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760242661</t>
   </si>
   <si>
     <t>760242661</t>
   </si>
   <si>
     <t>ODF-FFACCBRK6</t>
   </si>
   <si>
     <t>Flex Frame Cable Management Bracket 6” standoff</t>
   </si>
   <si>
     <t>Cable management hardware</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760242662</t>
   </si>
   <si>
     <t>760242662</t>
   </si>
   <si>
     <t>ODF-FFACCBRK</t>
   </si>
   <si>
     <t>Flex Frame Cable Management Bracket flat</t>
-  </si>
-[...31 lines deleted...]
-    <t>Flex Frame, Wall Mount brack for Universal Splice cabinet, 1 kit per cabinet</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -446,86 +437,86 @@
         </left>
         <right style="thin">
           <color rgb="FF808080"/>
         </right>
         <top style="thin">
           <color rgb="FF808080"/>
         </top>
         <bottom style="thin">
           <color rgb="FF808080"/>
         </bottom>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="1">
     <tableStyle name="tableHeader" pivot="0" count="1">
       <tableStyleElement type="headerRow" dxfId="0"/>
     </tableStyle>
   </tableStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J20" totalsRowShown="0">
-  <autoFilter ref="A1:J20"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J19" totalsRowShown="0">
+  <autoFilter ref="A1:J19"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Requirements"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/760257730-7248952a" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-frame-cabs" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760249434" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760249435" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760245025" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760242401" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-odf" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760242404" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-frame-cabs" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760259550" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-odf" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760245550" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760249074" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760249502" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-frame-cabs" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-odf" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760242402" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-odf" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760242661" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760242662" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760258507" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-odf" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760245549" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760245551" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760249434" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760249435" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760245025" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760245550" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760249074" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760249502" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760242401" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-odf" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760242404" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-frame-cabs" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/760257730-7248952a" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-frame-cabs" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760259550" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-odf" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-frame-cabs" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-odf" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760245549" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760245551" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760242402" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-odf" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760242661" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760242662" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:J20"/>
+  <dimension ref="A1:J19"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="26.7109375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="24.27734375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="36" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="82" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="80" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15.27734375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="18" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="57.7109375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="29.27734375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.27734375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
@@ -535,445 +526,426 @@
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B2" t="s">
         <v>12</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D2" t="s">
         <v>14</v>
       </c>
+      <c r="E2" t="s">
+        <v>15</v>
+      </c>
       <c r="H2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C3" s="1" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>20</v>
       </c>
       <c r="E3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H3" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B4" t="s">
         <v>24</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D4" t="s">
         <v>25</v>
       </c>
-      <c r="C4" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D4" t="s">
+      <c r="E4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H4" t="s">
         <v>26</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="B5" t="s">
         <v>29</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D5" t="s">
         <v>30</v>
       </c>
-      <c r="C5" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D5" t="s">
+      <c r="E5" t="s">
+        <v>15</v>
+      </c>
+      <c r="H5" t="s">
         <v>31</v>
-      </c>
-[...4 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" t="s">
         <v>34</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D6" t="s">
         <v>35</v>
       </c>
-      <c r="C6" s="1" t="s">
+      <c r="E6" t="s">
+        <v>15</v>
+      </c>
+      <c r="H6" t="s">
         <v>36</v>
-      </c>
-[...7 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="B7" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D7" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>40</v>
+      </c>
+      <c r="E7" t="s">
+        <v>15</v>
       </c>
       <c r="H7" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="B8" t="s">
+        <v>44</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="D8" t="s">
         <v>46</v>
       </c>
-      <c r="B8" t="s">
+      <c r="G8" t="s">
         <v>47</v>
       </c>
-      <c r="C8" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D8" t="s">
+      <c r="H8" t="s">
         <v>48</v>
-      </c>
-[...4 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
         <v>50</v>
       </c>
       <c r="B9" t="s">
         <v>51</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>19</v>
+        <v>52</v>
       </c>
       <c r="D9" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>53</v>
+      </c>
+      <c r="G9" t="s">
+        <v>47</v>
       </c>
       <c r="H9" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B10" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>19</v>
+        <v>52</v>
       </c>
       <c r="D10" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>58</v>
       </c>
       <c r="H10" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B11" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>19</v>
+        <v>45</v>
       </c>
       <c r="D11" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>63</v>
+      </c>
+      <c r="G11" t="s">
+        <v>47</v>
       </c>
       <c r="H11" t="s">
-        <v>63</v>
+        <v>48</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
         <v>64</v>
       </c>
       <c r="C12" t="s">
         <v>65</v>
       </c>
       <c r="D12" t="s">
         <v>66</v>
       </c>
       <c r="G12" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="H12" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
         <v>68</v>
       </c>
       <c r="C13" t="s">
         <v>65</v>
       </c>
       <c r="D13" t="s">
         <v>69</v>
       </c>
       <c r="E13" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="G13" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="H13" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
         <v>71</v>
       </c>
       <c r="C14" t="s">
         <v>65</v>
       </c>
       <c r="D14" t="s">
         <v>72</v>
       </c>
       <c r="G14" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="H14" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
         <v>74</v>
       </c>
       <c r="B15" t="s">
         <v>75</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>36</v>
+        <v>13</v>
       </c>
       <c r="D15" t="s">
         <v>76</v>
       </c>
-      <c r="G15" t="s">
-        <v>38</v>
+      <c r="E15" t="s">
+        <v>15</v>
       </c>
       <c r="H15" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
         <v>78</v>
       </c>
       <c r="B16" t="s">
         <v>79</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D16" t="s">
         <v>80</v>
       </c>
       <c r="E16" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="H16" t="s">
-        <v>81</v>
+        <v>31</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="B17" t="s">
         <v>83</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="D17" t="s">
         <v>84</v>
       </c>
-      <c r="C17" s="1" t="s">
-[...6 lines deleted...]
-        <v>21</v>
+      <c r="G17" t="s">
+        <v>47</v>
       </c>
       <c r="H17" t="s">
-        <v>81</v>
+        <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="B18" t="s">
         <v>87</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>36</v>
+        <v>13</v>
       </c>
       <c r="D18" t="s">
         <v>88</v>
       </c>
-      <c r="G18" t="s">
-        <v>38</v>
+      <c r="E18" t="s">
+        <v>15</v>
       </c>
       <c r="H18" t="s">
-        <v>39</v>
+        <v>89</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B19" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D19" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="E19" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="H19" t="s">
-        <v>53</v>
-[...19 lines deleted...]
-        <v>53</v>
+        <v>89</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="760257730"/>
-[...1 lines deleted...]
-    <hyperlink ref="A3" r:id="rId3" display="760249434"/>
+    <hyperlink ref="A2" r:id="rId1" display="760249434"/>
+    <hyperlink ref="C2" r:id="rId2" display="Variant of FLEX-CAB-ACCESSORIES"/>
+    <hyperlink ref="A3" r:id="rId3" display="760249435"/>
     <hyperlink ref="C3" r:id="rId4" display="Variant of FLEX-CAB-ACCESSORIES"/>
-    <hyperlink ref="A4" r:id="rId5" display="760249435"/>
+    <hyperlink ref="A4" r:id="rId5" display="760245025"/>
     <hyperlink ref="C4" r:id="rId6" display="Variant of FLEX-CAB-ACCESSORIES"/>
-    <hyperlink ref="A5" r:id="rId7" display="760245025"/>
+    <hyperlink ref="A5" r:id="rId7" display="760245550"/>
     <hyperlink ref="C5" r:id="rId8" display="Variant of FLEX-CAB-ACCESSORIES"/>
-    <hyperlink ref="A6" r:id="rId9" display="760242401"/>
-[...3 lines deleted...]
-    <hyperlink ref="A8" r:id="rId13" display="760259550"/>
+    <hyperlink ref="A6" r:id="rId9" display="760249074"/>
+    <hyperlink ref="C6" r:id="rId10" display="Variant of FLEX-CAB-ACCESSORIES"/>
+    <hyperlink ref="A7" r:id="rId11" display="760249502"/>
+    <hyperlink ref="C7" r:id="rId12" display="Variant of FLEX-CAB-ACCESSORIES"/>
+    <hyperlink ref="A8" r:id="rId13" display="760242401"/>
     <hyperlink ref="C8" r:id="rId14" display="Variant of FLEX-ODF"/>
-    <hyperlink ref="A9" r:id="rId15" display="760245550"/>
-[...4 lines deleted...]
-    <hyperlink ref="C11" r:id="rId20" display="Variant of FLEX-CAB-ACCESSORIES"/>
+    <hyperlink ref="A9" r:id="rId15" display="760242404"/>
+    <hyperlink ref="C9" r:id="rId16" display="Variant of FLEX-FRAME-CABS"/>
+    <hyperlink ref="A10" r:id="rId17" display="760257730"/>
+    <hyperlink ref="C10" r:id="rId18" display="Variant of FLEX-FRAME-CABS"/>
+    <hyperlink ref="A11" r:id="rId19" display="760259550"/>
+    <hyperlink ref="C11" r:id="rId20" display="Variant of FLEX-ODF"/>
     <hyperlink ref="A12" r:id="rId21" display="FLEX-FRAME-CABS"/>
     <hyperlink ref="A13" r:id="rId22" display="FLEX-CAB-ACCESSORIES"/>
     <hyperlink ref="A14" r:id="rId23" display="FLEX-ODF"/>
-    <hyperlink ref="A15" r:id="rId24" display="760242402"/>
-[...1 lines deleted...]
-    <hyperlink ref="A16" r:id="rId26" display="760242661"/>
+    <hyperlink ref="A15" r:id="rId24" display="760245549"/>
+    <hyperlink ref="C15" r:id="rId25" display="Variant of FLEX-CAB-ACCESSORIES"/>
+    <hyperlink ref="A16" r:id="rId26" display="760245551"/>
     <hyperlink ref="C16" r:id="rId27" display="Variant of FLEX-CAB-ACCESSORIES"/>
-    <hyperlink ref="A17" r:id="rId28" display="760242662"/>
-[...3 lines deleted...]
-    <hyperlink ref="A19" r:id="rId32" display="760245549"/>
+    <hyperlink ref="A17" r:id="rId28" display="760242402"/>
+    <hyperlink ref="C17" r:id="rId29" display="Variant of FLEX-ODF"/>
+    <hyperlink ref="A18" r:id="rId30" display="760242661"/>
+    <hyperlink ref="C18" r:id="rId31" display="Variant of FLEX-CAB-ACCESSORIES"/>
+    <hyperlink ref="A19" r:id="rId32" display="760242662"/>
     <hyperlink ref="C19" r:id="rId33" display="Variant of FLEX-CAB-ACCESSORIES"/>
-    <hyperlink ref="A20" r:id="rId34" display="760245551"/>
-    <hyperlink ref="C20" r:id="rId35" display="Variant of FLEX-CAB-ACCESSORIES"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
-    <tablePart r:id="rId36"/>
+    <tablePart r:id="rId34"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>