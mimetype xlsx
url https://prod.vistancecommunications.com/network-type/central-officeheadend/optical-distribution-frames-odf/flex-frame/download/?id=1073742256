--- v1 (2026-07-23)
+++ v2 (2026-07-23)
@@ -139,141 +139,141 @@
   <si>
     <t>ODF- ACCCBLCLMP-19</t>
   </si>
   <si>
     <t>Flex Frame, Cable Clamp Management Bracket, 19" rack or wall.</t>
   </si>
   <si>
     <t>Cable clamp</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760249502</t>
   </si>
   <si>
     <t>760249502</t>
   </si>
   <si>
     <t>ODF-FF19CM</t>
   </si>
   <si>
     <t>Flex Frame, rack RU label kit</t>
   </si>
   <si>
     <t>Label kit</t>
   </si>
   <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/760257730-7248952a</t>
+  </si>
+  <si>
+    <t>760257730</t>
+  </si>
+  <si>
+    <t>MPOCAB-PE</t>
+  </si>
+  <si>
+    <t>Variant of FLEX-FRAME-CABS</t>
+  </si>
+  <si>
+    <t>Flex frame optical Patch Enclosure, 288 APC MPO's</t>
+  </si>
+  <si>
+    <t>Fiber patch cabinet enclosure</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760259550</t>
+  </si>
+  <si>
+    <t>760259550</t>
+  </si>
+  <si>
+    <t>ODF-FF19GCM-48RU</t>
+  </si>
+  <si>
+    <t>Variant of FLEX-ODF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flex Frame Rack with cable managers </t>
+  </si>
+  <si>
+    <t>Flex Frame</t>
+  </si>
+  <si>
+    <t>Frame</t>
+  </si>
+  <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760242401</t>
   </si>
   <si>
     <t>760242401</t>
   </si>
   <si>
     <t>ODF-FF19CM-36</t>
   </si>
   <si>
-    <t>Variant of FLEX-ODF</t>
-[...1 lines deleted...]
-  <si>
     <t>Flex frame Rack with cable managers, 19" standard mouting, 36ru of open rack space</t>
   </si>
   <si>
-    <t>Flex Frame</t>
-[...4 lines deleted...]
-  <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760242404</t>
   </si>
   <si>
     <t>760242404</t>
   </si>
   <si>
     <t>ODF-FFSPLCAB</t>
   </si>
   <si>
-    <t>Variant of FLEX-FRAME-CABS</t>
-[...1 lines deleted...]
-  <si>
     <t>Flex Frame Splice Cabinet for Flex Frame</t>
   </si>
   <si>
     <t>Fiber splice cabinet enclosure</t>
   </si>
   <si>
-    <t>https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/760257730-7248952a</t>
-[...23 lines deleted...]
-    <t xml:space="preserve">Flex Frame Rack with cable managers </t>
+    <t>FLEX-ODF</t>
+  </si>
+  <si>
+    <t>Base Product</t>
+  </si>
+  <si>
+    <t>Fiber Patch Cabinet</t>
   </si>
   <si>
     <t>FLEX-FRAME-CABS</t>
   </si>
   <si>
-    <t>Base Product</t>
-[...1 lines deleted...]
-  <si>
     <t>FLEX FRAME Cabinets for frame mounting</t>
   </si>
   <si>
     <t>Fiber patch cabinet enclosure | Fiber splice cabinet enclosure</t>
   </si>
   <si>
     <t>FLEX-CAB-ACCESSORIES</t>
   </si>
   <si>
     <t>Flex Frame Cabinet accessories such as cable clamps and mounting brackets</t>
   </si>
   <si>
     <t>Bracket kit | Fiber cable clamp | Mounting kit</t>
-  </si>
-[...4 lines deleted...]
-    <t>Fiber Patch Cabinet</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760245549</t>
   </si>
   <si>
     <t>760245549</t>
   </si>
   <si>
     <t>ODF-ACC-BRK-19</t>
   </si>
   <si>
     <t>Flex Frame,19" rack mount brack for Universal Splice cabinet, 1 kit per cabinet</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760245551</t>
   </si>
   <si>
     <t>760245551</t>
   </si>
   <si>
     <t>ODF-ACC-BRK-WM</t>
   </si>
   <si>
     <t>Flex Frame, Wall Mount brack for Universal Splice cabinet, 1 kit per cabinet</t>
   </si>
@@ -455,51 +455,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J19" totalsRowShown="0">
   <autoFilter ref="A1:J19"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Requirements"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760249434" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760249435" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760245025" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760245550" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760249074" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760249502" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760242401" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-odf" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760242404" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-frame-cabs" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/760257730-7248952a" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-frame-cabs" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760259550" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-odf" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-frame-cabs" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-odf" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760245549" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760245551" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760242402" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-odf" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760242661" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760242662" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760249434" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760249435" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760245025" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760245550" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760249074" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760249502" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/760257730-7248952a" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-frame-cabs" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760259550" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-odf" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760242401" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-odf" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760242404" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-frame-cabs" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-odf" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-frame-cabs" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760245549" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760245551" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760242402" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-odf" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760242661" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760242662" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J19"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="26.7109375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="24.27734375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="36" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="80" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15.27734375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="18" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="57.7109375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="29.27734375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.27734375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -646,226 +646,226 @@
         <v>13</v>
       </c>
       <c r="D7" t="s">
         <v>40</v>
       </c>
       <c r="E7" t="s">
         <v>15</v>
       </c>
       <c r="H7" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B8" t="s">
         <v>44</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>45</v>
       </c>
       <c r="D8" t="s">
         <v>46</v>
       </c>
-      <c r="G8" t="s">
+      <c r="H8" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="B9" t="s">
         <v>50</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="C9" s="1" t="s">
+      <c r="D9" t="s">
         <v>52</v>
       </c>
-      <c r="D9" t="s">
+      <c r="G9" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="H9" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
         <v>56</v>
       </c>
       <c r="B10" t="s">
         <v>57</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="D10" t="s">
         <v>58</v>
       </c>
+      <c r="G10" t="s">
+        <v>53</v>
+      </c>
       <c r="H10" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="B11" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>45</v>
       </c>
       <c r="D11" t="s">
+        <v>62</v>
+      </c>
+      <c r="G11" t="s">
+        <v>53</v>
+      </c>
+      <c r="H11" t="s">
         <v>63</v>
-      </c>
-[...4 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
         <v>64</v>
       </c>
       <c r="C12" t="s">
         <v>65</v>
       </c>
       <c r="D12" t="s">
         <v>66</v>
       </c>
       <c r="G12" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="H12" t="s">
-        <v>67</v>
+        <v>54</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C13" t="s">
         <v>65</v>
       </c>
       <c r="D13" t="s">
+        <v>68</v>
+      </c>
+      <c r="G13" t="s">
+        <v>53</v>
+      </c>
+      <c r="H13" t="s">
         <v>69</v>
-      </c>
-[...7 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C14" t="s">
         <v>65</v>
       </c>
       <c r="D14" t="s">
+        <v>71</v>
+      </c>
+      <c r="E14" t="s">
+        <v>15</v>
+      </c>
+      <c r="G14" t="s">
+        <v>53</v>
+      </c>
+      <c r="H14" t="s">
         <v>72</v>
-      </c>
-[...4 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
         <v>74</v>
       </c>
       <c r="B15" t="s">
         <v>75</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D15" t="s">
         <v>76</v>
       </c>
       <c r="E15" t="s">
         <v>15</v>
       </c>
       <c r="H15" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
         <v>78</v>
       </c>
       <c r="B16" t="s">
         <v>79</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D16" t="s">
         <v>80</v>
       </c>
       <c r="E16" t="s">
         <v>15</v>
       </c>
       <c r="H16" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
         <v>82</v>
       </c>
       <c r="B17" t="s">
         <v>83</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="D17" t="s">
         <v>84</v>
       </c>
       <c r="G17" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="H17" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
         <v>86</v>
       </c>
       <c r="B18" t="s">
         <v>87</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D18" t="s">
         <v>88</v>
       </c>
       <c r="E18" t="s">
         <v>15</v>
       </c>
       <c r="H18" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
         <v>91</v>
@@ -878,61 +878,61 @@
       </c>
       <c r="D19" t="s">
         <v>93</v>
       </c>
       <c r="E19" t="s">
         <v>15</v>
       </c>
       <c r="H19" t="s">
         <v>89</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId1" display="760249434"/>
     <hyperlink ref="C2" r:id="rId2" display="Variant of FLEX-CAB-ACCESSORIES"/>
     <hyperlink ref="A3" r:id="rId3" display="760249435"/>
     <hyperlink ref="C3" r:id="rId4" display="Variant of FLEX-CAB-ACCESSORIES"/>
     <hyperlink ref="A4" r:id="rId5" display="760245025"/>
     <hyperlink ref="C4" r:id="rId6" display="Variant of FLEX-CAB-ACCESSORIES"/>
     <hyperlink ref="A5" r:id="rId7" display="760245550"/>
     <hyperlink ref="C5" r:id="rId8" display="Variant of FLEX-CAB-ACCESSORIES"/>
     <hyperlink ref="A6" r:id="rId9" display="760249074"/>
     <hyperlink ref="C6" r:id="rId10" display="Variant of FLEX-CAB-ACCESSORIES"/>
     <hyperlink ref="A7" r:id="rId11" display="760249502"/>
     <hyperlink ref="C7" r:id="rId12" display="Variant of FLEX-CAB-ACCESSORIES"/>
-    <hyperlink ref="A8" r:id="rId13" display="760242401"/>
-[...9 lines deleted...]
-    <hyperlink ref="A14" r:id="rId23" display="FLEX-ODF"/>
+    <hyperlink ref="A8" r:id="rId13" display="760257730"/>
+    <hyperlink ref="C8" r:id="rId14" display="Variant of FLEX-FRAME-CABS"/>
+    <hyperlink ref="A9" r:id="rId15" display="760259550"/>
+    <hyperlink ref="C9" r:id="rId16" display="Variant of FLEX-ODF"/>
+    <hyperlink ref="A10" r:id="rId17" display="760242401"/>
+    <hyperlink ref="C10" r:id="rId18" display="Variant of FLEX-ODF"/>
+    <hyperlink ref="A11" r:id="rId19" display="760242404"/>
+    <hyperlink ref="C11" r:id="rId20" display="Variant of FLEX-FRAME-CABS"/>
+    <hyperlink ref="A12" r:id="rId21" display="FLEX-ODF"/>
+    <hyperlink ref="A13" r:id="rId22" display="FLEX-FRAME-CABS"/>
+    <hyperlink ref="A14" r:id="rId23" display="FLEX-CAB-ACCESSORIES"/>
     <hyperlink ref="A15" r:id="rId24" display="760245549"/>
     <hyperlink ref="C15" r:id="rId25" display="Variant of FLEX-CAB-ACCESSORIES"/>
     <hyperlink ref="A16" r:id="rId26" display="760245551"/>
     <hyperlink ref="C16" r:id="rId27" display="Variant of FLEX-CAB-ACCESSORIES"/>
     <hyperlink ref="A17" r:id="rId28" display="760242402"/>
     <hyperlink ref="C17" r:id="rId29" display="Variant of FLEX-ODF"/>
     <hyperlink ref="A18" r:id="rId30" display="760242661"/>
     <hyperlink ref="C18" r:id="rId31" display="Variant of FLEX-CAB-ACCESSORIES"/>
     <hyperlink ref="A19" r:id="rId32" display="760242662"/>
     <hyperlink ref="C19" r:id="rId33" display="Variant of FLEX-CAB-ACCESSORIES"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId34"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>