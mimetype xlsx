--- v2 (2026-07-23)
+++ v3 (2026-09-20)
@@ -43,50 +43,116 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Requirements</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760259550</t>
+  </si>
+  <si>
+    <t>760259550</t>
+  </si>
+  <si>
+    <t>ODF-FF19GCM-48RU</t>
+  </si>
+  <si>
+    <t>Variant of FLEX-ODF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flex Frame Rack with cable managers </t>
+  </si>
+  <si>
+    <t>Flex Frame</t>
+  </si>
+  <si>
+    <t>Frame</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760257730</t>
+  </si>
+  <si>
+    <t>760257730</t>
+  </si>
+  <si>
+    <t>MPOCAB-PE</t>
+  </si>
+  <si>
+    <t>Variant of FLEX-FRAME-CABS</t>
+  </si>
+  <si>
+    <t>Flex frame optical Patch Enclosure, 288 APC MPO's</t>
+  </si>
+  <si>
+    <t>Fiber patch cabinet enclosure</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760242401</t>
+  </si>
+  <si>
+    <t>760242401</t>
+  </si>
+  <si>
+    <t>ODF-FF19CM-36</t>
+  </si>
+  <si>
+    <t>Flex frame Rack with cable managers, 19" standard mouting, 36ru of open rack space</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760242404</t>
+  </si>
+  <si>
+    <t>760242404</t>
+  </si>
+  <si>
+    <t>ODF-FFSPLCAB</t>
+  </si>
+  <si>
+    <t>Flex Frame Splice Cabinet for Flex Frame</t>
+  </si>
+  <si>
+    <t>Fiber splice cabinet enclosure</t>
+  </si>
+  <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760249434</t>
   </si>
   <si>
     <t>760249434</t>
   </si>
   <si>
     <t>ODF-FFACC-CBLCOV</t>
   </si>
   <si>
     <t>Variant of FLEX-CAB-ACCESSORIES</t>
   </si>
   <si>
     <t>Flex frame Rear cable cover (set of 2) to cover one side of frame.</t>
   </si>
   <si>
     <t>CommScope®</t>
   </si>
   <si>
     <t>Cover hardware</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760249435</t>
   </si>
   <si>
     <t>760249435</t>
@@ -94,249 +160,183 @@
   <si>
     <t>ODF-FFACC-EG</t>
   </si>
   <si>
     <t>Flex Frame End Guard</t>
   </si>
   <si>
     <t>End guard</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760245025</t>
   </si>
   <si>
     <t>760245025</t>
   </si>
   <si>
     <t>ODF-FFACCPAINT</t>
   </si>
   <si>
     <t>Flex Frame touch up paint Black</t>
   </si>
   <si>
     <t>Touch up paint</t>
   </si>
   <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760249502</t>
+  </si>
+  <si>
+    <t>760249502</t>
+  </si>
+  <si>
+    <t>ODF-FF19CM</t>
+  </si>
+  <si>
+    <t>Flex Frame, rack RU label kit</t>
+  </si>
+  <si>
+    <t>Label kit</t>
+  </si>
+  <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760245550</t>
   </si>
   <si>
     <t>760245550</t>
   </si>
   <si>
     <t>ODF-ACC-BRK-23</t>
   </si>
   <si>
     <t>Flex Frame, 23" rack mount brack for Universal Splice cabinet, 1 kit per cabinet</t>
   </si>
   <si>
     <t>Mounting bracket</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760249074</t>
   </si>
   <si>
     <t>760249074</t>
   </si>
   <si>
     <t>ODF- ACCCBLCLMP-19</t>
   </si>
   <si>
     <t>Flex Frame, Cable Clamp Management Bracket, 19" rack or wall.</t>
   </si>
   <si>
     <t>Cable clamp</t>
   </si>
   <si>
-    <t>https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760249502</t>
-[...77 lines deleted...]
-    <t>Fiber splice cabinet enclosure</t>
+    <t>FLEX-FRAME-CABS</t>
+  </si>
+  <si>
+    <t>Base Product</t>
+  </si>
+  <si>
+    <t>FLEX FRAME Cabinets for frame mounting</t>
+  </si>
+  <si>
+    <t>Fiber patch cabinet enclosure | Fiber splice cabinet enclosure</t>
+  </si>
+  <si>
+    <t>FLEX-CAB-ACCESSORIES</t>
+  </si>
+  <si>
+    <t>Flex Frame Cabinet accessories such as cable clamps and mounting brackets</t>
+  </si>
+  <si>
+    <t>Bracket kit | Fiber cable clamp | Mounting kit</t>
   </si>
   <si>
     <t>FLEX-ODF</t>
   </si>
   <si>
-    <t>Base Product</t>
-[...1 lines deleted...]
-  <si>
     <t>Fiber Patch Cabinet</t>
   </si>
   <si>
-    <t>FLEX-FRAME-CABS</t>
-[...14 lines deleted...]
-    <t>Bracket kit | Fiber cable clamp | Mounting kit</t>
+    <t>https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760242402</t>
+  </si>
+  <si>
+    <t>760242402</t>
+  </si>
+  <si>
+    <t>ODF-FF19CM-SPL</t>
+  </si>
+  <si>
+    <t>Flex frame Rack with cable managers and Splice Cabinet</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760242661</t>
+  </si>
+  <si>
+    <t>760242661</t>
+  </si>
+  <si>
+    <t>ODF-FFACCBRK6</t>
+  </si>
+  <si>
+    <t>Flex Frame Cable Management Bracket 6” standoff</t>
+  </si>
+  <si>
+    <t>Cable management hardware</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760242662</t>
+  </si>
+  <si>
+    <t>760242662</t>
+  </si>
+  <si>
+    <t>ODF-FFACCBRK</t>
+  </si>
+  <si>
+    <t>Flex Frame Cable Management Bracket flat</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760245549</t>
   </si>
   <si>
     <t>760245549</t>
   </si>
   <si>
     <t>ODF-ACC-BRK-19</t>
   </si>
   <si>
     <t>Flex Frame,19" rack mount brack for Universal Splice cabinet, 1 kit per cabinet</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760245551</t>
   </si>
   <si>
     <t>760245551</t>
   </si>
   <si>
     <t>ODF-ACC-BRK-WM</t>
   </si>
   <si>
     <t>Flex Frame, Wall Mount brack for Universal Splice cabinet, 1 kit per cabinet</t>
-  </si>
-[...37 lines deleted...]
-    <t>Flex Frame Cable Management Bracket flat</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -455,51 +455,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J19" totalsRowShown="0">
   <autoFilter ref="A1:J19"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Requirements"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760249434" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760249435" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760245025" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760245550" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760249074" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760249502" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/760257730-7248952a" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-frame-cabs" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760259550" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-odf" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760242401" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-odf" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760242404" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-frame-cabs" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-odf" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-frame-cabs" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760245549" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760245551" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760242402" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-odf" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760242661" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760242662" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760259550" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-odf" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760257730" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-frame-cabs" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760242401" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-odf" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760242404" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-frame-cabs" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760249434" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760249435" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760245025" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760249502" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760245550" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760249074" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-frame-cabs" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-odf" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760242402" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-odf" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760242661" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760242662" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760245549" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/item760245551" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/optical-distribution-frames-odf/flex-frame/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J19"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="26.7109375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="24.27734375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="36" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="80" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15.27734375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="18" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="57.7109375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="29.27734375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.27734375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -526,422 +526,422 @@
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B2" t="s">
         <v>12</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D2" t="s">
         <v>14</v>
       </c>
-      <c r="E2" t="s">
+      <c r="G2" t="s">
         <v>15</v>
       </c>
       <c r="H2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B3" t="s">
         <v>19</v>
       </c>
       <c r="C3" s="1" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="D3" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="E4" t="s">
+        <v>26</v>
+      </c>
+      <c r="G4" t="s">
         <v>15</v>
       </c>
       <c r="H4" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B5" t="s">
         <v>29</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="D5" t="s">
         <v>30</v>
       </c>
-      <c r="E5" t="s">
+      <c r="G5" t="s">
         <v>15</v>
       </c>
       <c r="H5" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B6" t="s">
         <v>34</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="D6" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E6" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="H6" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B7" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="D7" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="E7" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="H7" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B8" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="D8" t="s">
-        <v>46</v>
+        <v>47</v>
+      </c>
+      <c r="E8" t="s">
+        <v>37</v>
       </c>
       <c r="H8" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B9" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>51</v>
+        <v>35</v>
       </c>
       <c r="D9" t="s">
         <v>52</v>
       </c>
-      <c r="G9" t="s">
+      <c r="E9" t="s">
+        <v>37</v>
+      </c>
+      <c r="H9" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B10" t="s">
         <v>56</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D10" t="s">
         <v>57</v>
       </c>
-      <c r="C10" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D10" t="s">
+      <c r="E10" t="s">
+        <v>37</v>
+      </c>
+      <c r="H10" t="s">
         <v>58</v>
-      </c>
-[...4 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
         <v>60</v>
       </c>
       <c r="B11" t="s">
         <v>61</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="D11" t="s">
         <v>62</v>
       </c>
-      <c r="G11" t="s">
-        <v>53</v>
+      <c r="E11" t="s">
+        <v>37</v>
       </c>
       <c r="H11" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
         <v>64</v>
       </c>
       <c r="C12" t="s">
         <v>65</v>
       </c>
       <c r="D12" t="s">
         <v>66</v>
       </c>
       <c r="G12" t="s">
-        <v>53</v>
+        <v>15</v>
       </c>
       <c r="H12" t="s">
-        <v>54</v>
+        <v>67</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C13" t="s">
         <v>65</v>
       </c>
       <c r="D13" t="s">
-        <v>68</v>
+        <v>69</v>
+      </c>
+      <c r="E13" t="s">
+        <v>37</v>
       </c>
       <c r="G13" t="s">
-        <v>53</v>
+        <v>15</v>
       </c>
       <c r="H13" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C14" t="s">
         <v>65</v>
       </c>
       <c r="D14" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="E14" t="s">
+        <v>72</v>
+      </c>
+      <c r="G14" t="s">
         <v>15</v>
       </c>
-      <c r="G14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H14" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
         <v>74</v>
       </c>
       <c r="B15" t="s">
         <v>75</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D15" t="s">
         <v>76</v>
       </c>
-      <c r="E15" t="s">
+      <c r="G15" t="s">
         <v>15</v>
       </c>
       <c r="H15" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
         <v>78</v>
       </c>
       <c r="B16" t="s">
         <v>79</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="D16" t="s">
         <v>80</v>
       </c>
       <c r="E16" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="H16" t="s">
-        <v>31</v>
+        <v>81</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B17" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>51</v>
+        <v>35</v>
       </c>
       <c r="D17" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>85</v>
+      </c>
+      <c r="E17" t="s">
+        <v>37</v>
       </c>
       <c r="H17" t="s">
-        <v>54</v>
+        <v>81</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B18" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="D18" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E18" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="H18" t="s">
-        <v>89</v>
+        <v>58</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
         <v>91</v>
       </c>
       <c r="B19" t="s">
         <v>92</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="D19" t="s">
         <v>93</v>
       </c>
       <c r="E19" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="H19" t="s">
-        <v>89</v>
+        <v>58</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="760249434"/>
-[...7 lines deleted...]
-    <hyperlink ref="A6" r:id="rId9" display="760249074"/>
+    <hyperlink ref="A2" r:id="rId1" display="760259550"/>
+    <hyperlink ref="C2" r:id="rId2" display="Variant of FLEX-ODF"/>
+    <hyperlink ref="A3" r:id="rId3" display="760257730"/>
+    <hyperlink ref="C3" r:id="rId4" display="Variant of FLEX-FRAME-CABS"/>
+    <hyperlink ref="A4" r:id="rId5" display="760242401"/>
+    <hyperlink ref="C4" r:id="rId6" display="Variant of FLEX-ODF"/>
+    <hyperlink ref="A5" r:id="rId7" display="760242404"/>
+    <hyperlink ref="C5" r:id="rId8" display="Variant of FLEX-FRAME-CABS"/>
+    <hyperlink ref="A6" r:id="rId9" display="760249434"/>
     <hyperlink ref="C6" r:id="rId10" display="Variant of FLEX-CAB-ACCESSORIES"/>
-    <hyperlink ref="A7" r:id="rId11" display="760249502"/>
+    <hyperlink ref="A7" r:id="rId11" display="760249435"/>
     <hyperlink ref="C7" r:id="rId12" display="Variant of FLEX-CAB-ACCESSORIES"/>
-    <hyperlink ref="A8" r:id="rId13" display="760257730"/>
-[...12 lines deleted...]
-    <hyperlink ref="A16" r:id="rId26" display="760245551"/>
+    <hyperlink ref="A8" r:id="rId13" display="760245025"/>
+    <hyperlink ref="C8" r:id="rId14" display="Variant of FLEX-CAB-ACCESSORIES"/>
+    <hyperlink ref="A9" r:id="rId15" display="760249502"/>
+    <hyperlink ref="C9" r:id="rId16" display="Variant of FLEX-CAB-ACCESSORIES"/>
+    <hyperlink ref="A10" r:id="rId17" display="760245550"/>
+    <hyperlink ref="C10" r:id="rId18" display="Variant of FLEX-CAB-ACCESSORIES"/>
+    <hyperlink ref="A11" r:id="rId19" display="760249074"/>
+    <hyperlink ref="C11" r:id="rId20" display="Variant of FLEX-CAB-ACCESSORIES"/>
+    <hyperlink ref="A12" r:id="rId21" display="FLEX-FRAME-CABS"/>
+    <hyperlink ref="A13" r:id="rId22" display="FLEX-CAB-ACCESSORIES"/>
+    <hyperlink ref="A14" r:id="rId23" display="FLEX-ODF"/>
+    <hyperlink ref="A15" r:id="rId24" display="760242402"/>
+    <hyperlink ref="C15" r:id="rId25" display="Variant of FLEX-ODF"/>
+    <hyperlink ref="A16" r:id="rId26" display="760242661"/>
     <hyperlink ref="C16" r:id="rId27" display="Variant of FLEX-CAB-ACCESSORIES"/>
-    <hyperlink ref="A17" r:id="rId28" display="760242402"/>
-[...1 lines deleted...]
-    <hyperlink ref="A18" r:id="rId30" display="760242661"/>
+    <hyperlink ref="A17" r:id="rId28" display="760242662"/>
+    <hyperlink ref="C17" r:id="rId29" display="Variant of FLEX-CAB-ACCESSORIES"/>
+    <hyperlink ref="A18" r:id="rId30" display="760245549"/>
     <hyperlink ref="C18" r:id="rId31" display="Variant of FLEX-CAB-ACCESSORIES"/>
-    <hyperlink ref="A19" r:id="rId32" display="760242662"/>
+    <hyperlink ref="A19" r:id="rId32" display="760245551"/>
     <hyperlink ref="C19" r:id="rId33" display="Variant of FLEX-CAB-ACCESSORIES"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId34"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>