--- v0 (2026-05-25)
+++ v1 (2026-07-23)
@@ -43,1544 +43,1544 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Requirements</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760250905</t>
+  </si>
+  <si>
+    <t>760250905</t>
+  </si>
+  <si>
+    <t>MFPS-JHD-P-SILF-096</t>
+  </si>
+  <si>
+    <t>Variant of MFPS-PANELS</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 2RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 96 LC/UPC, grade B</t>
+  </si>
+  <si>
+    <t>CommScope®</t>
+  </si>
+  <si>
+    <t>MFPS</t>
+  </si>
+  <si>
+    <t>Fiber patch/splice panel</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244352</t>
+  </si>
+  <si>
+    <t>760244352</t>
+  </si>
+  <si>
+    <t>MFPS-JHD-P-SILG-096</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760250970</t>
+  </si>
+  <si>
+    <t>760250970</t>
+  </si>
+  <si>
+    <t>MFPS-JHD-P-SKSG-096</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 2RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the left, 96 SC/APC, grade B</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760250969</t>
+  </si>
+  <si>
+    <t>760250969</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-SKSG-048</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the left, 48 SC/APC, grade B</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241830</t>
+  </si>
+  <si>
+    <t>760241830</t>
+  </si>
+  <si>
+    <t>MFPS-IED-P-SKL1-216</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 3RU, 72 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the left, 216 LC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244643</t>
+  </si>
+  <si>
+    <t>760244643</t>
+  </si>
+  <si>
+    <t>MFPS-IED-P-SKL2-216</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 3RU, 72 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the left, 216 LC/APC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760242853</t>
+  </si>
+  <si>
+    <t>760242853</t>
+  </si>
+  <si>
+    <t>MFPS-IHD-P-PMS1-144</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 3RU, 48 fibers/RU, patch/patch, front patch cords orientation to the left, 144 SC/UPC</t>
+  </si>
+  <si>
+    <t>Fiber patch panel</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245919</t>
+  </si>
+  <si>
+    <t>760245919</t>
+  </si>
+  <si>
+    <t>MFPS-IHD-P-SKL1-144</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 3RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the left, 144 LC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760248535</t>
+  </si>
+  <si>
+    <t>760248535</t>
+  </si>
+  <si>
+    <t>MFPS-IHD-P-SLE9-144</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 3RU, 48 fibers/RU, splice/patch, ANT/front patch cords orientation to the left, 144 LSH/UPC, grade B</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245768</t>
+  </si>
+  <si>
+    <t>760245768</t>
+  </si>
+  <si>
+    <t>MFPS-IXD-P-SLL2-288</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 3RU, 96 fibers/RU, splice/patch, ANT/front patch cords orientation to the left, 288 LC/APC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760248344</t>
+  </si>
+  <si>
+    <t>760248344</t>
+  </si>
+  <si>
+    <t>MFPS-IXD-P-SLLG-288</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 3RU, 96 fibers/RU, splice/patch, ANT/front patch cords orientation to the left, 288 LC/APC, grade B</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241574</t>
+  </si>
+  <si>
+    <t>760241574</t>
+  </si>
+  <si>
+    <t>MFPS-JED-P-SIL2-144</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 2RU, 72 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 144 LC/APC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760240724</t>
+  </si>
+  <si>
+    <t>760240724</t>
+  </si>
+  <si>
+    <t>MFPS-JED-P-SILG-144</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 2RU, 72 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 144 LC/APC, grade B</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241521</t>
+  </si>
+  <si>
+    <t>760241521</t>
+  </si>
+  <si>
+    <t>MFPS-JED-P-SKLF-144</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 2RU, 72 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the left, 144 LC/UPC, grade B</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760240725</t>
+  </si>
+  <si>
+    <t>760240725</t>
+  </si>
+  <si>
+    <t>MFPS-JED-P-SKLG-144</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 2RU, 72 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the left, 144 LC/APC, grade B</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760242173</t>
+  </si>
+  <si>
+    <t>760242173</t>
+  </si>
+  <si>
+    <t>MFPS-JHD-P-SKL1-096</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 2RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the left, 96 LC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241575</t>
+  </si>
+  <si>
+    <t>760241575</t>
+  </si>
+  <si>
+    <t>MFPS-JHD-P-SKL2-096</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 2RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the left, 96 LC/APC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244419</t>
+  </si>
+  <si>
+    <t>760244419</t>
+  </si>
+  <si>
+    <t>MFPS-JHD-P-SKS1-096</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 2RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the left, 96 SC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760248534</t>
+  </si>
+  <si>
+    <t>760248534</t>
+  </si>
+  <si>
+    <t>MFPS-JHD-P-SLE9-096</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 2RU, 48 fibers/RU, splice/patch, ANT/front patch cords orientation to the left, 96 LSH/APC, superior grade B</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760242376</t>
+  </si>
+  <si>
+    <t>760242376</t>
+  </si>
+  <si>
+    <t>MFPS-JXD-P-SKL2-192</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 2RU, 96 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the left, 192 LC/APC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245767</t>
+  </si>
+  <si>
+    <t>760245767</t>
+  </si>
+  <si>
+    <t>MFPS-JXD-P-SLL2-192</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 2RU, 96 fibers/RU, splice/patch, ANT/front patch cords orientation to the left, 192 LC/APC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245763</t>
+  </si>
+  <si>
+    <t>760245763</t>
+  </si>
+  <si>
+    <t>MFPS-KED-P-SLL2-072</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 72 fibers/RU, splice/patch, ANT/front patch cords orientation to the left, 72 LC/APC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244588</t>
+  </si>
+  <si>
+    <t>760244588</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-PMS1-048</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, patch/patch, front patch cords orientation to the left, 48 SC/UPC</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760248122</t>
+  </si>
+  <si>
+    <t>760248122</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-PMS2-048</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, patch/patch, front patch cords orientation to the left, 48 SC/APC</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241445</t>
+  </si>
+  <si>
+    <t>760241445</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-PMSF-048</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244589</t>
+  </si>
+  <si>
+    <t>760244589</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-PNS1-048</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, patch/patch, front patch cords orientation to the right, 48 SC/UPC</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760248121</t>
+  </si>
+  <si>
+    <t>760248121</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-PNS2-048</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, patch/patch, front patch cords orientation to the right, 48 SC/APC</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245782</t>
+  </si>
+  <si>
+    <t>760245782</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-SIL1-012</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 12 LC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241707</t>
+  </si>
+  <si>
+    <t>760241707</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-SIL1-024</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 24 LC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245783</t>
+  </si>
+  <si>
+    <t>760245783</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-SIL2-012</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 12 LC/APC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245807</t>
+  </si>
+  <si>
+    <t>760245807</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-SILF-024</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 24 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 24 LC/UPC, grade B</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245808</t>
+  </si>
+  <si>
+    <t>760245808</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-SILG-024</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 24 LC/APC, grade B</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245793</t>
+  </si>
+  <si>
+    <t>760245793</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-SIS2-012</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 12 SC/APC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245816</t>
+  </si>
+  <si>
+    <t>760245816</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-SIS2-024</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 24 SC/APC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245794</t>
+  </si>
+  <si>
+    <t>760245794</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-SISF-012</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 12 SC/UPC, grade B</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245795</t>
+  </si>
+  <si>
+    <t>760245795</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-SISG-012</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 12 SC/APC, grade B</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245786</t>
+  </si>
+  <si>
+    <t>760245786</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-SJL2-012</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, splice/patch, ANT/front patch cords orientation to the right, 12 LC/APC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245809</t>
+  </si>
+  <si>
+    <t>760245809</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-SJL2-024</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, splice/patch, ANT/front patch cords orientation to the right, 24 LC/APC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245810</t>
+  </si>
+  <si>
+    <t>760245810</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-SKL1-024</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the left, 24 LC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245788</t>
+  </si>
+  <si>
+    <t>760245788</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-SKL2-012</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the left, 12 LC/APC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245811</t>
+  </si>
+  <si>
+    <t>760245811</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-SKL2-024</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the left, 24 LC/APC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244639</t>
+  </si>
+  <si>
+    <t>760244639</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-SKL2-048</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the left, 48 LC/APC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244318</t>
+  </si>
+  <si>
+    <t>760244318</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-SKLF-048</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the left, 48 LC/UPC, grade B</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245790</t>
+  </si>
+  <si>
+    <t>760245790</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-SKLG-012</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the left, 12 LC/APC, grade B</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245819</t>
+  </si>
+  <si>
+    <t>760245819</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-SKS1-024</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the left, 24 SC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244415</t>
+  </si>
+  <si>
+    <t>760244415</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-SKS1-048</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the left, 48 SC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245821</t>
+  </si>
+  <si>
+    <t>760245821</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-SKSF-024</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the left, 24 SC/UPC, grade B</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245791</t>
+  </si>
+  <si>
+    <t>760245791</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-SLL2-012</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, splice/patch, ANT/front patch cords orientation to the left, 12 LC/APC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245814</t>
+  </si>
+  <si>
+    <t>760245814</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-SLL2-024</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, splice/patch, ANT/front patch cords orientation to the left, 24 LC/APC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241905</t>
+  </si>
+  <si>
+    <t>760241905</t>
+  </si>
+  <si>
+    <t>MFPS-KXD-P-CQL2-096-30-OK</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 96 fibers/RU, pre-cabled I/O LSZH, 10m, front patch cords orientation to the right, 96 LC/APC, grade C</t>
+  </si>
+  <si>
+    <t>Fiber patch panel | with indoor/outdoor cable</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760242630</t>
+  </si>
+  <si>
+    <t>760242630</t>
+  </si>
+  <si>
+    <t>MFPS-KXD-P-SKL1-096</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 96 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the left, 96 LC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760238812</t>
+  </si>
+  <si>
+    <t>760238812</t>
+  </si>
+  <si>
+    <t>MFPS-KXD-P-SKLF-096</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 96 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the left, 96 LC/UPC, grade B</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245766</t>
+  </si>
+  <si>
+    <t>760245766</t>
+  </si>
+  <si>
+    <t>MFPS-KXD-P-SLL2-096</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 96 fibers/RU, splice/patch, ANT/front patch cords orientation to the left, 96 LC/APC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760257089</t>
+  </si>
+  <si>
+    <t>760257089</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-SJEC-024-DIN</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, ANT/splice/patch, front patch cords orientation to the right, 24 E2000, grade B</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760235171</t>
+  </si>
+  <si>
+    <t>760235171</t>
+  </si>
+  <si>
+    <t>MFPS-KXD-P-SIL1-96</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 96 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 96 LC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760235535</t>
+  </si>
+  <si>
+    <t>760235535</t>
+  </si>
+  <si>
+    <t>MFPS-IHD-P-PNL2-144</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 3RU, 48 fibers/RU, patch/patch, front patch cords orientation to the right, 144 LC/APC</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760235536</t>
+  </si>
+  <si>
+    <t>760235536</t>
+  </si>
+  <si>
+    <t>MFPS-IXD-P-PNL2-288</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 3RU, 96 fibers/RU, patch/patch, front patch cords orientation to the right, 288 LC/APC</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760235534</t>
+  </si>
+  <si>
+    <t>760235534</t>
+  </si>
+  <si>
+    <t>MFPS-IHD-P-SIL2-144</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 3RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 144 LC/APC, Grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244695</t>
+  </si>
+  <si>
+    <t>760244695</t>
+  </si>
+  <si>
+    <t>MFPS-JHD-P-SJE9-096</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 2RU, 48 fibers/RU, splice/patch, ANT/front patch cords orientation to the right, 96 LSH/APC, grade B</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244705</t>
+  </si>
+  <si>
+    <t>760244705</t>
+  </si>
+  <si>
+    <t>MFPS-IXD-P-SJL2-288</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 3RU, 96 fibers/RU, splice/patch, ANT/front patch cords orientation to the right, 288 LC/APC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244697</t>
+  </si>
+  <si>
+    <t>760244697</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-SJL2-048</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, splice/patch, ANT/front patch cords orientation to the right, 48 LC/APC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244698</t>
+  </si>
+  <si>
+    <t>760244698</t>
+  </si>
+  <si>
+    <t>MFPS-JHD-P-SJL2-096</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 2RU, 48 fibers/RU, splice/patch, ANT/front patch cords orientation to the right, 96 LC/APC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244699</t>
+  </si>
+  <si>
+    <t>760244699</t>
+  </si>
+  <si>
+    <t>MFPS-IHD-P-SJL2-144</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 3RU, 48 fibers/RU, splice/patch, ANT/front patch cords orientation to the right, 144 LC/APC, Grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244701</t>
+  </si>
+  <si>
+    <t>760244701</t>
+  </si>
+  <si>
+    <t>MFPS-JED-P-SJL2-144</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 2RU, 72 fibers/RU, splice/patch, ANT/front patch cords orientation to the right, 144 LC/APC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244702</t>
+  </si>
+  <si>
+    <t>760244702</t>
+  </si>
+  <si>
+    <t>MFPS-IED-P-SJL2-216</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 3RU, 72 fibers/RU, splice/patch, ANT/front patch cords orientation to the right, 216 LC/APC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244703</t>
+  </si>
+  <si>
+    <t>760244703</t>
+  </si>
+  <si>
+    <t>MFPS-KXD-P-SJL2-096</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 96 fibers/RU, splice/patch, ANT/front patch cords orientation to the right, 96 LC/APC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244694</t>
+  </si>
+  <si>
+    <t>760244694</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-SJE9-048</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, splice/patch, ANT/front patch cords orientation to the right, 48 LSH/APC, grade B</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760237175</t>
+  </si>
+  <si>
+    <t>760237175</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-SISG-048</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 48 SC/APC, grade B</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760237176</t>
+  </si>
+  <si>
+    <t>760237176</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-SIS1-048</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 48 SC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760237311</t>
+  </si>
+  <si>
+    <t>760237311</t>
+  </si>
+  <si>
+    <t>MFPS-IED-P-PNL1-216</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 3RU, 72 fibers/RU, patch/patch, front patch cords orientation to the right, 216 LC/UPC</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760237524</t>
+  </si>
+  <si>
+    <t>760237524</t>
+  </si>
+  <si>
+    <t>MFPS-JHD-P-SIS3-096</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 2RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 96 SC/APC 9°, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760237807</t>
+  </si>
+  <si>
+    <t>760237807</t>
+  </si>
+  <si>
+    <t>MFPS-JED-P-SILF-144</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 2RU, 72 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 144 LC/UPC, grade B</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760238078</t>
+  </si>
+  <si>
+    <t>760238078</t>
+  </si>
+  <si>
+    <t>MFPS-JED-P-SIL1-144</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 2RU, 72 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 144 LC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760239016</t>
+  </si>
+  <si>
+    <t>760239016</t>
+  </si>
+  <si>
+    <t>MFPS-IHD-P-SISG-144</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 3RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 144 SC/APC, Grade B</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241880</t>
+  </si>
+  <si>
+    <t>760241880</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-CQS1-048-30-OF</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, pre-cabled I/O LSZH, 30m, front patch cords orientation to the right, 48 SC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241881</t>
+  </si>
+  <si>
+    <t>760241881</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-CQL1-048-10-OF</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, pre-cabled I/O LSZH, 10m, front patch cords orientation to the right, 48 LC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241895</t>
+  </si>
+  <si>
+    <t>760241895</t>
+  </si>
+  <si>
+    <t>MFPS-KED-P-CQL1-072-30-OG</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 72 fibers/RU, pre-cabled I/O LSZH, 30m, front patch cords orientation to the right, 72 LC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241872</t>
+  </si>
+  <si>
+    <t>760241872</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-CRS1-048-10-OF</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, pre-cabled I/O LSZH, 10m, front patch cords orientation to the left, 48 SC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241883</t>
+  </si>
+  <si>
+    <t>760241883</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-CQL1-048-30-OF</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, pre-cabled I/O LSZH, 30m, front patch cords orientation to the right, 48 LC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241901</t>
+  </si>
+  <si>
+    <t>760241901</t>
+  </si>
+  <si>
+    <t>MFPS-KXD-P-CRL1-096-30-OK</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 96 fibers/RU, pre-cabled I/O LSZH, 30m, front patch cords orientation to the left, 96 LC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241904</t>
+  </si>
+  <si>
+    <t>760241904</t>
+  </si>
+  <si>
+    <t>MFPS-KXD-P-CQL1-096-10-OK</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 96 fibers/RU, pre-cabled I/O LSZH, 10m, front patch cords orientation to the right, 96 LC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241874</t>
+  </si>
+  <si>
+    <t>760241874</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-CRS1-048-30-OF</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, pre-cabled I/O LSZH, 30m, front patch cords orientation to the left, 48 SC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241911</t>
+  </si>
+  <si>
+    <t>760241911</t>
+  </si>
+  <si>
+    <t>MFPS-JHD-P-CRL1-096-10-OK</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 2RU, 96 fibers/RU, pre-cabled I/O LSZH, 10m, front patch cords orientation to the left, 96 LC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241907</t>
+  </si>
+  <si>
+    <t>760241907</t>
+  </si>
+  <si>
+    <t>MFPS-KXD-P-CQL1-096-30-OK</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 96 fibers/RU, pre-cabled I/O LSZH, 30m, front patch cords orientation to the right, 96 LC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241876</t>
+  </si>
+  <si>
+    <t>760241876</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-CRL1-048-20-OF</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, pre-cabled I/O LSZH, 20m, front patch cords orientation to the left, 48 LC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241913</t>
+  </si>
+  <si>
+    <t>760241913</t>
+  </si>
+  <si>
+    <t>MFPS-JHD-P-CRL1-096-30-OK</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 2RU, 96 fibers/RU, pre-cabled I/O LSZH, 30m, front patch cords orientation to the left, 96 LC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241909</t>
+  </si>
+  <si>
+    <t>760241909</t>
+  </si>
+  <si>
+    <t>MFPS-JHD-P-CRS1-096-20-OK</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 2RU, 96 fibers/RU, pre-cabled I/O LSZH, 20m, front patch cords orientation to the left, 96 SC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241914</t>
+  </si>
+  <si>
+    <t>760241914</t>
+  </si>
+  <si>
+    <t>MFPS-JHD-P-CQS1-096-10-OK</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 2RU, 96 fibers/RU, pre-cabled I/O LSZH, 10m, front patch cords orientation to the right, 96 SC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241878</t>
+  </si>
+  <si>
+    <t>760241878</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-CQS1-048-10-OF</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, pre-cabled I/O LSZH, 10m, front patch cords orientation to the right, 48 SC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241910</t>
+  </si>
+  <si>
+    <t>760241910</t>
+  </si>
+  <si>
+    <t>MFPS-JHD-P-CRS1-096-30-OK</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 2RU, 96 fibers/RU, pre-cabled I/O LSZH, 30m, front patch cords orientation to the left, 96 SC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241915</t>
+  </si>
+  <si>
+    <t>760241915</t>
+  </si>
+  <si>
+    <t>MFPS-JHD-P-CQS1-096-20-OK</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 2RU, 96 fibers/RU, pre-cabled I/O LSZH, 20m, front patch cords orientation to the right, 96 SC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241919</t>
+  </si>
+  <si>
+    <t>760241919</t>
+  </si>
+  <si>
+    <t>MFPS-JHD-P-CQL1-096-30-OK</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 2RU, 96 fibers/RU, pre-cabled I/O LSZH, 30m, front patch cords orientation to the right, 96 LC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244326</t>
+  </si>
+  <si>
+    <t>760244326</t>
+  </si>
+  <si>
+    <t>MFPS-KED-P-SIL2-072</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 72 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 72 LC/APC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760238460</t>
+  </si>
+  <si>
+    <t>760238460</t>
+  </si>
+  <si>
+    <t>MFPS-KED-P-SKL2-72</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 72 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the left, 72 LC/APC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760238606</t>
+  </si>
+  <si>
+    <t>760238606</t>
+  </si>
+  <si>
+    <t>MFPS-JHD-P-PNS2-096</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 2RU, 48 fibers/RU, patch/patch, front patch cords orientation to the right, 96 SC/APC</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760238608</t>
+  </si>
+  <si>
+    <t>760238608</t>
+  </si>
+  <si>
+    <t>MFPS-JXD-P-PNL2-192</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 2RU, 96 fibers/RU, patch/patch, front patch cords orientation to the right, 192 LC/UPC</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760238912</t>
+  </si>
+  <si>
+    <t>760238912</t>
+  </si>
+  <si>
+    <t>MFPS-IXD-P-SKL2-288</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 3RU, 96 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the left, 288 LC/APC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760238913</t>
+  </si>
+  <si>
+    <t>760238913</t>
+  </si>
+  <si>
+    <t>MFPS-JED-P-PNL2-144</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 2RU, 72 fibers/RU, patch/patch, front patch cords orientation to the right, 144 LC/APC</t>
+  </si>
+  <si>
+    <t>EK3730-000</t>
+  </si>
+  <si>
+    <t>MFPS-KED-P-PML1-72</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 72 fibers/RU, patch/patch, front patch cords orientation to the left, 72 LC/UPC</t>
+  </si>
+  <si>
+    <t>EK3432-000</t>
+  </si>
+  <si>
+    <t>MFPS-IHD-P-PNS2-144</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 3RU, 48 fibers/RU, patch/patch, front patch cords orientation to the right, 144 SC/APC</t>
+  </si>
+  <si>
+    <t>EK3732-000</t>
+  </si>
+  <si>
+    <t>MFPS-IXD-P-PML1-288</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 3RU, 96 fibers/RU, patch/patch, front patch cords orientation to the left, 288 LC/UPC</t>
+  </si>
+  <si>
+    <t>EK3438-000</t>
+  </si>
+  <si>
+    <t>MFPS-JED-P-PNL1-144</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 2RU, 72 fibers/RU, patch/patch, front patch cords orientation to the right, 144 LC/UPC</t>
+  </si>
+  <si>
+    <t>EK3439-000</t>
+  </si>
+  <si>
+    <t>MFPS-IXD-P-PNL1-288</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 3RU, 96 fibers/RU, patch/patch, front patch cords orientation to the right, 288 LC/UPC</t>
+  </si>
+  <si>
+    <t>EH6592-000</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-SIL1-048</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 48 LC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>EH6594-000</t>
+  </si>
+  <si>
+    <t>MFPS-JHD-P-SIL2-096</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 2RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 96 LC/APC, grade C</t>
+  </si>
+  <si>
+    <t>EH6586-000</t>
+  </si>
+  <si>
+    <t>MFPS-IXD-P-SILF-288</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 3RU, 96 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 288 LC/UPC, grade B</t>
+  </si>
+  <si>
+    <t>EK1104-000</t>
+  </si>
+  <si>
+    <t>MFPS-IXD-P-SIL1-288</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 3RU, 96 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 288 LC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>EJ3115-000</t>
+  </si>
+  <si>
+    <t>MFPS-JHD-P-SIS1-096</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 2RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 96 SC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>EK3728-000</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-SKL1-048</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the left, 48 LC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>EK3729-000</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-PNL1-048</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, patch/patch, front patch cords orientation to the right, 48 LC/UPC</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760259208</t>
+  </si>
+  <si>
+    <t>760259208</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-SIS2-048-ES00</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 48 SC/APC, grade C</t>
+  </si>
+  <si>
+    <t>MFPS-PANELS</t>
+  </si>
+  <si>
+    <t>Base Product</t>
+  </si>
+  <si>
+    <t>MFPS (Modular Front Patching System) Fiber Optic panels</t>
+  </si>
+  <si>
+    <t>Fiber patch panel | Fiber patch panel | with indoor/outdoor cable | Fiber patch/splice panel</t>
+  </si>
+  <si>
+    <t>EK0600-000</t>
+  </si>
+  <si>
+    <t>MFPS-CABLE-KIT-L</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>Cable termination bracket (Large) to be used when a second cable enters the MFPS panel</t>
+  </si>
+  <si>
+    <t>FACT®</t>
+  </si>
+  <si>
+    <t>Cable termination bracket</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760262942</t>
+  </si>
+  <si>
+    <t>760262942</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-CRS2-48-30-OF</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, pre-cabled I/O LSZH, 30m, front patch cords orientation to the left, 48 SC/APC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760257712</t>
+  </si>
+  <si>
+    <t>760257712</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-SIEC-012</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 12 LSH/APC, grade B</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760257713</t>
+  </si>
+  <si>
+    <t>760257713</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-SIEC-024</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 24 LSH/APC, grade B</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760260550</t>
+  </si>
+  <si>
+    <t>760260550</t>
+  </si>
+  <si>
+    <t>MFPS-KED-P-SKLF-072</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 72 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the left, 72 LC/UPC, grade B</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760259047</t>
+  </si>
+  <si>
+    <t>760259047</t>
+  </si>
+  <si>
+    <t>MFPS-KED-P-YLLG-01164P</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 1 splitter 1x64, left side orientation, LC/APC grade B</t>
+  </si>
+  <si>
+    <t>Splitter patch panel</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760259685</t>
+  </si>
+  <si>
+    <t>760259685</t>
+  </si>
+  <si>
+    <t>MFPS-KED-P-YRLG-04116P</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 4 splitters 1x16, right side orientation, LC/APC grade B</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760259687</t>
+  </si>
+  <si>
+    <t>760259687</t>
+  </si>
+  <si>
+    <t>MFPS-KED-P-YRLG-02132P</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 2 splitters 1x32, right side orientation, LC/APC grade B</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760259686</t>
+  </si>
+  <si>
+    <t>760259686</t>
+  </si>
+  <si>
+    <t>MFPS-KED-P-YLLG-04116P</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 4 splitters 1x16, left side orientation, LC/APC grade B</t>
+  </si>
+  <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760257078</t>
   </si>
   <si>
     <t>760257078</t>
   </si>
   <si>
     <t>MFPS-KED-P-PNL2-072</t>
   </si>
   <si>
-    <t>Variant of MFPS-PANELS</t>
-[...1 lines deleted...]
-  <si>
     <t>MFPS Fiber Optic panel, 1RU, 72 fibers/RU, patch/patch, front patch cords orientation to the right, 72 LC/APC</t>
   </si>
   <si>
-    <t>CommScope®</t>
-[...1129 lines deleted...]
-  <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760253074</t>
   </si>
   <si>
     <t>760253074</t>
   </si>
   <si>
     <t>MFPS-IHD-P-SIEC-144</t>
   </si>
   <si>
     <t>MFPS Fiber Optic panel, 3RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 144 LSH/APC, Grade B</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760253072</t>
   </si>
   <si>
     <t>760253072</t>
   </si>
   <si>
     <t>MFPS-IHD-P-SLEC-144</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760252832</t>
   </si>
   <si>
     <t>760252832</t>
   </si>
   <si>
     <t>MFPS-JHD-P-SIEC-096</t>
   </si>
   <si>
     <t>MFPS Fiber Optic panel, 2RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 96 LSH/APC, grade B</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760251892</t>
   </si>
   <si>
     <t>760251892</t>
   </si>
   <si>
     <t>MFPS-JHD-P-SKLG-096</t>
   </si>
   <si>
     <t>MFPS Fiber Optic panel, 2RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the left, 96 LC/APC, grade B</t>
   </si>
   <si>
-    <t>EH6592-000</t>
-[...301 lines deleted...]
-  <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760253073</t>
   </si>
   <si>
     <t>760253073</t>
   </si>
   <si>
     <t>MFPS-KHD-P-SIEC-048</t>
   </si>
   <si>
     <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 48 LSH/APC, grade B</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760253070</t>
   </si>
   <si>
     <t>760253070</t>
   </si>
   <si>
     <t>MFPS-KHD-P-SLEC-048</t>
   </si>
   <si>
     <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, splice/patch, ANT/front patch cords orientation to the left, 48 LSH/APC, grade B</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760253360</t>
@@ -1726,50 +1726,1184 @@
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760253776</t>
   </si>
   <si>
     <t>760253776</t>
   </si>
   <si>
     <t>MFPS-KHD-P-CQL2-024-100-OD</t>
   </si>
   <si>
     <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, pre-cabled I/O LSZH, 100m, front patch cords orientation to the right, 48 LC/APC, grade C</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760255804</t>
   </si>
   <si>
     <t>760255804</t>
   </si>
   <si>
     <t>MFPS-JHD-P-SJS2-096</t>
   </si>
   <si>
     <t>MFPS Fiber Optic panel, 2RU, 48 fibers/RU, splice/patch, ANT/front patch cords orientation to the right, 96 SC/APC, grade C</t>
   </si>
   <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245765</t>
+  </si>
+  <si>
+    <t>760245765</t>
+  </si>
+  <si>
+    <t>MFPS-IED-P-SLL2-216</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 3RU, 72 fibers/RU, splice/patch, ANT/front patch cords orientation to the left, 216 LC/APC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760242172</t>
+  </si>
+  <si>
+    <t>760242172</t>
+  </si>
+  <si>
+    <t>MFPS-IHD-P-SKS1-144</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 3RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the left, 144 SC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245762</t>
+  </si>
+  <si>
+    <t>760245762</t>
+  </si>
+  <si>
+    <t>MFPS-IHD-P-SLL2-144</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 3RU, 48 fibers/RU, splice/patch, ANT/front patch cords orientation to the left, 144 LC/APC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760239465</t>
+  </si>
+  <si>
+    <t>760239465</t>
+  </si>
+  <si>
+    <t>MFPS-IXD-P-SILG-288</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 3RU, 96 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 288 LC/APC, grade B</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760248343</t>
+  </si>
+  <si>
+    <t>760248343</t>
+  </si>
+  <si>
+    <t>MFPS-IXD-P-SJLG-288</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 3RU, 96 fibers/RU, splice/patch, ANT/front patch cords orientation to the right, 288 LC/APC, grade B</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760238814</t>
+  </si>
+  <si>
+    <t>760238814</t>
+  </si>
+  <si>
+    <t>MFPS-IXD-P-SKLF-288</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 3RU, 96 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the left, 288 LC/UPC, grade B</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245764</t>
+  </si>
+  <si>
+    <t>760245764</t>
+  </si>
+  <si>
+    <t>MFPS-JED-P-SLL2-144</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 2RU, 72 fibers/RU, splice/patch, ANT/front patch cords orientation to the left, 144 LC/APC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244418</t>
+  </si>
+  <si>
+    <t>760244418</t>
+  </si>
+  <si>
+    <t>MFPS-JHD-P-PMS1-096</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 2RU, 48 fibers/RU, patch/patch, front patch cords orientation to the left, 96 SC/UPC</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760239290</t>
+  </si>
+  <si>
+    <t>760239290</t>
+  </si>
+  <si>
+    <t>MFPS-JHD-P-PNS1-096</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 2RU, 48 fibers/RU, patch/patch, front patch cords orientation to the right, 96 SC/UPC</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244353</t>
+  </si>
+  <si>
+    <t>760244353</t>
+  </si>
+  <si>
+    <t>MFPS-JHD-P-SISG-096</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 2RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 96 SC/APC, grade B</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760243047</t>
+  </si>
+  <si>
+    <t>760243047</t>
+  </si>
+  <si>
+    <t>MFPS-JHD-P-SKS2-096</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 2RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the left, 96 SC/APC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245761</t>
+  </si>
+  <si>
+    <t>760245761</t>
+  </si>
+  <si>
+    <t>MFPS-JHD-P-SLL2-096</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 2RU, 48 fibers/RU, splice/patch, ANT/front patch cords orientation to the left, 96 LC/APC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244416</t>
+  </si>
+  <si>
+    <t>760244416</t>
+  </si>
+  <si>
+    <t>MFPS-JXD-P-PML1-192</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 2RU, 96 fibers/RU, patch/patch, front patch cords orientation to the left, 192 LC/UPC</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244638</t>
+  </si>
+  <si>
+    <t>760244638</t>
+  </si>
+  <si>
+    <t>MFPS-JXD-P-SIL1-192</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 2RU, 96 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 192 LC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244681</t>
+  </si>
+  <si>
+    <t>760244681</t>
+  </si>
+  <si>
+    <t>MFPS-JXD-P-SILF-192</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 2RU, 96 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 192 LC/UPC, grade B</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244417</t>
+  </si>
+  <si>
+    <t>760244417</t>
+  </si>
+  <si>
+    <t>MFPS-JXD-P-SKL1-192</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 2RU, 96 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the left, 192 LC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760239356</t>
+  </si>
+  <si>
+    <t>760239356</t>
+  </si>
+  <si>
+    <t>MFPS-KED-P-SILF-072</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 72 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 72 LC/UPC, grade B</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760240722</t>
+  </si>
+  <si>
+    <t>760240722</t>
+  </si>
+  <si>
+    <t>MFPS-KED-P-SILG-072</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 72 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 72 LC/APC, grade B</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760240723</t>
+  </si>
+  <si>
+    <t>760240723</t>
+  </si>
+  <si>
+    <t>MFPS-KED-P-SKLG-072</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 72 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the left, 72 LC/APC, grade B</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760246334</t>
+  </si>
+  <si>
+    <t>760246334</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-PML1-048</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, patch/patch, front patch cords orientation to the left, 48 LC/UPC</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760239682</t>
+  </si>
+  <si>
+    <t>760239682</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-PNL2-048</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, patch/patch, front patch cords orientation to the right, 48 LC/APC</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241787</t>
+  </si>
+  <si>
+    <t>760241787</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-SIL2-024</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 24 LC/APC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245784</t>
+  </si>
+  <si>
+    <t>760245784</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-SILF-012</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 12 LC/UPC, grade B</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245785</t>
+  </si>
+  <si>
+    <t>760245785</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-SILG-012</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 12 LC/APC, grade B</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244357</t>
+  </si>
+  <si>
+    <t>760244357</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-SILG-048</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 48 LC/APC, grade B</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245792</t>
+  </si>
+  <si>
+    <t>760245792</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-SIS1-012</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 12 SC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245815</t>
+  </si>
+  <si>
+    <t>760245815</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-SIS1-024</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 24 SC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245817</t>
+  </si>
+  <si>
+    <t>760245817</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-SISF-024</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 24 SC/UPC, grade B</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245818</t>
+  </si>
+  <si>
+    <t>760245818</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-SISG-024</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 24 SC/APC, grade B</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245787</t>
+  </si>
+  <si>
+    <t>760245787</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-SKL1-012</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the left, 12 LC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245789</t>
+  </si>
+  <si>
+    <t>760245789</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-SKLF-012</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the left, 12 LC/UPC, grade B</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245812</t>
+  </si>
+  <si>
+    <t>760245812</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-SKLF-024</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the left, 24 LC/UPC, grade B</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245813</t>
+  </si>
+  <si>
+    <t>760245813</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-SKLG-024</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the left, 24 LC/APC, grade B</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760248148</t>
+  </si>
+  <si>
+    <t>760248148</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-SKLG-048</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the left, 48 LC/APC, grade B</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245796</t>
+  </si>
+  <si>
+    <t>760245796</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-SKS1-012</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the left, 12 SC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245797</t>
+  </si>
+  <si>
+    <t>760245797</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-SKS2-012</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the left, 12 SC/APC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245820</t>
+  </si>
+  <si>
+    <t>760245820</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-SKS2-024</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the left, 24 SC/APC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245798</t>
+  </si>
+  <si>
+    <t>760245798</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-SKSF-012</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the left, 12 SC/UPC, grade B</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760243360</t>
+  </si>
+  <si>
+    <t>760243360</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-SKSF-048</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the left, 48 SC/UPC, grade B</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245799</t>
+  </si>
+  <si>
+    <t>760245799</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-SKSG-012</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the left, 12 SC/APC, grade B</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245822</t>
+  </si>
+  <si>
+    <t>760245822</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-SKSG-024</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the left, 24 SC/APC, grade B</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760248533</t>
+  </si>
+  <si>
+    <t>760248533</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-SLE9-048</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245760</t>
+  </si>
+  <si>
+    <t>760245760</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-SLL2-048</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, splice/patch, ANT/front patch cords orientation to the left, 48 LC/APC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244587</t>
+  </si>
+  <si>
+    <t>760244587</t>
+  </si>
+  <si>
+    <t>MFPS-KXD-P-PML1-096</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 96 fibers/RU, patch/patch, front patch cords orientation to the left, 96 LC/UPC</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244680</t>
+  </si>
+  <si>
+    <t>760244680</t>
+  </si>
+  <si>
+    <t>MFPS-KXD-P-SILF-096</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 96 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 96 LC/UPC, grade B</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760253069</t>
+  </si>
+  <si>
+    <t>760253069</t>
+  </si>
+  <si>
+    <t>MFPS-IHD-P-SJEC-144</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 3RU, 48 fibers/RU, splice/patch, ANT/front patch cords orientation to the right, 144 LSH/APC, Grade B</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760251770</t>
+  </si>
+  <si>
+    <t>760251770</t>
+  </si>
+  <si>
+    <t>MFPS-JHD-P-SJEC-096</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760253202</t>
+  </si>
+  <si>
+    <t>760253202</t>
+  </si>
+  <si>
+    <t>MFPS-JHD-P-SKS3-096</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 2RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the left, 96 SC/APC 9°, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760253068</t>
+  </si>
+  <si>
+    <t>760253068</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-SJEC-048</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760252785</t>
+  </si>
+  <si>
+    <t>760252785</t>
+  </si>
+  <si>
+    <t>MFPS-IED-P-PML2-216</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 3RU, 72 fibers/RU, patch/patch, front patch cords orientation to the left, 216 LC/APC</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760237310</t>
+  </si>
+  <si>
+    <t>760237310</t>
+  </si>
+  <si>
+    <t>MFPS-IED-P-PNL5(OM4)-216</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 3RU, 72 fibers/RU, patch/patch, front patch cords orientation to the right, 216 LC/UPC OM4</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760235016</t>
+  </si>
+  <si>
+    <t>760235016</t>
+  </si>
+  <si>
+    <t>MFPS-IHD-P-SIL5(OM4)-144</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 3RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 144 LC/UPC OM4</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760235017</t>
+  </si>
+  <si>
+    <t>760235017</t>
+  </si>
+  <si>
+    <t>MFPS-IHD-P-SIS5(OM4)-144</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 3RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 144 SC/UPC OM4</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760253904</t>
+  </si>
+  <si>
+    <t>760253904</t>
+  </si>
+  <si>
+    <t>MFPS-JHD-P-CRLG-096-30-OK</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 2RU, 96 fibers/RU, pre-cabled I/O LSZH, 30m, front patch cords orientation to the left, 96 LC/APC, grade B</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760235015</t>
+  </si>
+  <si>
+    <t>760235015</t>
+  </si>
+  <si>
+    <t>MFPS-JHD-P-SIS5(OM4)-096</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 2RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 96 SC/UPC OM4</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760253076</t>
+  </si>
+  <si>
+    <t>760253076</t>
+  </si>
+  <si>
+    <t>MFPS-JHD-P-SKEC-096</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 2RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the left, 96 LSH/APC, grade B</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760253144</t>
+  </si>
+  <si>
+    <t>760253144</t>
+  </si>
+  <si>
+    <t>MFPS-KED-P-SIL5(OM4)-072</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 72 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 72 LC/UPC, OM4</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760235018</t>
+  </si>
+  <si>
+    <t>760235018</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-SIL5(OM4)-048</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 48 LC/UPC, OM4</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760239388</t>
+  </si>
+  <si>
+    <t>760239388</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-SILG-006</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 6 LC/APC, grade B</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760251621</t>
+  </si>
+  <si>
+    <t>760251621</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-SISF-048</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 48 SC/UPC, grade B</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760253075</t>
+  </si>
+  <si>
+    <t>760253075</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-SKEC-048</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the left, 48 LSH/APC, grade B</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760251113</t>
+  </si>
+  <si>
+    <t>760251113</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-SKL5(OM4)-024</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the left, 24 LC/UPC, OM4</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760251140</t>
+  </si>
+  <si>
+    <t>760251140</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-SKL5(OM4)-048</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the left, 48 LC/UPC, OM4</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760253145</t>
+  </si>
+  <si>
+    <t>760253145</t>
+  </si>
+  <si>
+    <t>MFPS-KXD-P-SIL5(OM4)-096</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 96 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 96 LC/UPC, OM4</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760235170</t>
+  </si>
+  <si>
+    <t>760235170</t>
+  </si>
+  <si>
+    <t>MFPS-KXD-P-SKL5(OM4)-096</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 96 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the left, 96 LC/UPC, OM4</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760255803</t>
+  </si>
+  <si>
+    <t>760255803</t>
+  </si>
+  <si>
+    <t>MFPS-JHD-P-CQS2-096-30-OK</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 2RU, 96 fibers/RU, pre-cabled I/O LSZH, 30m, front patch cords orientation to the right, 96 SC/APC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241916</t>
+  </si>
+  <si>
+    <t>760241916</t>
+  </si>
+  <si>
+    <t>MFPS-JHD-P-CQS1-096-30-OK</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 2RU, 96 fibers/RU, pre-cabled I/O LSZH, 30m, front patch cords orientation to the right, 96 SC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241917</t>
+  </si>
+  <si>
+    <t>760241917</t>
+  </si>
+  <si>
+    <t>MFPS-JHD-P-CQL1-096-10-OK</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 2RU, 96 fibers/RU, pre-cabled I/O LSZH, 10m, front patch cords orientation to the right, 96 LC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241918</t>
+  </si>
+  <si>
+    <t>760241918</t>
+  </si>
+  <si>
+    <t>MFPS-JHD-P-CQL1-096-20-OK</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 2RU, 96 fibers/RU, pre-cabled I/O LSZH, 20m, front patch cords orientation to the right, 96 LC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760238573</t>
+  </si>
+  <si>
+    <t>760238573</t>
+  </si>
+  <si>
+    <t>MFPS-KXD-P-PNL2-96</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 96 fibers/RU, patch/patch, front patch cords orientation to the right, 96 LC/APC</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760238574</t>
+  </si>
+  <si>
+    <t>760238574</t>
+  </si>
+  <si>
+    <t>MFPS-KXD-P-PML2-96</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 96 fibers/RU, patch/patch, front patch cords orientation to the left, 96 LC/APC</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760238575</t>
+  </si>
+  <si>
+    <t>760238575</t>
+  </si>
+  <si>
+    <t>MFPS-KXD-P-SKL2-96</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 96 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the left, 96 LC/APC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760238459</t>
+  </si>
+  <si>
+    <t>760238459</t>
+  </si>
+  <si>
+    <t>MFPS-JED-P-SKL2-144</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 2RU, 72 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the left, 144 LC/APC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760238813</t>
+  </si>
+  <si>
+    <t>760238813</t>
+  </si>
+  <si>
+    <t>MFPS-JXD-P-SKLF-192</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 2RU, 96 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the left, 192 LC/UPC, grade B</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760238848</t>
+  </si>
+  <si>
+    <t>760238848</t>
+  </si>
+  <si>
+    <t>MFPS-JHD-P-PMS2-096</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 2RU, 48 fibers/RU, patch/patch, front patch cords orientation to the left, 96 SC/APC</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760238914</t>
+  </si>
+  <si>
+    <t>760238914</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-SKS2-048</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the left, 48 SC/APC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760239017</t>
+  </si>
+  <si>
+    <t>760239017</t>
+  </si>
+  <si>
+    <t>MFPS-IHD-P-SKSG-144</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 3RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the left, 144 SC/APC, Grade B</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760239154</t>
+  </si>
+  <si>
+    <t>760239154</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-SIE9-048</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760239155</t>
+  </si>
+  <si>
+    <t>760239155</t>
+  </si>
+  <si>
+    <t>MFPS-JHD-P-SIE9-096</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760239156</t>
+  </si>
+  <si>
+    <t>760239156</t>
+  </si>
+  <si>
+    <t>MFPS-IHD-P-SIE9-144</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760239123</t>
+  </si>
+  <si>
+    <t>760239123</t>
+  </si>
+  <si>
+    <t>MFPS-IXD-P-SKL1-288</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 3RU, 96 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the left, 288 LC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241879</t>
+  </si>
+  <si>
+    <t>760241879</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-CQS1-048-20-OF</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, pre-cabled I/O LSZH, 20m, front patch cords orientation to the right, 48 SC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241882</t>
+  </si>
+  <si>
+    <t>760241882</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-CQL1-048-20-OF</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, pre-cabled I/O LSZH, 20m, front patch cords orientation to the right, 48 LC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241899</t>
+  </si>
+  <si>
+    <t>760241899</t>
+  </si>
+  <si>
+    <t>MFPS-KXD-P-CRL1-096-10-OK</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 96 fibers/RU, pre-cabled I/O LSZH, 10m, front patch cords orientation to the left, 96 LC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241873</t>
+  </si>
+  <si>
+    <t>760241873</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-CRS1-048-20-OF</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, pre-cabled I/O LSZH, 20m, front patch cords orientation to the left, 48 SC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241900</t>
+  </si>
+  <si>
+    <t>760241900</t>
+  </si>
+  <si>
+    <t>MFPS-KXD-P-CRL1-096-20-OK</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 96 fibers/RU, pre-cabled I/O LSZH, 20m, front patch cords orientation to the left, 96 LC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241887</t>
+  </si>
+  <si>
+    <t>760241887</t>
+  </si>
+  <si>
+    <t>MFPS-KED-P-CRL1-072-10-OG</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 72 fibers/RU, pre-cabled I/O LSZH, 10m, front patch cords orientation to the left, 72 LC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241888</t>
+  </si>
+  <si>
+    <t>760241888</t>
+  </si>
+  <si>
+    <t>MFPS-KED-P-CRL1-072-20-OG</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 72 fibers/RU, pre-cabled I/O LSZH, 20m, front patch cords orientation to the left, 72 LC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241906</t>
+  </si>
+  <si>
+    <t>760241906</t>
+  </si>
+  <si>
+    <t>MFPS-KXD-P-CQL1-096-20-OK</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 96 fibers/RU, pre-cabled I/O LSZH, 20m, front patch cords orientation to the right, 96 LC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241889</t>
+  </si>
+  <si>
+    <t>760241889</t>
+  </si>
+  <si>
+    <t>MFPS-KED-P-CRL1-072-30-OG</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 72 fibers/RU, pre-cabled I/O LSZH, 30m, front patch cords orientation to the left, 72 LC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241875</t>
+  </si>
+  <si>
+    <t>760241875</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-CRL1-048-10-OF</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, pre-cabled I/O LSZH, 10m, front patch cords orientation to the left, 48 LC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241912</t>
+  </si>
+  <si>
+    <t>760241912</t>
+  </si>
+  <si>
+    <t>MFPS-JHD-P-CRL1-096-20-OK</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 2RU, 96 fibers/RU, pre-cabled I/O LSZH, 20m, front patch cords orientation to the left, 96 LC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241893</t>
+  </si>
+  <si>
+    <t>760241893</t>
+  </si>
+  <si>
+    <t>MFPS-KED-P-CQL1-072-10-OG</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 72 fibers/RU, pre-cabled I/O LSZH, 10m, front patch cords orientation to the right, 72 LC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241908</t>
+  </si>
+  <si>
+    <t>760241908</t>
+  </si>
+  <si>
+    <t>MFPS-JHD-P-CRS1-096-10-OK</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 2RU, 96 fibers/RU, pre-cabled I/O LSZH, 10m, front patch cords orientation to the left, 96 SC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241894</t>
+  </si>
+  <si>
+    <t>760241894</t>
+  </si>
+  <si>
+    <t>MFPS-KED-P-CQL1-072-20-OG</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 72 fibers/RU, pre-cabled I/O LSZH, 20m, front patch cords orientation to the right, 72 LC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241877</t>
+  </si>
+  <si>
+    <t>760241877</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-CRL1-048-30-OF</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, pre-cabled I/O LSZH, 30m, front patch cords orientation to the left, 48 LC/UPC, grade C</t>
+  </si>
+  <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760259046</t>
   </si>
   <si>
     <t>760259046</t>
   </si>
   <si>
     <t>MFPS-KED-P-YRLG-01164P</t>
   </si>
   <si>
     <t>MFPS Fiber Optic panel, 1RU, 1 splitter 1x64, right side orientation, LC/APC grade B</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760259679</t>
   </si>
   <si>
     <t>760259679</t>
   </si>
   <si>
     <t>MFPS-KED-P-YRLG-18102P</t>
   </si>
   <si>
     <t>MFPS Fiber Optic panel, 1RU, 18 splitters 1x2, right side orientation, LC/APC grade B</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760259681</t>
@@ -1786,1521 +2920,387 @@
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760259683</t>
   </si>
   <si>
     <t>760259683</t>
   </si>
   <si>
     <t>MFPS-KED-P-YRLG-06108P</t>
   </si>
   <si>
     <t>MFPS Fiber Optic panel, 1RU, 6 splitters 1x8, right side orientation, LC/APC grade B</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760259680</t>
   </si>
   <si>
     <t>760259680</t>
   </si>
   <si>
     <t>MFPS-KED-P-YLLG-18102P</t>
   </si>
   <si>
     <t>MFPS Fiber Optic panel, 1RU, 18 splitters 1x2, left side orientation, LC/APC grade B</t>
   </si>
   <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760262941</t>
+  </si>
+  <si>
+    <t>760262941</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-CQS2-48-30-OF</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, pre-cabled I/O LSZH, 30m, front patch cords orientation to the right, 48 SC/APC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760257912</t>
+  </si>
+  <si>
+    <t>760257912</t>
+  </si>
+  <si>
+    <t>MFPS-IED-P-SKLF-216</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 3RU, 72 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the left, 216 LC/UPC, grade B</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760237459</t>
+  </si>
+  <si>
+    <t>760237459</t>
+  </si>
+  <si>
+    <t>MFPS-IHD-P-SIS1-144</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 3RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 144 SC/UPC, Grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760237403</t>
+  </si>
+  <si>
+    <t>760237403</t>
+  </si>
+  <si>
+    <t>MFPS-IXD-P-SIL2-288</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 3RU, 96 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 288 LC/APC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760235013</t>
+  </si>
+  <si>
+    <t>760235013</t>
+  </si>
+  <si>
+    <t>MFPS-JHD-P-SIL1-096</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 2RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 96 LC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760234915</t>
+  </si>
+  <si>
+    <t>760234915</t>
+  </si>
+  <si>
+    <t>MFPS-JHD-P-PNL2-096</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 2RU, 48 fibers/RU, patch/patch, front patch cords orientation to the right, 96 LC/APC</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760235532</t>
+  </si>
+  <si>
+    <t>760235532</t>
+  </si>
+  <si>
+    <t>MFPS-IED-P-SIL2-216</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 3RU, 72 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 216 LC/APC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760235581</t>
+  </si>
+  <si>
+    <t>760235581</t>
+  </si>
+  <si>
+    <t>MFPS-KED-P-SKL1-72</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 72 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the left, 72 LC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760235533</t>
+  </si>
+  <si>
+    <t>760235533</t>
+  </si>
+  <si>
+    <t>MFPS-IED-P-PNL2-216</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 3RU, 72 fibers/RU, patch/patch, front patch cords orientation to the right, 216 LC/APC</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760235582</t>
+  </si>
+  <si>
+    <t>760235582</t>
+  </si>
+  <si>
+    <t>MFPS-KED-P-SIL1-072</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 72 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 72 LC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760235866</t>
+  </si>
+  <si>
+    <t>760235866</t>
+  </si>
+  <si>
+    <t>MFPS-IED-P-SIL1-216</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 3RU, 72 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 216 LC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760237173</t>
+  </si>
+  <si>
+    <t>760237173</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-SIS2-048</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760237174</t>
+  </si>
+  <si>
+    <t>760237174</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-SILF-048</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 48 LC/UPC, grade B</t>
+  </si>
+  <si>
+    <t>EH6588-000</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-SIL2-048</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 48 LC/APC, grade C</t>
+  </si>
+  <si>
+    <t>EH6582-000</t>
+  </si>
+  <si>
+    <t>MFPS-JHD-P-SIS2-096</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 2RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 96 SC/APC, grade C</t>
+  </si>
+  <si>
+    <t>EH9556-000</t>
+  </si>
+  <si>
+    <t>MFPS-JXD-P-SIL2-192</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 2RU, 96 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 192 LC/APC, grade C</t>
+  </si>
+  <si>
+    <t>EH9594-000</t>
+  </si>
+  <si>
+    <t>MFPS-KXD-P-SIL2-96</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 96 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 96 LC/APC, grade C</t>
+  </si>
+  <si>
+    <t>EK3470-000</t>
+  </si>
+  <si>
+    <t>MFPS-IHD-P-SKS2-144</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 3RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the left, 144 SC/APC, Grade C</t>
+  </si>
+  <si>
+    <t>EK3471-000</t>
+  </si>
+  <si>
+    <t>MFPS-IHD-P-PMS2-144</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 3RU, 48 fibers/RU, patch/patch, front patch cords orientation to the left, 144 SC/APC</t>
+  </si>
+  <si>
+    <t>EK3431-000</t>
+  </si>
+  <si>
+    <t>MFPS-IHD-P-SIS2-144</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 3RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 144 SC/APC, Grade C</t>
+  </si>
+  <si>
+    <t>EK3731-000</t>
+  </si>
+  <si>
+    <t>MFPS-JED-P-PML1-144</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 2RU, 72 fibers/RU, patch/patch, front patch cords orientation to the left, 144 LC/UPC</t>
+  </si>
+  <si>
+    <t>EK3437-000</t>
+  </si>
+  <si>
+    <t>MFPS-KED-P-PNL1-72</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 72 fibers/RU, patch/patch, front patch cords orientation to the right, 72 LC/UPC</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760250346</t>
+  </si>
+  <si>
+    <t>760250346</t>
+  </si>
+  <si>
+    <t>MFPS-IHD-P-SILG-144</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 3RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 144 LC/APC, Grade B</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760250751</t>
+  </si>
+  <si>
+    <t>760250751</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-PML2-048</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, patch/patch, front patch cords orientation to the left, 48 LC/APC</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760257079</t>
+  </si>
+  <si>
+    <t>760257079</t>
+  </si>
+  <si>
+    <t>MFPS-KED-P-PML2-072</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 72 fibers/RU, patch/patch, front patch cords orientation to the left, 72 LC/APC</t>
+  </si>
+  <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760259682</t>
   </si>
   <si>
     <t>760259682</t>
   </si>
   <si>
     <t>MFPS-KED-P-YLLG-12104P</t>
   </si>
   <si>
     <t>MFPS Fiber Optic panel, 1RU, 12 splitters 1x4, left side orientation, LC/APC grade B</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760259684</t>
   </si>
   <si>
     <t>760259684</t>
   </si>
   <si>
     <t>MFPS-KED-P-YLLG-06108P</t>
   </si>
   <si>
     <t>MFPS Fiber Optic panel, 1RU, 6 splitters 1x8, left side orientation, LC/APC grade B</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760259688</t>
   </si>
   <si>
     <t>760259688</t>
   </si>
   <si>
     <t>MFPS-KED-P-YLLG-02132P</t>
   </si>
   <si>
     <t>MFPS Fiber Optic panel, 1RU, 2 splitters 1x32, left side orientation, LC/APC grade B</t>
   </si>
   <si>
-    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760257079</t>
-[...550 lines deleted...]
-  <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244696</t>
   </si>
   <si>
     <t>760244696</t>
   </si>
   <si>
     <t>MFPS-IHD-P-SJE9-144</t>
   </si>
   <si>
-    <t>MFPS Fiber Optic panel, 3RU, 48 fibers/RU, splice/patch, ANT/front patch cords orientation to the right, 144 LSH/APC, Grade B</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244700</t>
   </si>
   <si>
     <t>760244700</t>
   </si>
   <si>
     <t>MFPS-KED-P-SJL2-072</t>
   </si>
   <si>
     <t>MFPS Fiber Optic panel, 1RU, 72 fibers/RU, splice/patch, ANT/front patch cords orientation to the right, 72 LC/APC, grade C</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244704</t>
   </si>
   <si>
     <t>760244704</t>
   </si>
   <si>
     <t>MFPS-JXD-P-SJL2-192</t>
   </si>
   <si>
     <t>MFPS Fiber Optic panel, 2RU, 96 fibers/RU, splice/patch, ANT/front patch cords orientation to the right, 192 LC/APC, grade C</t>
-  </si>
-[...847 lines deleted...]
-    <t>MFPS Fiber Optic panel, 2RU, 96 fibers/RU, pre-cabled I/O LSZH, 30m, front patch cords orientation to the right, 96 SC/APC, grade C</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -3419,51 +3419,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J275" totalsRowShown="0">
   <autoFilter ref="A1:J275"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Requirements"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760257078" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760257089" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760238606" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760238608" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760238912" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760238913" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760239016" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760235171" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760235535" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760235536" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760235534" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241880" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241881" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241895" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241872" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241883" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241901" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241904" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241874" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241911" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241907" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241876" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241913" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241909" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241914" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241878" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241910" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241915" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241919" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244326" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244695" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244705" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244697" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244698" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244699" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244701" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244702" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244703" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244694" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760260550" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760259047" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760259685" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760259687" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760259686" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760259208" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760257712" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760257713" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760262942" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760237807" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760238078" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760238460" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760237175" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760237176" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760237311" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760237524" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241830" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244643" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760242853" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245919" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760248535" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245768" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760248344" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241574" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760240724" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241521" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760240725" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760242173" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241575" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244419" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760248534" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760242376" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245767" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245763" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244588" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760248122" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241445" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244589" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760248121" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245782" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241707" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245783" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245807" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245808" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245793" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245816" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245794" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245795" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245786" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245809" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245810" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245788" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245811" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244639" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244318" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760253074" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760253072" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760252832" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760251892" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/itemeh6592-000" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/itemeh6594-000" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/itemeh6586-000" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/itemek1104-000" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/itemej3115-000" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/itemek3728-000" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/itemek3729-000" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/itemek3730-000" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/itemek3432-000" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/itemek3732-000" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/itemek3438-000" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/itemek3439-000" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/itemek0600-000" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760250905" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244352" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760250970" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760250969" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245790" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245819" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244415" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245821" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245791" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245814" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241905" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760242630" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760238812" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245766" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760253073" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760253070" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760253360" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760253071" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760254468" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760253077" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760251320" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760252969" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760235014" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760253944" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760253142" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760253143" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/itemeh6587-000" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760235019" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760253776" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760255804" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760259046" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760259679" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760259681" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760259683" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760259680" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760259682" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760259684" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760259688" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760257079" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760257912" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760262941" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/itemeh6582-000" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/itemeh9556-000" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/itemeh9594-000" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/itemek3470-000" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/itemek3471-000" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/itemek3431-000" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/itemek3731-000" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/itemek3437-000" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/itemeh6588-000" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760238573" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760238574" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760238575" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760238459" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760238813" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760238848" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760238914" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241916" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241917" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241918" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760239017" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760239154" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760239155" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760239156" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760239123" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241879" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241882" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241899" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241873" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241900" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241887" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241888" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241906" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241889" TargetMode="External" /><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241875" TargetMode="External" /><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241912" TargetMode="External" /><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241893" TargetMode="External" /><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241908" TargetMode="External" /><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241894" TargetMode="External" /><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241877" TargetMode="External" /><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760235013" TargetMode="External" /><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760234915" TargetMode="External" /><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760235532" TargetMode="External" /><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760235581" TargetMode="External" /><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760235533" TargetMode="External" /><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760235582" TargetMode="External" /><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760235866" TargetMode="External" /><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244696" TargetMode="External" /><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244700" TargetMode="External" /><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244704" TargetMode="External" /><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760237173" TargetMode="External" /><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760237174" TargetMode="External" /><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760237459" TargetMode="External" /><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760237403" TargetMode="External" /><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760250346" TargetMode="External" /><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760250751" TargetMode="External" /><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760253069" TargetMode="External" /><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760251770" TargetMode="External" /><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760253202" TargetMode="External" /><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760253068" TargetMode="External" /><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760252785" TargetMode="External" /><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760237310" TargetMode="External" /><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760235016" TargetMode="External" /><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760235017" TargetMode="External" /><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760253904" TargetMode="External" /><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760235015" TargetMode="External" /><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760253076" TargetMode="External" /><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760253144" TargetMode="External" /><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760235018" TargetMode="External" /><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760239388" TargetMode="External" /><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760251621" TargetMode="External" /><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760253075" TargetMode="External" /><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760251113" TargetMode="External" /><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760251140" TargetMode="External" /><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760253145" TargetMode="External" /><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760235170" TargetMode="External" /><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245765" TargetMode="External" /><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760242172" TargetMode="External" /><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245762" TargetMode="External" /><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760239465" TargetMode="External" /><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760248343" TargetMode="External" /><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760238814" TargetMode="External" /><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245764" TargetMode="External" /><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244418" TargetMode="External" /><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760239290" TargetMode="External" /><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244353" TargetMode="External" /><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760243047" TargetMode="External" /><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245761" TargetMode="External" /><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244416" TargetMode="External" /><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244638" TargetMode="External" /><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244681" TargetMode="External" /><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244417" TargetMode="External" /><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760239356" TargetMode="External" /><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760240722" TargetMode="External" /><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760240723" TargetMode="External" /><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760246334" TargetMode="External" /><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760239682" TargetMode="External" /><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241787" TargetMode="External" /><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245784" TargetMode="External" /><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245785" TargetMode="External" /><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244357" TargetMode="External" /><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245792" TargetMode="External" /><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245815" TargetMode="External" /><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245817" TargetMode="External" /><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245818" TargetMode="External" /><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245787" TargetMode="External" /><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245789" TargetMode="External" /><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245812" TargetMode="External" /><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245813" TargetMode="External" /><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760248148" TargetMode="External" /><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245796" TargetMode="External" /><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245797" TargetMode="External" /><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245820" TargetMode="External" /><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245798" TargetMode="External" /><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760243360" TargetMode="External" /><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245799" TargetMode="External" /><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245822" TargetMode="External" /><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760248533" TargetMode="External" /><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245760" TargetMode="External" /><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244587" TargetMode="External" /><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244680" TargetMode="External" /><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760255803" TargetMode="External" /><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760250905" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244352" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760250970" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760250969" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241830" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244643" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760242853" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245919" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760248535" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245768" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760248344" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241574" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760240724" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241521" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760240725" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760242173" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241575" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244419" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760248534" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760242376" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245767" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245763" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244588" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760248122" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241445" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244589" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760248121" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245782" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241707" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245783" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245807" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245808" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245793" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245816" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245794" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245795" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245786" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245809" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245810" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245788" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245811" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244639" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244318" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245790" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245819" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244415" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245821" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245791" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245814" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241905" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760242630" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760238812" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245766" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760257089" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760235171" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760235535" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760235536" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760235534" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244695" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244705" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244697" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244698" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244699" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244701" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244702" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244703" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244694" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760237175" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760237176" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760237311" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760237524" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760237807" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760238078" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760239016" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241880" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241881" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241895" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241872" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241883" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241901" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241904" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241874" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241911" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241907" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241876" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241913" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241909" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241914" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241878" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241910" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241915" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241919" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244326" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760238460" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760238606" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760238608" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760238912" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760238913" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/itemek3730-000" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/itemek3432-000" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/itemek3732-000" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/itemek3438-000" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/itemek3439-000" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/itemeh6592-000" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/itemeh6594-000" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/itemeh6586-000" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/itemek1104-000" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/itemej3115-000" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/itemek3728-000" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/itemek3729-000" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760259208" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/itemek0600-000" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760262942" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760257712" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760257713" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760260550" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760259047" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760259685" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760259687" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760259686" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760257078" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760253074" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760253072" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760252832" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760251892" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760253073" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760253070" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760253360" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760253071" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760254468" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760253077" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760251320" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760252969" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760235014" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760253944" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760253142" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760253143" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/itemeh6587-000" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760235019" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760253776" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760255804" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245765" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760242172" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245762" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760239465" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760248343" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760238814" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245764" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244418" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760239290" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244353" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760243047" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245761" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244416" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244638" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244681" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244417" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760239356" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760240722" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760240723" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760246334" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760239682" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241787" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245784" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245785" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244357" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245792" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245815" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245817" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245818" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245787" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245789" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245812" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245813" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760248148" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245796" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245797" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245820" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245798" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760243360" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245799" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245822" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760248533" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245760" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244587" TargetMode="External" /><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244680" TargetMode="External" /><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760253069" TargetMode="External" /><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760251770" TargetMode="External" /><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760253202" TargetMode="External" /><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760253068" TargetMode="External" /><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760252785" TargetMode="External" /><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760237310" TargetMode="External" /><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760235016" TargetMode="External" /><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760235017" TargetMode="External" /><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760253904" TargetMode="External" /><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760235015" TargetMode="External" /><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760253076" TargetMode="External" /><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760253144" TargetMode="External" /><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760235018" TargetMode="External" /><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760239388" TargetMode="External" /><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760251621" TargetMode="External" /><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760253075" TargetMode="External" /><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760251113" TargetMode="External" /><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760251140" TargetMode="External" /><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760253145" TargetMode="External" /><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760235170" TargetMode="External" /><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760255803" TargetMode="External" /><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241916" TargetMode="External" /><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241917" TargetMode="External" /><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241918" TargetMode="External" /><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760238573" TargetMode="External" /><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760238574" TargetMode="External" /><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760238575" TargetMode="External" /><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760238459" TargetMode="External" /><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760238813" TargetMode="External" /><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760238848" TargetMode="External" /><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760238914" TargetMode="External" /><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760239017" TargetMode="External" /><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760239154" TargetMode="External" /><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760239155" TargetMode="External" /><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760239156" TargetMode="External" /><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760239123" TargetMode="External" /><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241879" TargetMode="External" /><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241882" TargetMode="External" /><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241899" TargetMode="External" /><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241873" TargetMode="External" /><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241900" TargetMode="External" /><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241887" TargetMode="External" /><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241888" TargetMode="External" /><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241906" TargetMode="External" /><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241889" TargetMode="External" /><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241875" TargetMode="External" /><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241912" TargetMode="External" /><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241893" TargetMode="External" /><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241908" TargetMode="External" /><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241894" TargetMode="External" /><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241877" TargetMode="External" /><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760259046" TargetMode="External" /><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760259679" TargetMode="External" /><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760259681" TargetMode="External" /><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760259683" TargetMode="External" /><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760259680" TargetMode="External" /><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760262941" TargetMode="External" /><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760257912" TargetMode="External" /><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760237459" TargetMode="External" /><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760237403" TargetMode="External" /><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760235013" TargetMode="External" /><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760234915" TargetMode="External" /><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760235532" TargetMode="External" /><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760235581" TargetMode="External" /><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760235533" TargetMode="External" /><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760235582" TargetMode="External" /><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760235866" TargetMode="External" /><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760237173" TargetMode="External" /><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760237174" TargetMode="External" /><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/itemeh6588-000" TargetMode="External" /><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/itemeh6582-000" TargetMode="External" /><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/itemeh9556-000" TargetMode="External" /><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/itemeh9594-000" TargetMode="External" /><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/itemek3470-000" TargetMode="External" /><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/itemek3471-000" TargetMode="External" /><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/itemek3431-000" TargetMode="External" /><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/itemek3731-000" TargetMode="External" /><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/itemek3437-000" TargetMode="External" /><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760250346" TargetMode="External" /><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760250751" TargetMode="External" /><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760257079" TargetMode="External" /><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760259682" TargetMode="External" /><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760259684" TargetMode="External" /><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760259688" TargetMode="External" /><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244696" TargetMode="External" /><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244700" TargetMode="External" /><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244704" TargetMode="External" /><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J275"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="16.27734375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="32.5703125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="25.41796875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="124.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15.27734375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="18" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="83.41796875" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="29.27734375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.27734375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -3511,6862 +3511,6862 @@
       </c>
       <c r="D2" t="s">
         <v>14</v>
       </c>
       <c r="E2" t="s">
         <v>15</v>
       </c>
       <c r="G2" t="s">
         <v>16</v>
       </c>
       <c r="H2" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>15</v>
       </c>
       <c r="G3" t="s">
         <v>16</v>
       </c>
       <c r="H3" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="B4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D4" t="s">
         <v>24</v>
-      </c>
-[...7 lines deleted...]
-        <v>26</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="G4" t="s">
         <v>16</v>
       </c>
       <c r="H4" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="B5" t="s">
+        <v>27</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D5" t="s">
         <v>28</v>
-      </c>
-[...7 lines deleted...]
-        <v>30</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="G5" t="s">
         <v>16</v>
       </c>
       <c r="H5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B6" t="s">
+        <v>31</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D6" t="s">
         <v>32</v>
       </c>
-      <c r="B6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E6" t="s">
         <v>15</v>
       </c>
       <c r="G6" t="s">
         <v>16</v>
       </c>
       <c r="H6" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="B7" t="s">
+        <v>35</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D7" t="s">
         <v>36</v>
-      </c>
-[...7 lines deleted...]
-        <v>38</v>
       </c>
       <c r="E7" t="s">
         <v>15</v>
       </c>
       <c r="G7" t="s">
         <v>16</v>
       </c>
       <c r="H7" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B8" t="s">
+        <v>39</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D8" t="s">
         <v>40</v>
       </c>
-      <c r="B8" t="s">
+      <c r="E8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H8" t="s">
         <v>41</v>
-      </c>
-[...13 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="B9" t="s">
         <v>44</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D9" t="s">
         <v>45</v>
       </c>
-      <c r="C9" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E9" t="s">
         <v>15</v>
       </c>
       <c r="G9" t="s">
         <v>16</v>
       </c>
       <c r="H9" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B10" t="s">
         <v>48</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D10" t="s">
         <v>49</v>
-      </c>
-[...4 lines deleted...]
-        <v>50</v>
       </c>
       <c r="E10" t="s">
         <v>15</v>
       </c>
       <c r="G10" t="s">
         <v>16</v>
       </c>
       <c r="H10" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B11" t="s">
         <v>52</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D11" t="s">
         <v>53</v>
-      </c>
-[...4 lines deleted...]
-        <v>54</v>
       </c>
       <c r="E11" t="s">
         <v>15</v>
       </c>
       <c r="G11" t="s">
         <v>16</v>
       </c>
       <c r="H11" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B12" t="s">
         <v>56</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D12" t="s">
         <v>57</v>
       </c>
-      <c r="C12" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E12" t="s">
         <v>15</v>
       </c>
       <c r="G12" t="s">
         <v>16</v>
       </c>
       <c r="H12" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B13" t="s">
         <v>60</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D13" t="s">
         <v>61</v>
       </c>
-      <c r="C13" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E13" t="s">
         <v>15</v>
       </c>
       <c r="G13" t="s">
         <v>16</v>
       </c>
       <c r="H13" t="s">
-        <v>63</v>
+        <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="B14" t="s">
+        <v>64</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D14" t="s">
         <v>65</v>
       </c>
-      <c r="B14" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E14" t="s">
         <v>15</v>
       </c>
       <c r="G14" t="s">
         <v>16</v>
       </c>
       <c r="H14" t="s">
-        <v>63</v>
+        <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B15" t="s">
+        <v>68</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D15" t="s">
         <v>69</v>
       </c>
-      <c r="B15" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E15" t="s">
         <v>15</v>
       </c>
       <c r="G15" t="s">
         <v>16</v>
       </c>
       <c r="H15" t="s">
-        <v>63</v>
+        <v>17</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="B16" t="s">
+        <v>72</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D16" t="s">
         <v>73</v>
       </c>
-      <c r="B16" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E16" t="s">
         <v>15</v>
       </c>
       <c r="G16" t="s">
         <v>16</v>
       </c>
       <c r="H16" t="s">
-        <v>63</v>
+        <v>17</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="B17" t="s">
+        <v>76</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D17" t="s">
         <v>77</v>
       </c>
-      <c r="B17" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E17" t="s">
         <v>15</v>
       </c>
       <c r="G17" t="s">
         <v>16</v>
       </c>
       <c r="H17" t="s">
-        <v>63</v>
+        <v>17</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B18" t="s">
+        <v>80</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D18" t="s">
         <v>81</v>
       </c>
-      <c r="B18" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E18" t="s">
         <v>15</v>
       </c>
       <c r="G18" t="s">
         <v>16</v>
       </c>
       <c r="H18" t="s">
-        <v>63</v>
+        <v>17</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="B19" t="s">
+        <v>84</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D19" t="s">
         <v>85</v>
       </c>
-      <c r="B19" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E19" t="s">
         <v>15</v>
       </c>
       <c r="G19" t="s">
         <v>16</v>
       </c>
       <c r="H19" t="s">
-        <v>63</v>
+        <v>17</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B20" t="s">
+        <v>88</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D20" t="s">
         <v>89</v>
       </c>
-      <c r="B20" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E20" t="s">
         <v>15</v>
       </c>
       <c r="G20" t="s">
         <v>16</v>
       </c>
       <c r="H20" t="s">
-        <v>63</v>
+        <v>17</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="B21" t="s">
+        <v>92</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D21" t="s">
         <v>93</v>
       </c>
-      <c r="B21" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E21" t="s">
         <v>15</v>
       </c>
       <c r="G21" t="s">
         <v>16</v>
       </c>
       <c r="H21" t="s">
-        <v>63</v>
+        <v>17</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B22" t="s">
+        <v>96</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D22" t="s">
         <v>97</v>
       </c>
-      <c r="B22" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E22" t="s">
         <v>15</v>
       </c>
       <c r="G22" t="s">
         <v>16</v>
       </c>
       <c r="H22" t="s">
-        <v>63</v>
+        <v>17</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B23" t="s">
+        <v>100</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D23" t="s">
         <v>101</v>
       </c>
-      <c r="B23" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E23" t="s">
         <v>15</v>
       </c>
       <c r="G23" t="s">
         <v>16</v>
       </c>
       <c r="H23" t="s">
-        <v>63</v>
+        <v>17</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B24" t="s">
+        <v>104</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D24" t="s">
         <v>105</v>
       </c>
-      <c r="B24" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E24" t="s">
         <v>15</v>
       </c>
       <c r="G24" t="s">
         <v>16</v>
       </c>
       <c r="H24" t="s">
-        <v>63</v>
+        <v>41</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="B25" t="s">
+        <v>108</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D25" t="s">
         <v>109</v>
       </c>
-      <c r="B25" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E25" t="s">
         <v>15</v>
       </c>
       <c r="G25" t="s">
         <v>16</v>
       </c>
       <c r="H25" t="s">
-        <v>63</v>
+        <v>41</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="B26" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D26" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="E26" t="s">
         <v>15</v>
       </c>
       <c r="G26" t="s">
         <v>16</v>
       </c>
       <c r="H26" t="s">
-        <v>63</v>
+        <v>41</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="B27" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D27" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="E27" t="s">
         <v>15</v>
       </c>
       <c r="G27" t="s">
         <v>16</v>
       </c>
       <c r="H27" t="s">
-        <v>63</v>
+        <v>41</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="B28" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D28" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="E28" t="s">
         <v>15</v>
       </c>
       <c r="G28" t="s">
         <v>16</v>
       </c>
       <c r="H28" t="s">
-        <v>63</v>
+        <v>41</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="B29" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D29" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="E29" t="s">
         <v>15</v>
       </c>
       <c r="G29" t="s">
         <v>16</v>
       </c>
       <c r="H29" t="s">
-        <v>63</v>
+        <v>17</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="B30" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D30" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="E30" t="s">
         <v>15</v>
       </c>
       <c r="G30" t="s">
         <v>16</v>
       </c>
       <c r="H30" t="s">
-        <v>63</v>
+        <v>17</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="B31" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D31" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="E31" t="s">
         <v>15</v>
       </c>
       <c r="G31" t="s">
         <v>16</v>
       </c>
       <c r="H31" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="B32" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D32" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="E32" t="s">
         <v>15</v>
       </c>
       <c r="G32" t="s">
         <v>16</v>
       </c>
       <c r="H32" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="B33" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D33" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="E33" t="s">
         <v>15</v>
       </c>
       <c r="G33" t="s">
         <v>16</v>
       </c>
       <c r="H33" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="B34" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D34" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="E34" t="s">
         <v>15</v>
       </c>
       <c r="G34" t="s">
         <v>16</v>
       </c>
       <c r="H34" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="B35" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D35" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="E35" t="s">
         <v>15</v>
       </c>
       <c r="G35" t="s">
         <v>16</v>
       </c>
       <c r="H35" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="B36" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D36" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="E36" t="s">
         <v>15</v>
       </c>
       <c r="G36" t="s">
         <v>16</v>
       </c>
       <c r="H36" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="B37" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D37" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="E37" t="s">
         <v>15</v>
       </c>
       <c r="G37" t="s">
         <v>16</v>
       </c>
       <c r="H37" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="B38" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D38" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="E38" t="s">
         <v>15</v>
       </c>
       <c r="G38" t="s">
         <v>16</v>
       </c>
       <c r="H38" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="B39" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D39" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="E39" t="s">
         <v>15</v>
       </c>
       <c r="G39" t="s">
         <v>16</v>
       </c>
       <c r="H39" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="B40" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D40" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="E40" t="s">
         <v>15</v>
       </c>
       <c r="G40" t="s">
         <v>16</v>
       </c>
       <c r="H40" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="B41" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D41" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="E41" t="s">
         <v>15</v>
       </c>
       <c r="G41" t="s">
         <v>16</v>
       </c>
       <c r="H41" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="B42" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D42" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E42" t="s">
         <v>15</v>
       </c>
       <c r="G42" t="s">
         <v>16</v>
       </c>
       <c r="H42" t="s">
-        <v>180</v>
+        <v>17</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
-        <v>182</v>
+        <v>178</v>
       </c>
       <c r="B43" t="s">
-        <v>183</v>
+        <v>179</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D43" t="s">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="E43" t="s">
         <v>15</v>
       </c>
       <c r="G43" t="s">
         <v>16</v>
       </c>
       <c r="H43" t="s">
-        <v>180</v>
+        <v>17</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
       <c r="B44" t="s">
-        <v>187</v>
+        <v>183</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D44" t="s">
-        <v>188</v>
+        <v>184</v>
       </c>
       <c r="E44" t="s">
         <v>15</v>
       </c>
       <c r="G44" t="s">
         <v>16</v>
       </c>
       <c r="H44" t="s">
-        <v>180</v>
+        <v>17</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
-        <v>190</v>
+        <v>186</v>
       </c>
       <c r="B45" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D45" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="E45" t="s">
         <v>15</v>
       </c>
       <c r="G45" t="s">
         <v>16</v>
       </c>
       <c r="H45" t="s">
-        <v>180</v>
+        <v>17</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>194</v>
+        <v>190</v>
       </c>
       <c r="B46" t="s">
-        <v>195</v>
+        <v>191</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D46" t="s">
-        <v>196</v>
+        <v>192</v>
       </c>
       <c r="E46" t="s">
         <v>15</v>
       </c>
       <c r="G46" t="s">
         <v>16</v>
       </c>
       <c r="H46" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="B47" t="s">
-        <v>199</v>
+        <v>195</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D47" t="s">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="E47" t="s">
         <v>15</v>
       </c>
       <c r="G47" t="s">
         <v>16</v>
       </c>
       <c r="H47" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
       <c r="B48" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D48" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
       <c r="E48" t="s">
         <v>15</v>
       </c>
       <c r="G48" t="s">
         <v>16</v>
       </c>
       <c r="H48" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>206</v>
+        <v>202</v>
       </c>
       <c r="B49" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D49" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="E49" t="s">
         <v>15</v>
       </c>
       <c r="G49" t="s">
         <v>16</v>
       </c>
       <c r="H49" t="s">
-        <v>63</v>
+        <v>17</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="B50" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D50" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E50" t="s">
         <v>15</v>
       </c>
       <c r="G50" t="s">
         <v>16</v>
       </c>
       <c r="H50" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
-        <v>214</v>
+        <v>210</v>
       </c>
       <c r="B51" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D51" t="s">
-        <v>216</v>
+        <v>212</v>
       </c>
       <c r="E51" t="s">
         <v>15</v>
       </c>
       <c r="G51" t="s">
         <v>16</v>
       </c>
       <c r="H51" t="s">
-        <v>22</v>
+        <v>213</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="B52" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D52" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="E52" t="s">
         <v>15</v>
       </c>
       <c r="G52" t="s">
         <v>16</v>
       </c>
       <c r="H52" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="B53" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D53" t="s">
-        <v>224</v>
+        <v>221</v>
       </c>
       <c r="E53" t="s">
         <v>15</v>
       </c>
       <c r="G53" t="s">
         <v>16</v>
       </c>
       <c r="H53" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
       <c r="B54" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D54" t="s">
-        <v>228</v>
+        <v>225</v>
       </c>
       <c r="E54" t="s">
         <v>15</v>
       </c>
       <c r="G54" t="s">
         <v>16</v>
       </c>
       <c r="H54" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
       <c r="B55" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D55" t="s">
-        <v>232</v>
+        <v>229</v>
       </c>
       <c r="E55" t="s">
         <v>15</v>
       </c>
       <c r="G55" t="s">
         <v>16</v>
       </c>
       <c r="H55" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="B56" t="s">
-        <v>235</v>
+        <v>232</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D56" t="s">
-        <v>236</v>
+        <v>233</v>
       </c>
       <c r="E56" t="s">
         <v>15</v>
       </c>
       <c r="G56" t="s">
         <v>16</v>
       </c>
       <c r="H56" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
       <c r="B57" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D57" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
       <c r="E57" t="s">
         <v>15</v>
       </c>
       <c r="G57" t="s">
         <v>16</v>
       </c>
       <c r="H57" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
-        <v>242</v>
+        <v>239</v>
       </c>
       <c r="B58" t="s">
-        <v>243</v>
+        <v>240</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D58" t="s">
-        <v>244</v>
+        <v>241</v>
       </c>
       <c r="E58" t="s">
         <v>15</v>
       </c>
       <c r="G58" t="s">
         <v>16</v>
       </c>
       <c r="H58" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
       <c r="B59" t="s">
-        <v>247</v>
+        <v>244</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D59" t="s">
-        <v>248</v>
+        <v>245</v>
       </c>
       <c r="E59" t="s">
         <v>15</v>
       </c>
       <c r="G59" t="s">
         <v>16</v>
       </c>
       <c r="H59" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
-        <v>250</v>
+        <v>247</v>
       </c>
       <c r="B60" t="s">
-        <v>251</v>
+        <v>248</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D60" t="s">
-        <v>252</v>
+        <v>249</v>
       </c>
       <c r="E60" t="s">
         <v>15</v>
       </c>
       <c r="G60" t="s">
         <v>16</v>
       </c>
       <c r="H60" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="B61" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D61" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="E61" t="s">
         <v>15</v>
       </c>
       <c r="G61" t="s">
         <v>16</v>
       </c>
       <c r="H61" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="B62" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D62" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="E62" t="s">
         <v>15</v>
       </c>
       <c r="G62" t="s">
         <v>16</v>
       </c>
       <c r="H62" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="B63" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D63" t="s">
-        <v>264</v>
+        <v>261</v>
       </c>
       <c r="E63" t="s">
         <v>15</v>
       </c>
       <c r="G63" t="s">
         <v>16</v>
       </c>
       <c r="H63" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="B64" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D64" t="s">
-        <v>268</v>
+        <v>265</v>
       </c>
       <c r="E64" t="s">
         <v>15</v>
       </c>
       <c r="G64" t="s">
         <v>16</v>
       </c>
       <c r="H64" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
       <c r="B65" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D65" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="E65" t="s">
         <v>15</v>
       </c>
       <c r="G65" t="s">
         <v>16</v>
       </c>
       <c r="H65" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="B66" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D66" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E66" t="s">
         <v>15</v>
       </c>
       <c r="G66" t="s">
         <v>16</v>
       </c>
       <c r="H66" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="B67" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D67" t="s">
-        <v>280</v>
+        <v>277</v>
       </c>
       <c r="E67" t="s">
         <v>15</v>
       </c>
       <c r="G67" t="s">
         <v>16</v>
       </c>
       <c r="H67" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="12.75">
       <c r="A68" s="1" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
       <c r="B68" t="s">
-        <v>283</v>
+        <v>280</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D68" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="E68" t="s">
         <v>15</v>
       </c>
       <c r="G68" t="s">
         <v>16</v>
       </c>
       <c r="H68" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
-        <v>286</v>
+        <v>283</v>
       </c>
       <c r="B69" t="s">
-        <v>287</v>
+        <v>284</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D69" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
       <c r="E69" t="s">
         <v>15</v>
       </c>
       <c r="G69" t="s">
         <v>16</v>
       </c>
       <c r="H69" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
       <c r="B70" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D70" t="s">
-        <v>292</v>
+        <v>289</v>
       </c>
       <c r="E70" t="s">
         <v>15</v>
       </c>
       <c r="G70" t="s">
         <v>16</v>
       </c>
       <c r="H70" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
-        <v>294</v>
+        <v>291</v>
       </c>
       <c r="B71" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D71" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
       <c r="E71" t="s">
         <v>15</v>
       </c>
       <c r="G71" t="s">
         <v>16</v>
       </c>
       <c r="H71" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
-        <v>298</v>
+        <v>295</v>
       </c>
       <c r="B72" t="s">
-        <v>299</v>
+        <v>296</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D72" t="s">
-        <v>300</v>
+        <v>297</v>
       </c>
       <c r="E72" t="s">
         <v>15</v>
       </c>
       <c r="G72" t="s">
         <v>16</v>
       </c>
       <c r="H72" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="12.75">
       <c r="A73" s="1" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="B73" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D73" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E73" t="s">
         <v>15</v>
       </c>
       <c r="G73" t="s">
         <v>16</v>
       </c>
       <c r="H73" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="12.75">
       <c r="A74" s="1" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="B74" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D74" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E74" t="s">
         <v>15</v>
       </c>
       <c r="G74" t="s">
         <v>16</v>
       </c>
       <c r="H74" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="12.75">
       <c r="A75" s="1" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="B75" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D75" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E75" t="s">
         <v>15</v>
       </c>
       <c r="G75" t="s">
         <v>16</v>
       </c>
       <c r="H75" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="12.75">
       <c r="A76" s="1" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
       <c r="B76" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D76" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
       <c r="E76" t="s">
         <v>15</v>
       </c>
       <c r="G76" t="s">
         <v>16</v>
       </c>
       <c r="H76" t="s">
-        <v>17</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="B77" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D77" t="s">
-        <v>312</v>
+        <v>317</v>
       </c>
       <c r="E77" t="s">
         <v>15</v>
       </c>
       <c r="G77" t="s">
         <v>16</v>
       </c>
       <c r="H77" t="s">
-        <v>17</v>
+        <v>213</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="B78" t="s">
+        <v>320</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D78" t="s">
         <v>321</v>
       </c>
-      <c r="B78" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E78" t="s">
         <v>15</v>
       </c>
       <c r="G78" t="s">
         <v>16</v>
       </c>
       <c r="H78" t="s">
-        <v>17</v>
+        <v>213</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="B79" t="s">
+        <v>324</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D79" t="s">
         <v>325</v>
       </c>
-      <c r="B79" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E79" t="s">
         <v>15</v>
       </c>
       <c r="G79" t="s">
         <v>16</v>
       </c>
       <c r="H79" t="s">
-        <v>17</v>
+        <v>213</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="12.75">
       <c r="A80" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="B80" t="s">
+        <v>328</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D80" t="s">
         <v>329</v>
       </c>
-      <c r="B80" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E80" t="s">
         <v>15</v>
       </c>
       <c r="G80" t="s">
         <v>16</v>
       </c>
       <c r="H80" t="s">
-        <v>22</v>
+        <v>213</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="12.75">
       <c r="A81" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="B81" t="s">
+        <v>332</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D81" t="s">
         <v>333</v>
       </c>
-      <c r="B81" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E81" t="s">
         <v>15</v>
       </c>
       <c r="G81" t="s">
         <v>16</v>
       </c>
       <c r="H81" t="s">
-        <v>22</v>
+        <v>213</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="12.75">
       <c r="A82" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="B82" t="s">
+        <v>336</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D82" t="s">
         <v>337</v>
       </c>
-      <c r="B82" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E82" t="s">
         <v>15</v>
       </c>
       <c r="G82" t="s">
         <v>16</v>
       </c>
       <c r="H82" t="s">
-        <v>22</v>
+        <v>213</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="12.75">
       <c r="A83" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="B83" t="s">
+        <v>340</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D83" t="s">
         <v>341</v>
       </c>
-      <c r="B83" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E83" t="s">
         <v>15</v>
       </c>
       <c r="G83" t="s">
         <v>16</v>
       </c>
       <c r="H83" t="s">
-        <v>22</v>
+        <v>213</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="12.75">
       <c r="A84" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="B84" t="s">
+        <v>344</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D84" t="s">
         <v>345</v>
       </c>
-      <c r="B84" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E84" t="s">
         <v>15</v>
       </c>
       <c r="G84" t="s">
         <v>16</v>
       </c>
       <c r="H84" t="s">
-        <v>22</v>
+        <v>213</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="12.75">
       <c r="A85" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="B85" t="s">
+        <v>348</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D85" t="s">
         <v>349</v>
       </c>
-      <c r="B85" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E85" t="s">
         <v>15</v>
       </c>
       <c r="G85" t="s">
         <v>16</v>
       </c>
       <c r="H85" t="s">
-        <v>22</v>
+        <v>213</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="12.75">
       <c r="A86" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="B86" t="s">
+        <v>352</v>
+      </c>
+      <c r="C86" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D86" t="s">
         <v>353</v>
       </c>
-      <c r="B86" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E86" t="s">
         <v>15</v>
       </c>
       <c r="G86" t="s">
         <v>16</v>
       </c>
       <c r="H86" t="s">
-        <v>22</v>
+        <v>213</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="12.75">
       <c r="A87" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="B87" t="s">
+        <v>356</v>
+      </c>
+      <c r="C87" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D87" t="s">
         <v>357</v>
       </c>
-      <c r="B87" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E87" t="s">
         <v>15</v>
       </c>
       <c r="G87" t="s">
         <v>16</v>
       </c>
       <c r="H87" t="s">
-        <v>22</v>
+        <v>213</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="12.75">
       <c r="A88" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="B88" t="s">
+        <v>360</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D88" t="s">
         <v>361</v>
       </c>
-      <c r="B88" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E88" t="s">
         <v>15</v>
       </c>
       <c r="G88" t="s">
         <v>16</v>
       </c>
       <c r="H88" t="s">
-        <v>22</v>
+        <v>213</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="12.75">
       <c r="A89" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="B89" t="s">
+        <v>364</v>
+      </c>
+      <c r="C89" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D89" t="s">
         <v>365</v>
       </c>
-      <c r="B89" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E89" t="s">
         <v>15</v>
       </c>
       <c r="G89" t="s">
         <v>16</v>
       </c>
       <c r="H89" t="s">
-        <v>22</v>
+        <v>213</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="12.75">
       <c r="A90" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="B90" t="s">
+        <v>368</v>
+      </c>
+      <c r="C90" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D90" t="s">
         <v>369</v>
       </c>
-      <c r="B90" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E90" t="s">
         <v>15</v>
       </c>
       <c r="G90" t="s">
         <v>16</v>
       </c>
       <c r="H90" t="s">
-        <v>22</v>
+        <v>213</v>
       </c>
     </row>
     <row r="91" spans="1:8" ht="12.75">
       <c r="A91" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="B91" t="s">
+        <v>372</v>
+      </c>
+      <c r="C91" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D91" t="s">
         <v>373</v>
       </c>
-      <c r="B91" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E91" t="s">
         <v>15</v>
       </c>
       <c r="G91" t="s">
         <v>16</v>
       </c>
       <c r="H91" t="s">
-        <v>22</v>
+        <v>213</v>
       </c>
     </row>
     <row r="92" spans="1:8" ht="12.75">
       <c r="A92" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="B92" t="s">
+        <v>376</v>
+      </c>
+      <c r="C92" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D92" t="s">
         <v>377</v>
       </c>
-      <c r="B92" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E92" t="s">
         <v>15</v>
       </c>
       <c r="G92" t="s">
         <v>16</v>
       </c>
       <c r="H92" t="s">
-        <v>22</v>
+        <v>213</v>
       </c>
     </row>
     <row r="93" spans="1:8" ht="12.75">
       <c r="A93" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="B93" t="s">
+        <v>380</v>
+      </c>
+      <c r="C93" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D93" t="s">
         <v>381</v>
       </c>
-      <c r="B93" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E93" t="s">
         <v>15</v>
       </c>
       <c r="G93" t="s">
         <v>16</v>
       </c>
       <c r="H93" t="s">
-        <v>22</v>
+        <v>213</v>
       </c>
     </row>
     <row r="94" spans="1:8" ht="12.75">
       <c r="A94" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="B94" t="s">
+        <v>384</v>
+      </c>
+      <c r="C94" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D94" t="s">
         <v>385</v>
       </c>
-      <c r="B94" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E94" t="s">
         <v>15</v>
       </c>
       <c r="G94" t="s">
         <v>16</v>
       </c>
       <c r="H94" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="95" spans="1:8" ht="12.75">
       <c r="A95" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="B95" t="s">
+        <v>388</v>
+      </c>
+      <c r="C95" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D95" t="s">
         <v>389</v>
       </c>
-      <c r="B95" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E95" t="s">
         <v>15</v>
       </c>
       <c r="G95" t="s">
         <v>16</v>
       </c>
       <c r="H95" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="96" spans="1:8" ht="12.75">
       <c r="A96" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="B96" t="s">
+        <v>392</v>
+      </c>
+      <c r="C96" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D96" t="s">
         <v>393</v>
       </c>
-      <c r="B96" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E96" t="s">
         <v>15</v>
       </c>
       <c r="G96" t="s">
         <v>16</v>
       </c>
       <c r="H96" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
     </row>
     <row r="97" spans="1:8" ht="12.75">
       <c r="A97" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="B97" t="s">
+        <v>396</v>
+      </c>
+      <c r="C97" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D97" t="s">
         <v>397</v>
       </c>
-      <c r="B97" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E97" t="s">
         <v>15</v>
       </c>
       <c r="G97" t="s">
         <v>16</v>
       </c>
       <c r="H97" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
     </row>
     <row r="98" spans="1:8" ht="12.75">
       <c r="A98" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="B98" t="s">
         <v>400</v>
       </c>
-      <c r="B98" t="s">
+      <c r="C98" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D98" t="s">
         <v>401</v>
       </c>
-      <c r="C98" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E98" t="s">
         <v>15</v>
       </c>
       <c r="G98" t="s">
         <v>16</v>
       </c>
       <c r="H98" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="99" spans="1:8" ht="12.75">
       <c r="A99" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="B99" t="s">
         <v>404</v>
       </c>
-      <c r="B99" t="s">
+      <c r="C99" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D99" t="s">
         <v>405</v>
       </c>
-      <c r="C99" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E99" t="s">
         <v>15</v>
       </c>
       <c r="G99" t="s">
         <v>16</v>
       </c>
       <c r="H99" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
     </row>
     <row r="100" spans="1:8" ht="12.75">
       <c r="A100" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="B100" t="s">
         <v>407</v>
       </c>
-      <c r="B100" t="s">
+      <c r="C100" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D100" t="s">
         <v>408</v>
       </c>
-      <c r="C100" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E100" t="s">
         <v>15</v>
       </c>
       <c r="G100" t="s">
         <v>16</v>
       </c>
       <c r="H100" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
     </row>
     <row r="101" spans="1:8" ht="12.75">
       <c r="A101" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="B101" t="s">
         <v>410</v>
       </c>
-      <c r="B101" t="s">
+      <c r="C101" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D101" t="s">
         <v>411</v>
       </c>
-      <c r="C101" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E101" t="s">
         <v>15</v>
       </c>
       <c r="G101" t="s">
         <v>16</v>
       </c>
       <c r="H101" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
     </row>
     <row r="102" spans="1:8" ht="12.75">
       <c r="A102" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="B102" t="s">
         <v>413</v>
       </c>
-      <c r="B102" t="s">
+      <c r="C102" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D102" t="s">
         <v>414</v>
       </c>
-      <c r="C102" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E102" t="s">
         <v>15</v>
       </c>
       <c r="G102" t="s">
         <v>16</v>
       </c>
       <c r="H102" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
     </row>
     <row r="103" spans="1:8" ht="12.75">
       <c r="A103" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="B103" t="s">
         <v>416</v>
       </c>
-      <c r="B103" t="s">
+      <c r="C103" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D103" t="s">
         <v>417</v>
       </c>
-      <c r="C103" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E103" t="s">
         <v>15</v>
       </c>
       <c r="G103" t="s">
         <v>16</v>
       </c>
       <c r="H103" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
     </row>
     <row r="104" spans="1:8" ht="12.75">
       <c r="A104" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="B104" t="s">
         <v>419</v>
       </c>
-      <c r="B104" t="s">
+      <c r="C104" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D104" t="s">
         <v>420</v>
       </c>
-      <c r="C104" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E104" t="s">
         <v>15</v>
       </c>
       <c r="G104" t="s">
         <v>16</v>
       </c>
       <c r="H104" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
     </row>
     <row r="105" spans="1:8" ht="12.75">
       <c r="A105" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="B105" t="s">
         <v>422</v>
       </c>
-      <c r="B105" t="s">
+      <c r="C105" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D105" t="s">
         <v>423</v>
       </c>
-      <c r="C105" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E105" t="s">
         <v>15</v>
       </c>
       <c r="G105" t="s">
         <v>16</v>
       </c>
       <c r="H105" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="106" spans="1:8" ht="12.75">
       <c r="A106" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="B106" t="s">
         <v>425</v>
       </c>
-      <c r="B106" t="s">
+      <c r="C106" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D106" t="s">
         <v>426</v>
-      </c>
-[...4 lines deleted...]
-        <v>427</v>
       </c>
       <c r="E106" t="s">
         <v>15</v>
       </c>
       <c r="G106" t="s">
         <v>16</v>
       </c>
       <c r="H106" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="107" spans="1:8" ht="12.75">
       <c r="A107" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="B107" t="s">
         <v>428</v>
       </c>
-      <c r="B107" t="s">
+      <c r="C107" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D107" t="s">
         <v>429</v>
-      </c>
-[...4 lines deleted...]
-        <v>430</v>
       </c>
       <c r="E107" t="s">
         <v>15</v>
       </c>
       <c r="G107" t="s">
         <v>16</v>
       </c>
       <c r="H107" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="108" spans="1:8" ht="12.75">
       <c r="A108" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="B108" t="s">
         <v>431</v>
       </c>
-      <c r="B108" t="s">
+      <c r="C108" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D108" t="s">
         <v>432</v>
-      </c>
-[...4 lines deleted...]
-        <v>433</v>
       </c>
       <c r="E108" t="s">
         <v>15</v>
       </c>
       <c r="G108" t="s">
         <v>16</v>
       </c>
       <c r="H108" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="109" spans="1:8" ht="12.75">
       <c r="A109" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="B109" t="s">
         <v>434</v>
       </c>
-      <c r="B109" t="s">
+      <c r="C109" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D109" t="s">
         <v>435</v>
-      </c>
-[...4 lines deleted...]
-        <v>436</v>
       </c>
       <c r="E109" t="s">
         <v>15</v>
       </c>
       <c r="G109" t="s">
         <v>16</v>
       </c>
       <c r="H109" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="110" spans="1:8" ht="12.75">
       <c r="A110" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="B110" t="s">
         <v>437</v>
       </c>
-      <c r="B110" t="s">
+      <c r="C110" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D110" t="s">
         <v>438</v>
-      </c>
-[...4 lines deleted...]
-        <v>439</v>
       </c>
       <c r="E110" t="s">
         <v>15</v>
       </c>
       <c r="G110" t="s">
         <v>16</v>
       </c>
       <c r="H110" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="111" spans="1:8" ht="12.75">
       <c r="A111" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="B111" t="s">
         <v>440</v>
       </c>
-      <c r="B111" t="s">
+      <c r="C111" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D111" t="s">
         <v>441</v>
       </c>
-      <c r="C111" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E111" t="s">
         <v>15</v>
       </c>
       <c r="G111" t="s">
         <v>16</v>
       </c>
       <c r="H111" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
     </row>
     <row r="112" spans="1:8" ht="12.75">
       <c r="A112" s="1" t="s">
         <v>443</v>
       </c>
       <c r="B112" t="s">
         <v>444</v>
       </c>
-      <c r="C112" t="s">
+      <c r="C112" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D112" t="s">
         <v>445</v>
       </c>
-      <c r="D112" t="s">
-[...3 lines deleted...]
-        <v>447</v>
+      <c r="E112" t="s">
+        <v>15</v>
       </c>
       <c r="G112" t="s">
         <v>16</v>
       </c>
       <c r="H112" t="s">
-        <v>448</v>
+        <v>17</v>
       </c>
     </row>
     <row r="113" spans="1:8" ht="12.75">
       <c r="A113" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="C113" t="s">
+        <v>447</v>
+      </c>
+      <c r="D113" t="s">
+        <v>448</v>
+      </c>
+      <c r="E113" t="s">
+        <v>15</v>
+      </c>
+      <c r="G113" t="s">
+        <v>16</v>
+      </c>
+      <c r="H113" t="s">
         <v>449</v>
-      </c>
-[...13 lines deleted...]
-        <v>452</v>
       </c>
     </row>
     <row r="114" spans="1:8" ht="12.75">
       <c r="A114" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="B114" t="s">
+        <v>451</v>
+      </c>
+      <c r="C114" t="s">
+        <v>452</v>
+      </c>
+      <c r="D114" t="s">
+        <v>453</v>
+      </c>
+      <c r="F114" t="s">
         <v>454</v>
       </c>
-      <c r="B114" t="s">
+      <c r="G114" t="s">
+        <v>16</v>
+      </c>
+      <c r="H114" t="s">
         <v>455</v>
-      </c>
-[...13 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="115" spans="1:8" ht="12.75">
       <c r="A115" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="B115" t="s">
         <v>458</v>
       </c>
-      <c r="B115" t="s">
+      <c r="C115" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D115" t="s">
         <v>459</v>
       </c>
-      <c r="C115" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E115" t="s">
         <v>15</v>
       </c>
       <c r="G115" t="s">
         <v>16</v>
       </c>
       <c r="H115" t="s">
-        <v>22</v>
+        <v>213</v>
       </c>
     </row>
     <row r="116" spans="1:8" ht="12.75">
       <c r="A116" s="1" t="s">
         <v>461</v>
       </c>
       <c r="B116" t="s">
         <v>462</v>
       </c>
       <c r="C116" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D116" t="s">
         <v>463</v>
       </c>
       <c r="E116" t="s">
         <v>15</v>
       </c>
       <c r="G116" t="s">
         <v>16</v>
       </c>
       <c r="H116" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="117" spans="1:8" ht="12.75">
       <c r="A117" s="1" t="s">
         <v>465</v>
       </c>
       <c r="B117" t="s">
         <v>466</v>
       </c>
       <c r="C117" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D117" t="s">
         <v>467</v>
       </c>
       <c r="E117" t="s">
         <v>15</v>
       </c>
       <c r="G117" t="s">
         <v>16</v>
       </c>
       <c r="H117" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="118" spans="1:8" ht="12.75">
       <c r="A118" s="1" t="s">
         <v>469</v>
       </c>
       <c r="B118" t="s">
         <v>470</v>
       </c>
       <c r="C118" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D118" t="s">
         <v>471</v>
       </c>
       <c r="E118" t="s">
         <v>15</v>
       </c>
       <c r="G118" t="s">
         <v>16</v>
       </c>
       <c r="H118" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="119" spans="1:8" ht="12.75">
       <c r="A119" s="1" t="s">
         <v>473</v>
       </c>
       <c r="B119" t="s">
         <v>474</v>
       </c>
       <c r="C119" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D119" t="s">
         <v>475</v>
       </c>
       <c r="E119" t="s">
         <v>15</v>
       </c>
       <c r="G119" t="s">
         <v>16</v>
       </c>
       <c r="H119" t="s">
-        <v>22</v>
+        <v>476</v>
       </c>
     </row>
     <row r="120" spans="1:8" ht="12.75">
       <c r="A120" s="1" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="B120" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="C120" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D120" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E120" t="s">
         <v>15</v>
       </c>
       <c r="G120" t="s">
         <v>16</v>
       </c>
       <c r="H120" t="s">
-        <v>22</v>
+        <v>476</v>
       </c>
     </row>
     <row r="121" spans="1:8" ht="12.75">
       <c r="A121" s="1" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="B121" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="C121" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D121" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="E121" t="s">
         <v>15</v>
       </c>
       <c r="G121" t="s">
         <v>16</v>
       </c>
       <c r="H121" t="s">
-        <v>22</v>
+        <v>476</v>
       </c>
     </row>
     <row r="122" spans="1:8" ht="12.75">
       <c r="A122" s="1" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="B122" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="C122" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D122" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="E122" t="s">
         <v>15</v>
       </c>
       <c r="G122" t="s">
         <v>16</v>
       </c>
       <c r="H122" t="s">
-        <v>22</v>
+        <v>476</v>
       </c>
     </row>
     <row r="123" spans="1:8" ht="12.75">
       <c r="A123" s="1" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="B123" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="C123" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D123" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E123" t="s">
         <v>15</v>
       </c>
       <c r="G123" t="s">
         <v>16</v>
       </c>
       <c r="H123" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
     </row>
     <row r="124" spans="1:8" ht="12.75">
       <c r="A124" s="1" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="B124" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="C124" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D124" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="E124" t="s">
         <v>15</v>
       </c>
       <c r="G124" t="s">
         <v>16</v>
       </c>
       <c r="H124" t="s">
-        <v>63</v>
+        <v>17</v>
       </c>
     </row>
     <row r="125" spans="1:8" ht="12.75">
       <c r="A125" s="1" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="B125" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="C125" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D125" t="s">
-        <v>499</v>
+        <v>49</v>
       </c>
       <c r="E125" t="s">
         <v>15</v>
       </c>
       <c r="G125" t="s">
         <v>16</v>
       </c>
       <c r="H125" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="126" spans="1:8" ht="12.75">
       <c r="A126" s="1" t="s">
         <v>501</v>
       </c>
       <c r="B126" t="s">
         <v>502</v>
       </c>
       <c r="C126" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D126" t="s">
         <v>503</v>
       </c>
       <c r="E126" t="s">
         <v>15</v>
       </c>
       <c r="G126" t="s">
         <v>16</v>
       </c>
       <c r="H126" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="127" spans="1:8" ht="12.75">
       <c r="A127" s="1" t="s">
         <v>505</v>
       </c>
       <c r="B127" t="s">
         <v>506</v>
       </c>
       <c r="C127" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D127" t="s">
         <v>507</v>
       </c>
       <c r="E127" t="s">
         <v>15</v>
       </c>
       <c r="G127" t="s">
         <v>16</v>
       </c>
       <c r="H127" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="128" spans="1:8" ht="12.75">
       <c r="A128" s="1" t="s">
         <v>509</v>
       </c>
       <c r="B128" t="s">
         <v>510</v>
       </c>
       <c r="C128" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D128" t="s">
         <v>511</v>
       </c>
       <c r="E128" t="s">
         <v>15</v>
       </c>
       <c r="G128" t="s">
         <v>16</v>
       </c>
       <c r="H128" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="129" spans="1:8" ht="12.75">
       <c r="A129" s="1" t="s">
         <v>513</v>
       </c>
       <c r="B129" t="s">
         <v>514</v>
       </c>
       <c r="C129" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D129" t="s">
         <v>515</v>
       </c>
       <c r="E129" t="s">
         <v>15</v>
       </c>
       <c r="G129" t="s">
         <v>16</v>
       </c>
       <c r="H129" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="130" spans="1:8" ht="12.75">
       <c r="A130" s="1" t="s">
         <v>517</v>
       </c>
       <c r="B130" t="s">
         <v>518</v>
       </c>
       <c r="C130" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D130" t="s">
         <v>519</v>
       </c>
       <c r="E130" t="s">
         <v>15</v>
       </c>
       <c r="G130" t="s">
         <v>16</v>
       </c>
       <c r="H130" t="s">
-        <v>63</v>
+        <v>213</v>
       </c>
     </row>
     <row r="131" spans="1:8" ht="12.75">
       <c r="A131" s="1" t="s">
         <v>521</v>
       </c>
       <c r="B131" t="s">
         <v>522</v>
       </c>
       <c r="C131" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D131" t="s">
         <v>523</v>
       </c>
       <c r="E131" t="s">
         <v>15</v>
       </c>
       <c r="G131" t="s">
         <v>16</v>
       </c>
       <c r="H131" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="132" spans="1:8" ht="12.75">
       <c r="A132" s="1" t="s">
         <v>525</v>
       </c>
       <c r="B132" t="s">
         <v>526</v>
       </c>
       <c r="C132" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D132" t="s">
         <v>527</v>
       </c>
       <c r="E132" t="s">
         <v>15</v>
       </c>
       <c r="G132" t="s">
         <v>16</v>
       </c>
       <c r="H132" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="133" spans="1:8" ht="12.75">
       <c r="A133" s="1" t="s">
         <v>529</v>
       </c>
       <c r="B133" t="s">
         <v>530</v>
       </c>
       <c r="C133" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D133" t="s">
         <v>531</v>
       </c>
       <c r="E133" t="s">
         <v>15</v>
       </c>
       <c r="G133" t="s">
         <v>16</v>
       </c>
       <c r="H133" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="134" spans="1:8" ht="12.75">
       <c r="A134" s="1" t="s">
         <v>533</v>
       </c>
       <c r="B134" t="s">
         <v>534</v>
       </c>
       <c r="C134" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D134" t="s">
         <v>535</v>
       </c>
       <c r="E134" t="s">
         <v>15</v>
       </c>
       <c r="G134" t="s">
         <v>16</v>
       </c>
       <c r="H134" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
     </row>
     <row r="135" spans="1:8" ht="12.75">
       <c r="A135" s="1" t="s">
         <v>537</v>
       </c>
       <c r="B135" t="s">
         <v>538</v>
       </c>
       <c r="C135" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D135" t="s">
         <v>539</v>
       </c>
       <c r="E135" t="s">
         <v>15</v>
       </c>
       <c r="G135" t="s">
         <v>16</v>
       </c>
       <c r="H135" t="s">
-        <v>63</v>
+        <v>213</v>
       </c>
     </row>
     <row r="136" spans="1:8" ht="12.75">
       <c r="A136" s="1" t="s">
         <v>541</v>
       </c>
       <c r="B136" t="s">
         <v>542</v>
       </c>
       <c r="C136" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D136" t="s">
         <v>543</v>
       </c>
       <c r="E136" t="s">
         <v>15</v>
       </c>
       <c r="G136" t="s">
         <v>16</v>
       </c>
       <c r="H136" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="137" spans="1:8" ht="12.75">
       <c r="A137" s="1" t="s">
         <v>545</v>
       </c>
       <c r="B137" t="s">
         <v>546</v>
       </c>
       <c r="C137" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D137" t="s">
         <v>547</v>
       </c>
       <c r="E137" t="s">
         <v>15</v>
       </c>
       <c r="G137" t="s">
         <v>16</v>
       </c>
       <c r="H137" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="138" spans="1:8" ht="12.75">
       <c r="A138" s="1" t="s">
         <v>549</v>
       </c>
       <c r="B138" t="s">
         <v>550</v>
       </c>
       <c r="C138" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D138" t="s">
         <v>551</v>
       </c>
       <c r="E138" t="s">
         <v>15</v>
       </c>
       <c r="G138" t="s">
         <v>16</v>
       </c>
       <c r="H138" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="139" spans="1:8" ht="12.75">
       <c r="A139" s="1" t="s">
         <v>553</v>
       </c>
       <c r="B139" t="s">
         <v>554</v>
       </c>
       <c r="C139" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D139" t="s">
         <v>555</v>
       </c>
       <c r="E139" t="s">
         <v>15</v>
       </c>
       <c r="G139" t="s">
         <v>16</v>
       </c>
       <c r="H139" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="140" spans="1:8" ht="12.75">
       <c r="A140" s="1" t="s">
         <v>556</v>
       </c>
       <c r="B140" t="s">
         <v>557</v>
       </c>
       <c r="C140" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D140" t="s">
         <v>558</v>
       </c>
       <c r="E140" t="s">
         <v>15</v>
       </c>
       <c r="G140" t="s">
         <v>16</v>
       </c>
       <c r="H140" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="141" spans="1:8" ht="12.75">
       <c r="A141" s="1" t="s">
         <v>560</v>
       </c>
       <c r="B141" t="s">
         <v>561</v>
       </c>
       <c r="C141" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D141" t="s">
         <v>562</v>
       </c>
       <c r="E141" t="s">
         <v>15</v>
       </c>
       <c r="G141" t="s">
         <v>16</v>
       </c>
       <c r="H141" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="142" spans="1:8" ht="12.75">
       <c r="A142" s="1" t="s">
         <v>564</v>
       </c>
       <c r="B142" t="s">
         <v>565</v>
       </c>
       <c r="C142" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D142" t="s">
         <v>566</v>
       </c>
       <c r="E142" t="s">
         <v>15</v>
       </c>
       <c r="G142" t="s">
         <v>16</v>
       </c>
       <c r="H142" t="s">
-        <v>63</v>
+        <v>213</v>
       </c>
     </row>
     <row r="143" spans="1:8" ht="12.75">
       <c r="A143" s="1" t="s">
         <v>568</v>
       </c>
       <c r="B143" t="s">
         <v>569</v>
       </c>
       <c r="C143" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D143" t="s">
         <v>570</v>
       </c>
       <c r="E143" t="s">
         <v>15</v>
       </c>
       <c r="G143" t="s">
         <v>16</v>
       </c>
       <c r="H143" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="144" spans="1:8" ht="12.75">
       <c r="A144" s="1" t="s">
         <v>572</v>
       </c>
       <c r="B144" t="s">
         <v>573</v>
       </c>
       <c r="C144" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D144" t="s">
         <v>574</v>
       </c>
       <c r="E144" t="s">
         <v>15</v>
       </c>
       <c r="G144" t="s">
         <v>16</v>
       </c>
       <c r="H144" t="s">
-        <v>180</v>
+        <v>17</v>
       </c>
     </row>
     <row r="145" spans="1:8" ht="12.75">
       <c r="A145" s="1" t="s">
         <v>576</v>
       </c>
       <c r="B145" t="s">
         <v>577</v>
       </c>
       <c r="C145" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D145" t="s">
         <v>578</v>
       </c>
       <c r="E145" t="s">
         <v>15</v>
       </c>
       <c r="G145" t="s">
         <v>16</v>
       </c>
       <c r="H145" t="s">
-        <v>180</v>
+        <v>17</v>
       </c>
     </row>
     <row r="146" spans="1:8" ht="12.75">
       <c r="A146" s="1" t="s">
         <v>580</v>
       </c>
       <c r="B146" t="s">
         <v>581</v>
       </c>
       <c r="C146" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D146" t="s">
         <v>582</v>
       </c>
       <c r="E146" t="s">
         <v>15</v>
       </c>
       <c r="G146" t="s">
         <v>16</v>
       </c>
       <c r="H146" t="s">
-        <v>180</v>
+        <v>17</v>
       </c>
     </row>
     <row r="147" spans="1:8" ht="12.75">
       <c r="A147" s="1" t="s">
         <v>584</v>
       </c>
       <c r="B147" t="s">
         <v>585</v>
       </c>
       <c r="C147" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D147" t="s">
         <v>586</v>
       </c>
       <c r="E147" t="s">
         <v>15</v>
       </c>
       <c r="G147" t="s">
         <v>16</v>
       </c>
       <c r="H147" t="s">
-        <v>180</v>
+        <v>17</v>
       </c>
     </row>
     <row r="148" spans="1:8" ht="12.75">
       <c r="A148" s="1" t="s">
         <v>588</v>
       </c>
       <c r="B148" t="s">
         <v>589</v>
       </c>
       <c r="C148" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D148" t="s">
         <v>590</v>
       </c>
       <c r="E148" t="s">
         <v>15</v>
       </c>
       <c r="G148" t="s">
         <v>16</v>
       </c>
       <c r="H148" t="s">
-        <v>180</v>
+        <v>17</v>
       </c>
     </row>
     <row r="149" spans="1:8" ht="12.75">
       <c r="A149" s="1" t="s">
         <v>592</v>
       </c>
       <c r="B149" t="s">
         <v>593</v>
       </c>
       <c r="C149" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D149" t="s">
         <v>594</v>
       </c>
       <c r="E149" t="s">
         <v>15</v>
       </c>
       <c r="G149" t="s">
         <v>16</v>
       </c>
       <c r="H149" t="s">
-        <v>180</v>
+        <v>17</v>
       </c>
     </row>
     <row r="150" spans="1:8" ht="12.75">
       <c r="A150" s="1" t="s">
         <v>596</v>
       </c>
       <c r="B150" t="s">
         <v>597</v>
       </c>
       <c r="C150" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D150" t="s">
         <v>598</v>
       </c>
       <c r="E150" t="s">
         <v>15</v>
       </c>
       <c r="G150" t="s">
         <v>16</v>
       </c>
       <c r="H150" t="s">
-        <v>180</v>
+        <v>17</v>
       </c>
     </row>
     <row r="151" spans="1:8" ht="12.75">
       <c r="A151" s="1" t="s">
         <v>600</v>
       </c>
       <c r="B151" t="s">
         <v>601</v>
       </c>
       <c r="C151" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D151" t="s">
         <v>602</v>
       </c>
       <c r="E151" t="s">
         <v>15</v>
       </c>
       <c r="G151" t="s">
         <v>16</v>
       </c>
       <c r="H151" t="s">
-        <v>180</v>
+        <v>41</v>
       </c>
     </row>
     <row r="152" spans="1:8" ht="12.75">
       <c r="A152" s="1" t="s">
         <v>604</v>
       </c>
       <c r="B152" t="s">
         <v>605</v>
       </c>
       <c r="C152" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D152" t="s">
         <v>606</v>
       </c>
       <c r="E152" t="s">
         <v>15</v>
       </c>
       <c r="G152" t="s">
         <v>16</v>
       </c>
       <c r="H152" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
     </row>
     <row r="153" spans="1:8" ht="12.75">
       <c r="A153" s="1" t="s">
         <v>608</v>
       </c>
       <c r="B153" t="s">
         <v>609</v>
       </c>
       <c r="C153" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D153" t="s">
         <v>610</v>
       </c>
       <c r="E153" t="s">
         <v>15</v>
       </c>
       <c r="G153" t="s">
         <v>16</v>
       </c>
       <c r="H153" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="154" spans="1:8" ht="12.75">
       <c r="A154" s="1" t="s">
         <v>612</v>
       </c>
       <c r="B154" t="s">
         <v>613</v>
       </c>
       <c r="C154" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D154" t="s">
         <v>614</v>
       </c>
       <c r="E154" t="s">
         <v>15</v>
       </c>
       <c r="G154" t="s">
         <v>16</v>
       </c>
       <c r="H154" t="s">
-        <v>63</v>
+        <v>17</v>
       </c>
     </row>
     <row r="155" spans="1:8" ht="12.75">
       <c r="A155" s="1" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="B155" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="C155" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D155" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E155" t="s">
         <v>15</v>
       </c>
       <c r="G155" t="s">
         <v>16</v>
       </c>
       <c r="H155" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="156" spans="1:8" ht="12.75">
       <c r="A156" s="1" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
       <c r="B156" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="C156" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D156" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E156" t="s">
         <v>15</v>
       </c>
       <c r="G156" t="s">
         <v>16</v>
       </c>
       <c r="H156" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
     </row>
     <row r="157" spans="1:8" ht="12.75">
       <c r="A157" s="1" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="B157" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
       <c r="C157" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D157" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
       <c r="E157" t="s">
         <v>15</v>
       </c>
       <c r="G157" t="s">
         <v>16</v>
       </c>
       <c r="H157" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="158" spans="1:8" ht="12.75">
       <c r="A158" s="1" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="B158" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="C158" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D158" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
       <c r="E158" t="s">
         <v>15</v>
       </c>
       <c r="G158" t="s">
         <v>16</v>
       </c>
       <c r="H158" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="159" spans="1:8" ht="12.75">
       <c r="A159" s="1" t="s">
-        <v>627</v>
+        <v>632</v>
       </c>
       <c r="B159" t="s">
-        <v>628</v>
+        <v>633</v>
       </c>
       <c r="C159" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D159" t="s">
-        <v>629</v>
+        <v>634</v>
       </c>
       <c r="E159" t="s">
         <v>15</v>
       </c>
       <c r="G159" t="s">
         <v>16</v>
       </c>
       <c r="H159" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="160" spans="1:8" ht="12.75">
       <c r="A160" s="1" t="s">
-        <v>630</v>
+        <v>636</v>
       </c>
       <c r="B160" t="s">
-        <v>631</v>
+        <v>637</v>
       </c>
       <c r="C160" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D160" t="s">
-        <v>632</v>
+        <v>638</v>
       </c>
       <c r="E160" t="s">
         <v>15</v>
       </c>
       <c r="G160" t="s">
         <v>16</v>
       </c>
       <c r="H160" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="161" spans="1:8" ht="12.75">
       <c r="A161" s="1" t="s">
-        <v>633</v>
+        <v>640</v>
       </c>
       <c r="B161" t="s">
-        <v>634</v>
+        <v>641</v>
       </c>
       <c r="C161" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D161" t="s">
-        <v>635</v>
+        <v>642</v>
       </c>
       <c r="E161" t="s">
         <v>15</v>
       </c>
       <c r="G161" t="s">
         <v>16</v>
       </c>
       <c r="H161" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="162" spans="1:8" ht="12.75">
       <c r="A162" s="1" t="s">
-        <v>636</v>
+        <v>644</v>
       </c>
       <c r="B162" t="s">
-        <v>637</v>
+        <v>645</v>
       </c>
       <c r="C162" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D162" t="s">
-        <v>638</v>
+        <v>646</v>
       </c>
       <c r="E162" t="s">
         <v>15</v>
       </c>
       <c r="G162" t="s">
         <v>16</v>
       </c>
       <c r="H162" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="163" spans="1:8" ht="12.75">
       <c r="A163" s="1" t="s">
-        <v>639</v>
+        <v>648</v>
       </c>
       <c r="B163" t="s">
-        <v>640</v>
+        <v>649</v>
       </c>
       <c r="C163" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D163" t="s">
-        <v>641</v>
+        <v>650</v>
       </c>
       <c r="E163" t="s">
         <v>15</v>
       </c>
       <c r="G163" t="s">
         <v>16</v>
       </c>
       <c r="H163" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
     </row>
     <row r="164" spans="1:8" ht="12.75">
       <c r="A164" s="1" t="s">
-        <v>643</v>
+        <v>652</v>
       </c>
       <c r="B164" t="s">
-        <v>644</v>
+        <v>653</v>
       </c>
       <c r="C164" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D164" t="s">
-        <v>645</v>
+        <v>654</v>
       </c>
       <c r="E164" t="s">
         <v>15</v>
       </c>
       <c r="G164" t="s">
         <v>16</v>
       </c>
       <c r="H164" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
     </row>
     <row r="165" spans="1:8" ht="12.75">
       <c r="A165" s="1" t="s">
-        <v>647</v>
+        <v>656</v>
       </c>
       <c r="B165" t="s">
-        <v>648</v>
+        <v>657</v>
       </c>
       <c r="C165" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D165" t="s">
-        <v>649</v>
+        <v>658</v>
       </c>
       <c r="E165" t="s">
         <v>15</v>
       </c>
       <c r="G165" t="s">
         <v>16</v>
       </c>
       <c r="H165" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="166" spans="1:8" ht="12.75">
       <c r="A166" s="1" t="s">
-        <v>651</v>
+        <v>660</v>
       </c>
       <c r="B166" t="s">
-        <v>652</v>
+        <v>661</v>
       </c>
       <c r="C166" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D166" t="s">
-        <v>653</v>
+        <v>662</v>
       </c>
       <c r="E166" t="s">
         <v>15</v>
       </c>
       <c r="G166" t="s">
         <v>16</v>
       </c>
       <c r="H166" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="167" spans="1:8" ht="12.75">
       <c r="A167" s="1" t="s">
-        <v>655</v>
+        <v>664</v>
       </c>
       <c r="B167" t="s">
-        <v>656</v>
+        <v>665</v>
       </c>
       <c r="C167" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D167" t="s">
-        <v>657</v>
+        <v>666</v>
       </c>
       <c r="E167" t="s">
         <v>15</v>
       </c>
       <c r="G167" t="s">
         <v>16</v>
       </c>
       <c r="H167" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="168" spans="1:8" ht="12.75">
       <c r="A168" s="1" t="s">
-        <v>659</v>
+        <v>668</v>
       </c>
       <c r="B168" t="s">
-        <v>660</v>
+        <v>669</v>
       </c>
       <c r="C168" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D168" t="s">
-        <v>661</v>
+        <v>670</v>
       </c>
       <c r="E168" t="s">
         <v>15</v>
       </c>
       <c r="G168" t="s">
         <v>16</v>
       </c>
       <c r="H168" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="169" spans="1:8" ht="12.75">
       <c r="A169" s="1" t="s">
-        <v>663</v>
+        <v>672</v>
       </c>
       <c r="B169" t="s">
-        <v>664</v>
+        <v>673</v>
       </c>
       <c r="C169" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D169" t="s">
-        <v>665</v>
+        <v>674</v>
       </c>
       <c r="E169" t="s">
         <v>15</v>
       </c>
       <c r="G169" t="s">
         <v>16</v>
       </c>
       <c r="H169" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="170" spans="1:8" ht="12.75">
       <c r="A170" s="1" t="s">
-        <v>667</v>
+        <v>676</v>
       </c>
       <c r="B170" t="s">
-        <v>668</v>
+        <v>677</v>
       </c>
       <c r="C170" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D170" t="s">
-        <v>669</v>
+        <v>678</v>
       </c>
       <c r="E170" t="s">
         <v>15</v>
       </c>
       <c r="G170" t="s">
         <v>16</v>
       </c>
       <c r="H170" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="171" spans="1:8" ht="12.75">
       <c r="A171" s="1" t="s">
-        <v>671</v>
+        <v>680</v>
       </c>
       <c r="B171" t="s">
-        <v>672</v>
+        <v>681</v>
       </c>
       <c r="C171" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D171" t="s">
-        <v>673</v>
+        <v>682</v>
       </c>
       <c r="E171" t="s">
         <v>15</v>
       </c>
       <c r="G171" t="s">
         <v>16</v>
       </c>
       <c r="H171" t="s">
-        <v>63</v>
+        <v>17</v>
       </c>
     </row>
     <row r="172" spans="1:8" ht="12.75">
       <c r="A172" s="1" t="s">
-        <v>675</v>
+        <v>684</v>
       </c>
       <c r="B172" t="s">
-        <v>676</v>
+        <v>685</v>
       </c>
       <c r="C172" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D172" t="s">
-        <v>677</v>
+        <v>686</v>
       </c>
       <c r="E172" t="s">
         <v>15</v>
       </c>
       <c r="G172" t="s">
         <v>16</v>
       </c>
       <c r="H172" t="s">
-        <v>63</v>
+        <v>17</v>
       </c>
     </row>
     <row r="173" spans="1:8" ht="12.75">
       <c r="A173" s="1" t="s">
-        <v>679</v>
+        <v>688</v>
       </c>
       <c r="B173" t="s">
-        <v>680</v>
+        <v>689</v>
       </c>
       <c r="C173" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D173" t="s">
-        <v>681</v>
+        <v>690</v>
       </c>
       <c r="E173" t="s">
         <v>15</v>
       </c>
       <c r="G173" t="s">
         <v>16</v>
       </c>
       <c r="H173" t="s">
-        <v>63</v>
+        <v>17</v>
       </c>
     </row>
     <row r="174" spans="1:8" ht="12.75">
       <c r="A174" s="1" t="s">
-        <v>683</v>
+        <v>692</v>
       </c>
       <c r="B174" t="s">
-        <v>684</v>
+        <v>693</v>
       </c>
       <c r="C174" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D174" t="s">
-        <v>685</v>
+        <v>694</v>
       </c>
       <c r="E174" t="s">
         <v>15</v>
       </c>
       <c r="G174" t="s">
         <v>16</v>
       </c>
       <c r="H174" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="175" spans="1:8" ht="12.75">
       <c r="A175" s="1" t="s">
-        <v>687</v>
+        <v>696</v>
       </c>
       <c r="B175" t="s">
-        <v>688</v>
+        <v>697</v>
       </c>
       <c r="C175" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D175" t="s">
-        <v>511</v>
+        <v>698</v>
       </c>
       <c r="E175" t="s">
         <v>15</v>
       </c>
       <c r="G175" t="s">
         <v>16</v>
       </c>
       <c r="H175" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="176" spans="1:8" ht="12.75">
       <c r="A176" s="1" t="s">
-        <v>690</v>
+        <v>700</v>
       </c>
       <c r="B176" t="s">
-        <v>691</v>
+        <v>701</v>
       </c>
       <c r="C176" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D176" t="s">
-        <v>402</v>
+        <v>702</v>
       </c>
       <c r="E176" t="s">
         <v>15</v>
       </c>
       <c r="G176" t="s">
         <v>16</v>
       </c>
       <c r="H176" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="177" spans="1:8" ht="12.75">
       <c r="A177" s="1" t="s">
-        <v>693</v>
+        <v>704</v>
       </c>
       <c r="B177" t="s">
-        <v>694</v>
+        <v>705</v>
       </c>
       <c r="C177" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D177" t="s">
-        <v>395</v>
+        <v>706</v>
       </c>
       <c r="E177" t="s">
         <v>15</v>
       </c>
       <c r="G177" t="s">
         <v>16</v>
       </c>
       <c r="H177" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="178" spans="1:8" ht="12.75">
       <c r="A178" s="1" t="s">
-        <v>696</v>
+        <v>708</v>
       </c>
       <c r="B178" t="s">
-        <v>697</v>
+        <v>709</v>
       </c>
       <c r="C178" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D178" t="s">
-        <v>698</v>
+        <v>710</v>
       </c>
       <c r="E178" t="s">
         <v>15</v>
       </c>
       <c r="G178" t="s">
         <v>16</v>
       </c>
       <c r="H178" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="179" spans="1:8" ht="12.75">
       <c r="A179" s="1" t="s">
-        <v>700</v>
+        <v>712</v>
       </c>
       <c r="B179" t="s">
-        <v>701</v>
+        <v>713</v>
       </c>
       <c r="C179" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D179" t="s">
-        <v>702</v>
+        <v>714</v>
       </c>
       <c r="E179" t="s">
         <v>15</v>
       </c>
       <c r="G179" t="s">
         <v>16</v>
       </c>
       <c r="H179" t="s">
-        <v>63</v>
+        <v>17</v>
       </c>
     </row>
     <row r="180" spans="1:8" ht="12.75">
       <c r="A180" s="1" t="s">
-        <v>704</v>
+        <v>716</v>
       </c>
       <c r="B180" t="s">
-        <v>705</v>
+        <v>717</v>
       </c>
       <c r="C180" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D180" t="s">
-        <v>706</v>
+        <v>718</v>
       </c>
       <c r="E180" t="s">
         <v>15</v>
       </c>
       <c r="G180" t="s">
         <v>16</v>
       </c>
       <c r="H180" t="s">
-        <v>63</v>
+        <v>17</v>
       </c>
     </row>
     <row r="181" spans="1:8" ht="12.75">
       <c r="A181" s="1" t="s">
-        <v>708</v>
+        <v>720</v>
       </c>
       <c r="B181" t="s">
-        <v>709</v>
+        <v>721</v>
       </c>
       <c r="C181" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D181" t="s">
-        <v>710</v>
+        <v>722</v>
       </c>
       <c r="E181" t="s">
         <v>15</v>
       </c>
       <c r="G181" t="s">
         <v>16</v>
       </c>
       <c r="H181" t="s">
-        <v>63</v>
+        <v>17</v>
       </c>
     </row>
     <row r="182" spans="1:8" ht="12.75">
       <c r="A182" s="1" t="s">
-        <v>712</v>
+        <v>724</v>
       </c>
       <c r="B182" t="s">
-        <v>713</v>
+        <v>725</v>
       </c>
       <c r="C182" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D182" t="s">
-        <v>714</v>
+        <v>726</v>
       </c>
       <c r="E182" t="s">
         <v>15</v>
       </c>
       <c r="G182" t="s">
         <v>16</v>
       </c>
       <c r="H182" t="s">
-        <v>63</v>
+        <v>17</v>
       </c>
     </row>
     <row r="183" spans="1:8" ht="12.75">
       <c r="A183" s="1" t="s">
-        <v>716</v>
+        <v>728</v>
       </c>
       <c r="B183" t="s">
-        <v>717</v>
+        <v>729</v>
       </c>
       <c r="C183" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D183" t="s">
-        <v>718</v>
+        <v>730</v>
       </c>
       <c r="E183" t="s">
         <v>15</v>
       </c>
       <c r="G183" t="s">
         <v>16</v>
       </c>
       <c r="H183" t="s">
-        <v>63</v>
+        <v>17</v>
       </c>
     </row>
     <row r="184" spans="1:8" ht="12.75">
       <c r="A184" s="1" t="s">
-        <v>720</v>
+        <v>732</v>
       </c>
       <c r="B184" t="s">
-        <v>721</v>
+        <v>733</v>
       </c>
       <c r="C184" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D184" t="s">
-        <v>722</v>
+        <v>734</v>
       </c>
       <c r="E184" t="s">
         <v>15</v>
       </c>
       <c r="G184" t="s">
         <v>16</v>
       </c>
       <c r="H184" t="s">
-        <v>63</v>
+        <v>17</v>
       </c>
     </row>
     <row r="185" spans="1:8" ht="12.75">
       <c r="A185" s="1" t="s">
-        <v>724</v>
+        <v>736</v>
       </c>
       <c r="B185" t="s">
-        <v>725</v>
+        <v>737</v>
       </c>
       <c r="C185" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D185" t="s">
-        <v>726</v>
+        <v>515</v>
       </c>
       <c r="E185" t="s">
         <v>15</v>
       </c>
       <c r="G185" t="s">
         <v>16</v>
       </c>
       <c r="H185" t="s">
-        <v>63</v>
+        <v>17</v>
       </c>
     </row>
     <row r="186" spans="1:8" ht="12.75">
       <c r="A186" s="1" t="s">
-        <v>728</v>
+        <v>739</v>
       </c>
       <c r="B186" t="s">
-        <v>729</v>
+        <v>740</v>
       </c>
       <c r="C186" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D186" t="s">
-        <v>730</v>
+        <v>741</v>
       </c>
       <c r="E186" t="s">
         <v>15</v>
       </c>
       <c r="G186" t="s">
         <v>16</v>
       </c>
       <c r="H186" t="s">
-        <v>63</v>
+        <v>17</v>
       </c>
     </row>
     <row r="187" spans="1:8" ht="12.75">
       <c r="A187" s="1" t="s">
-        <v>732</v>
+        <v>743</v>
       </c>
       <c r="B187" t="s">
-        <v>733</v>
+        <v>744</v>
       </c>
       <c r="C187" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D187" t="s">
-        <v>734</v>
+        <v>745</v>
       </c>
       <c r="E187" t="s">
         <v>15</v>
       </c>
       <c r="G187" t="s">
         <v>16</v>
       </c>
       <c r="H187" t="s">
-        <v>63</v>
+        <v>41</v>
       </c>
     </row>
     <row r="188" spans="1:8" ht="12.75">
       <c r="A188" s="1" t="s">
-        <v>736</v>
+        <v>747</v>
       </c>
       <c r="B188" t="s">
-        <v>737</v>
+        <v>748</v>
       </c>
       <c r="C188" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D188" t="s">
-        <v>738</v>
+        <v>749</v>
       </c>
       <c r="E188" t="s">
         <v>15</v>
       </c>
       <c r="G188" t="s">
         <v>16</v>
       </c>
       <c r="H188" t="s">
-        <v>63</v>
+        <v>17</v>
       </c>
     </row>
     <row r="189" spans="1:8" ht="12.75">
       <c r="A189" s="1" t="s">
-        <v>740</v>
+        <v>751</v>
       </c>
       <c r="B189" t="s">
-        <v>741</v>
+        <v>752</v>
       </c>
       <c r="C189" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D189" t="s">
-        <v>742</v>
+        <v>753</v>
       </c>
       <c r="E189" t="s">
         <v>15</v>
       </c>
       <c r="G189" t="s">
         <v>16</v>
       </c>
       <c r="H189" t="s">
-        <v>63</v>
+        <v>17</v>
       </c>
     </row>
     <row r="190" spans="1:8" ht="12.75">
       <c r="A190" s="1" t="s">
-        <v>744</v>
+        <v>755</v>
       </c>
       <c r="B190" t="s">
-        <v>745</v>
+        <v>756</v>
       </c>
       <c r="C190" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D190" t="s">
-        <v>746</v>
+        <v>249</v>
       </c>
       <c r="E190" t="s">
         <v>15</v>
       </c>
       <c r="G190" t="s">
         <v>16</v>
       </c>
       <c r="H190" t="s">
-        <v>63</v>
+        <v>17</v>
       </c>
     </row>
     <row r="191" spans="1:8" ht="12.75">
       <c r="A191" s="1" t="s">
-        <v>748</v>
+        <v>758</v>
       </c>
       <c r="B191" t="s">
-        <v>749</v>
+        <v>759</v>
       </c>
       <c r="C191" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D191" t="s">
-        <v>750</v>
+        <v>760</v>
       </c>
       <c r="E191" t="s">
         <v>15</v>
       </c>
       <c r="G191" t="s">
         <v>16</v>
       </c>
       <c r="H191" t="s">
-        <v>63</v>
+        <v>17</v>
       </c>
     </row>
     <row r="192" spans="1:8" ht="12.75">
       <c r="A192" s="1" t="s">
-        <v>752</v>
+        <v>762</v>
       </c>
       <c r="B192" t="s">
-        <v>753</v>
+        <v>763</v>
       </c>
       <c r="C192" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D192" t="s">
-        <v>754</v>
+        <v>281</v>
       </c>
       <c r="E192" t="s">
         <v>15</v>
       </c>
       <c r="G192" t="s">
         <v>16</v>
       </c>
       <c r="H192" t="s">
-        <v>63</v>
+        <v>17</v>
       </c>
     </row>
     <row r="193" spans="1:8" ht="12.75">
       <c r="A193" s="1" t="s">
-        <v>756</v>
+        <v>765</v>
       </c>
       <c r="B193" t="s">
-        <v>757</v>
+        <v>766</v>
       </c>
       <c r="C193" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D193" t="s">
-        <v>758</v>
+        <v>767</v>
       </c>
       <c r="E193" t="s">
         <v>15</v>
       </c>
       <c r="G193" t="s">
         <v>16</v>
       </c>
       <c r="H193" t="s">
-        <v>63</v>
+        <v>41</v>
       </c>
     </row>
     <row r="194" spans="1:8" ht="12.75">
       <c r="A194" s="1" t="s">
-        <v>760</v>
+        <v>769</v>
       </c>
       <c r="B194" t="s">
-        <v>761</v>
+        <v>770</v>
       </c>
       <c r="C194" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D194" t="s">
-        <v>762</v>
+        <v>771</v>
       </c>
       <c r="E194" t="s">
         <v>15</v>
       </c>
       <c r="G194" t="s">
         <v>16</v>
       </c>
       <c r="H194" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
     </row>
     <row r="195" spans="1:8" ht="12.75">
       <c r="A195" s="1" t="s">
-        <v>764</v>
+        <v>773</v>
       </c>
       <c r="B195" t="s">
-        <v>765</v>
+        <v>774</v>
       </c>
       <c r="C195" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D195" t="s">
-        <v>766</v>
+        <v>775</v>
       </c>
       <c r="E195" t="s">
         <v>15</v>
       </c>
       <c r="G195" t="s">
         <v>16</v>
       </c>
       <c r="H195" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="196" spans="1:8" ht="12.75">
       <c r="A196" s="1" t="s">
-        <v>768</v>
+        <v>777</v>
       </c>
       <c r="B196" t="s">
-        <v>769</v>
+        <v>778</v>
       </c>
       <c r="C196" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D196" t="s">
-        <v>770</v>
+        <v>779</v>
       </c>
       <c r="E196" t="s">
         <v>15</v>
       </c>
       <c r="G196" t="s">
         <v>16</v>
       </c>
       <c r="H196" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="197" spans="1:8" ht="12.75">
       <c r="A197" s="1" t="s">
-        <v>772</v>
+        <v>781</v>
       </c>
       <c r="B197" t="s">
-        <v>773</v>
+        <v>782</v>
       </c>
       <c r="C197" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D197" t="s">
-        <v>774</v>
+        <v>783</v>
       </c>
       <c r="E197" t="s">
         <v>15</v>
       </c>
       <c r="G197" t="s">
         <v>16</v>
       </c>
       <c r="H197" t="s">
-        <v>22</v>
+        <v>213</v>
       </c>
     </row>
     <row r="198" spans="1:8" ht="12.75">
       <c r="A198" s="1" t="s">
-        <v>776</v>
+        <v>785</v>
       </c>
       <c r="B198" t="s">
-        <v>777</v>
+        <v>786</v>
       </c>
       <c r="C198" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D198" t="s">
-        <v>778</v>
+        <v>787</v>
       </c>
       <c r="E198" t="s">
         <v>15</v>
       </c>
       <c r="G198" t="s">
         <v>16</v>
       </c>
       <c r="H198" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="199" spans="1:8" ht="12.75">
       <c r="A199" s="1" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
       <c r="B199" t="s">
-        <v>781</v>
+        <v>790</v>
       </c>
       <c r="C199" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D199" t="s">
-        <v>782</v>
+        <v>791</v>
       </c>
       <c r="E199" t="s">
         <v>15</v>
       </c>
       <c r="G199" t="s">
         <v>16</v>
       </c>
       <c r="H199" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="200" spans="1:8" ht="12.75">
       <c r="A200" s="1" t="s">
-        <v>784</v>
+        <v>793</v>
       </c>
       <c r="B200" t="s">
-        <v>785</v>
+        <v>794</v>
       </c>
       <c r="C200" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D200" t="s">
-        <v>786</v>
+        <v>795</v>
       </c>
       <c r="E200" t="s">
         <v>15</v>
       </c>
       <c r="G200" t="s">
         <v>16</v>
       </c>
       <c r="H200" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="201" spans="1:8" ht="12.75">
       <c r="A201" s="1" t="s">
-        <v>788</v>
+        <v>797</v>
       </c>
       <c r="B201" t="s">
-        <v>789</v>
+        <v>798</v>
       </c>
       <c r="C201" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D201" t="s">
-        <v>790</v>
+        <v>799</v>
       </c>
       <c r="E201" t="s">
         <v>15</v>
       </c>
       <c r="G201" t="s">
         <v>16</v>
       </c>
       <c r="H201" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="202" spans="1:8" ht="12.75">
       <c r="A202" s="1" t="s">
-        <v>792</v>
+        <v>801</v>
       </c>
       <c r="B202" t="s">
-        <v>793</v>
+        <v>802</v>
       </c>
       <c r="C202" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D202" t="s">
-        <v>794</v>
+        <v>803</v>
       </c>
       <c r="E202" t="s">
         <v>15</v>
       </c>
       <c r="G202" t="s">
         <v>16</v>
       </c>
       <c r="H202" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="203" spans="1:8" ht="12.75">
       <c r="A203" s="1" t="s">
-        <v>796</v>
+        <v>805</v>
       </c>
       <c r="B203" t="s">
-        <v>797</v>
+        <v>806</v>
       </c>
       <c r="C203" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D203" t="s">
-        <v>798</v>
+        <v>807</v>
       </c>
       <c r="E203" t="s">
         <v>15</v>
       </c>
       <c r="G203" t="s">
         <v>16</v>
       </c>
       <c r="H203" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="204" spans="1:8" ht="12.75">
       <c r="A204" s="1" t="s">
-        <v>800</v>
+        <v>809</v>
       </c>
       <c r="B204" t="s">
-        <v>801</v>
+        <v>810</v>
       </c>
       <c r="C204" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D204" t="s">
-        <v>196</v>
+        <v>811</v>
       </c>
       <c r="E204" t="s">
         <v>15</v>
       </c>
       <c r="G204" t="s">
         <v>16</v>
       </c>
       <c r="H204" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="205" spans="1:8" ht="12.75">
       <c r="A205" s="1" t="s">
-        <v>803</v>
+        <v>813</v>
       </c>
       <c r="B205" t="s">
-        <v>804</v>
+        <v>814</v>
       </c>
       <c r="C205" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D205" t="s">
-        <v>805</v>
+        <v>815</v>
       </c>
       <c r="E205" t="s">
         <v>15</v>
       </c>
       <c r="G205" t="s">
         <v>16</v>
       </c>
       <c r="H205" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="206" spans="1:8" ht="12.75">
       <c r="A206" s="1" t="s">
-        <v>807</v>
+        <v>817</v>
       </c>
       <c r="B206" t="s">
-        <v>808</v>
+        <v>818</v>
       </c>
       <c r="C206" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D206" t="s">
-        <v>809</v>
+        <v>819</v>
       </c>
       <c r="E206" t="s">
         <v>15</v>
       </c>
       <c r="G206" t="s">
         <v>16</v>
       </c>
       <c r="H206" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="207" spans="1:8" ht="12.75">
       <c r="A207" s="1" t="s">
-        <v>811</v>
+        <v>821</v>
       </c>
       <c r="B207" t="s">
-        <v>812</v>
+        <v>822</v>
       </c>
       <c r="C207" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D207" t="s">
-        <v>813</v>
+        <v>823</v>
       </c>
       <c r="E207" t="s">
         <v>15</v>
       </c>
       <c r="G207" t="s">
         <v>16</v>
       </c>
       <c r="H207" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="208" spans="1:8" ht="12.75">
       <c r="A208" s="1" t="s">
-        <v>815</v>
+        <v>825</v>
       </c>
       <c r="B208" t="s">
-        <v>816</v>
+        <v>826</v>
       </c>
       <c r="C208" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D208" t="s">
-        <v>817</v>
+        <v>827</v>
       </c>
       <c r="E208" t="s">
         <v>15</v>
       </c>
       <c r="G208" t="s">
         <v>16</v>
       </c>
       <c r="H208" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="209" spans="1:8" ht="12.75">
       <c r="A209" s="1" t="s">
-        <v>819</v>
+        <v>829</v>
       </c>
       <c r="B209" t="s">
-        <v>820</v>
+        <v>830</v>
       </c>
       <c r="C209" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D209" t="s">
-        <v>821</v>
+        <v>831</v>
       </c>
       <c r="E209" t="s">
         <v>15</v>
       </c>
       <c r="G209" t="s">
         <v>16</v>
       </c>
       <c r="H209" t="s">
-        <v>17</v>
+        <v>213</v>
       </c>
     </row>
     <row r="210" spans="1:8" ht="12.75">
       <c r="A210" s="1" t="s">
-        <v>823</v>
+        <v>833</v>
       </c>
       <c r="B210" t="s">
-        <v>824</v>
+        <v>834</v>
       </c>
       <c r="C210" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D210" t="s">
-        <v>790</v>
+        <v>835</v>
       </c>
       <c r="E210" t="s">
         <v>15</v>
       </c>
       <c r="G210" t="s">
         <v>16</v>
       </c>
       <c r="H210" t="s">
-        <v>22</v>
+        <v>213</v>
       </c>
     </row>
     <row r="211" spans="1:8" ht="12.75">
       <c r="A211" s="1" t="s">
-        <v>826</v>
+        <v>837</v>
       </c>
       <c r="B211" t="s">
-        <v>827</v>
+        <v>838</v>
       </c>
       <c r="C211" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D211" t="s">
-        <v>139</v>
+        <v>839</v>
       </c>
       <c r="E211" t="s">
         <v>15</v>
       </c>
       <c r="G211" t="s">
         <v>16</v>
       </c>
       <c r="H211" t="s">
-        <v>22</v>
+        <v>213</v>
       </c>
     </row>
     <row r="212" spans="1:8" ht="12.75">
       <c r="A212" s="1" t="s">
-        <v>829</v>
+        <v>841</v>
       </c>
       <c r="B212" t="s">
-        <v>830</v>
+        <v>842</v>
       </c>
       <c r="C212" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D212" t="s">
-        <v>831</v>
+        <v>843</v>
       </c>
       <c r="E212" t="s">
         <v>15</v>
       </c>
       <c r="G212" t="s">
         <v>16</v>
       </c>
       <c r="H212" t="s">
-        <v>22</v>
+        <v>213</v>
       </c>
     </row>
     <row r="213" spans="1:8" ht="12.75">
       <c r="A213" s="1" t="s">
-        <v>833</v>
+        <v>845</v>
       </c>
       <c r="B213" t="s">
-        <v>834</v>
+        <v>846</v>
       </c>
       <c r="C213" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D213" t="s">
-        <v>171</v>
+        <v>847</v>
       </c>
       <c r="E213" t="s">
         <v>15</v>
       </c>
       <c r="G213" t="s">
         <v>16</v>
       </c>
       <c r="H213" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
     </row>
     <row r="214" spans="1:8" ht="12.75">
       <c r="A214" s="1" t="s">
-        <v>836</v>
+        <v>849</v>
       </c>
       <c r="B214" t="s">
-        <v>837</v>
+        <v>850</v>
       </c>
       <c r="C214" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D214" t="s">
-        <v>838</v>
+        <v>851</v>
       </c>
       <c r="E214" t="s">
         <v>15</v>
       </c>
       <c r="G214" t="s">
         <v>16</v>
       </c>
       <c r="H214" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
     </row>
     <row r="215" spans="1:8" ht="12.75">
       <c r="A215" s="1" t="s">
-        <v>840</v>
+        <v>853</v>
       </c>
       <c r="B215" t="s">
-        <v>841</v>
+        <v>854</v>
       </c>
       <c r="C215" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D215" t="s">
-        <v>842</v>
+        <v>855</v>
       </c>
       <c r="E215" t="s">
         <v>15</v>
       </c>
       <c r="G215" t="s">
         <v>16</v>
       </c>
       <c r="H215" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="216" spans="1:8" ht="12.75">
       <c r="A216" s="1" t="s">
-        <v>844</v>
+        <v>857</v>
       </c>
       <c r="B216" t="s">
-        <v>845</v>
+        <v>858</v>
       </c>
       <c r="C216" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D216" t="s">
-        <v>846</v>
+        <v>859</v>
       </c>
       <c r="E216" t="s">
         <v>15</v>
       </c>
       <c r="G216" t="s">
         <v>16</v>
       </c>
       <c r="H216" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="217" spans="1:8" ht="12.75">
       <c r="A217" s="1" t="s">
-        <v>848</v>
+        <v>861</v>
       </c>
       <c r="B217" t="s">
-        <v>849</v>
+        <v>862</v>
       </c>
       <c r="C217" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D217" t="s">
-        <v>850</v>
+        <v>863</v>
       </c>
       <c r="E217" t="s">
         <v>15</v>
       </c>
       <c r="G217" t="s">
         <v>16</v>
       </c>
       <c r="H217" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="218" spans="1:8" ht="12.75">
       <c r="A218" s="1" t="s">
-        <v>852</v>
+        <v>865</v>
       </c>
       <c r="B218" t="s">
-        <v>853</v>
+        <v>866</v>
       </c>
       <c r="C218" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D218" t="s">
-        <v>854</v>
+        <v>867</v>
       </c>
       <c r="E218" t="s">
         <v>15</v>
       </c>
       <c r="G218" t="s">
         <v>16</v>
       </c>
       <c r="H218" t="s">
-        <v>63</v>
+        <v>41</v>
       </c>
     </row>
     <row r="219" spans="1:8" ht="12.75">
       <c r="A219" s="1" t="s">
-        <v>856</v>
+        <v>869</v>
       </c>
       <c r="B219" t="s">
-        <v>857</v>
+        <v>870</v>
       </c>
       <c r="C219" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D219" t="s">
-        <v>858</v>
+        <v>871</v>
       </c>
       <c r="E219" t="s">
         <v>15</v>
       </c>
       <c r="G219" t="s">
         <v>16</v>
       </c>
       <c r="H219" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="220" spans="1:8" ht="12.75">
       <c r="A220" s="1" t="s">
-        <v>860</v>
+        <v>873</v>
       </c>
       <c r="B220" t="s">
-        <v>861</v>
+        <v>874</v>
       </c>
       <c r="C220" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D220" t="s">
-        <v>862</v>
+        <v>875</v>
       </c>
       <c r="E220" t="s">
         <v>15</v>
       </c>
       <c r="G220" t="s">
         <v>16</v>
       </c>
       <c r="H220" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="221" spans="1:8" ht="12.75">
       <c r="A221" s="1" t="s">
-        <v>864</v>
+        <v>877</v>
       </c>
       <c r="B221" t="s">
-        <v>865</v>
+        <v>878</v>
       </c>
       <c r="C221" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D221" t="s">
-        <v>866</v>
+        <v>511</v>
       </c>
       <c r="E221" t="s">
         <v>15</v>
       </c>
       <c r="G221" t="s">
         <v>16</v>
       </c>
       <c r="H221" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="222" spans="1:8" ht="12.75">
       <c r="A222" s="1" t="s">
-        <v>868</v>
+        <v>880</v>
       </c>
       <c r="B222" t="s">
-        <v>869</v>
+        <v>881</v>
       </c>
       <c r="C222" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D222" t="s">
-        <v>870</v>
+        <v>503</v>
       </c>
       <c r="E222" t="s">
         <v>15</v>
       </c>
       <c r="G222" t="s">
         <v>16</v>
       </c>
       <c r="H222" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="223" spans="1:8" ht="12.75">
       <c r="A223" s="1" t="s">
-        <v>872</v>
+        <v>883</v>
       </c>
       <c r="B223" t="s">
-        <v>873</v>
+        <v>884</v>
       </c>
       <c r="C223" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D223" t="s">
-        <v>874</v>
+        <v>496</v>
       </c>
       <c r="E223" t="s">
         <v>15</v>
       </c>
       <c r="G223" t="s">
         <v>16</v>
       </c>
       <c r="H223" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="224" spans="1:8" ht="12.75">
       <c r="A224" s="1" t="s">
-        <v>876</v>
+        <v>886</v>
       </c>
       <c r="B224" t="s">
-        <v>877</v>
+        <v>887</v>
       </c>
       <c r="C224" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D224" t="s">
-        <v>878</v>
+        <v>888</v>
       </c>
       <c r="E224" t="s">
         <v>15</v>
       </c>
       <c r="G224" t="s">
         <v>16</v>
       </c>
       <c r="H224" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="225" spans="1:8" ht="12.75">
       <c r="A225" s="1" t="s">
-        <v>880</v>
+        <v>890</v>
       </c>
       <c r="B225" t="s">
-        <v>881</v>
+        <v>891</v>
       </c>
       <c r="C225" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D225" t="s">
-        <v>882</v>
+        <v>892</v>
       </c>
       <c r="E225" t="s">
         <v>15</v>
       </c>
       <c r="G225" t="s">
         <v>16</v>
       </c>
       <c r="H225" t="s">
-        <v>22</v>
+        <v>213</v>
       </c>
     </row>
     <row r="226" spans="1:8" ht="12.75">
       <c r="A226" s="1" t="s">
-        <v>884</v>
+        <v>894</v>
       </c>
       <c r="B226" t="s">
-        <v>885</v>
+        <v>895</v>
       </c>
       <c r="C226" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D226" t="s">
-        <v>886</v>
+        <v>896</v>
       </c>
       <c r="E226" t="s">
         <v>15</v>
       </c>
       <c r="G226" t="s">
         <v>16</v>
       </c>
       <c r="H226" t="s">
-        <v>22</v>
+        <v>213</v>
       </c>
     </row>
     <row r="227" spans="1:8" ht="12.75">
       <c r="A227" s="1" t="s">
-        <v>888</v>
+        <v>898</v>
       </c>
       <c r="B227" t="s">
-        <v>889</v>
+        <v>899</v>
       </c>
       <c r="C227" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D227" t="s">
-        <v>890</v>
+        <v>900</v>
       </c>
       <c r="E227" t="s">
         <v>15</v>
       </c>
       <c r="G227" t="s">
         <v>16</v>
       </c>
       <c r="H227" t="s">
-        <v>22</v>
+        <v>213</v>
       </c>
     </row>
     <row r="228" spans="1:8" ht="12.75">
       <c r="A228" s="1" t="s">
-        <v>892</v>
+        <v>902</v>
       </c>
       <c r="B228" t="s">
-        <v>893</v>
+        <v>903</v>
       </c>
       <c r="C228" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D228" t="s">
-        <v>894</v>
+        <v>904</v>
       </c>
       <c r="E228" t="s">
         <v>15</v>
       </c>
       <c r="G228" t="s">
         <v>16</v>
       </c>
       <c r="H228" t="s">
-        <v>22</v>
+        <v>213</v>
       </c>
     </row>
     <row r="229" spans="1:8" ht="12.75">
       <c r="A229" s="1" t="s">
-        <v>896</v>
+        <v>906</v>
       </c>
       <c r="B229" t="s">
-        <v>897</v>
+        <v>907</v>
       </c>
       <c r="C229" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D229" t="s">
-        <v>898</v>
+        <v>908</v>
       </c>
       <c r="E229" t="s">
         <v>15</v>
       </c>
       <c r="G229" t="s">
         <v>16</v>
       </c>
       <c r="H229" t="s">
-        <v>22</v>
+        <v>213</v>
       </c>
     </row>
     <row r="230" spans="1:8" ht="12.75">
       <c r="A230" s="1" t="s">
-        <v>900</v>
+        <v>910</v>
       </c>
       <c r="B230" t="s">
-        <v>901</v>
+        <v>911</v>
       </c>
       <c r="C230" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D230" t="s">
-        <v>902</v>
+        <v>912</v>
       </c>
       <c r="E230" t="s">
         <v>15</v>
       </c>
       <c r="G230" t="s">
         <v>16</v>
       </c>
       <c r="H230" t="s">
-        <v>22</v>
+        <v>213</v>
       </c>
     </row>
     <row r="231" spans="1:8" ht="12.75">
       <c r="A231" s="1" t="s">
-        <v>904</v>
+        <v>914</v>
       </c>
       <c r="B231" t="s">
-        <v>905</v>
+        <v>915</v>
       </c>
       <c r="C231" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D231" t="s">
-        <v>906</v>
+        <v>916</v>
       </c>
       <c r="E231" t="s">
         <v>15</v>
       </c>
       <c r="G231" t="s">
         <v>16</v>
       </c>
       <c r="H231" t="s">
-        <v>22</v>
+        <v>213</v>
       </c>
     </row>
     <row r="232" spans="1:8" ht="12.75">
       <c r="A232" s="1" t="s">
-        <v>908</v>
+        <v>918</v>
       </c>
       <c r="B232" t="s">
-        <v>909</v>
+        <v>919</v>
       </c>
       <c r="C232" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D232" t="s">
-        <v>910</v>
+        <v>920</v>
       </c>
       <c r="E232" t="s">
         <v>15</v>
       </c>
       <c r="G232" t="s">
         <v>16</v>
       </c>
       <c r="H232" t="s">
-        <v>22</v>
+        <v>213</v>
       </c>
     </row>
     <row r="233" spans="1:8" ht="12.75">
       <c r="A233" s="1" t="s">
-        <v>912</v>
+        <v>922</v>
       </c>
       <c r="B233" t="s">
-        <v>913</v>
+        <v>923</v>
       </c>
       <c r="C233" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D233" t="s">
-        <v>914</v>
+        <v>924</v>
       </c>
       <c r="E233" t="s">
         <v>15</v>
       </c>
       <c r="G233" t="s">
         <v>16</v>
       </c>
       <c r="H233" t="s">
-        <v>22</v>
+        <v>213</v>
       </c>
     </row>
     <row r="234" spans="1:8" ht="12.75">
       <c r="A234" s="1" t="s">
-        <v>916</v>
+        <v>926</v>
       </c>
       <c r="B234" t="s">
-        <v>917</v>
+        <v>927</v>
       </c>
       <c r="C234" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D234" t="s">
-        <v>918</v>
+        <v>928</v>
       </c>
       <c r="E234" t="s">
         <v>15</v>
       </c>
       <c r="G234" t="s">
         <v>16</v>
       </c>
       <c r="H234" t="s">
-        <v>22</v>
+        <v>213</v>
       </c>
     </row>
     <row r="235" spans="1:8" ht="12.75">
       <c r="A235" s="1" t="s">
-        <v>920</v>
+        <v>930</v>
       </c>
       <c r="B235" t="s">
-        <v>921</v>
+        <v>931</v>
       </c>
       <c r="C235" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D235" t="s">
-        <v>922</v>
+        <v>932</v>
       </c>
       <c r="E235" t="s">
         <v>15</v>
       </c>
       <c r="G235" t="s">
         <v>16</v>
       </c>
       <c r="H235" t="s">
-        <v>22</v>
+        <v>213</v>
       </c>
     </row>
     <row r="236" spans="1:8" ht="12.75">
       <c r="A236" s="1" t="s">
-        <v>924</v>
+        <v>934</v>
       </c>
       <c r="B236" t="s">
-        <v>925</v>
+        <v>935</v>
       </c>
       <c r="C236" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D236" t="s">
-        <v>926</v>
+        <v>936</v>
       </c>
       <c r="E236" t="s">
         <v>15</v>
       </c>
       <c r="G236" t="s">
         <v>16</v>
       </c>
       <c r="H236" t="s">
-        <v>22</v>
+        <v>213</v>
       </c>
     </row>
     <row r="237" spans="1:8" ht="12.75">
       <c r="A237" s="1" t="s">
-        <v>928</v>
+        <v>938</v>
       </c>
       <c r="B237" t="s">
-        <v>929</v>
+        <v>939</v>
       </c>
       <c r="C237" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D237" t="s">
-        <v>930</v>
+        <v>940</v>
       </c>
       <c r="E237" t="s">
         <v>15</v>
       </c>
       <c r="G237" t="s">
         <v>16</v>
       </c>
       <c r="H237" t="s">
-        <v>17</v>
+        <v>213</v>
       </c>
     </row>
     <row r="238" spans="1:8" ht="12.75">
       <c r="A238" s="1" t="s">
-        <v>932</v>
+        <v>942</v>
       </c>
       <c r="B238" t="s">
-        <v>933</v>
+        <v>943</v>
       </c>
       <c r="C238" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D238" t="s">
-        <v>934</v>
+        <v>944</v>
       </c>
       <c r="E238" t="s">
         <v>15</v>
       </c>
       <c r="G238" t="s">
         <v>16</v>
       </c>
       <c r="H238" t="s">
-        <v>17</v>
+        <v>213</v>
       </c>
     </row>
     <row r="239" spans="1:8" ht="12.75">
       <c r="A239" s="1" t="s">
-        <v>936</v>
+        <v>946</v>
       </c>
       <c r="B239" t="s">
-        <v>937</v>
+        <v>947</v>
       </c>
       <c r="C239" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D239" t="s">
-        <v>938</v>
+        <v>948</v>
       </c>
       <c r="E239" t="s">
         <v>15</v>
       </c>
       <c r="G239" t="s">
         <v>16</v>
       </c>
       <c r="H239" t="s">
-        <v>22</v>
+        <v>213</v>
       </c>
     </row>
     <row r="240" spans="1:8" ht="12.75">
       <c r="A240" s="1" t="s">
-        <v>940</v>
+        <v>950</v>
       </c>
       <c r="B240" t="s">
-        <v>941</v>
+        <v>951</v>
       </c>
       <c r="C240" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D240" t="s">
-        <v>942</v>
+        <v>952</v>
       </c>
       <c r="E240" t="s">
         <v>15</v>
       </c>
       <c r="G240" t="s">
         <v>16</v>
       </c>
       <c r="H240" t="s">
-        <v>22</v>
+        <v>476</v>
       </c>
     </row>
     <row r="241" spans="1:8" ht="12.75">
       <c r="A241" s="1" t="s">
-        <v>944</v>
+        <v>954</v>
       </c>
       <c r="B241" t="s">
-        <v>945</v>
+        <v>955</v>
       </c>
       <c r="C241" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D241" t="s">
-        <v>946</v>
+        <v>956</v>
       </c>
       <c r="E241" t="s">
         <v>15</v>
       </c>
       <c r="G241" t="s">
         <v>16</v>
       </c>
       <c r="H241" t="s">
-        <v>22</v>
+        <v>476</v>
       </c>
     </row>
     <row r="242" spans="1:8" ht="12.75">
       <c r="A242" s="1" t="s">
-        <v>948</v>
+        <v>958</v>
       </c>
       <c r="B242" t="s">
-        <v>949</v>
+        <v>959</v>
       </c>
       <c r="C242" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D242" t="s">
-        <v>950</v>
+        <v>960</v>
       </c>
       <c r="E242" t="s">
         <v>15</v>
       </c>
       <c r="G242" t="s">
         <v>16</v>
       </c>
       <c r="H242" t="s">
-        <v>17</v>
+        <v>476</v>
       </c>
     </row>
     <row r="243" spans="1:8" ht="12.75">
       <c r="A243" s="1" t="s">
-        <v>952</v>
+        <v>962</v>
       </c>
       <c r="B243" t="s">
-        <v>953</v>
+        <v>963</v>
       </c>
       <c r="C243" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D243" t="s">
-        <v>954</v>
+        <v>964</v>
       </c>
       <c r="E243" t="s">
         <v>15</v>
       </c>
       <c r="G243" t="s">
         <v>16</v>
       </c>
       <c r="H243" t="s">
-        <v>22</v>
+        <v>476</v>
       </c>
     </row>
     <row r="244" spans="1:8" ht="12.75">
       <c r="A244" s="1" t="s">
-        <v>956</v>
+        <v>966</v>
       </c>
       <c r="B244" t="s">
-        <v>957</v>
+        <v>967</v>
       </c>
       <c r="C244" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D244" t="s">
-        <v>958</v>
+        <v>968</v>
       </c>
       <c r="E244" t="s">
         <v>15</v>
       </c>
       <c r="G244" t="s">
         <v>16</v>
       </c>
       <c r="H244" t="s">
-        <v>22</v>
+        <v>476</v>
       </c>
     </row>
     <row r="245" spans="1:8" ht="12.75">
       <c r="A245" s="1" t="s">
-        <v>960</v>
+        <v>970</v>
       </c>
       <c r="B245" t="s">
-        <v>961</v>
+        <v>971</v>
       </c>
       <c r="C245" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D245" t="s">
-        <v>962</v>
+        <v>972</v>
       </c>
       <c r="E245" t="s">
         <v>15</v>
       </c>
       <c r="G245" t="s">
         <v>16</v>
       </c>
       <c r="H245" t="s">
-        <v>22</v>
+        <v>213</v>
       </c>
     </row>
     <row r="246" spans="1:8" ht="12.75">
       <c r="A246" s="1" t="s">
-        <v>964</v>
+        <v>974</v>
       </c>
       <c r="B246" t="s">
-        <v>965</v>
+        <v>975</v>
       </c>
       <c r="C246" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D246" t="s">
-        <v>966</v>
+        <v>976</v>
       </c>
       <c r="E246" t="s">
         <v>15</v>
       </c>
       <c r="G246" t="s">
         <v>16</v>
       </c>
       <c r="H246" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="247" spans="1:8" ht="12.75">
       <c r="A247" s="1" t="s">
-        <v>968</v>
+        <v>978</v>
       </c>
       <c r="B247" t="s">
-        <v>969</v>
+        <v>979</v>
       </c>
       <c r="C247" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D247" t="s">
-        <v>970</v>
+        <v>980</v>
       </c>
       <c r="E247" t="s">
         <v>15</v>
       </c>
       <c r="G247" t="s">
         <v>16</v>
       </c>
       <c r="H247" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="248" spans="1:8" ht="12.75">
       <c r="A248" s="1" t="s">
-        <v>972</v>
+        <v>982</v>
       </c>
       <c r="B248" t="s">
-        <v>973</v>
+        <v>983</v>
       </c>
       <c r="C248" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D248" t="s">
-        <v>974</v>
+        <v>984</v>
       </c>
       <c r="E248" t="s">
         <v>15</v>
       </c>
       <c r="G248" t="s">
         <v>16</v>
       </c>
       <c r="H248" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="249" spans="1:8" ht="12.75">
       <c r="A249" s="1" t="s">
-        <v>976</v>
+        <v>986</v>
       </c>
       <c r="B249" t="s">
-        <v>977</v>
+        <v>987</v>
       </c>
       <c r="C249" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D249" t="s">
-        <v>978</v>
+        <v>988</v>
       </c>
       <c r="E249" t="s">
         <v>15</v>
       </c>
       <c r="G249" t="s">
         <v>16</v>
       </c>
       <c r="H249" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="250" spans="1:8" ht="12.75">
       <c r="A250" s="1" t="s">
-        <v>980</v>
+        <v>990</v>
       </c>
       <c r="B250" t="s">
-        <v>981</v>
+        <v>991</v>
       </c>
       <c r="C250" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D250" t="s">
-        <v>982</v>
+        <v>992</v>
       </c>
       <c r="E250" t="s">
         <v>15</v>
       </c>
       <c r="G250" t="s">
         <v>16</v>
       </c>
       <c r="H250" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
     </row>
     <row r="251" spans="1:8" ht="12.75">
       <c r="A251" s="1" t="s">
-        <v>984</v>
+        <v>994</v>
       </c>
       <c r="B251" t="s">
-        <v>985</v>
+        <v>995</v>
       </c>
       <c r="C251" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D251" t="s">
-        <v>986</v>
+        <v>996</v>
       </c>
       <c r="E251" t="s">
         <v>15</v>
       </c>
       <c r="G251" t="s">
         <v>16</v>
       </c>
       <c r="H251" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="252" spans="1:8" ht="12.75">
       <c r="A252" s="1" t="s">
-        <v>988</v>
+        <v>998</v>
       </c>
       <c r="B252" t="s">
-        <v>989</v>
+        <v>999</v>
       </c>
       <c r="C252" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D252" t="s">
-        <v>990</v>
+        <v>1000</v>
       </c>
       <c r="E252" t="s">
         <v>15</v>
       </c>
       <c r="G252" t="s">
         <v>16</v>
       </c>
       <c r="H252" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="253" spans="1:8" ht="12.75">
       <c r="A253" s="1" t="s">
-        <v>992</v>
+        <v>1002</v>
       </c>
       <c r="B253" t="s">
-        <v>993</v>
+        <v>1003</v>
       </c>
       <c r="C253" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D253" t="s">
-        <v>994</v>
+        <v>1004</v>
       </c>
       <c r="E253" t="s">
         <v>15</v>
       </c>
       <c r="G253" t="s">
         <v>16</v>
       </c>
       <c r="H253" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
     </row>
     <row r="254" spans="1:8" ht="12.75">
       <c r="A254" s="1" t="s">
-        <v>996</v>
+        <v>1006</v>
       </c>
       <c r="B254" t="s">
-        <v>997</v>
+        <v>1007</v>
       </c>
       <c r="C254" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D254" t="s">
-        <v>998</v>
+        <v>1008</v>
       </c>
       <c r="E254" t="s">
         <v>15</v>
       </c>
       <c r="G254" t="s">
         <v>16</v>
       </c>
       <c r="H254" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="255" spans="1:8" ht="12.75">
       <c r="A255" s="1" t="s">
-        <v>1000</v>
+        <v>1010</v>
       </c>
       <c r="B255" t="s">
-        <v>1001</v>
+        <v>1011</v>
       </c>
       <c r="C255" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D255" t="s">
-        <v>1002</v>
+        <v>1012</v>
       </c>
       <c r="E255" t="s">
         <v>15</v>
       </c>
       <c r="G255" t="s">
         <v>16</v>
       </c>
       <c r="H255" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="256" spans="1:8" ht="12.75">
       <c r="A256" s="1" t="s">
-        <v>1004</v>
+        <v>1014</v>
       </c>
       <c r="B256" t="s">
-        <v>1005</v>
+        <v>1015</v>
       </c>
       <c r="C256" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D256" t="s">
-        <v>1006</v>
+        <v>445</v>
       </c>
       <c r="E256" t="s">
         <v>15</v>
       </c>
       <c r="G256" t="s">
         <v>16</v>
       </c>
       <c r="H256" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="257" spans="1:8" ht="12.75">
       <c r="A257" s="1" t="s">
-        <v>1008</v>
+        <v>1017</v>
       </c>
       <c r="B257" t="s">
-        <v>1009</v>
+        <v>1018</v>
       </c>
       <c r="C257" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D257" t="s">
-        <v>1010</v>
+        <v>1019</v>
       </c>
       <c r="E257" t="s">
         <v>15</v>
       </c>
       <c r="G257" t="s">
         <v>16</v>
       </c>
       <c r="H257" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="258" spans="1:8" ht="12.75">
       <c r="A258" s="1" t="s">
-        <v>1012</v>
+        <v>1020</v>
       </c>
       <c r="B258" t="s">
-        <v>1013</v>
+        <v>1021</v>
       </c>
       <c r="C258" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D258" t="s">
-        <v>1014</v>
+        <v>1022</v>
       </c>
       <c r="E258" t="s">
         <v>15</v>
       </c>
       <c r="G258" t="s">
         <v>16</v>
       </c>
       <c r="H258" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="259" spans="1:8" ht="12.75">
       <c r="A259" s="1" t="s">
-        <v>1016</v>
+        <v>1023</v>
       </c>
       <c r="B259" t="s">
-        <v>1017</v>
+        <v>1024</v>
       </c>
       <c r="C259" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D259" t="s">
-        <v>1018</v>
+        <v>1025</v>
       </c>
       <c r="E259" t="s">
         <v>15</v>
       </c>
       <c r="G259" t="s">
         <v>16</v>
       </c>
       <c r="H259" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="260" spans="1:8" ht="12.75">
       <c r="A260" s="1" t="s">
-        <v>1020</v>
+        <v>1026</v>
       </c>
       <c r="B260" t="s">
-        <v>1021</v>
+        <v>1027</v>
       </c>
       <c r="C260" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D260" t="s">
-        <v>1022</v>
+        <v>1028</v>
       </c>
       <c r="E260" t="s">
         <v>15</v>
       </c>
       <c r="G260" t="s">
         <v>16</v>
       </c>
       <c r="H260" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="261" spans="1:8" ht="12.75">
       <c r="A261" s="1" t="s">
-        <v>1024</v>
+        <v>1029</v>
       </c>
       <c r="B261" t="s">
-        <v>1025</v>
+        <v>1030</v>
       </c>
       <c r="C261" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D261" t="s">
-        <v>1026</v>
+        <v>1031</v>
       </c>
       <c r="E261" t="s">
         <v>15</v>
       </c>
       <c r="G261" t="s">
         <v>16</v>
       </c>
       <c r="H261" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="262" spans="1:8" ht="12.75">
       <c r="A262" s="1" t="s">
-        <v>1028</v>
+        <v>1032</v>
       </c>
       <c r="B262" t="s">
-        <v>1029</v>
+        <v>1033</v>
       </c>
       <c r="C262" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D262" t="s">
-        <v>1030</v>
+        <v>1034</v>
       </c>
       <c r="E262" t="s">
         <v>15</v>
       </c>
       <c r="G262" t="s">
         <v>16</v>
       </c>
       <c r="H262" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="263" spans="1:8" ht="12.75">
       <c r="A263" s="1" t="s">
-        <v>1032</v>
+        <v>1035</v>
       </c>
       <c r="B263" t="s">
-        <v>1033</v>
+        <v>1036</v>
       </c>
       <c r="C263" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D263" t="s">
-        <v>1034</v>
+        <v>1037</v>
       </c>
       <c r="E263" t="s">
         <v>15</v>
       </c>
       <c r="G263" t="s">
         <v>16</v>
       </c>
       <c r="H263" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
     </row>
     <row r="264" spans="1:8" ht="12.75">
       <c r="A264" s="1" t="s">
-        <v>1036</v>
+        <v>1038</v>
       </c>
       <c r="B264" t="s">
-        <v>1037</v>
+        <v>1039</v>
       </c>
       <c r="C264" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D264" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c r="E264" t="s">
         <v>15</v>
       </c>
       <c r="G264" t="s">
         <v>16</v>
       </c>
       <c r="H264" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="265" spans="1:8" ht="12.75">
       <c r="A265" s="1" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
       <c r="B265" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="C265" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D265" t="s">
-        <v>1042</v>
+        <v>1043</v>
       </c>
       <c r="E265" t="s">
         <v>15</v>
       </c>
       <c r="G265" t="s">
         <v>16</v>
       </c>
       <c r="H265" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
     </row>
     <row r="266" spans="1:8" ht="12.75">
       <c r="A266" s="1" t="s">
         <v>1044</v>
       </c>
       <c r="B266" t="s">
         <v>1045</v>
       </c>
       <c r="C266" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D266" t="s">
         <v>1046</v>
       </c>
       <c r="E266" t="s">
         <v>15</v>
       </c>
       <c r="G266" t="s">
         <v>16</v>
       </c>
       <c r="H266" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
     </row>
     <row r="267" spans="1:8" ht="12.75">
       <c r="A267" s="1" t="s">
         <v>1048</v>
       </c>
       <c r="B267" t="s">
         <v>1049</v>
       </c>
       <c r="C267" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D267" t="s">
         <v>1050</v>
       </c>
       <c r="E267" t="s">
         <v>15</v>
       </c>
       <c r="G267" t="s">
         <v>16</v>
       </c>
       <c r="H267" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="268" spans="1:8" ht="12.75">
       <c r="A268" s="1" t="s">
         <v>1052</v>
       </c>
       <c r="B268" t="s">
         <v>1053</v>
       </c>
       <c r="C268" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D268" t="s">
         <v>1054</v>
       </c>
       <c r="E268" t="s">
         <v>15</v>
       </c>
       <c r="G268" t="s">
         <v>16</v>
       </c>
       <c r="H268" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
     </row>
     <row r="269" spans="1:8" ht="12.75">
       <c r="A269" s="1" t="s">
         <v>1056</v>
       </c>
       <c r="B269" t="s">
         <v>1057</v>
       </c>
       <c r="C269" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D269" t="s">
         <v>1058</v>
       </c>
       <c r="E269" t="s">
         <v>15</v>
       </c>
       <c r="G269" t="s">
         <v>16</v>
       </c>
       <c r="H269" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
     </row>
     <row r="270" spans="1:8" ht="12.75">
       <c r="A270" s="1" t="s">
         <v>1060</v>
       </c>
       <c r="B270" t="s">
         <v>1061</v>
       </c>
       <c r="C270" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D270" t="s">
         <v>1062</v>
       </c>
       <c r="E270" t="s">
         <v>15</v>
       </c>
       <c r="G270" t="s">
         <v>16</v>
       </c>
       <c r="H270" t="s">
-        <v>22</v>
+        <v>476</v>
       </c>
     </row>
     <row r="271" spans="1:8" ht="12.75">
       <c r="A271" s="1" t="s">
         <v>1064</v>
       </c>
       <c r="B271" t="s">
         <v>1065</v>
       </c>
       <c r="C271" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D271" t="s">
-        <v>515</v>
+        <v>1066</v>
       </c>
       <c r="E271" t="s">
         <v>15</v>
       </c>
       <c r="G271" t="s">
         <v>16</v>
       </c>
       <c r="H271" t="s">
-        <v>22</v>
+        <v>476</v>
       </c>
     </row>
     <row r="272" spans="1:8" ht="12.75">
       <c r="A272" s="1" t="s">
-        <v>1067</v>
+        <v>1068</v>
       </c>
       <c r="B272" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
       <c r="C272" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D272" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
       <c r="E272" t="s">
         <v>15</v>
       </c>
       <c r="G272" t="s">
         <v>16</v>
       </c>
       <c r="H272" t="s">
-        <v>22</v>
+        <v>476</v>
       </c>
     </row>
     <row r="273" spans="1:8" ht="12.75">
       <c r="A273" s="1" t="s">
-        <v>1071</v>
+        <v>1072</v>
       </c>
       <c r="B273" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="C273" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D273" t="s">
-        <v>1073</v>
+        <v>753</v>
       </c>
       <c r="E273" t="s">
         <v>15</v>
       </c>
       <c r="G273" t="s">
         <v>16</v>
       </c>
       <c r="H273" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="274" spans="1:8" ht="12.75">
       <c r="A274" s="1" t="s">
         <v>1075</v>
       </c>
       <c r="B274" t="s">
         <v>1076</v>
       </c>
       <c r="C274" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D274" t="s">
         <v>1077</v>
       </c>
       <c r="E274" t="s">
         <v>15</v>
       </c>
       <c r="G274" t="s">
         <v>16</v>
       </c>
       <c r="H274" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="275" spans="1:8" ht="12.75">
       <c r="A275" s="1" t="s">
         <v>1079</v>
       </c>
       <c r="B275" t="s">
         <v>1080</v>
       </c>
       <c r="C275" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D275" t="s">
         <v>1081</v>
       </c>
       <c r="E275" t="s">
         <v>15</v>
       </c>
       <c r="G275" t="s">
         <v>16</v>
       </c>
       <c r="H275" t="s">
-        <v>63</v>
+        <v>17</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="760257078"/>
+    <hyperlink ref="A2" r:id="rId1" display="760250905"/>
     <hyperlink ref="C2" r:id="rId2" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A3" r:id="rId3" display="760257089"/>
+    <hyperlink ref="A3" r:id="rId3" display="760244352"/>
     <hyperlink ref="C3" r:id="rId4" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A4" r:id="rId5" display="760238606"/>
+    <hyperlink ref="A4" r:id="rId5" display="760250970"/>
     <hyperlink ref="C4" r:id="rId6" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A5" r:id="rId7" display="760238608"/>
+    <hyperlink ref="A5" r:id="rId7" display="760250969"/>
     <hyperlink ref="C5" r:id="rId8" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A6" r:id="rId9" display="760238912"/>
+    <hyperlink ref="A6" r:id="rId9" display="760241830"/>
     <hyperlink ref="C6" r:id="rId10" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A7" r:id="rId11" display="760238913"/>
+    <hyperlink ref="A7" r:id="rId11" display="760244643"/>
     <hyperlink ref="C7" r:id="rId12" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A8" r:id="rId13" display="760239016"/>
+    <hyperlink ref="A8" r:id="rId13" display="760242853"/>
     <hyperlink ref="C8" r:id="rId14" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A9" r:id="rId15" display="760235171"/>
+    <hyperlink ref="A9" r:id="rId15" display="760245919"/>
     <hyperlink ref="C9" r:id="rId16" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A10" r:id="rId17" display="760235535"/>
+    <hyperlink ref="A10" r:id="rId17" display="760248535"/>
     <hyperlink ref="C10" r:id="rId18" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A11" r:id="rId19" display="760235536"/>
+    <hyperlink ref="A11" r:id="rId19" display="760245768"/>
     <hyperlink ref="C11" r:id="rId20" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A12" r:id="rId21" display="760235534"/>
+    <hyperlink ref="A12" r:id="rId21" display="760248344"/>
     <hyperlink ref="C12" r:id="rId22" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A13" r:id="rId23" display="760241880"/>
+    <hyperlink ref="A13" r:id="rId23" display="760241574"/>
     <hyperlink ref="C13" r:id="rId24" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A14" r:id="rId25" display="760241881"/>
+    <hyperlink ref="A14" r:id="rId25" display="760240724"/>
     <hyperlink ref="C14" r:id="rId26" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A15" r:id="rId27" display="760241895"/>
+    <hyperlink ref="A15" r:id="rId27" display="760241521"/>
     <hyperlink ref="C15" r:id="rId28" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A16" r:id="rId29" display="760241872"/>
+    <hyperlink ref="A16" r:id="rId29" display="760240725"/>
     <hyperlink ref="C16" r:id="rId30" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A17" r:id="rId31" display="760241883"/>
+    <hyperlink ref="A17" r:id="rId31" display="760242173"/>
     <hyperlink ref="C17" r:id="rId32" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A18" r:id="rId33" display="760241901"/>
+    <hyperlink ref="A18" r:id="rId33" display="760241575"/>
     <hyperlink ref="C18" r:id="rId34" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A19" r:id="rId35" display="760241904"/>
+    <hyperlink ref="A19" r:id="rId35" display="760244419"/>
     <hyperlink ref="C19" r:id="rId36" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A20" r:id="rId37" display="760241874"/>
+    <hyperlink ref="A20" r:id="rId37" display="760248534"/>
     <hyperlink ref="C20" r:id="rId38" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A21" r:id="rId39" display="760241911"/>
+    <hyperlink ref="A21" r:id="rId39" display="760242376"/>
     <hyperlink ref="C21" r:id="rId40" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A22" r:id="rId41" display="760241907"/>
+    <hyperlink ref="A22" r:id="rId41" display="760245767"/>
     <hyperlink ref="C22" r:id="rId42" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A23" r:id="rId43" display="760241876"/>
+    <hyperlink ref="A23" r:id="rId43" display="760245763"/>
     <hyperlink ref="C23" r:id="rId44" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A24" r:id="rId45" display="760241913"/>
+    <hyperlink ref="A24" r:id="rId45" display="760244588"/>
     <hyperlink ref="C24" r:id="rId46" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A25" r:id="rId47" display="760241909"/>
+    <hyperlink ref="A25" r:id="rId47" display="760248122"/>
     <hyperlink ref="C25" r:id="rId48" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A26" r:id="rId49" display="760241914"/>
+    <hyperlink ref="A26" r:id="rId49" display="760241445"/>
     <hyperlink ref="C26" r:id="rId50" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A27" r:id="rId51" display="760241878"/>
+    <hyperlink ref="A27" r:id="rId51" display="760244589"/>
     <hyperlink ref="C27" r:id="rId52" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A28" r:id="rId53" display="760241910"/>
+    <hyperlink ref="A28" r:id="rId53" display="760248121"/>
     <hyperlink ref="C28" r:id="rId54" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A29" r:id="rId55" display="760241915"/>
+    <hyperlink ref="A29" r:id="rId55" display="760245782"/>
     <hyperlink ref="C29" r:id="rId56" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A30" r:id="rId57" display="760241919"/>
+    <hyperlink ref="A30" r:id="rId57" display="760241707"/>
     <hyperlink ref="C30" r:id="rId58" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A31" r:id="rId59" display="760244326"/>
+    <hyperlink ref="A31" r:id="rId59" display="760245783"/>
     <hyperlink ref="C31" r:id="rId60" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A32" r:id="rId61" display="760244695"/>
+    <hyperlink ref="A32" r:id="rId61" display="760245807"/>
     <hyperlink ref="C32" r:id="rId62" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A33" r:id="rId63" display="760244705"/>
+    <hyperlink ref="A33" r:id="rId63" display="760245808"/>
     <hyperlink ref="C33" r:id="rId64" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A34" r:id="rId65" display="760244697"/>
+    <hyperlink ref="A34" r:id="rId65" display="760245793"/>
     <hyperlink ref="C34" r:id="rId66" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A35" r:id="rId67" display="760244698"/>
+    <hyperlink ref="A35" r:id="rId67" display="760245816"/>
     <hyperlink ref="C35" r:id="rId68" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A36" r:id="rId69" display="760244699"/>
+    <hyperlink ref="A36" r:id="rId69" display="760245794"/>
     <hyperlink ref="C36" r:id="rId70" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A37" r:id="rId71" display="760244701"/>
+    <hyperlink ref="A37" r:id="rId71" display="760245795"/>
     <hyperlink ref="C37" r:id="rId72" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A38" r:id="rId73" display="760244702"/>
+    <hyperlink ref="A38" r:id="rId73" display="760245786"/>
     <hyperlink ref="C38" r:id="rId74" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A39" r:id="rId75" display="760244703"/>
+    <hyperlink ref="A39" r:id="rId75" display="760245809"/>
     <hyperlink ref="C39" r:id="rId76" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A40" r:id="rId77" display="760244694"/>
+    <hyperlink ref="A40" r:id="rId77" display="760245810"/>
     <hyperlink ref="C40" r:id="rId78" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A41" r:id="rId79" display="760260550"/>
+    <hyperlink ref="A41" r:id="rId79" display="760245788"/>
     <hyperlink ref="C41" r:id="rId80" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A42" r:id="rId81" display="760259047"/>
+    <hyperlink ref="A42" r:id="rId81" display="760245811"/>
     <hyperlink ref="C42" r:id="rId82" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A43" r:id="rId83" display="760259685"/>
+    <hyperlink ref="A43" r:id="rId83" display="760244639"/>
     <hyperlink ref="C43" r:id="rId84" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A44" r:id="rId85" display="760259687"/>
+    <hyperlink ref="A44" r:id="rId85" display="760244318"/>
     <hyperlink ref="C44" r:id="rId86" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A45" r:id="rId87" display="760259686"/>
+    <hyperlink ref="A45" r:id="rId87" display="760245790"/>
     <hyperlink ref="C45" r:id="rId88" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A46" r:id="rId89" display="760259208"/>
+    <hyperlink ref="A46" r:id="rId89" display="760245819"/>
     <hyperlink ref="C46" r:id="rId90" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A47" r:id="rId91" display="760257712"/>
+    <hyperlink ref="A47" r:id="rId91" display="760244415"/>
     <hyperlink ref="C47" r:id="rId92" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A48" r:id="rId93" display="760257713"/>
+    <hyperlink ref="A48" r:id="rId93" display="760245821"/>
     <hyperlink ref="C48" r:id="rId94" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A49" r:id="rId95" display="760262942"/>
+    <hyperlink ref="A49" r:id="rId95" display="760245791"/>
     <hyperlink ref="C49" r:id="rId96" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A50" r:id="rId97" display="760237807"/>
+    <hyperlink ref="A50" r:id="rId97" display="760245814"/>
     <hyperlink ref="C50" r:id="rId98" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A51" r:id="rId99" display="760238078"/>
+    <hyperlink ref="A51" r:id="rId99" display="760241905"/>
     <hyperlink ref="C51" r:id="rId100" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A52" r:id="rId101" display="760238460"/>
+    <hyperlink ref="A52" r:id="rId101" display="760242630"/>
     <hyperlink ref="C52" r:id="rId102" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A53" r:id="rId103" display="760237175"/>
+    <hyperlink ref="A53" r:id="rId103" display="760238812"/>
     <hyperlink ref="C53" r:id="rId104" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A54" r:id="rId105" display="760237176"/>
+    <hyperlink ref="A54" r:id="rId105" display="760245766"/>
     <hyperlink ref="C54" r:id="rId106" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A55" r:id="rId107" display="760237311"/>
+    <hyperlink ref="A55" r:id="rId107" display="760257089"/>
     <hyperlink ref="C55" r:id="rId108" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A56" r:id="rId109" display="760237524"/>
+    <hyperlink ref="A56" r:id="rId109" display="760235171"/>
     <hyperlink ref="C56" r:id="rId110" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A57" r:id="rId111" display="760241830"/>
+    <hyperlink ref="A57" r:id="rId111" display="760235535"/>
     <hyperlink ref="C57" r:id="rId112" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A58" r:id="rId113" display="760244643"/>
+    <hyperlink ref="A58" r:id="rId113" display="760235536"/>
     <hyperlink ref="C58" r:id="rId114" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A59" r:id="rId115" display="760242853"/>
+    <hyperlink ref="A59" r:id="rId115" display="760235534"/>
     <hyperlink ref="C59" r:id="rId116" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A60" r:id="rId117" display="760245919"/>
+    <hyperlink ref="A60" r:id="rId117" display="760244695"/>
     <hyperlink ref="C60" r:id="rId118" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A61" r:id="rId119" display="760248535"/>
+    <hyperlink ref="A61" r:id="rId119" display="760244705"/>
     <hyperlink ref="C61" r:id="rId120" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A62" r:id="rId121" display="760245768"/>
+    <hyperlink ref="A62" r:id="rId121" display="760244697"/>
     <hyperlink ref="C62" r:id="rId122" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A63" r:id="rId123" display="760248344"/>
+    <hyperlink ref="A63" r:id="rId123" display="760244698"/>
     <hyperlink ref="C63" r:id="rId124" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A64" r:id="rId125" display="760241574"/>
+    <hyperlink ref="A64" r:id="rId125" display="760244699"/>
     <hyperlink ref="C64" r:id="rId126" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A65" r:id="rId127" display="760240724"/>
+    <hyperlink ref="A65" r:id="rId127" display="760244701"/>
     <hyperlink ref="C65" r:id="rId128" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A66" r:id="rId129" display="760241521"/>
+    <hyperlink ref="A66" r:id="rId129" display="760244702"/>
     <hyperlink ref="C66" r:id="rId130" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A67" r:id="rId131" display="760240725"/>
+    <hyperlink ref="A67" r:id="rId131" display="760244703"/>
     <hyperlink ref="C67" r:id="rId132" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A68" r:id="rId133" display="760242173"/>
+    <hyperlink ref="A68" r:id="rId133" display="760244694"/>
     <hyperlink ref="C68" r:id="rId134" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A69" r:id="rId135" display="760241575"/>
+    <hyperlink ref="A69" r:id="rId135" display="760237175"/>
     <hyperlink ref="C69" r:id="rId136" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A70" r:id="rId137" display="760244419"/>
+    <hyperlink ref="A70" r:id="rId137" display="760237176"/>
     <hyperlink ref="C70" r:id="rId138" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A71" r:id="rId139" display="760248534"/>
+    <hyperlink ref="A71" r:id="rId139" display="760237311"/>
     <hyperlink ref="C71" r:id="rId140" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A72" r:id="rId141" display="760242376"/>
+    <hyperlink ref="A72" r:id="rId141" display="760237524"/>
     <hyperlink ref="C72" r:id="rId142" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A73" r:id="rId143" display="760245767"/>
+    <hyperlink ref="A73" r:id="rId143" display="760237807"/>
     <hyperlink ref="C73" r:id="rId144" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A74" r:id="rId145" display="760245763"/>
+    <hyperlink ref="A74" r:id="rId145" display="760238078"/>
     <hyperlink ref="C74" r:id="rId146" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A75" r:id="rId147" display="760244588"/>
+    <hyperlink ref="A75" r:id="rId147" display="760239016"/>
     <hyperlink ref="C75" r:id="rId148" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A76" r:id="rId149" display="760248122"/>
+    <hyperlink ref="A76" r:id="rId149" display="760241880"/>
     <hyperlink ref="C76" r:id="rId150" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A77" r:id="rId151" display="760241445"/>
+    <hyperlink ref="A77" r:id="rId151" display="760241881"/>
     <hyperlink ref="C77" r:id="rId152" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A78" r:id="rId153" display="760244589"/>
+    <hyperlink ref="A78" r:id="rId153" display="760241895"/>
     <hyperlink ref="C78" r:id="rId154" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A79" r:id="rId155" display="760248121"/>
+    <hyperlink ref="A79" r:id="rId155" display="760241872"/>
     <hyperlink ref="C79" r:id="rId156" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A80" r:id="rId157" display="760245782"/>
+    <hyperlink ref="A80" r:id="rId157" display="760241883"/>
     <hyperlink ref="C80" r:id="rId158" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A81" r:id="rId159" display="760241707"/>
+    <hyperlink ref="A81" r:id="rId159" display="760241901"/>
     <hyperlink ref="C81" r:id="rId160" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A82" r:id="rId161" display="760245783"/>
+    <hyperlink ref="A82" r:id="rId161" display="760241904"/>
     <hyperlink ref="C82" r:id="rId162" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A83" r:id="rId163" display="760245807"/>
+    <hyperlink ref="A83" r:id="rId163" display="760241874"/>
     <hyperlink ref="C83" r:id="rId164" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A84" r:id="rId165" display="760245808"/>
+    <hyperlink ref="A84" r:id="rId165" display="760241911"/>
     <hyperlink ref="C84" r:id="rId166" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A85" r:id="rId167" display="760245793"/>
+    <hyperlink ref="A85" r:id="rId167" display="760241907"/>
     <hyperlink ref="C85" r:id="rId168" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A86" r:id="rId169" display="760245816"/>
+    <hyperlink ref="A86" r:id="rId169" display="760241876"/>
     <hyperlink ref="C86" r:id="rId170" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A87" r:id="rId171" display="760245794"/>
+    <hyperlink ref="A87" r:id="rId171" display="760241913"/>
     <hyperlink ref="C87" r:id="rId172" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A88" r:id="rId173" display="760245795"/>
+    <hyperlink ref="A88" r:id="rId173" display="760241909"/>
     <hyperlink ref="C88" r:id="rId174" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A89" r:id="rId175" display="760245786"/>
+    <hyperlink ref="A89" r:id="rId175" display="760241914"/>
     <hyperlink ref="C89" r:id="rId176" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A90" r:id="rId177" display="760245809"/>
+    <hyperlink ref="A90" r:id="rId177" display="760241878"/>
     <hyperlink ref="C90" r:id="rId178" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A91" r:id="rId179" display="760245810"/>
+    <hyperlink ref="A91" r:id="rId179" display="760241910"/>
     <hyperlink ref="C91" r:id="rId180" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A92" r:id="rId181" display="760245788"/>
+    <hyperlink ref="A92" r:id="rId181" display="760241915"/>
     <hyperlink ref="C92" r:id="rId182" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A93" r:id="rId183" display="760245811"/>
+    <hyperlink ref="A93" r:id="rId183" display="760241919"/>
     <hyperlink ref="C93" r:id="rId184" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A94" r:id="rId185" display="760244639"/>
+    <hyperlink ref="A94" r:id="rId185" display="760244326"/>
     <hyperlink ref="C94" r:id="rId186" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A95" r:id="rId187" display="760244318"/>
+    <hyperlink ref="A95" r:id="rId187" display="760238460"/>
     <hyperlink ref="C95" r:id="rId188" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A96" r:id="rId189" display="760253074"/>
+    <hyperlink ref="A96" r:id="rId189" display="760238606"/>
     <hyperlink ref="C96" r:id="rId190" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A97" r:id="rId191" display="760253072"/>
+    <hyperlink ref="A97" r:id="rId191" display="760238608"/>
     <hyperlink ref="C97" r:id="rId192" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A98" r:id="rId193" display="760252832"/>
+    <hyperlink ref="A98" r:id="rId193" display="760238912"/>
     <hyperlink ref="C98" r:id="rId194" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A99" r:id="rId195" display="760251892"/>
+    <hyperlink ref="A99" r:id="rId195" display="760238913"/>
     <hyperlink ref="C99" r:id="rId196" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A100" r:id="rId197" display="EH6592-000"/>
+    <hyperlink ref="A100" r:id="rId197" display="EK3730-000"/>
     <hyperlink ref="C100" r:id="rId198" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A101" r:id="rId199" display="EH6594-000"/>
+    <hyperlink ref="A101" r:id="rId199" display="EK3432-000"/>
     <hyperlink ref="C101" r:id="rId200" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A102" r:id="rId201" display="EH6586-000"/>
+    <hyperlink ref="A102" r:id="rId201" display="EK3732-000"/>
     <hyperlink ref="C102" r:id="rId202" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A103" r:id="rId203" display="EK1104-000"/>
+    <hyperlink ref="A103" r:id="rId203" display="EK3438-000"/>
     <hyperlink ref="C103" r:id="rId204" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A104" r:id="rId205" display="EJ3115-000"/>
+    <hyperlink ref="A104" r:id="rId205" display="EK3439-000"/>
     <hyperlink ref="C104" r:id="rId206" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A105" r:id="rId207" display="EK3728-000"/>
+    <hyperlink ref="A105" r:id="rId207" display="EH6592-000"/>
     <hyperlink ref="C105" r:id="rId208" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A106" r:id="rId209" display="EK3729-000"/>
+    <hyperlink ref="A106" r:id="rId209" display="EH6594-000"/>
     <hyperlink ref="C106" r:id="rId210" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A107" r:id="rId211" display="EK3730-000"/>
+    <hyperlink ref="A107" r:id="rId211" display="EH6586-000"/>
     <hyperlink ref="C107" r:id="rId212" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A108" r:id="rId213" display="EK3432-000"/>
+    <hyperlink ref="A108" r:id="rId213" display="EK1104-000"/>
     <hyperlink ref="C108" r:id="rId214" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A109" r:id="rId215" display="EK3732-000"/>
+    <hyperlink ref="A109" r:id="rId215" display="EJ3115-000"/>
     <hyperlink ref="C109" r:id="rId216" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A110" r:id="rId217" display="EK3438-000"/>
+    <hyperlink ref="A110" r:id="rId217" display="EK3728-000"/>
     <hyperlink ref="C110" r:id="rId218" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A111" r:id="rId219" display="EK3439-000"/>
+    <hyperlink ref="A111" r:id="rId219" display="EK3729-000"/>
     <hyperlink ref="C111" r:id="rId220" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A112" r:id="rId221" display="EK0600-000"/>
-[...3 lines deleted...]
-    <hyperlink ref="A115" r:id="rId225" display="760244352"/>
+    <hyperlink ref="A112" r:id="rId221" display="760259208"/>
+    <hyperlink ref="C112" r:id="rId222" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A113" r:id="rId223" display="MFPS-PANELS"/>
+    <hyperlink ref="A114" r:id="rId224" display="EK0600-000"/>
+    <hyperlink ref="A115" r:id="rId225" display="760262942"/>
     <hyperlink ref="C115" r:id="rId226" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A116" r:id="rId227" display="760250970"/>
+    <hyperlink ref="A116" r:id="rId227" display="760257712"/>
     <hyperlink ref="C116" r:id="rId228" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A117" r:id="rId229" display="760250969"/>
+    <hyperlink ref="A117" r:id="rId229" display="760257713"/>
     <hyperlink ref="C117" r:id="rId230" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A118" r:id="rId231" display="760245790"/>
+    <hyperlink ref="A118" r:id="rId231" display="760260550"/>
     <hyperlink ref="C118" r:id="rId232" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A119" r:id="rId233" display="760245819"/>
+    <hyperlink ref="A119" r:id="rId233" display="760259047"/>
     <hyperlink ref="C119" r:id="rId234" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A120" r:id="rId235" display="760244415"/>
+    <hyperlink ref="A120" r:id="rId235" display="760259685"/>
     <hyperlink ref="C120" r:id="rId236" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A121" r:id="rId237" display="760245821"/>
+    <hyperlink ref="A121" r:id="rId237" display="760259687"/>
     <hyperlink ref="C121" r:id="rId238" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A122" r:id="rId239" display="760245791"/>
+    <hyperlink ref="A122" r:id="rId239" display="760259686"/>
     <hyperlink ref="C122" r:id="rId240" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A123" r:id="rId241" display="760245814"/>
+    <hyperlink ref="A123" r:id="rId241" display="760257078"/>
     <hyperlink ref="C123" r:id="rId242" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A124" r:id="rId243" display="760241905"/>
+    <hyperlink ref="A124" r:id="rId243" display="760253074"/>
     <hyperlink ref="C124" r:id="rId244" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A125" r:id="rId245" display="760242630"/>
+    <hyperlink ref="A125" r:id="rId245" display="760253072"/>
     <hyperlink ref="C125" r:id="rId246" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A126" r:id="rId247" display="760238812"/>
+    <hyperlink ref="A126" r:id="rId247" display="760252832"/>
     <hyperlink ref="C126" r:id="rId248" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A127" r:id="rId249" display="760245766"/>
+    <hyperlink ref="A127" r:id="rId249" display="760251892"/>
     <hyperlink ref="C127" r:id="rId250" display="Variant of MFPS-PANELS"/>
     <hyperlink ref="A128" r:id="rId251" display="760253073"/>
     <hyperlink ref="C128" r:id="rId252" display="Variant of MFPS-PANELS"/>
     <hyperlink ref="A129" r:id="rId253" display="760253070"/>
     <hyperlink ref="C129" r:id="rId254" display="Variant of MFPS-PANELS"/>
     <hyperlink ref="A130" r:id="rId255" display="760253360"/>
     <hyperlink ref="C130" r:id="rId256" display="Variant of MFPS-PANELS"/>
     <hyperlink ref="A131" r:id="rId257" display="760253071"/>
     <hyperlink ref="C131" r:id="rId258" display="Variant of MFPS-PANELS"/>
     <hyperlink ref="A132" r:id="rId259" display="760254468"/>
     <hyperlink ref="C132" r:id="rId260" display="Variant of MFPS-PANELS"/>
     <hyperlink ref="A133" r:id="rId261" display="760253077"/>
     <hyperlink ref="C133" r:id="rId262" display="Variant of MFPS-PANELS"/>
     <hyperlink ref="A134" r:id="rId263" display="760251320"/>
     <hyperlink ref="C134" r:id="rId264" display="Variant of MFPS-PANELS"/>
     <hyperlink ref="A135" r:id="rId265" display="760252969"/>
     <hyperlink ref="C135" r:id="rId266" display="Variant of MFPS-PANELS"/>
     <hyperlink ref="A136" r:id="rId267" display="760235014"/>
     <hyperlink ref="C136" r:id="rId268" display="Variant of MFPS-PANELS"/>
     <hyperlink ref="A137" r:id="rId269" display="760253944"/>
     <hyperlink ref="C137" r:id="rId270" display="Variant of MFPS-PANELS"/>
     <hyperlink ref="A138" r:id="rId271" display="760253142"/>
     <hyperlink ref="C138" r:id="rId272" display="Variant of MFPS-PANELS"/>
     <hyperlink ref="A139" r:id="rId273" display="760253143"/>
     <hyperlink ref="C139" r:id="rId274" display="Variant of MFPS-PANELS"/>
     <hyperlink ref="A140" r:id="rId275" display="EH6587-000"/>
     <hyperlink ref="C140" r:id="rId276" display="Variant of MFPS-PANELS"/>
     <hyperlink ref="A141" r:id="rId277" display="760235019"/>
     <hyperlink ref="C141" r:id="rId278" display="Variant of MFPS-PANELS"/>
     <hyperlink ref="A142" r:id="rId279" display="760253776"/>
     <hyperlink ref="C142" r:id="rId280" display="Variant of MFPS-PANELS"/>
     <hyperlink ref="A143" r:id="rId281" display="760255804"/>
     <hyperlink ref="C143" r:id="rId282" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A144" r:id="rId283" display="760259046"/>
+    <hyperlink ref="A144" r:id="rId283" display="760245765"/>
     <hyperlink ref="C144" r:id="rId284" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A145" r:id="rId285" display="760259679"/>
+    <hyperlink ref="A145" r:id="rId285" display="760242172"/>
     <hyperlink ref="C145" r:id="rId286" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A146" r:id="rId287" display="760259681"/>
+    <hyperlink ref="A146" r:id="rId287" display="760245762"/>
     <hyperlink ref="C146" r:id="rId288" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A147" r:id="rId289" display="760259683"/>
+    <hyperlink ref="A147" r:id="rId289" display="760239465"/>
     <hyperlink ref="C147" r:id="rId290" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A148" r:id="rId291" display="760259680"/>
+    <hyperlink ref="A148" r:id="rId291" display="760248343"/>
     <hyperlink ref="C148" r:id="rId292" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A149" r:id="rId293" display="760259682"/>
+    <hyperlink ref="A149" r:id="rId293" display="760238814"/>
     <hyperlink ref="C149" r:id="rId294" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A150" r:id="rId295" display="760259684"/>
+    <hyperlink ref="A150" r:id="rId295" display="760245764"/>
     <hyperlink ref="C150" r:id="rId296" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A151" r:id="rId297" display="760259688"/>
+    <hyperlink ref="A151" r:id="rId297" display="760244418"/>
     <hyperlink ref="C151" r:id="rId298" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A152" r:id="rId299" display="760257079"/>
+    <hyperlink ref="A152" r:id="rId299" display="760239290"/>
     <hyperlink ref="C152" r:id="rId300" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A153" r:id="rId301" display="760257912"/>
+    <hyperlink ref="A153" r:id="rId301" display="760244353"/>
     <hyperlink ref="C153" r:id="rId302" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A154" r:id="rId303" display="760262941"/>
+    <hyperlink ref="A154" r:id="rId303" display="760243047"/>
     <hyperlink ref="C154" r:id="rId304" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A155" r:id="rId305" display="EH6582-000"/>
+    <hyperlink ref="A155" r:id="rId305" display="760245761"/>
     <hyperlink ref="C155" r:id="rId306" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A156" r:id="rId307" display="EH9556-000"/>
+    <hyperlink ref="A156" r:id="rId307" display="760244416"/>
     <hyperlink ref="C156" r:id="rId308" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A157" r:id="rId309" display="EH9594-000"/>
+    <hyperlink ref="A157" r:id="rId309" display="760244638"/>
     <hyperlink ref="C157" r:id="rId310" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A158" r:id="rId311" display="EK3470-000"/>
+    <hyperlink ref="A158" r:id="rId311" display="760244681"/>
     <hyperlink ref="C158" r:id="rId312" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A159" r:id="rId313" display="EK3471-000"/>
+    <hyperlink ref="A159" r:id="rId313" display="760244417"/>
     <hyperlink ref="C159" r:id="rId314" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A160" r:id="rId315" display="EK3431-000"/>
+    <hyperlink ref="A160" r:id="rId315" display="760239356"/>
     <hyperlink ref="C160" r:id="rId316" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A161" r:id="rId317" display="EK3731-000"/>
+    <hyperlink ref="A161" r:id="rId317" display="760240722"/>
     <hyperlink ref="C161" r:id="rId318" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A162" r:id="rId319" display="EK3437-000"/>
+    <hyperlink ref="A162" r:id="rId319" display="760240723"/>
     <hyperlink ref="C162" r:id="rId320" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A163" r:id="rId321" display="EH6588-000"/>
+    <hyperlink ref="A163" r:id="rId321" display="760246334"/>
     <hyperlink ref="C163" r:id="rId322" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A164" r:id="rId323" display="760238573"/>
+    <hyperlink ref="A164" r:id="rId323" display="760239682"/>
     <hyperlink ref="C164" r:id="rId324" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A165" r:id="rId325" display="760238574"/>
+    <hyperlink ref="A165" r:id="rId325" display="760241787"/>
     <hyperlink ref="C165" r:id="rId326" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A166" r:id="rId327" display="760238575"/>
+    <hyperlink ref="A166" r:id="rId327" display="760245784"/>
     <hyperlink ref="C166" r:id="rId328" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A167" r:id="rId329" display="760238459"/>
+    <hyperlink ref="A167" r:id="rId329" display="760245785"/>
     <hyperlink ref="C167" r:id="rId330" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A168" r:id="rId331" display="760238813"/>
+    <hyperlink ref="A168" r:id="rId331" display="760244357"/>
     <hyperlink ref="C168" r:id="rId332" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A169" r:id="rId333" display="760238848"/>
+    <hyperlink ref="A169" r:id="rId333" display="760245792"/>
     <hyperlink ref="C169" r:id="rId334" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A170" r:id="rId335" display="760238914"/>
+    <hyperlink ref="A170" r:id="rId335" display="760245815"/>
     <hyperlink ref="C170" r:id="rId336" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A171" r:id="rId337" display="760241916"/>
+    <hyperlink ref="A171" r:id="rId337" display="760245817"/>
     <hyperlink ref="C171" r:id="rId338" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A172" r:id="rId339" display="760241917"/>
+    <hyperlink ref="A172" r:id="rId339" display="760245818"/>
     <hyperlink ref="C172" r:id="rId340" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A173" r:id="rId341" display="760241918"/>
+    <hyperlink ref="A173" r:id="rId341" display="760245787"/>
     <hyperlink ref="C173" r:id="rId342" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A174" r:id="rId343" display="760239017"/>
+    <hyperlink ref="A174" r:id="rId343" display="760245789"/>
     <hyperlink ref="C174" r:id="rId344" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A175" r:id="rId345" display="760239154"/>
+    <hyperlink ref="A175" r:id="rId345" display="760245812"/>
     <hyperlink ref="C175" r:id="rId346" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A176" r:id="rId347" display="760239155"/>
+    <hyperlink ref="A176" r:id="rId347" display="760245813"/>
     <hyperlink ref="C176" r:id="rId348" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A177" r:id="rId349" display="760239156"/>
+    <hyperlink ref="A177" r:id="rId349" display="760248148"/>
     <hyperlink ref="C177" r:id="rId350" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A178" r:id="rId351" display="760239123"/>
+    <hyperlink ref="A178" r:id="rId351" display="760245796"/>
     <hyperlink ref="C178" r:id="rId352" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A179" r:id="rId353" display="760241879"/>
+    <hyperlink ref="A179" r:id="rId353" display="760245797"/>
     <hyperlink ref="C179" r:id="rId354" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A180" r:id="rId355" display="760241882"/>
+    <hyperlink ref="A180" r:id="rId355" display="760245820"/>
     <hyperlink ref="C180" r:id="rId356" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A181" r:id="rId357" display="760241899"/>
+    <hyperlink ref="A181" r:id="rId357" display="760245798"/>
     <hyperlink ref="C181" r:id="rId358" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A182" r:id="rId359" display="760241873"/>
+    <hyperlink ref="A182" r:id="rId359" display="760243360"/>
     <hyperlink ref="C182" r:id="rId360" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A183" r:id="rId361" display="760241900"/>
+    <hyperlink ref="A183" r:id="rId361" display="760245799"/>
     <hyperlink ref="C183" r:id="rId362" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A184" r:id="rId363" display="760241887"/>
+    <hyperlink ref="A184" r:id="rId363" display="760245822"/>
     <hyperlink ref="C184" r:id="rId364" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A185" r:id="rId365" display="760241888"/>
+    <hyperlink ref="A185" r:id="rId365" display="760248533"/>
     <hyperlink ref="C185" r:id="rId366" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A186" r:id="rId367" display="760241906"/>
+    <hyperlink ref="A186" r:id="rId367" display="760245760"/>
     <hyperlink ref="C186" r:id="rId368" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A187" r:id="rId369" display="760241889"/>
+    <hyperlink ref="A187" r:id="rId369" display="760244587"/>
     <hyperlink ref="C187" r:id="rId370" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A188" r:id="rId371" display="760241875"/>
+    <hyperlink ref="A188" r:id="rId371" display="760244680"/>
     <hyperlink ref="C188" r:id="rId372" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A189" r:id="rId373" display="760241912"/>
+    <hyperlink ref="A189" r:id="rId373" display="760253069"/>
     <hyperlink ref="C189" r:id="rId374" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A190" r:id="rId375" display="760241893"/>
+    <hyperlink ref="A190" r:id="rId375" display="760251770"/>
     <hyperlink ref="C190" r:id="rId376" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A191" r:id="rId377" display="760241908"/>
+    <hyperlink ref="A191" r:id="rId377" display="760253202"/>
     <hyperlink ref="C191" r:id="rId378" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A192" r:id="rId379" display="760241894"/>
+    <hyperlink ref="A192" r:id="rId379" display="760253068"/>
     <hyperlink ref="C192" r:id="rId380" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A193" r:id="rId381" display="760241877"/>
+    <hyperlink ref="A193" r:id="rId381" display="760252785"/>
     <hyperlink ref="C193" r:id="rId382" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A194" r:id="rId383" display="760235013"/>
+    <hyperlink ref="A194" r:id="rId383" display="760237310"/>
     <hyperlink ref="C194" r:id="rId384" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A195" r:id="rId385" display="760234915"/>
+    <hyperlink ref="A195" r:id="rId385" display="760235016"/>
     <hyperlink ref="C195" r:id="rId386" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A196" r:id="rId387" display="760235532"/>
+    <hyperlink ref="A196" r:id="rId387" display="760235017"/>
     <hyperlink ref="C196" r:id="rId388" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A197" r:id="rId389" display="760235581"/>
+    <hyperlink ref="A197" r:id="rId389" display="760253904"/>
     <hyperlink ref="C197" r:id="rId390" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A198" r:id="rId391" display="760235533"/>
+    <hyperlink ref="A198" r:id="rId391" display="760235015"/>
     <hyperlink ref="C198" r:id="rId392" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A199" r:id="rId393" display="760235582"/>
+    <hyperlink ref="A199" r:id="rId393" display="760253076"/>
     <hyperlink ref="C199" r:id="rId394" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A200" r:id="rId395" display="760235866"/>
+    <hyperlink ref="A200" r:id="rId395" display="760253144"/>
     <hyperlink ref="C200" r:id="rId396" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A201" r:id="rId397" display="760244696"/>
+    <hyperlink ref="A201" r:id="rId397" display="760235018"/>
     <hyperlink ref="C201" r:id="rId398" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A202" r:id="rId399" display="760244700"/>
+    <hyperlink ref="A202" r:id="rId399" display="760239388"/>
     <hyperlink ref="C202" r:id="rId400" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A203" r:id="rId401" display="760244704"/>
+    <hyperlink ref="A203" r:id="rId401" display="760251621"/>
     <hyperlink ref="C203" r:id="rId402" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A204" r:id="rId403" display="760237173"/>
+    <hyperlink ref="A204" r:id="rId403" display="760253075"/>
     <hyperlink ref="C204" r:id="rId404" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A205" r:id="rId405" display="760237174"/>
+    <hyperlink ref="A205" r:id="rId405" display="760251113"/>
     <hyperlink ref="C205" r:id="rId406" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A206" r:id="rId407" display="760237459"/>
+    <hyperlink ref="A206" r:id="rId407" display="760251140"/>
     <hyperlink ref="C206" r:id="rId408" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A207" r:id="rId409" display="760237403"/>
+    <hyperlink ref="A207" r:id="rId409" display="760253145"/>
     <hyperlink ref="C207" r:id="rId410" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A208" r:id="rId411" display="760250346"/>
+    <hyperlink ref="A208" r:id="rId411" display="760235170"/>
     <hyperlink ref="C208" r:id="rId412" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A209" r:id="rId413" display="760250751"/>
+    <hyperlink ref="A209" r:id="rId413" display="760255803"/>
     <hyperlink ref="C209" r:id="rId414" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A210" r:id="rId415" display="760253069"/>
+    <hyperlink ref="A210" r:id="rId415" display="760241916"/>
     <hyperlink ref="C210" r:id="rId416" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A211" r:id="rId417" display="760251770"/>
+    <hyperlink ref="A211" r:id="rId417" display="760241917"/>
     <hyperlink ref="C211" r:id="rId418" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A212" r:id="rId419" display="760253202"/>
+    <hyperlink ref="A212" r:id="rId419" display="760241918"/>
     <hyperlink ref="C212" r:id="rId420" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A213" r:id="rId421" display="760253068"/>
+    <hyperlink ref="A213" r:id="rId421" display="760238573"/>
     <hyperlink ref="C213" r:id="rId422" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A214" r:id="rId423" display="760252785"/>
+    <hyperlink ref="A214" r:id="rId423" display="760238574"/>
     <hyperlink ref="C214" r:id="rId424" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A215" r:id="rId425" display="760237310"/>
+    <hyperlink ref="A215" r:id="rId425" display="760238575"/>
     <hyperlink ref="C215" r:id="rId426" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A216" r:id="rId427" display="760235016"/>
+    <hyperlink ref="A216" r:id="rId427" display="760238459"/>
     <hyperlink ref="C216" r:id="rId428" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A217" r:id="rId429" display="760235017"/>
+    <hyperlink ref="A217" r:id="rId429" display="760238813"/>
     <hyperlink ref="C217" r:id="rId430" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A218" r:id="rId431" display="760253904"/>
+    <hyperlink ref="A218" r:id="rId431" display="760238848"/>
     <hyperlink ref="C218" r:id="rId432" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A219" r:id="rId433" display="760235015"/>
+    <hyperlink ref="A219" r:id="rId433" display="760238914"/>
     <hyperlink ref="C219" r:id="rId434" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A220" r:id="rId435" display="760253076"/>
+    <hyperlink ref="A220" r:id="rId435" display="760239017"/>
     <hyperlink ref="C220" r:id="rId436" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A221" r:id="rId437" display="760253144"/>
+    <hyperlink ref="A221" r:id="rId437" display="760239154"/>
     <hyperlink ref="C221" r:id="rId438" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A222" r:id="rId439" display="760235018"/>
+    <hyperlink ref="A222" r:id="rId439" display="760239155"/>
     <hyperlink ref="C222" r:id="rId440" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A223" r:id="rId441" display="760239388"/>
+    <hyperlink ref="A223" r:id="rId441" display="760239156"/>
     <hyperlink ref="C223" r:id="rId442" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A224" r:id="rId443" display="760251621"/>
+    <hyperlink ref="A224" r:id="rId443" display="760239123"/>
     <hyperlink ref="C224" r:id="rId444" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A225" r:id="rId445" display="760253075"/>
+    <hyperlink ref="A225" r:id="rId445" display="760241879"/>
     <hyperlink ref="C225" r:id="rId446" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A226" r:id="rId447" display="760251113"/>
+    <hyperlink ref="A226" r:id="rId447" display="760241882"/>
     <hyperlink ref="C226" r:id="rId448" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A227" r:id="rId449" display="760251140"/>
+    <hyperlink ref="A227" r:id="rId449" display="760241899"/>
     <hyperlink ref="C227" r:id="rId450" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A228" r:id="rId451" display="760253145"/>
+    <hyperlink ref="A228" r:id="rId451" display="760241873"/>
     <hyperlink ref="C228" r:id="rId452" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A229" r:id="rId453" display="760235170"/>
+    <hyperlink ref="A229" r:id="rId453" display="760241900"/>
     <hyperlink ref="C229" r:id="rId454" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A230" r:id="rId455" display="760245765"/>
+    <hyperlink ref="A230" r:id="rId455" display="760241887"/>
     <hyperlink ref="C230" r:id="rId456" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A231" r:id="rId457" display="760242172"/>
+    <hyperlink ref="A231" r:id="rId457" display="760241888"/>
     <hyperlink ref="C231" r:id="rId458" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A232" r:id="rId459" display="760245762"/>
+    <hyperlink ref="A232" r:id="rId459" display="760241906"/>
     <hyperlink ref="C232" r:id="rId460" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A233" r:id="rId461" display="760239465"/>
+    <hyperlink ref="A233" r:id="rId461" display="760241889"/>
     <hyperlink ref="C233" r:id="rId462" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A234" r:id="rId463" display="760248343"/>
+    <hyperlink ref="A234" r:id="rId463" display="760241875"/>
     <hyperlink ref="C234" r:id="rId464" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A235" r:id="rId465" display="760238814"/>
+    <hyperlink ref="A235" r:id="rId465" display="760241912"/>
     <hyperlink ref="C235" r:id="rId466" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A236" r:id="rId467" display="760245764"/>
+    <hyperlink ref="A236" r:id="rId467" display="760241893"/>
     <hyperlink ref="C236" r:id="rId468" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A237" r:id="rId469" display="760244418"/>
+    <hyperlink ref="A237" r:id="rId469" display="760241908"/>
     <hyperlink ref="C237" r:id="rId470" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A238" r:id="rId471" display="760239290"/>
+    <hyperlink ref="A238" r:id="rId471" display="760241894"/>
     <hyperlink ref="C238" r:id="rId472" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A239" r:id="rId473" display="760244353"/>
+    <hyperlink ref="A239" r:id="rId473" display="760241877"/>
     <hyperlink ref="C239" r:id="rId474" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A240" r:id="rId475" display="760243047"/>
+    <hyperlink ref="A240" r:id="rId475" display="760259046"/>
     <hyperlink ref="C240" r:id="rId476" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A241" r:id="rId477" display="760245761"/>
+    <hyperlink ref="A241" r:id="rId477" display="760259679"/>
     <hyperlink ref="C241" r:id="rId478" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A242" r:id="rId479" display="760244416"/>
+    <hyperlink ref="A242" r:id="rId479" display="760259681"/>
     <hyperlink ref="C242" r:id="rId480" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A243" r:id="rId481" display="760244638"/>
+    <hyperlink ref="A243" r:id="rId481" display="760259683"/>
     <hyperlink ref="C243" r:id="rId482" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A244" r:id="rId483" display="760244681"/>
+    <hyperlink ref="A244" r:id="rId483" display="760259680"/>
     <hyperlink ref="C244" r:id="rId484" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A245" r:id="rId485" display="760244417"/>
+    <hyperlink ref="A245" r:id="rId485" display="760262941"/>
     <hyperlink ref="C245" r:id="rId486" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A246" r:id="rId487" display="760239356"/>
+    <hyperlink ref="A246" r:id="rId487" display="760257912"/>
     <hyperlink ref="C246" r:id="rId488" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A247" r:id="rId489" display="760240722"/>
+    <hyperlink ref="A247" r:id="rId489" display="760237459"/>
     <hyperlink ref="C247" r:id="rId490" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A248" r:id="rId491" display="760240723"/>
+    <hyperlink ref="A248" r:id="rId491" display="760237403"/>
     <hyperlink ref="C248" r:id="rId492" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A249" r:id="rId493" display="760246334"/>
+    <hyperlink ref="A249" r:id="rId493" display="760235013"/>
     <hyperlink ref="C249" r:id="rId494" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A250" r:id="rId495" display="760239682"/>
+    <hyperlink ref="A250" r:id="rId495" display="760234915"/>
     <hyperlink ref="C250" r:id="rId496" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A251" r:id="rId497" display="760241787"/>
+    <hyperlink ref="A251" r:id="rId497" display="760235532"/>
     <hyperlink ref="C251" r:id="rId498" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A252" r:id="rId499" display="760245784"/>
+    <hyperlink ref="A252" r:id="rId499" display="760235581"/>
     <hyperlink ref="C252" r:id="rId500" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A253" r:id="rId501" display="760245785"/>
+    <hyperlink ref="A253" r:id="rId501" display="760235533"/>
     <hyperlink ref="C253" r:id="rId502" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A254" r:id="rId503" display="760244357"/>
+    <hyperlink ref="A254" r:id="rId503" display="760235582"/>
     <hyperlink ref="C254" r:id="rId504" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A255" r:id="rId505" display="760245792"/>
+    <hyperlink ref="A255" r:id="rId505" display="760235866"/>
     <hyperlink ref="C255" r:id="rId506" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A256" r:id="rId507" display="760245815"/>
+    <hyperlink ref="A256" r:id="rId507" display="760237173"/>
     <hyperlink ref="C256" r:id="rId508" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A257" r:id="rId509" display="760245817"/>
+    <hyperlink ref="A257" r:id="rId509" display="760237174"/>
     <hyperlink ref="C257" r:id="rId510" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A258" r:id="rId511" display="760245818"/>
+    <hyperlink ref="A258" r:id="rId511" display="EH6588-000"/>
     <hyperlink ref="C258" r:id="rId512" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A259" r:id="rId513" display="760245787"/>
+    <hyperlink ref="A259" r:id="rId513" display="EH6582-000"/>
     <hyperlink ref="C259" r:id="rId514" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A260" r:id="rId515" display="760245789"/>
+    <hyperlink ref="A260" r:id="rId515" display="EH9556-000"/>
     <hyperlink ref="C260" r:id="rId516" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A261" r:id="rId517" display="760245812"/>
+    <hyperlink ref="A261" r:id="rId517" display="EH9594-000"/>
     <hyperlink ref="C261" r:id="rId518" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A262" r:id="rId519" display="760245813"/>
+    <hyperlink ref="A262" r:id="rId519" display="EK3470-000"/>
     <hyperlink ref="C262" r:id="rId520" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A263" r:id="rId521" display="760248148"/>
+    <hyperlink ref="A263" r:id="rId521" display="EK3471-000"/>
     <hyperlink ref="C263" r:id="rId522" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A264" r:id="rId523" display="760245796"/>
+    <hyperlink ref="A264" r:id="rId523" display="EK3431-000"/>
     <hyperlink ref="C264" r:id="rId524" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A265" r:id="rId525" display="760245797"/>
+    <hyperlink ref="A265" r:id="rId525" display="EK3731-000"/>
     <hyperlink ref="C265" r:id="rId526" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A266" r:id="rId527" display="760245820"/>
+    <hyperlink ref="A266" r:id="rId527" display="EK3437-000"/>
     <hyperlink ref="C266" r:id="rId528" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A267" r:id="rId529" display="760245798"/>
+    <hyperlink ref="A267" r:id="rId529" display="760250346"/>
     <hyperlink ref="C267" r:id="rId530" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A268" r:id="rId531" display="760243360"/>
+    <hyperlink ref="A268" r:id="rId531" display="760250751"/>
     <hyperlink ref="C268" r:id="rId532" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A269" r:id="rId533" display="760245799"/>
+    <hyperlink ref="A269" r:id="rId533" display="760257079"/>
     <hyperlink ref="C269" r:id="rId534" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A270" r:id="rId535" display="760245822"/>
+    <hyperlink ref="A270" r:id="rId535" display="760259682"/>
     <hyperlink ref="C270" r:id="rId536" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A271" r:id="rId537" display="760248533"/>
+    <hyperlink ref="A271" r:id="rId537" display="760259684"/>
     <hyperlink ref="C271" r:id="rId538" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A272" r:id="rId539" display="760245760"/>
+    <hyperlink ref="A272" r:id="rId539" display="760259688"/>
     <hyperlink ref="C272" r:id="rId540" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A273" r:id="rId541" display="760244587"/>
+    <hyperlink ref="A273" r:id="rId541" display="760244696"/>
     <hyperlink ref="C273" r:id="rId542" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A274" r:id="rId543" display="760244680"/>
+    <hyperlink ref="A274" r:id="rId543" display="760244700"/>
     <hyperlink ref="C274" r:id="rId544" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A275" r:id="rId545" display="760255803"/>
+    <hyperlink ref="A275" r:id="rId545" display="760244704"/>
     <hyperlink ref="C275" r:id="rId546" display="Variant of MFPS-PANELS"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId547"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>