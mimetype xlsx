--- v1 (2026-07-23)
+++ v2 (2026-09-20)
@@ -43,146 +43,890 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Requirements</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760257089</t>
+  </si>
+  <si>
+    <t>760257089</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-SJEC-024-DIN</t>
+  </si>
+  <si>
+    <t>Variant of MFPS-PANELS</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, ANT/splice/patch, front patch cords orientation to the right, 24 E2000, grade B</t>
+  </si>
+  <si>
+    <t>CommScope®</t>
+  </si>
+  <si>
+    <t>MFPS</t>
+  </si>
+  <si>
+    <t>Fiber patch/splice panel</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760262942</t>
+  </si>
+  <si>
+    <t>760262942</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-CRS2-48-30-OF</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, pre-cabled I/O LSZH, 30m, front patch cords orientation to the left, 48 SC/APC, grade C</t>
+  </si>
+  <si>
+    <t>Fiber patch panel | with indoor/outdoor cable</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760259208</t>
+  </si>
+  <si>
+    <t>760259208</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-SIS2-048-ES00</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 48 SC/APC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760259047</t>
+  </si>
+  <si>
+    <t>760259047</t>
+  </si>
+  <si>
+    <t>MFPS-KED-P-YLLG-01164P</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 1 splitter 1x64, left side orientation, LC/APC grade B</t>
+  </si>
+  <si>
+    <t>Splitter patch panel</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760259685</t>
+  </si>
+  <si>
+    <t>760259685</t>
+  </si>
+  <si>
+    <t>MFPS-KED-P-YRLG-04116P</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 4 splitters 1x16, right side orientation, LC/APC grade B</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760259687</t>
+  </si>
+  <si>
+    <t>760259687</t>
+  </si>
+  <si>
+    <t>MFPS-KED-P-YRLG-02132P</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 2 splitters 1x32, right side orientation, LC/APC grade B</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760259686</t>
+  </si>
+  <si>
+    <t>760259686</t>
+  </si>
+  <si>
+    <t>MFPS-KED-P-YLLG-04116P</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 4 splitters 1x16, left side orientation, LC/APC grade B</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760260550</t>
+  </si>
+  <si>
+    <t>760260550</t>
+  </si>
+  <si>
+    <t>MFPS-KED-P-SKLF-072</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 72 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the left, 72 LC/UPC, grade B</t>
+  </si>
+  <si>
+    <t>MFPS-PANELS</t>
+  </si>
+  <si>
+    <t>Base Product</t>
+  </si>
+  <si>
+    <t>MFPS (Modular Front Patching System) Fiber Optic panels</t>
+  </si>
+  <si>
+    <t>Fiber patch panel | Fiber patch panel | with indoor/outdoor cable | Fiber patch/splice panel</t>
+  </si>
+  <si>
+    <t>EK0600-000</t>
+  </si>
+  <si>
+    <t>MFPS-CABLE-KIT-L</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>Cable termination bracket (Large) to be used when a second cable enters the MFPS panel</t>
+  </si>
+  <si>
+    <t>FACT®</t>
+  </si>
+  <si>
+    <t>Cable termination bracket</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760257712</t>
+  </si>
+  <si>
+    <t>760257712</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-SIEC-012</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 12 LSH/APC, grade B</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760257713</t>
+  </si>
+  <si>
+    <t>760257713</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-SIEC-024</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 24 LSH/APC, grade B</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760257078</t>
+  </si>
+  <si>
+    <t>760257078</t>
+  </si>
+  <si>
+    <t>MFPS-KED-P-PNL2-072</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 72 fibers/RU, patch/patch, front patch cords orientation to the right, 72 LC/APC</t>
+  </si>
+  <si>
+    <t>Fiber patch panel</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241880</t>
+  </si>
+  <si>
+    <t>760241880</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-CQS1-048-30-OF</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, pre-cabled I/O LSZH, 30m, front patch cords orientation to the right, 48 SC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241881</t>
+  </si>
+  <si>
+    <t>760241881</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-CQL1-048-10-OF</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, pre-cabled I/O LSZH, 10m, front patch cords orientation to the right, 48 LC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241895</t>
+  </si>
+  <si>
+    <t>760241895</t>
+  </si>
+  <si>
+    <t>MFPS-KED-P-CQL1-072-30-OG</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 72 fibers/RU, pre-cabled I/O LSZH, 30m, front patch cords orientation to the right, 72 LC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241872</t>
+  </si>
+  <si>
+    <t>760241872</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-CRS1-048-10-OF</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, pre-cabled I/O LSZH, 10m, front patch cords orientation to the left, 48 SC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241883</t>
+  </si>
+  <si>
+    <t>760241883</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-CQL1-048-30-OF</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, pre-cabled I/O LSZH, 30m, front patch cords orientation to the right, 48 LC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241901</t>
+  </si>
+  <si>
+    <t>760241901</t>
+  </si>
+  <si>
+    <t>MFPS-KXD-P-CRL1-096-30-OK</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 96 fibers/RU, pre-cabled I/O LSZH, 30m, front patch cords orientation to the left, 96 LC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241904</t>
+  </si>
+  <si>
+    <t>760241904</t>
+  </si>
+  <si>
+    <t>MFPS-KXD-P-CQL1-096-10-OK</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 96 fibers/RU, pre-cabled I/O LSZH, 10m, front patch cords orientation to the right, 96 LC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241874</t>
+  </si>
+  <si>
+    <t>760241874</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-CRS1-048-30-OF</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, pre-cabled I/O LSZH, 30m, front patch cords orientation to the left, 48 SC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241911</t>
+  </si>
+  <si>
+    <t>760241911</t>
+  </si>
+  <si>
+    <t>MFPS-JHD-P-CRL1-096-10-OK</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 2RU, 96 fibers/RU, pre-cabled I/O LSZH, 10m, front patch cords orientation to the left, 96 LC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241907</t>
+  </si>
+  <si>
+    <t>760241907</t>
+  </si>
+  <si>
+    <t>MFPS-KXD-P-CQL1-096-30-OK</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 96 fibers/RU, pre-cabled I/O LSZH, 30m, front patch cords orientation to the right, 96 LC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241876</t>
+  </si>
+  <si>
+    <t>760241876</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-CRL1-048-20-OF</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, pre-cabled I/O LSZH, 20m, front patch cords orientation to the left, 48 LC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241913</t>
+  </si>
+  <si>
+    <t>760241913</t>
+  </si>
+  <si>
+    <t>MFPS-JHD-P-CRL1-096-30-OK</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 2RU, 96 fibers/RU, pre-cabled I/O LSZH, 30m, front patch cords orientation to the left, 96 LC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241909</t>
+  </si>
+  <si>
+    <t>760241909</t>
+  </si>
+  <si>
+    <t>MFPS-JHD-P-CRS1-096-20-OK</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 2RU, 96 fibers/RU, pre-cabled I/O LSZH, 20m, front patch cords orientation to the left, 96 SC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241914</t>
+  </si>
+  <si>
+    <t>760241914</t>
+  </si>
+  <si>
+    <t>MFPS-JHD-P-CQS1-096-10-OK</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 2RU, 96 fibers/RU, pre-cabled I/O LSZH, 10m, front patch cords orientation to the right, 96 SC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241878</t>
+  </si>
+  <si>
+    <t>760241878</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-CQS1-048-10-OF</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, pre-cabled I/O LSZH, 10m, front patch cords orientation to the right, 48 SC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241910</t>
+  </si>
+  <si>
+    <t>760241910</t>
+  </si>
+  <si>
+    <t>MFPS-JHD-P-CRS1-096-30-OK</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 2RU, 96 fibers/RU, pre-cabled I/O LSZH, 30m, front patch cords orientation to the left, 96 SC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241915</t>
+  </si>
+  <si>
+    <t>760241915</t>
+  </si>
+  <si>
+    <t>MFPS-JHD-P-CQS1-096-20-OK</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 2RU, 96 fibers/RU, pre-cabled I/O LSZH, 20m, front patch cords orientation to the right, 96 SC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760238460</t>
+  </si>
+  <si>
+    <t>760238460</t>
+  </si>
+  <si>
+    <t>MFPS-KED-P-SKL2-72</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 72 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the left, 72 LC/APC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760238606</t>
+  </si>
+  <si>
+    <t>760238606</t>
+  </si>
+  <si>
+    <t>MFPS-JHD-P-PNS2-096</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 2RU, 48 fibers/RU, patch/patch, front patch cords orientation to the right, 96 SC/APC</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760238608</t>
+  </si>
+  <si>
+    <t>760238608</t>
+  </si>
+  <si>
+    <t>MFPS-JXD-P-PNL2-192</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 2RU, 96 fibers/RU, patch/patch, front patch cords orientation to the right, 192 LC/UPC</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760238912</t>
+  </si>
+  <si>
+    <t>760238912</t>
+  </si>
+  <si>
+    <t>MFPS-IXD-P-SKL2-288</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 3RU, 96 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the left, 288 LC/APC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760238913</t>
+  </si>
+  <si>
+    <t>760238913</t>
+  </si>
+  <si>
+    <t>MFPS-JED-P-PNL2-144</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 2RU, 72 fibers/RU, patch/patch, front patch cords orientation to the right, 144 LC/APC</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760239016</t>
+  </si>
+  <si>
+    <t>760239016</t>
+  </si>
+  <si>
+    <t>MFPS-IHD-P-SISG-144</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 3RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 144 SC/APC, Grade B</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760237175</t>
+  </si>
+  <si>
+    <t>760237175</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-SISG-048</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 48 SC/APC, grade B</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760237176</t>
+  </si>
+  <si>
+    <t>760237176</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-SIS1-048</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 48 SC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760237311</t>
+  </si>
+  <si>
+    <t>760237311</t>
+  </si>
+  <si>
+    <t>MFPS-IED-P-PNL1-216</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 3RU, 72 fibers/RU, patch/patch, front patch cords orientation to the right, 216 LC/UPC</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760237524</t>
+  </si>
+  <si>
+    <t>760237524</t>
+  </si>
+  <si>
+    <t>MFPS-JHD-P-SIS3-096</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 2RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 96 SC/APC 9°, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760237807</t>
+  </si>
+  <si>
+    <t>760237807</t>
+  </si>
+  <si>
+    <t>MFPS-JED-P-SILF-144</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 2RU, 72 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 144 LC/UPC, grade B</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760238078</t>
+  </si>
+  <si>
+    <t>760238078</t>
+  </si>
+  <si>
+    <t>MFPS-JED-P-SIL1-144</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 2RU, 72 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 144 LC/UPC, grade C</t>
+  </si>
+  <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760250905</t>
   </si>
   <si>
     <t>760250905</t>
   </si>
   <si>
     <t>MFPS-JHD-P-SILF-096</t>
   </si>
   <si>
-    <t>Variant of MFPS-PANELS</t>
-[...1 lines deleted...]
-  <si>
     <t>MFPS Fiber Optic panel, 2RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 96 LC/UPC, grade B</t>
   </si>
   <si>
-    <t>CommScope®</t>
-[...7 lines deleted...]
-  <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244352</t>
   </si>
   <si>
     <t>760244352</t>
   </si>
   <si>
     <t>MFPS-JHD-P-SILG-096</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760250970</t>
   </si>
   <si>
     <t>760250970</t>
   </si>
   <si>
     <t>MFPS-JHD-P-SKSG-096</t>
   </si>
   <si>
     <t>MFPS Fiber Optic panel, 2RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the left, 96 SC/APC, grade B</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760250969</t>
   </si>
   <si>
     <t>760250969</t>
   </si>
   <si>
     <t>MFPS-KHD-P-SKSG-048</t>
   </si>
   <si>
     <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the left, 48 SC/APC, grade B</t>
   </si>
   <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244326</t>
+  </si>
+  <si>
+    <t>760244326</t>
+  </si>
+  <si>
+    <t>MFPS-KED-P-SIL2-072</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 72 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 72 LC/APC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244695</t>
+  </si>
+  <si>
+    <t>760244695</t>
+  </si>
+  <si>
+    <t>MFPS-JHD-P-SJE9-096</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 2RU, 48 fibers/RU, splice/patch, ANT/front patch cords orientation to the right, 96 LSH/APC, grade B</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244705</t>
+  </si>
+  <si>
+    <t>760244705</t>
+  </si>
+  <si>
+    <t>MFPS-IXD-P-SJL2-288</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 3RU, 96 fibers/RU, splice/patch, ANT/front patch cords orientation to the right, 288 LC/APC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244697</t>
+  </si>
+  <si>
+    <t>760244697</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-SJL2-048</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, splice/patch, ANT/front patch cords orientation to the right, 48 LC/APC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244698</t>
+  </si>
+  <si>
+    <t>760244698</t>
+  </si>
+  <si>
+    <t>MFPS-JHD-P-SJL2-096</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 2RU, 48 fibers/RU, splice/patch, ANT/front patch cords orientation to the right, 96 LC/APC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244699</t>
+  </si>
+  <si>
+    <t>760244699</t>
+  </si>
+  <si>
+    <t>MFPS-IHD-P-SJL2-144</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 3RU, 48 fibers/RU, splice/patch, ANT/front patch cords orientation to the right, 144 LC/APC, Grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244701</t>
+  </si>
+  <si>
+    <t>760244701</t>
+  </si>
+  <si>
+    <t>MFPS-JED-P-SJL2-144</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 2RU, 72 fibers/RU, splice/patch, ANT/front patch cords orientation to the right, 144 LC/APC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244702</t>
+  </si>
+  <si>
+    <t>760244702</t>
+  </si>
+  <si>
+    <t>MFPS-IED-P-SJL2-216</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 3RU, 72 fibers/RU, splice/patch, ANT/front patch cords orientation to the right, 216 LC/APC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244703</t>
+  </si>
+  <si>
+    <t>760244703</t>
+  </si>
+  <si>
+    <t>MFPS-KXD-P-SJL2-096</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 96 fibers/RU, splice/patch, ANT/front patch cords orientation to the right, 96 LC/APC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244694</t>
+  </si>
+  <si>
+    <t>760244694</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-SJE9-048</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, splice/patch, ANT/front patch cords orientation to the right, 48 LSH/APC, grade B</t>
+  </si>
+  <si>
+    <t>EH6592-000</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-SIL1-048</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 48 LC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>EH6594-000</t>
+  </si>
+  <si>
+    <t>MFPS-JHD-P-SIL2-096</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 2RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 96 LC/APC, grade C</t>
+  </si>
+  <si>
+    <t>EH6586-000</t>
+  </si>
+  <si>
+    <t>MFPS-IXD-P-SILF-288</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 3RU, 96 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 288 LC/UPC, grade B</t>
+  </si>
+  <si>
+    <t>EK1104-000</t>
+  </si>
+  <si>
+    <t>MFPS-IXD-P-SIL1-288</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 3RU, 96 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 288 LC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>EJ3115-000</t>
+  </si>
+  <si>
+    <t>MFPS-JHD-P-SIS1-096</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 2RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 96 SC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>EK3728-000</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-SKL1-048</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the left, 48 LC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>EK3729-000</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-PNL1-048</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, patch/patch, front patch cords orientation to the right, 48 LC/UPC</t>
+  </si>
+  <si>
+    <t>EK3730-000</t>
+  </si>
+  <si>
+    <t>MFPS-KED-P-PML1-72</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 72 fibers/RU, patch/patch, front patch cords orientation to the left, 72 LC/UPC</t>
+  </si>
+  <si>
+    <t>EK3432-000</t>
+  </si>
+  <si>
+    <t>MFPS-IHD-P-PNS2-144</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 3RU, 48 fibers/RU, patch/patch, front patch cords orientation to the right, 144 SC/APC</t>
+  </si>
+  <si>
+    <t>EK3732-000</t>
+  </si>
+  <si>
+    <t>MFPS-IXD-P-PML1-288</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 3RU, 96 fibers/RU, patch/patch, front patch cords orientation to the left, 288 LC/UPC</t>
+  </si>
+  <si>
+    <t>EK3438-000</t>
+  </si>
+  <si>
+    <t>MFPS-JED-P-PNL1-144</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 2RU, 72 fibers/RU, patch/patch, front patch cords orientation to the right, 144 LC/UPC</t>
+  </si>
+  <si>
+    <t>EK3439-000</t>
+  </si>
+  <si>
+    <t>MFPS-IXD-P-PNL1-288</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 3RU, 96 fibers/RU, patch/patch, front patch cords orientation to the right, 288 LC/UPC</t>
+  </si>
+  <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241830</t>
   </si>
   <si>
     <t>760241830</t>
   </si>
   <si>
     <t>MFPS-IED-P-SKL1-216</t>
   </si>
   <si>
     <t>MFPS Fiber Optic panel, 3RU, 72 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the left, 216 LC/UPC, grade C</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244643</t>
   </si>
   <si>
     <t>760244643</t>
   </si>
   <si>
     <t>MFPS-IED-P-SKL2-216</t>
   </si>
   <si>
     <t>MFPS Fiber Optic panel, 3RU, 72 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the left, 216 LC/APC, grade C</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760242853</t>
   </si>
   <si>
     <t>760242853</t>
   </si>
   <si>
     <t>MFPS-IHD-P-PMS1-144</t>
   </si>
   <si>
     <t>MFPS Fiber Optic panel, 3RU, 48 fibers/RU, patch/patch, front patch cords orientation to the left, 144 SC/UPC</t>
   </si>
   <si>
-    <t>Fiber patch panel</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245919</t>
   </si>
   <si>
     <t>760245919</t>
   </si>
   <si>
     <t>MFPS-IHD-P-SKL1-144</t>
   </si>
   <si>
     <t>MFPS Fiber Optic panel, 3RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the left, 144 LC/UPC, grade C</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760248535</t>
   </si>
   <si>
     <t>760248535</t>
   </si>
   <si>
     <t>MFPS-IHD-P-SLE9-144</t>
   </si>
   <si>
     <t>MFPS Fiber Optic panel, 3RU, 48 fibers/RU, splice/patch, ANT/front patch cords orientation to the left, 144 LSH/UPC, grade B</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245768</t>
@@ -652,890 +1396,146 @@
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245814</t>
   </si>
   <si>
     <t>760245814</t>
   </si>
   <si>
     <t>MFPS-KHD-P-SLL2-024</t>
   </si>
   <si>
     <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, splice/patch, ANT/front patch cords orientation to the left, 24 LC/APC, grade C</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241905</t>
   </si>
   <si>
     <t>760241905</t>
   </si>
   <si>
     <t>MFPS-KXD-P-CQL2-096-30-OK</t>
   </si>
   <si>
     <t>MFPS Fiber Optic panel, 1RU, 96 fibers/RU, pre-cabled I/O LSZH, 10m, front patch cords orientation to the right, 96 LC/APC, grade C</t>
   </si>
   <si>
-    <t>Fiber patch panel | with indoor/outdoor cable</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760242630</t>
   </si>
   <si>
     <t>760242630</t>
   </si>
   <si>
     <t>MFPS-KXD-P-SKL1-096</t>
   </si>
   <si>
     <t>MFPS Fiber Optic panel, 1RU, 96 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the left, 96 LC/UPC, grade C</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760238812</t>
   </si>
   <si>
     <t>760238812</t>
   </si>
   <si>
     <t>MFPS-KXD-P-SKLF-096</t>
   </si>
   <si>
     <t>MFPS Fiber Optic panel, 1RU, 96 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the left, 96 LC/UPC, grade B</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245766</t>
   </si>
   <si>
     <t>760245766</t>
   </si>
   <si>
     <t>MFPS-KXD-P-SLL2-096</t>
   </si>
   <si>
     <t>MFPS Fiber Optic panel, 1RU, 96 fibers/RU, splice/patch, ANT/front patch cords orientation to the left, 96 LC/APC, grade C</t>
   </si>
   <si>
-    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760257089</t>
-[...10 lines deleted...]
-  <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760235171</t>
   </si>
   <si>
     <t>760235171</t>
   </si>
   <si>
     <t>MFPS-KXD-P-SIL1-96</t>
   </si>
   <si>
     <t>MFPS Fiber Optic panel, 1RU, 96 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 96 LC/UPC, grade C</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760235535</t>
   </si>
   <si>
     <t>760235535</t>
   </si>
   <si>
     <t>MFPS-IHD-P-PNL2-144</t>
   </si>
   <si>
     <t>MFPS Fiber Optic panel, 3RU, 48 fibers/RU, patch/patch, front patch cords orientation to the right, 144 LC/APC</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760235536</t>
   </si>
   <si>
     <t>760235536</t>
   </si>
   <si>
     <t>MFPS-IXD-P-PNL2-288</t>
   </si>
   <si>
     <t>MFPS Fiber Optic panel, 3RU, 96 fibers/RU, patch/patch, front patch cords orientation to the right, 288 LC/APC</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760235534</t>
   </si>
   <si>
     <t>760235534</t>
   </si>
   <si>
     <t>MFPS-IHD-P-SIL2-144</t>
   </si>
   <si>
     <t>MFPS Fiber Optic panel, 3RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 144 LC/APC, Grade C</t>
   </si>
   <si>
-    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244695</t>
-[...394 lines deleted...]
-  <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241919</t>
   </si>
   <si>
     <t>760241919</t>
   </si>
   <si>
     <t>MFPS-JHD-P-CQL1-096-30-OK</t>
   </si>
   <si>
     <t>MFPS Fiber Optic panel, 2RU, 96 fibers/RU, pre-cabled I/O LSZH, 30m, front patch cords orientation to the right, 96 LC/UPC, grade C</t>
   </si>
   <si>
-    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244326</t>
-[...331 lines deleted...]
-  <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760253074</t>
   </si>
   <si>
     <t>760253074</t>
   </si>
   <si>
     <t>MFPS-IHD-P-SIEC-144</t>
   </si>
   <si>
     <t>MFPS Fiber Optic panel, 3RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 144 LSH/APC, Grade B</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760253072</t>
   </si>
   <si>
     <t>760253072</t>
   </si>
   <si>
     <t>MFPS-IHD-P-SLEC-144</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760252832</t>
   </si>
   <si>
     <t>760252832</t>
@@ -1726,50 +1726,542 @@
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760253776</t>
   </si>
   <si>
     <t>760253776</t>
   </si>
   <si>
     <t>MFPS-KHD-P-CQL2-024-100-OD</t>
   </si>
   <si>
     <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, pre-cabled I/O LSZH, 100m, front patch cords orientation to the right, 48 LC/APC, grade C</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760255804</t>
   </si>
   <si>
     <t>760255804</t>
   </si>
   <si>
     <t>MFPS-JHD-P-SJS2-096</t>
   </si>
   <si>
     <t>MFPS Fiber Optic panel, 2RU, 48 fibers/RU, splice/patch, ANT/front patch cords orientation to the right, 96 SC/APC, grade C</t>
   </si>
   <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760250346</t>
+  </si>
+  <si>
+    <t>760250346</t>
+  </si>
+  <si>
+    <t>MFPS-IHD-P-SILG-144</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 3RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 144 LC/APC, Grade B</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760250751</t>
+  </si>
+  <si>
+    <t>760250751</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-PML2-048</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, patch/patch, front patch cords orientation to the left, 48 LC/APC</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760257079</t>
+  </si>
+  <si>
+    <t>760257079</t>
+  </si>
+  <si>
+    <t>MFPS-KED-P-PML2-072</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 72 fibers/RU, patch/patch, front patch cords orientation to the left, 72 LC/APC</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760237459</t>
+  </si>
+  <si>
+    <t>760237459</t>
+  </si>
+  <si>
+    <t>MFPS-IHD-P-SIS1-144</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 3RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 144 SC/UPC, Grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760237403</t>
+  </si>
+  <si>
+    <t>760237403</t>
+  </si>
+  <si>
+    <t>MFPS-IXD-P-SIL2-288</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 3RU, 96 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 288 LC/APC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760238573</t>
+  </si>
+  <si>
+    <t>760238573</t>
+  </si>
+  <si>
+    <t>MFPS-KXD-P-PNL2-96</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 96 fibers/RU, patch/patch, front patch cords orientation to the right, 96 LC/APC</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760238574</t>
+  </si>
+  <si>
+    <t>760238574</t>
+  </si>
+  <si>
+    <t>MFPS-KXD-P-PML2-96</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 96 fibers/RU, patch/patch, front patch cords orientation to the left, 96 LC/APC</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760238575</t>
+  </si>
+  <si>
+    <t>760238575</t>
+  </si>
+  <si>
+    <t>MFPS-KXD-P-SKL2-96</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 96 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the left, 96 LC/APC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760238459</t>
+  </si>
+  <si>
+    <t>760238459</t>
+  </si>
+  <si>
+    <t>MFPS-JED-P-SKL2-144</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 2RU, 72 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the left, 144 LC/APC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760238813</t>
+  </si>
+  <si>
+    <t>760238813</t>
+  </si>
+  <si>
+    <t>MFPS-JXD-P-SKLF-192</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 2RU, 96 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the left, 192 LC/UPC, grade B</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760238848</t>
+  </si>
+  <si>
+    <t>760238848</t>
+  </si>
+  <si>
+    <t>MFPS-JHD-P-PMS2-096</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 2RU, 48 fibers/RU, patch/patch, front patch cords orientation to the left, 96 SC/APC</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760238914</t>
+  </si>
+  <si>
+    <t>760238914</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-SKS2-048</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the left, 48 SC/APC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760239017</t>
+  </si>
+  <si>
+    <t>760239017</t>
+  </si>
+  <si>
+    <t>MFPS-IHD-P-SKSG-144</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 3RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the left, 144 SC/APC, Grade B</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760239154</t>
+  </si>
+  <si>
+    <t>760239154</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-SIE9-048</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760239155</t>
+  </si>
+  <si>
+    <t>760239155</t>
+  </si>
+  <si>
+    <t>MFPS-JHD-P-SIE9-096</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760239156</t>
+  </si>
+  <si>
+    <t>760239156</t>
+  </si>
+  <si>
+    <t>MFPS-IHD-P-SIE9-144</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760239123</t>
+  </si>
+  <si>
+    <t>760239123</t>
+  </si>
+  <si>
+    <t>MFPS-IXD-P-SKL1-288</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 3RU, 96 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the left, 288 LC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760259046</t>
+  </si>
+  <si>
+    <t>760259046</t>
+  </si>
+  <si>
+    <t>MFPS-KED-P-YRLG-01164P</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 1 splitter 1x64, right side orientation, LC/APC grade B</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760259679</t>
+  </si>
+  <si>
+    <t>760259679</t>
+  </si>
+  <si>
+    <t>MFPS-KED-P-YRLG-18102P</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 18 splitters 1x2, right side orientation, LC/APC grade B</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760259681</t>
+  </si>
+  <si>
+    <t>760259681</t>
+  </si>
+  <si>
+    <t>MFPS-KED-P-YRLG-12104P</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 12 splitters 1x4, right side orientation, LC/APC grade B</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760259683</t>
+  </si>
+  <si>
+    <t>760259683</t>
+  </si>
+  <si>
+    <t>MFPS-KED-P-YRLG-06108P</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 6 splitters 1x8, right side orientation, LC/APC grade B</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760259680</t>
+  </si>
+  <si>
+    <t>760259680</t>
+  </si>
+  <si>
+    <t>MFPS-KED-P-YLLG-18102P</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 18 splitters 1x2, left side orientation, LC/APC grade B</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760259682</t>
+  </si>
+  <si>
+    <t>760259682</t>
+  </si>
+  <si>
+    <t>MFPS-KED-P-YLLG-12104P</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 12 splitters 1x4, left side orientation, LC/APC grade B</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760259684</t>
+  </si>
+  <si>
+    <t>760259684</t>
+  </si>
+  <si>
+    <t>MFPS-KED-P-YLLG-06108P</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 6 splitters 1x8, left side orientation, LC/APC grade B</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760259688</t>
+  </si>
+  <si>
+    <t>760259688</t>
+  </si>
+  <si>
+    <t>MFPS-KED-P-YLLG-02132P</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 2 splitters 1x32, left side orientation, LC/APC grade B</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760257912</t>
+  </si>
+  <si>
+    <t>760257912</t>
+  </si>
+  <si>
+    <t>MFPS-IED-P-SKLF-216</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 3RU, 72 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the left, 216 LC/UPC, grade B</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760262941</t>
+  </si>
+  <si>
+    <t>760262941</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-CQS2-48-30-OF</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, pre-cabled I/O LSZH, 30m, front patch cords orientation to the right, 48 SC/APC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241916</t>
+  </si>
+  <si>
+    <t>760241916</t>
+  </si>
+  <si>
+    <t>MFPS-JHD-P-CQS1-096-30-OK</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 2RU, 96 fibers/RU, pre-cabled I/O LSZH, 30m, front patch cords orientation to the right, 96 SC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241917</t>
+  </si>
+  <si>
+    <t>760241917</t>
+  </si>
+  <si>
+    <t>MFPS-JHD-P-CQL1-096-10-OK</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 2RU, 96 fibers/RU, pre-cabled I/O LSZH, 10m, front patch cords orientation to the right, 96 LC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241918</t>
+  </si>
+  <si>
+    <t>760241918</t>
+  </si>
+  <si>
+    <t>MFPS-JHD-P-CQL1-096-20-OK</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 2RU, 96 fibers/RU, pre-cabled I/O LSZH, 20m, front patch cords orientation to the right, 96 LC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244696</t>
+  </si>
+  <si>
+    <t>760244696</t>
+  </si>
+  <si>
+    <t>MFPS-IHD-P-SJE9-144</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 3RU, 48 fibers/RU, splice/patch, ANT/front patch cords orientation to the right, 144 LSH/APC, Grade B</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244700</t>
+  </si>
+  <si>
+    <t>760244700</t>
+  </si>
+  <si>
+    <t>MFPS-KED-P-SJL2-072</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 72 fibers/RU, splice/patch, ANT/front patch cords orientation to the right, 72 LC/APC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244704</t>
+  </si>
+  <si>
+    <t>760244704</t>
+  </si>
+  <si>
+    <t>MFPS-JXD-P-SJL2-192</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 2RU, 96 fibers/RU, splice/patch, ANT/front patch cords orientation to the right, 192 LC/APC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760234915</t>
+  </si>
+  <si>
+    <t>760234915</t>
+  </si>
+  <si>
+    <t>MFPS-JHD-P-PNL2-096</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 2RU, 48 fibers/RU, patch/patch, front patch cords orientation to the right, 96 LC/APC</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760235532</t>
+  </si>
+  <si>
+    <t>760235532</t>
+  </si>
+  <si>
+    <t>MFPS-IED-P-SIL2-216</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 3RU, 72 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 216 LC/APC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760235581</t>
+  </si>
+  <si>
+    <t>760235581</t>
+  </si>
+  <si>
+    <t>MFPS-KED-P-SKL1-72</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 72 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the left, 72 LC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760235533</t>
+  </si>
+  <si>
+    <t>760235533</t>
+  </si>
+  <si>
+    <t>MFPS-IED-P-PNL2-216</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 3RU, 72 fibers/RU, patch/patch, front patch cords orientation to the right, 216 LC/APC</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760235582</t>
+  </si>
+  <si>
+    <t>760235582</t>
+  </si>
+  <si>
+    <t>MFPS-KED-P-SIL1-072</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 72 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 72 LC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760235866</t>
+  </si>
+  <si>
+    <t>760235866</t>
+  </si>
+  <si>
+    <t>MFPS-IED-P-SIL1-216</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 3RU, 72 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 216 LC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760237173</t>
+  </si>
+  <si>
+    <t>760237173</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-SIS2-048</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760237174</t>
+  </si>
+  <si>
+    <t>760237174</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-SILF-048</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 48 LC/UPC, grade B</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760235013</t>
+  </si>
+  <si>
+    <t>760235013</t>
+  </si>
+  <si>
+    <t>MFPS-JHD-P-SIL1-096</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 2RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 96 LC/UPC, grade C</t>
+  </si>
+  <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245765</t>
   </si>
   <si>
     <t>760245765</t>
   </si>
   <si>
     <t>MFPS-IED-P-SLL2-216</t>
   </si>
   <si>
     <t>MFPS Fiber Optic panel, 3RU, 72 fibers/RU, splice/patch, ANT/front patch cords orientation to the left, 216 LC/APC, grade C</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760242172</t>
   </si>
   <si>
     <t>760242172</t>
   </si>
   <si>
     <t>MFPS-IHD-P-SKS1-144</t>
   </si>
   <si>
     <t>MFPS Fiber Optic panel, 3RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the left, 144 SC/UPC, grade C</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245762</t>
@@ -2263,62 +2755,320 @@
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244587</t>
   </si>
   <si>
     <t>760244587</t>
   </si>
   <si>
     <t>MFPS-KXD-P-PML1-096</t>
   </si>
   <si>
     <t>MFPS Fiber Optic panel, 1RU, 96 fibers/RU, patch/patch, front patch cords orientation to the left, 96 LC/UPC</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244680</t>
   </si>
   <si>
     <t>760244680</t>
   </si>
   <si>
     <t>MFPS-KXD-P-SILF-096</t>
   </si>
   <si>
     <t>MFPS Fiber Optic panel, 1RU, 96 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 96 LC/UPC, grade B</t>
   </si>
   <si>
+    <t>EK3470-000</t>
+  </si>
+  <si>
+    <t>MFPS-IHD-P-SKS2-144</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 3RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the left, 144 SC/APC, Grade C</t>
+  </si>
+  <si>
+    <t>EK3471-000</t>
+  </si>
+  <si>
+    <t>MFPS-IHD-P-PMS2-144</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 3RU, 48 fibers/RU, patch/patch, front patch cords orientation to the left, 144 SC/APC</t>
+  </si>
+  <si>
+    <t>EK3431-000</t>
+  </si>
+  <si>
+    <t>MFPS-IHD-P-SIS2-144</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 3RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 144 SC/APC, Grade C</t>
+  </si>
+  <si>
+    <t>EK3731-000</t>
+  </si>
+  <si>
+    <t>MFPS-JED-P-PML1-144</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 2RU, 72 fibers/RU, patch/patch, front patch cords orientation to the left, 144 LC/UPC</t>
+  </si>
+  <si>
+    <t>EK3437-000</t>
+  </si>
+  <si>
+    <t>MFPS-KED-P-PNL1-72</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 72 fibers/RU, patch/patch, front patch cords orientation to the right, 72 LC/UPC</t>
+  </si>
+  <si>
+    <t>EH6588-000</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-SIL2-048</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 48 LC/APC, grade C</t>
+  </si>
+  <si>
+    <t>EH6582-000</t>
+  </si>
+  <si>
+    <t>MFPS-JHD-P-SIS2-096</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 2RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 96 SC/APC, grade C</t>
+  </si>
+  <si>
+    <t>EH9556-000</t>
+  </si>
+  <si>
+    <t>MFPS-JXD-P-SIL2-192</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 2RU, 96 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 192 LC/APC, grade C</t>
+  </si>
+  <si>
+    <t>EH9594-000</t>
+  </si>
+  <si>
+    <t>MFPS-KXD-P-SIL2-96</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 96 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 96 LC/APC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241879</t>
+  </si>
+  <si>
+    <t>760241879</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-CQS1-048-20-OF</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, pre-cabled I/O LSZH, 20m, front patch cords orientation to the right, 48 SC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241882</t>
+  </si>
+  <si>
+    <t>760241882</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-CQL1-048-20-OF</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, pre-cabled I/O LSZH, 20m, front patch cords orientation to the right, 48 LC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241899</t>
+  </si>
+  <si>
+    <t>760241899</t>
+  </si>
+  <si>
+    <t>MFPS-KXD-P-CRL1-096-10-OK</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 96 fibers/RU, pre-cabled I/O LSZH, 10m, front patch cords orientation to the left, 96 LC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241873</t>
+  </si>
+  <si>
+    <t>760241873</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-CRS1-048-20-OF</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, pre-cabled I/O LSZH, 20m, front patch cords orientation to the left, 48 SC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241900</t>
+  </si>
+  <si>
+    <t>760241900</t>
+  </si>
+  <si>
+    <t>MFPS-KXD-P-CRL1-096-20-OK</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 96 fibers/RU, pre-cabled I/O LSZH, 20m, front patch cords orientation to the left, 96 LC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241887</t>
+  </si>
+  <si>
+    <t>760241887</t>
+  </si>
+  <si>
+    <t>MFPS-KED-P-CRL1-072-10-OG</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 72 fibers/RU, pre-cabled I/O LSZH, 10m, front patch cords orientation to the left, 72 LC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241888</t>
+  </si>
+  <si>
+    <t>760241888</t>
+  </si>
+  <si>
+    <t>MFPS-KED-P-CRL1-072-20-OG</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 72 fibers/RU, pre-cabled I/O LSZH, 20m, front patch cords orientation to the left, 72 LC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241906</t>
+  </si>
+  <si>
+    <t>760241906</t>
+  </si>
+  <si>
+    <t>MFPS-KXD-P-CQL1-096-20-OK</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 96 fibers/RU, pre-cabled I/O LSZH, 20m, front patch cords orientation to the right, 96 LC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241889</t>
+  </si>
+  <si>
+    <t>760241889</t>
+  </si>
+  <si>
+    <t>MFPS-KED-P-CRL1-072-30-OG</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 72 fibers/RU, pre-cabled I/O LSZH, 30m, front patch cords orientation to the left, 72 LC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241875</t>
+  </si>
+  <si>
+    <t>760241875</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-CRL1-048-10-OF</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, pre-cabled I/O LSZH, 10m, front patch cords orientation to the left, 48 LC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241912</t>
+  </si>
+  <si>
+    <t>760241912</t>
+  </si>
+  <si>
+    <t>MFPS-JHD-P-CRL1-096-20-OK</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 2RU, 96 fibers/RU, pre-cabled I/O LSZH, 20m, front patch cords orientation to the left, 96 LC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241893</t>
+  </si>
+  <si>
+    <t>760241893</t>
+  </si>
+  <si>
+    <t>MFPS-KED-P-CQL1-072-10-OG</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 72 fibers/RU, pre-cabled I/O LSZH, 10m, front patch cords orientation to the right, 72 LC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241908</t>
+  </si>
+  <si>
+    <t>760241908</t>
+  </si>
+  <si>
+    <t>MFPS-JHD-P-CRS1-096-10-OK</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 2RU, 96 fibers/RU, pre-cabled I/O LSZH, 10m, front patch cords orientation to the left, 96 SC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241894</t>
+  </si>
+  <si>
+    <t>760241894</t>
+  </si>
+  <si>
+    <t>MFPS-KED-P-CQL1-072-20-OG</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 72 fibers/RU, pre-cabled I/O LSZH, 20m, front patch cords orientation to the right, 72 LC/UPC, grade C</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241877</t>
+  </si>
+  <si>
+    <t>760241877</t>
+  </si>
+  <si>
+    <t>MFPS-KHD-P-CRL1-048-30-OF</t>
+  </si>
+  <si>
+    <t>MFPS Fiber Optic panel, 1RU, 48 fibers/RU, pre-cabled I/O LSZH, 30m, front patch cords orientation to the left, 48 LC/UPC, grade C</t>
+  </si>
+  <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760253069</t>
   </si>
   <si>
     <t>760253069</t>
   </si>
   <si>
     <t>MFPS-IHD-P-SJEC-144</t>
   </si>
   <si>
-    <t>MFPS Fiber Optic panel, 3RU, 48 fibers/RU, splice/patch, ANT/front patch cords orientation to the right, 144 LSH/APC, Grade B</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760251770</t>
   </si>
   <si>
     <t>760251770</t>
   </si>
   <si>
     <t>MFPS-JHD-P-SJEC-096</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760253202</t>
   </si>
   <si>
     <t>760253202</t>
   </si>
   <si>
     <t>MFPS-JHD-P-SKS3-096</t>
   </si>
   <si>
     <t>MFPS Fiber Optic panel, 2RU, 48 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the left, 96 SC/APC 9°, grade C</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760253068</t>
   </si>
   <si>
     <t>760253068</t>
@@ -2507,800 +3257,50 @@
     <t>MFPS Fiber Optic panel, 1RU, 96 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the right, 96 LC/UPC, OM4</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760235170</t>
   </si>
   <si>
     <t>760235170</t>
   </si>
   <si>
     <t>MFPS-KXD-P-SKL5(OM4)-096</t>
   </si>
   <si>
     <t>MFPS Fiber Optic panel, 1RU, 96 fibers/RU, splice/patch, SMOUV/front patch cords orientation to the left, 96 LC/UPC, OM4</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760255803</t>
   </si>
   <si>
     <t>760255803</t>
   </si>
   <si>
     <t>MFPS-JHD-P-CQS2-096-30-OK</t>
   </si>
   <si>
     <t>MFPS Fiber Optic panel, 2RU, 96 fibers/RU, pre-cabled I/O LSZH, 30m, front patch cords orientation to the right, 96 SC/APC, grade C</t>
-  </si>
-[...748 lines deleted...]
-    <t>MFPS Fiber Optic panel, 2RU, 96 fibers/RU, splice/patch, ANT/front patch cords orientation to the right, 192 LC/APC, grade C</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -3419,51 +3419,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J275" totalsRowShown="0">
   <autoFilter ref="A1:J275"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Requirements"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760250905" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244352" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760250970" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760250969" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241830" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244643" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760242853" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245919" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760248535" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245768" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760248344" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241574" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760240724" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241521" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760240725" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760242173" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241575" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244419" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760248534" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760242376" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245767" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245763" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244588" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760248122" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241445" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244589" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760248121" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245782" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241707" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245783" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245807" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245808" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245793" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245816" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245794" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245795" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245786" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245809" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245810" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245788" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245811" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244639" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244318" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245790" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245819" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244415" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245821" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245791" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245814" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241905" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760242630" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760238812" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245766" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760257089" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760235171" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760235535" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760235536" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760235534" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244695" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244705" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244697" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244698" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244699" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244701" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244702" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244703" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244694" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760237175" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760237176" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760237311" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760237524" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760237807" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760238078" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760239016" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241880" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241881" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241895" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241872" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241883" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241901" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241904" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241874" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241911" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241907" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241876" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241913" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241909" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241914" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241878" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241910" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241915" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241919" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244326" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760238460" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760238606" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760238608" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760238912" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760238913" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/itemek3730-000" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/itemek3432-000" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/itemek3732-000" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/itemek3438-000" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/itemek3439-000" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/itemeh6592-000" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/itemeh6594-000" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/itemeh6586-000" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/itemek1104-000" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/itemej3115-000" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/itemek3728-000" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/itemek3729-000" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760259208" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/itemek0600-000" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760262942" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760257712" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760257713" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760260550" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760259047" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760259685" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760259687" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760259686" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760257078" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760253074" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760253072" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760252832" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760251892" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760253073" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760253070" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760253360" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760253071" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760254468" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760253077" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760251320" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760252969" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760235014" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760253944" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760253142" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760253143" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/itemeh6587-000" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760235019" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760253776" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760255804" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245765" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760242172" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245762" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760239465" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760248343" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760238814" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245764" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244418" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760239290" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244353" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760243047" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245761" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244416" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244638" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244681" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244417" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760239356" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760240722" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760240723" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760246334" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760239682" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241787" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245784" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245785" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244357" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245792" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245815" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245817" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245818" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245787" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245789" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245812" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245813" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760248148" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245796" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245797" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245820" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245798" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760243360" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245799" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245822" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760248533" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245760" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244587" TargetMode="External" /><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244680" TargetMode="External" /><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760253069" TargetMode="External" /><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760251770" TargetMode="External" /><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760253202" TargetMode="External" /><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760253068" TargetMode="External" /><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760252785" TargetMode="External" /><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760237310" TargetMode="External" /><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760235016" TargetMode="External" /><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760235017" TargetMode="External" /><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760253904" TargetMode="External" /><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760235015" TargetMode="External" /><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760253076" TargetMode="External" /><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760253144" TargetMode="External" /><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760235018" TargetMode="External" /><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760239388" TargetMode="External" /><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760251621" TargetMode="External" /><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760253075" TargetMode="External" /><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760251113" TargetMode="External" /><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760251140" TargetMode="External" /><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760253145" TargetMode="External" /><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760235170" TargetMode="External" /><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760255803" TargetMode="External" /><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241916" TargetMode="External" /><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241917" TargetMode="External" /><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241918" TargetMode="External" /><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760238573" TargetMode="External" /><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760238574" TargetMode="External" /><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760238575" TargetMode="External" /><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760238459" TargetMode="External" /><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760238813" TargetMode="External" /><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760238848" TargetMode="External" /><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760238914" TargetMode="External" /><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760239017" TargetMode="External" /><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760239154" TargetMode="External" /><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760239155" TargetMode="External" /><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760239156" TargetMode="External" /><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760239123" TargetMode="External" /><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241879" TargetMode="External" /><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241882" TargetMode="External" /><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241899" TargetMode="External" /><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241873" TargetMode="External" /><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241900" TargetMode="External" /><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241887" TargetMode="External" /><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241888" TargetMode="External" /><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241906" TargetMode="External" /><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241889" TargetMode="External" /><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241875" TargetMode="External" /><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241912" TargetMode="External" /><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241893" TargetMode="External" /><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241908" TargetMode="External" /><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241894" TargetMode="External" /><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241877" TargetMode="External" /><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760259046" TargetMode="External" /><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760259679" TargetMode="External" /><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760259681" TargetMode="External" /><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760259683" TargetMode="External" /><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760259680" TargetMode="External" /><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760262941" TargetMode="External" /><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760257912" TargetMode="External" /><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760237459" TargetMode="External" /><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760237403" TargetMode="External" /><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760235013" TargetMode="External" /><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760234915" TargetMode="External" /><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760235532" TargetMode="External" /><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760235581" TargetMode="External" /><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760235533" TargetMode="External" /><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760235582" TargetMode="External" /><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760235866" TargetMode="External" /><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760237173" TargetMode="External" /><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760237174" TargetMode="External" /><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/itemeh6588-000" TargetMode="External" /><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/itemeh6582-000" TargetMode="External" /><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/itemeh9556-000" TargetMode="External" /><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/itemeh9594-000" TargetMode="External" /><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/itemek3470-000" TargetMode="External" /><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/itemek3471-000" TargetMode="External" /><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/itemek3431-000" TargetMode="External" /><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/itemek3731-000" TargetMode="External" /><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/itemek3437-000" TargetMode="External" /><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760250346" TargetMode="External" /><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760250751" TargetMode="External" /><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760257079" TargetMode="External" /><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760259682" TargetMode="External" /><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760259684" TargetMode="External" /><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760259688" TargetMode="External" /><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244696" TargetMode="External" /><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244700" TargetMode="External" /><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244704" TargetMode="External" /><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760257089" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760262942" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760259208" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760259047" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760259685" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760259687" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760259686" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760260550" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/itemek0600-000" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760257712" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760257713" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760257078" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241880" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241881" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241895" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241872" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241883" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241901" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241904" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241874" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241911" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241907" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241876" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241913" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241909" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241914" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241878" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241910" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241915" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760238460" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760238606" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760238608" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760238912" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760238913" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760239016" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760237175" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760237176" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760237311" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760237524" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760237807" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760238078" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760250905" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244352" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760250970" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760250969" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244326" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244695" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244705" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244697" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244698" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244699" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244701" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244702" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244703" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244694" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/itemeh6592-000" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/itemeh6594-000" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/itemeh6586-000" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/itemek1104-000" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/itemej3115-000" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/itemek3728-000" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/itemek3729-000" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/itemek3730-000" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/itemek3432-000" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/itemek3732-000" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/itemek3438-000" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/itemek3439-000" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241830" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244643" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760242853" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245919" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760248535" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245768" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760248344" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241574" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760240724" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241521" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760240725" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760242173" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241575" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244419" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760248534" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760242376" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245767" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245763" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244588" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760248122" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241445" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244589" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760248121" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245782" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241707" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245783" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245807" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245808" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245793" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245816" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245794" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245795" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245786" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245809" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245810" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245788" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245811" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244639" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244318" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245790" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245819" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244415" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245821" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245791" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245814" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241905" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760242630" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760238812" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245766" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760235171" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760235535" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760235536" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760235534" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241919" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760253074" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760253072" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760252832" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760251892" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760253073" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760253070" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760253360" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760253071" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760254468" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760253077" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760251320" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760252969" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760235014" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760253944" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760253142" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760253143" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/itemeh6587-000" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760235019" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760253776" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760255804" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760250346" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760250751" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760257079" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760237459" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760237403" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760238573" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760238574" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760238575" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760238459" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760238813" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760238848" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760238914" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760239017" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760239154" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760239155" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760239156" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760239123" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760259046" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760259679" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760259681" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760259683" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760259680" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760259682" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760259684" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760259688" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760257912" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760262941" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241916" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241917" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241918" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244696" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244700" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244704" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760234915" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760235532" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760235581" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760235533" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760235582" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760235866" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760237173" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760237174" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760235013" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245765" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760242172" TargetMode="External" /><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245762" TargetMode="External" /><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760239465" TargetMode="External" /><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760248343" TargetMode="External" /><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760238814" TargetMode="External" /><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245764" TargetMode="External" /><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244418" TargetMode="External" /><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760239290" TargetMode="External" /><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244353" TargetMode="External" /><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760243047" TargetMode="External" /><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245761" TargetMode="External" /><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244416" TargetMode="External" /><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244638" TargetMode="External" /><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244681" TargetMode="External" /><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244417" TargetMode="External" /><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760239356" TargetMode="External" /><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760240722" TargetMode="External" /><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760240723" TargetMode="External" /><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760246334" TargetMode="External" /><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760239682" TargetMode="External" /><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241787" TargetMode="External" /><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245784" TargetMode="External" /><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245785" TargetMode="External" /><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244357" TargetMode="External" /><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245792" TargetMode="External" /><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245815" TargetMode="External" /><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245817" TargetMode="External" /><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245818" TargetMode="External" /><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245787" TargetMode="External" /><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245789" TargetMode="External" /><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245812" TargetMode="External" /><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245813" TargetMode="External" /><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760248148" TargetMode="External" /><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245796" TargetMode="External" /><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245797" TargetMode="External" /><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245820" TargetMode="External" /><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245798" TargetMode="External" /><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760243360" TargetMode="External" /><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245799" TargetMode="External" /><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245822" TargetMode="External" /><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760248533" TargetMode="External" /><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760245760" TargetMode="External" /><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244587" TargetMode="External" /><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760244680" TargetMode="External" /><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/itemek3470-000" TargetMode="External" /><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/itemek3471-000" TargetMode="External" /><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/itemek3431-000" TargetMode="External" /><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/itemek3731-000" TargetMode="External" /><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/itemek3437-000" TargetMode="External" /><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/itemeh6588-000" TargetMode="External" /><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/itemeh6582-000" TargetMode="External" /><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/itemeh9556-000" TargetMode="External" /><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/itemeh9594-000" TargetMode="External" /><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241879" TargetMode="External" /><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241882" TargetMode="External" /><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241899" TargetMode="External" /><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241873" TargetMode="External" /><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241900" TargetMode="External" /><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241887" TargetMode="External" /><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241888" TargetMode="External" /><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241906" TargetMode="External" /><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241889" TargetMode="External" /><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241875" TargetMode="External" /><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241912" TargetMode="External" /><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241893" TargetMode="External" /><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241908" TargetMode="External" /><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241894" TargetMode="External" /><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760241877" TargetMode="External" /><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760253069" TargetMode="External" /><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760251770" TargetMode="External" /><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760253202" TargetMode="External" /><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760253068" TargetMode="External" /><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760252785" TargetMode="External" /><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760237310" TargetMode="External" /><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760235016" TargetMode="External" /><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760235017" TargetMode="External" /><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760253904" TargetMode="External" /><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760235015" TargetMode="External" /><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760253076" TargetMode="External" /><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760253144" TargetMode="External" /><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760235018" TargetMode="External" /><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760239388" TargetMode="External" /><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760251621" TargetMode="External" /><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760253075" TargetMode="External" /><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760251113" TargetMode="External" /><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760251140" TargetMode="External" /><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760253145" TargetMode="External" /><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760235170" TargetMode="External" /><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/item760255803" TargetMode="External" /><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/mfps/mfps-panels" TargetMode="External" /><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J275"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="16.27734375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="32.5703125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="25.41796875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="124.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15.27734375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="18" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="83.41796875" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="29.27734375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.27734375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -3511,2854 +3511,2854 @@
       </c>
       <c r="D2" t="s">
         <v>14</v>
       </c>
       <c r="E2" t="s">
         <v>15</v>
       </c>
       <c r="G2" t="s">
         <v>16</v>
       </c>
       <c r="H2" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E3" t="s">
         <v>15</v>
       </c>
       <c r="G3" t="s">
         <v>16</v>
       </c>
       <c r="H3" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B4" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="G4" t="s">
         <v>16</v>
       </c>
       <c r="H4" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B5" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="G5" t="s">
         <v>16</v>
       </c>
       <c r="H5" t="s">
-        <v>17</v>
+        <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="B6" t="s">
+        <v>34</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D6" t="s">
+        <v>35</v>
+      </c>
+      <c r="E6" t="s">
+        <v>15</v>
+      </c>
+      <c r="G6" t="s">
+        <v>16</v>
+      </c>
+      <c r="H6" t="s">
         <v>31</v>
-      </c>
-[...13 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="B7" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D7" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="E7" t="s">
         <v>15</v>
       </c>
       <c r="G7" t="s">
         <v>16</v>
       </c>
       <c r="H7" t="s">
-        <v>17</v>
+        <v>31</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="B8" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D8" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="E8" t="s">
         <v>15</v>
       </c>
       <c r="G8" t="s">
         <v>16</v>
       </c>
       <c r="H8" t="s">
-        <v>41</v>
+        <v>31</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B9" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D9" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="E9" t="s">
         <v>15</v>
       </c>
       <c r="G9" t="s">
         <v>16</v>
       </c>
       <c r="H9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="B10" t="s">
         <v>48</v>
       </c>
-      <c r="C10" s="1" t="s">
-        <v>13</v>
+      <c r="C10" t="s">
+        <v>49</v>
       </c>
       <c r="D10" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E10" t="s">
         <v>15</v>
       </c>
       <c r="G10" t="s">
         <v>16</v>
       </c>
       <c r="H10" t="s">
-        <v>17</v>
+        <v>51</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B11" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>53</v>
+      </c>
+      <c r="C11" t="s">
+        <v>54</v>
       </c>
       <c r="D11" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>55</v>
+      </c>
+      <c r="F11" t="s">
+        <v>56</v>
       </c>
       <c r="G11" t="s">
         <v>16</v>
       </c>
       <c r="H11" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="B12" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D12" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="E12" t="s">
         <v>15</v>
       </c>
       <c r="G12" t="s">
         <v>16</v>
       </c>
       <c r="H12" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="B13" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D13" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="E13" t="s">
         <v>15</v>
       </c>
       <c r="G13" t="s">
         <v>16</v>
       </c>
       <c r="H13" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="B14" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D14" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="E14" t="s">
         <v>15</v>
       </c>
       <c r="G14" t="s">
         <v>16</v>
       </c>
       <c r="H14" t="s">
-        <v>17</v>
+        <v>70</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="B15" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D15" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="E15" t="s">
         <v>15</v>
       </c>
       <c r="G15" t="s">
         <v>16</v>
       </c>
       <c r="H15" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="B16" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D16" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="E16" t="s">
         <v>15</v>
       </c>
       <c r="G16" t="s">
         <v>16</v>
       </c>
       <c r="H16" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="B17" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D17" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="E17" t="s">
         <v>15</v>
       </c>
       <c r="G17" t="s">
         <v>16</v>
       </c>
       <c r="H17" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="B18" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D18" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="E18" t="s">
         <v>15</v>
       </c>
       <c r="G18" t="s">
         <v>16</v>
       </c>
       <c r="H18" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="B19" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D19" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="E19" t="s">
         <v>15</v>
       </c>
       <c r="G19" t="s">
         <v>16</v>
       </c>
       <c r="H19" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="B20" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D20" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="E20" t="s">
         <v>15</v>
       </c>
       <c r="G20" t="s">
         <v>16</v>
       </c>
       <c r="H20" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="B21" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D21" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="E21" t="s">
         <v>15</v>
       </c>
       <c r="G21" t="s">
         <v>16</v>
       </c>
       <c r="H21" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="B22" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D22" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="E22" t="s">
         <v>15</v>
       </c>
       <c r="G22" t="s">
         <v>16</v>
       </c>
       <c r="H22" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="B23" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D23" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="E23" t="s">
         <v>15</v>
       </c>
       <c r="G23" t="s">
         <v>16</v>
       </c>
       <c r="H23" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="B24" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D24" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="E24" t="s">
         <v>15</v>
       </c>
       <c r="G24" t="s">
         <v>16</v>
       </c>
       <c r="H24" t="s">
-        <v>41</v>
+        <v>22</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="B25" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D25" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="E25" t="s">
         <v>15</v>
       </c>
       <c r="G25" t="s">
         <v>16</v>
       </c>
       <c r="H25" t="s">
-        <v>41</v>
+        <v>22</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="B26" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D26" t="s">
-        <v>105</v>
+        <v>118</v>
       </c>
       <c r="E26" t="s">
         <v>15</v>
       </c>
       <c r="G26" t="s">
         <v>16</v>
       </c>
       <c r="H26" t="s">
-        <v>41</v>
+        <v>22</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="B27" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D27" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="E27" t="s">
         <v>15</v>
       </c>
       <c r="G27" t="s">
         <v>16</v>
       </c>
       <c r="H27" t="s">
-        <v>41</v>
+        <v>22</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="B28" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D28" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="E28" t="s">
         <v>15</v>
       </c>
       <c r="G28" t="s">
         <v>16</v>
       </c>
       <c r="H28" t="s">
-        <v>41</v>
+        <v>22</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="B29" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D29" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="E29" t="s">
         <v>15</v>
       </c>
       <c r="G29" t="s">
         <v>16</v>
       </c>
       <c r="H29" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="B30" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D30" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="E30" t="s">
         <v>15</v>
       </c>
       <c r="G30" t="s">
         <v>16</v>
       </c>
       <c r="H30" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="B31" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D31" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="E31" t="s">
         <v>15</v>
       </c>
       <c r="G31" t="s">
         <v>16</v>
       </c>
       <c r="H31" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="B32" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D32" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="E32" t="s">
         <v>15</v>
       </c>
       <c r="G32" t="s">
         <v>16</v>
       </c>
       <c r="H32" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="B33" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D33" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="E33" t="s">
         <v>15</v>
       </c>
       <c r="G33" t="s">
         <v>16</v>
       </c>
       <c r="H33" t="s">
-        <v>17</v>
+        <v>70</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="B34" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D34" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="E34" t="s">
         <v>15</v>
       </c>
       <c r="G34" t="s">
         <v>16</v>
       </c>
       <c r="H34" t="s">
-        <v>17</v>
+        <v>70</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="B35" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D35" t="s">
-        <v>148</v>
+        <v>154</v>
       </c>
       <c r="E35" t="s">
         <v>15</v>
       </c>
       <c r="G35" t="s">
         <v>16</v>
       </c>
       <c r="H35" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
-        <v>150</v>
+        <v>156</v>
       </c>
       <c r="B36" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D36" t="s">
-        <v>152</v>
+        <v>158</v>
       </c>
       <c r="E36" t="s">
         <v>15</v>
       </c>
       <c r="G36" t="s">
         <v>16</v>
       </c>
       <c r="H36" t="s">
-        <v>17</v>
+        <v>70</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
-        <v>154</v>
+        <v>160</v>
       </c>
       <c r="B37" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D37" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
       <c r="E37" t="s">
         <v>15</v>
       </c>
       <c r="G37" t="s">
         <v>16</v>
       </c>
       <c r="H37" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
-        <v>158</v>
+        <v>164</v>
       </c>
       <c r="B38" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D38" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="E38" t="s">
         <v>15</v>
       </c>
       <c r="G38" t="s">
         <v>16</v>
       </c>
       <c r="H38" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="B39" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D39" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="E39" t="s">
         <v>15</v>
       </c>
       <c r="G39" t="s">
         <v>16</v>
       </c>
       <c r="H39" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
-        <v>166</v>
+        <v>172</v>
       </c>
       <c r="B40" t="s">
-        <v>167</v>
+        <v>173</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D40" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
       <c r="E40" t="s">
         <v>15</v>
       </c>
       <c r="G40" t="s">
         <v>16</v>
       </c>
       <c r="H40" t="s">
-        <v>17</v>
+        <v>70</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>170</v>
+        <v>176</v>
       </c>
       <c r="B41" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D41" t="s">
-        <v>172</v>
+        <v>178</v>
       </c>
       <c r="E41" t="s">
         <v>15</v>
       </c>
       <c r="G41" t="s">
         <v>16</v>
       </c>
       <c r="H41" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="B42" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D42" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="E42" t="s">
         <v>15</v>
       </c>
       <c r="G42" t="s">
         <v>16</v>
       </c>
       <c r="H42" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="B43" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D43" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="E43" t="s">
         <v>15</v>
       </c>
       <c r="G43" t="s">
         <v>16</v>
       </c>
       <c r="H43" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="B44" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D44" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="E44" t="s">
         <v>15</v>
       </c>
       <c r="G44" t="s">
         <v>16</v>
       </c>
       <c r="H44" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
-        <v>186</v>
+        <v>192</v>
       </c>
       <c r="B45" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D45" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="E45" t="s">
         <v>15</v>
       </c>
       <c r="G45" t="s">
         <v>16</v>
       </c>
       <c r="H45" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="B46" t="s">
-        <v>191</v>
+        <v>196</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D46" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="E46" t="s">
         <v>15</v>
       </c>
       <c r="G46" t="s">
         <v>16</v>
       </c>
       <c r="H46" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>194</v>
+        <v>199</v>
       </c>
       <c r="B47" t="s">
-        <v>195</v>
+        <v>200</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D47" t="s">
-        <v>196</v>
+        <v>201</v>
       </c>
       <c r="E47" t="s">
         <v>15</v>
       </c>
       <c r="G47" t="s">
         <v>16</v>
       </c>
       <c r="H47" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="B48" t="s">
-        <v>199</v>
+        <v>204</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D48" t="s">
-        <v>200</v>
+        <v>205</v>
       </c>
       <c r="E48" t="s">
         <v>15</v>
       </c>
       <c r="G48" t="s">
         <v>16</v>
       </c>
       <c r="H48" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>202</v>
+        <v>207</v>
       </c>
       <c r="B49" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D49" t="s">
-        <v>204</v>
+        <v>209</v>
       </c>
       <c r="E49" t="s">
         <v>15</v>
       </c>
       <c r="G49" t="s">
         <v>16</v>
       </c>
       <c r="H49" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="B50" t="s">
-        <v>207</v>
+        <v>212</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D50" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="E50" t="s">
         <v>15</v>
       </c>
       <c r="G50" t="s">
         <v>16</v>
       </c>
       <c r="H50" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="B51" t="s">
-        <v>211</v>
+        <v>216</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D51" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="E51" t="s">
         <v>15</v>
       </c>
       <c r="G51" t="s">
         <v>16</v>
       </c>
       <c r="H51" t="s">
-        <v>213</v>
+        <v>17</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="B52" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D52" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="E52" t="s">
         <v>15</v>
       </c>
       <c r="G52" t="s">
         <v>16</v>
       </c>
       <c r="H52" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="B53" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D53" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="E53" t="s">
         <v>15</v>
       </c>
       <c r="G53" t="s">
         <v>16</v>
       </c>
       <c r="H53" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="B54" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D54" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="E54" t="s">
         <v>15</v>
       </c>
       <c r="G54" t="s">
         <v>16</v>
       </c>
       <c r="H54" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="B55" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D55" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="E55" t="s">
         <v>15</v>
       </c>
       <c r="G55" t="s">
         <v>16</v>
       </c>
       <c r="H55" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="B56" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D56" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="E56" t="s">
         <v>15</v>
       </c>
       <c r="G56" t="s">
         <v>16</v>
       </c>
       <c r="H56" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="B57" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D57" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="E57" t="s">
         <v>15</v>
       </c>
       <c r="G57" t="s">
         <v>16</v>
       </c>
       <c r="H57" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="B58" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D58" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="E58" t="s">
         <v>15</v>
       </c>
       <c r="G58" t="s">
         <v>16</v>
       </c>
       <c r="H58" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="B59" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D59" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="E59" t="s">
         <v>15</v>
       </c>
       <c r="G59" t="s">
         <v>16</v>
       </c>
       <c r="H59" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B60" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D60" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="E60" t="s">
         <v>15</v>
       </c>
       <c r="G60" t="s">
         <v>16</v>
       </c>
       <c r="H60" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
         <v>251</v>
       </c>
       <c r="B61" t="s">
         <v>252</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D61" t="s">
         <v>253</v>
       </c>
       <c r="E61" t="s">
         <v>15</v>
       </c>
       <c r="G61" t="s">
         <v>16</v>
       </c>
       <c r="H61" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="B62" t="s">
         <v>255</v>
       </c>
-      <c r="B62" t="s">
+      <c r="C62" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D62" t="s">
         <v>256</v>
-      </c>
-[...4 lines deleted...]
-        <v>257</v>
       </c>
       <c r="E62" t="s">
         <v>15</v>
       </c>
       <c r="G62" t="s">
         <v>16</v>
       </c>
       <c r="H62" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="B63" t="s">
+        <v>258</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D63" t="s">
         <v>259</v>
-      </c>
-[...7 lines deleted...]
-        <v>261</v>
       </c>
       <c r="E63" t="s">
         <v>15</v>
       </c>
       <c r="G63" t="s">
         <v>16</v>
       </c>
       <c r="H63" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="B64" t="s">
-        <v>264</v>
+        <v>261</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D64" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
       <c r="E64" t="s">
         <v>15</v>
       </c>
       <c r="G64" t="s">
         <v>16</v>
       </c>
       <c r="H64" t="s">
-        <v>17</v>
+        <v>70</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
-        <v>267</v>
+        <v>263</v>
       </c>
       <c r="B65" t="s">
-        <v>268</v>
+        <v>264</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D65" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="E65" t="s">
         <v>15</v>
       </c>
       <c r="G65" t="s">
         <v>16</v>
       </c>
       <c r="H65" t="s">
-        <v>17</v>
+        <v>70</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
-        <v>271</v>
+        <v>266</v>
       </c>
       <c r="B66" t="s">
-        <v>272</v>
+        <v>267</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D66" t="s">
-        <v>273</v>
+        <v>268</v>
       </c>
       <c r="E66" t="s">
         <v>15</v>
       </c>
       <c r="G66" t="s">
         <v>16</v>
       </c>
       <c r="H66" t="s">
-        <v>17</v>
+        <v>70</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
-        <v>275</v>
+        <v>269</v>
       </c>
       <c r="B67" t="s">
-        <v>276</v>
+        <v>270</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D67" t="s">
-        <v>277</v>
+        <v>271</v>
       </c>
       <c r="E67" t="s">
         <v>15</v>
       </c>
       <c r="G67" t="s">
         <v>16</v>
       </c>
       <c r="H67" t="s">
-        <v>17</v>
+        <v>70</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="12.75">
       <c r="A68" s="1" t="s">
-        <v>279</v>
+        <v>272</v>
       </c>
       <c r="B68" t="s">
-        <v>280</v>
+        <v>273</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D68" t="s">
-        <v>281</v>
+        <v>274</v>
       </c>
       <c r="E68" t="s">
         <v>15</v>
       </c>
       <c r="G68" t="s">
         <v>16</v>
       </c>
       <c r="H68" t="s">
-        <v>17</v>
+        <v>70</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
-        <v>283</v>
+        <v>275</v>
       </c>
       <c r="B69" t="s">
-        <v>284</v>
+        <v>276</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D69" t="s">
-        <v>285</v>
+        <v>277</v>
       </c>
       <c r="E69" t="s">
         <v>15</v>
       </c>
       <c r="G69" t="s">
         <v>16</v>
       </c>
       <c r="H69" t="s">
-        <v>17</v>
+        <v>70</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
-        <v>287</v>
+        <v>279</v>
       </c>
       <c r="B70" t="s">
-        <v>288</v>
+        <v>280</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D70" t="s">
-        <v>289</v>
+        <v>281</v>
       </c>
       <c r="E70" t="s">
         <v>15</v>
       </c>
       <c r="G70" t="s">
         <v>16</v>
       </c>
       <c r="H70" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
-        <v>291</v>
+        <v>283</v>
       </c>
       <c r="B71" t="s">
-        <v>292</v>
+        <v>284</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D71" t="s">
-        <v>293</v>
+        <v>285</v>
       </c>
       <c r="E71" t="s">
         <v>15</v>
       </c>
       <c r="G71" t="s">
         <v>16</v>
       </c>
       <c r="H71" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
-        <v>295</v>
+        <v>287</v>
       </c>
       <c r="B72" t="s">
-        <v>296</v>
+        <v>288</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D72" t="s">
-        <v>297</v>
+        <v>289</v>
       </c>
       <c r="E72" t="s">
         <v>15</v>
       </c>
       <c r="G72" t="s">
         <v>16</v>
       </c>
       <c r="H72" t="s">
-        <v>17</v>
+        <v>70</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="12.75">
       <c r="A73" s="1" t="s">
-        <v>299</v>
+        <v>291</v>
       </c>
       <c r="B73" t="s">
-        <v>300</v>
+        <v>292</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D73" t="s">
-        <v>301</v>
+        <v>293</v>
       </c>
       <c r="E73" t="s">
         <v>15</v>
       </c>
       <c r="G73" t="s">
         <v>16</v>
       </c>
       <c r="H73" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="12.75">
       <c r="A74" s="1" t="s">
-        <v>303</v>
+        <v>295</v>
       </c>
       <c r="B74" t="s">
-        <v>304</v>
+        <v>296</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D74" t="s">
-        <v>305</v>
+        <v>297</v>
       </c>
       <c r="E74" t="s">
         <v>15</v>
       </c>
       <c r="G74" t="s">
         <v>16</v>
       </c>
       <c r="H74" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="12.75">
       <c r="A75" s="1" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
       <c r="B75" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D75" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E75" t="s">
         <v>15</v>
       </c>
       <c r="G75" t="s">
         <v>16</v>
       </c>
       <c r="H75" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="12.75">
       <c r="A76" s="1" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
       <c r="B76" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D76" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E76" t="s">
         <v>15</v>
       </c>
       <c r="G76" t="s">
         <v>16</v>
       </c>
       <c r="H76" t="s">
-        <v>213</v>
+        <v>17</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
-        <v>315</v>
+        <v>307</v>
       </c>
       <c r="B77" t="s">
-        <v>316</v>
+        <v>308</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D77" t="s">
-        <v>317</v>
+        <v>309</v>
       </c>
       <c r="E77" t="s">
         <v>15</v>
       </c>
       <c r="G77" t="s">
         <v>16</v>
       </c>
       <c r="H77" t="s">
-        <v>213</v>
+        <v>17</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
-        <v>319</v>
+        <v>311</v>
       </c>
       <c r="B78" t="s">
-        <v>320</v>
+        <v>312</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D78" t="s">
-        <v>321</v>
+        <v>313</v>
       </c>
       <c r="E78" t="s">
         <v>15</v>
       </c>
       <c r="G78" t="s">
         <v>16</v>
       </c>
       <c r="H78" t="s">
-        <v>213</v>
+        <v>17</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
-        <v>323</v>
+        <v>315</v>
       </c>
       <c r="B79" t="s">
-        <v>324</v>
+        <v>316</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D79" t="s">
-        <v>325</v>
+        <v>317</v>
       </c>
       <c r="E79" t="s">
         <v>15</v>
       </c>
       <c r="G79" t="s">
         <v>16</v>
       </c>
       <c r="H79" t="s">
-        <v>213</v>
+        <v>17</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="12.75">
       <c r="A80" s="1" t="s">
-        <v>327</v>
+        <v>319</v>
       </c>
       <c r="B80" t="s">
-        <v>328</v>
+        <v>320</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D80" t="s">
-        <v>329</v>
+        <v>321</v>
       </c>
       <c r="E80" t="s">
         <v>15</v>
       </c>
       <c r="G80" t="s">
         <v>16</v>
       </c>
       <c r="H80" t="s">
-        <v>213</v>
+        <v>17</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="12.75">
       <c r="A81" s="1" t="s">
-        <v>331</v>
+        <v>323</v>
       </c>
       <c r="B81" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D81" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
       <c r="E81" t="s">
         <v>15</v>
       </c>
       <c r="G81" t="s">
         <v>16</v>
       </c>
       <c r="H81" t="s">
-        <v>213</v>
+        <v>17</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="12.75">
       <c r="A82" s="1" t="s">
-        <v>335</v>
+        <v>327</v>
       </c>
       <c r="B82" t="s">
-        <v>336</v>
+        <v>328</v>
       </c>
       <c r="C82" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D82" t="s">
-        <v>337</v>
+        <v>329</v>
       </c>
       <c r="E82" t="s">
         <v>15</v>
       </c>
       <c r="G82" t="s">
         <v>16</v>
       </c>
       <c r="H82" t="s">
-        <v>213</v>
+        <v>17</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="12.75">
       <c r="A83" s="1" t="s">
-        <v>339</v>
+        <v>331</v>
       </c>
       <c r="B83" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="C83" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D83" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
       <c r="E83" t="s">
         <v>15</v>
       </c>
       <c r="G83" t="s">
         <v>16</v>
       </c>
       <c r="H83" t="s">
-        <v>213</v>
+        <v>17</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="12.75">
       <c r="A84" s="1" t="s">
-        <v>343</v>
+        <v>335</v>
       </c>
       <c r="B84" t="s">
-        <v>344</v>
+        <v>336</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D84" t="s">
-        <v>345</v>
+        <v>337</v>
       </c>
       <c r="E84" t="s">
         <v>15</v>
       </c>
       <c r="G84" t="s">
         <v>16</v>
       </c>
       <c r="H84" t="s">
-        <v>213</v>
+        <v>17</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="12.75">
       <c r="A85" s="1" t="s">
-        <v>347</v>
+        <v>339</v>
       </c>
       <c r="B85" t="s">
-        <v>348</v>
+        <v>340</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D85" t="s">
-        <v>349</v>
+        <v>341</v>
       </c>
       <c r="E85" t="s">
         <v>15</v>
       </c>
       <c r="G85" t="s">
         <v>16</v>
       </c>
       <c r="H85" t="s">
-        <v>213</v>
+        <v>17</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="12.75">
       <c r="A86" s="1" t="s">
-        <v>351</v>
+        <v>343</v>
       </c>
       <c r="B86" t="s">
-        <v>352</v>
+        <v>344</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D86" t="s">
-        <v>353</v>
+        <v>345</v>
       </c>
       <c r="E86" t="s">
         <v>15</v>
       </c>
       <c r="G86" t="s">
         <v>16</v>
       </c>
       <c r="H86" t="s">
-        <v>213</v>
+        <v>17</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="12.75">
       <c r="A87" s="1" t="s">
-        <v>355</v>
+        <v>347</v>
       </c>
       <c r="B87" t="s">
-        <v>356</v>
+        <v>348</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D87" t="s">
-        <v>357</v>
+        <v>349</v>
       </c>
       <c r="E87" t="s">
         <v>15</v>
       </c>
       <c r="G87" t="s">
         <v>16</v>
       </c>
       <c r="H87" t="s">
-        <v>213</v>
+        <v>17</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="12.75">
       <c r="A88" s="1" t="s">
-        <v>359</v>
+        <v>351</v>
       </c>
       <c r="B88" t="s">
-        <v>360</v>
+        <v>352</v>
       </c>
       <c r="C88" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D88" t="s">
-        <v>361</v>
+        <v>353</v>
       </c>
       <c r="E88" t="s">
         <v>15</v>
       </c>
       <c r="G88" t="s">
         <v>16</v>
       </c>
       <c r="H88" t="s">
-        <v>213</v>
+        <v>70</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="12.75">
       <c r="A89" s="1" t="s">
-        <v>363</v>
+        <v>355</v>
       </c>
       <c r="B89" t="s">
-        <v>364</v>
+        <v>356</v>
       </c>
       <c r="C89" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D89" t="s">
-        <v>365</v>
+        <v>357</v>
       </c>
       <c r="E89" t="s">
         <v>15</v>
       </c>
       <c r="G89" t="s">
         <v>16</v>
       </c>
       <c r="H89" t="s">
-        <v>213</v>
+        <v>70</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="12.75">
       <c r="A90" s="1" t="s">
-        <v>367</v>
+        <v>359</v>
       </c>
       <c r="B90" t="s">
-        <v>368</v>
+        <v>360</v>
       </c>
       <c r="C90" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D90" t="s">
-        <v>369</v>
+        <v>353</v>
       </c>
       <c r="E90" t="s">
         <v>15</v>
       </c>
       <c r="G90" t="s">
         <v>16</v>
       </c>
       <c r="H90" t="s">
-        <v>213</v>
+        <v>70</v>
       </c>
     </row>
     <row r="91" spans="1:8" ht="12.75">
       <c r="A91" s="1" t="s">
-        <v>371</v>
+        <v>362</v>
       </c>
       <c r="B91" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="C91" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D91" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="E91" t="s">
         <v>15</v>
       </c>
       <c r="G91" t="s">
         <v>16</v>
       </c>
       <c r="H91" t="s">
-        <v>213</v>
+        <v>70</v>
       </c>
     </row>
     <row r="92" spans="1:8" ht="12.75">
       <c r="A92" s="1" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="B92" t="s">
-        <v>376</v>
+        <v>367</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D92" t="s">
-        <v>377</v>
+        <v>368</v>
       </c>
       <c r="E92" t="s">
         <v>15</v>
       </c>
       <c r="G92" t="s">
         <v>16</v>
       </c>
       <c r="H92" t="s">
-        <v>213</v>
+        <v>70</v>
       </c>
     </row>
     <row r="93" spans="1:8" ht="12.75">
       <c r="A93" s="1" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="B93" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="C93" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D93" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
       <c r="E93" t="s">
         <v>15</v>
       </c>
       <c r="G93" t="s">
         <v>16</v>
       </c>
       <c r="H93" t="s">
-        <v>213</v>
+        <v>17</v>
       </c>
     </row>
     <row r="94" spans="1:8" ht="12.75">
       <c r="A94" s="1" t="s">
-        <v>383</v>
+        <v>374</v>
       </c>
       <c r="B94" t="s">
-        <v>384</v>
+        <v>375</v>
       </c>
       <c r="C94" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D94" t="s">
-        <v>385</v>
+        <v>376</v>
       </c>
       <c r="E94" t="s">
         <v>15</v>
       </c>
       <c r="G94" t="s">
         <v>16</v>
       </c>
       <c r="H94" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="95" spans="1:8" ht="12.75">
       <c r="A95" s="1" t="s">
-        <v>387</v>
+        <v>378</v>
       </c>
       <c r="B95" t="s">
-        <v>388</v>
+        <v>379</v>
       </c>
       <c r="C95" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D95" t="s">
-        <v>389</v>
+        <v>380</v>
       </c>
       <c r="E95" t="s">
         <v>15</v>
       </c>
       <c r="G95" t="s">
         <v>16</v>
       </c>
       <c r="H95" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="96" spans="1:8" ht="12.75">
       <c r="A96" s="1" t="s">
-        <v>391</v>
+        <v>382</v>
       </c>
       <c r="B96" t="s">
-        <v>392</v>
+        <v>383</v>
       </c>
       <c r="C96" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D96" t="s">
-        <v>393</v>
+        <v>384</v>
       </c>
       <c r="E96" t="s">
         <v>15</v>
       </c>
       <c r="G96" t="s">
         <v>16</v>
       </c>
       <c r="H96" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
     </row>
     <row r="97" spans="1:8" ht="12.75">
       <c r="A97" s="1" t="s">
-        <v>395</v>
+        <v>386</v>
       </c>
       <c r="B97" t="s">
-        <v>396</v>
+        <v>387</v>
       </c>
       <c r="C97" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D97" t="s">
-        <v>397</v>
+        <v>388</v>
       </c>
       <c r="E97" t="s">
         <v>15</v>
       </c>
       <c r="G97" t="s">
         <v>16</v>
       </c>
       <c r="H97" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
     </row>
     <row r="98" spans="1:8" ht="12.75">
       <c r="A98" s="1" t="s">
-        <v>399</v>
+        <v>390</v>
       </c>
       <c r="B98" t="s">
-        <v>400</v>
+        <v>391</v>
       </c>
       <c r="C98" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D98" t="s">
-        <v>401</v>
+        <v>392</v>
       </c>
       <c r="E98" t="s">
         <v>15</v>
       </c>
       <c r="G98" t="s">
         <v>16</v>
       </c>
       <c r="H98" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="99" spans="1:8" ht="12.75">
       <c r="A99" s="1" t="s">
-        <v>403</v>
+        <v>394</v>
       </c>
       <c r="B99" t="s">
-        <v>404</v>
+        <v>395</v>
       </c>
       <c r="C99" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D99" t="s">
-        <v>405</v>
+        <v>396</v>
       </c>
       <c r="E99" t="s">
         <v>15</v>
       </c>
       <c r="G99" t="s">
         <v>16</v>
       </c>
       <c r="H99" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
     </row>
     <row r="100" spans="1:8" ht="12.75">
       <c r="A100" s="1" t="s">
-        <v>406</v>
+        <v>398</v>
       </c>
       <c r="B100" t="s">
-        <v>407</v>
+        <v>399</v>
       </c>
       <c r="C100" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D100" t="s">
-        <v>408</v>
+        <v>400</v>
       </c>
       <c r="E100" t="s">
         <v>15</v>
       </c>
       <c r="G100" t="s">
         <v>16</v>
       </c>
       <c r="H100" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
     </row>
     <row r="101" spans="1:8" ht="12.75">
       <c r="A101" s="1" t="s">
-        <v>409</v>
+        <v>402</v>
       </c>
       <c r="B101" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
       <c r="C101" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D101" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E101" t="s">
         <v>15</v>
       </c>
       <c r="G101" t="s">
         <v>16</v>
       </c>
       <c r="H101" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
     </row>
     <row r="102" spans="1:8" ht="12.75">
       <c r="A102" s="1" t="s">
-        <v>412</v>
+        <v>406</v>
       </c>
       <c r="B102" t="s">
-        <v>413</v>
+        <v>407</v>
       </c>
       <c r="C102" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D102" t="s">
-        <v>414</v>
+        <v>408</v>
       </c>
       <c r="E102" t="s">
         <v>15</v>
       </c>
       <c r="G102" t="s">
         <v>16</v>
       </c>
       <c r="H102" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
     </row>
     <row r="103" spans="1:8" ht="12.75">
       <c r="A103" s="1" t="s">
-        <v>415</v>
+        <v>410</v>
       </c>
       <c r="B103" t="s">
-        <v>416</v>
+        <v>411</v>
       </c>
       <c r="C103" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D103" t="s">
-        <v>417</v>
+        <v>412</v>
       </c>
       <c r="E103" t="s">
         <v>15</v>
       </c>
       <c r="G103" t="s">
         <v>16</v>
       </c>
       <c r="H103" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
     </row>
     <row r="104" spans="1:8" ht="12.75">
       <c r="A104" s="1" t="s">
-        <v>418</v>
+        <v>414</v>
       </c>
       <c r="B104" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
       <c r="C104" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D104" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="E104" t="s">
         <v>15</v>
       </c>
       <c r="G104" t="s">
         <v>16</v>
       </c>
       <c r="H104" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
     </row>
     <row r="105" spans="1:8" ht="12.75">
       <c r="A105" s="1" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="B105" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="C105" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D105" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
       <c r="E105" t="s">
         <v>15</v>
       </c>
       <c r="G105" t="s">
         <v>16</v>
       </c>
       <c r="H105" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="106" spans="1:8" ht="12.75">
       <c r="A106" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="B106" t="s">
+        <v>423</v>
+      </c>
+      <c r="C106" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D106" t="s">
         <v>424</v>
-      </c>
-[...7 lines deleted...]
-        <v>426</v>
       </c>
       <c r="E106" t="s">
         <v>15</v>
       </c>
       <c r="G106" t="s">
         <v>16</v>
       </c>
       <c r="H106" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="107" spans="1:8" ht="12.75">
       <c r="A107" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="B107" t="s">
         <v>427</v>
       </c>
-      <c r="B107" t="s">
+      <c r="C107" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D107" t="s">
         <v>428</v>
-      </c>
-[...4 lines deleted...]
-        <v>429</v>
       </c>
       <c r="E107" t="s">
         <v>15</v>
       </c>
       <c r="G107" t="s">
         <v>16</v>
       </c>
       <c r="H107" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="108" spans="1:8" ht="12.75">
       <c r="A108" s="1" t="s">
         <v>430</v>
       </c>
       <c r="B108" t="s">
         <v>431</v>
       </c>
       <c r="C108" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D108" t="s">
         <v>432</v>
       </c>
       <c r="E108" t="s">
         <v>15</v>
       </c>
       <c r="G108" t="s">
         <v>16</v>
       </c>
       <c r="H108" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="109" spans="1:8" ht="12.75">
       <c r="A109" s="1" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="B109" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="C109" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D109" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="E109" t="s">
         <v>15</v>
       </c>
       <c r="G109" t="s">
         <v>16</v>
       </c>
       <c r="H109" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="110" spans="1:8" ht="12.75">
       <c r="A110" s="1" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="B110" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="C110" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D110" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="E110" t="s">
         <v>15</v>
       </c>
       <c r="G110" t="s">
         <v>16</v>
       </c>
       <c r="H110" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="111" spans="1:8" ht="12.75">
       <c r="A111" s="1" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="B111" t="s">
-        <v>440</v>
+        <v>443</v>
       </c>
       <c r="C111" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D111" t="s">
-        <v>441</v>
+        <v>444</v>
       </c>
       <c r="E111" t="s">
         <v>15</v>
       </c>
       <c r="G111" t="s">
         <v>16</v>
       </c>
       <c r="H111" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
     </row>
     <row r="112" spans="1:8" ht="12.75">
       <c r="A112" s="1" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="B112" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="C112" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D112" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
       <c r="E112" t="s">
         <v>15</v>
       </c>
       <c r="G112" t="s">
         <v>16</v>
       </c>
       <c r="H112" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="113" spans="1:8" ht="12.75">
       <c r="A113" s="1" t="s">
-        <v>446</v>
-[...2 lines deleted...]
-        <v>447</v>
+        <v>450</v>
+      </c>
+      <c r="B113" t="s">
+        <v>451</v>
+      </c>
+      <c r="C113" s="1" t="s">
+        <v>13</v>
       </c>
       <c r="D113" t="s">
-        <v>448</v>
+        <v>452</v>
       </c>
       <c r="E113" t="s">
         <v>15</v>
       </c>
       <c r="G113" t="s">
         <v>16</v>
       </c>
       <c r="H113" t="s">
-        <v>449</v>
+        <v>17</v>
       </c>
     </row>
     <row r="114" spans="1:8" ht="12.75">
       <c r="A114" s="1" t="s">
-        <v>450</v>
+        <v>454</v>
       </c>
       <c r="B114" t="s">
-        <v>451</v>
-[...2 lines deleted...]
-        <v>452</v>
+        <v>455</v>
+      </c>
+      <c r="C114" s="1" t="s">
+        <v>13</v>
       </c>
       <c r="D114" t="s">
-        <v>453</v>
-[...2 lines deleted...]
-        <v>454</v>
+        <v>456</v>
+      </c>
+      <c r="E114" t="s">
+        <v>15</v>
       </c>
       <c r="G114" t="s">
         <v>16</v>
       </c>
       <c r="H114" t="s">
-        <v>455</v>
+        <v>17</v>
       </c>
     </row>
     <row r="115" spans="1:8" ht="12.75">
       <c r="A115" s="1" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="B115" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="C115" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D115" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="E115" t="s">
         <v>15</v>
       </c>
       <c r="G115" t="s">
         <v>16</v>
       </c>
       <c r="H115" t="s">
-        <v>213</v>
+        <v>22</v>
       </c>
     </row>
     <row r="116" spans="1:8" ht="12.75">
       <c r="A116" s="1" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="B116" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="C116" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D116" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="E116" t="s">
         <v>15</v>
       </c>
       <c r="G116" t="s">
         <v>16</v>
       </c>
       <c r="H116" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="117" spans="1:8" ht="12.75">
       <c r="A117" s="1" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="B117" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="C117" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D117" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E117" t="s">
         <v>15</v>
       </c>
       <c r="G117" t="s">
         <v>16</v>
       </c>
       <c r="H117" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="118" spans="1:8" ht="12.75">
       <c r="A118" s="1" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="B118" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="C118" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D118" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E118" t="s">
         <v>15</v>
       </c>
       <c r="G118" t="s">
         <v>16</v>
       </c>
       <c r="H118" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="119" spans="1:8" ht="12.75">
       <c r="A119" s="1" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="B119" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="C119" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D119" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="E119" t="s">
         <v>15</v>
       </c>
       <c r="G119" t="s">
         <v>16</v>
       </c>
       <c r="H119" t="s">
-        <v>476</v>
+        <v>17</v>
       </c>
     </row>
     <row r="120" spans="1:8" ht="12.75">
       <c r="A120" s="1" t="s">
         <v>478</v>
       </c>
       <c r="B120" t="s">
         <v>479</v>
       </c>
       <c r="C120" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D120" t="s">
         <v>480</v>
       </c>
       <c r="E120" t="s">
         <v>15</v>
       </c>
       <c r="G120" t="s">
         <v>16</v>
       </c>
       <c r="H120" t="s">
-        <v>476</v>
+        <v>70</v>
       </c>
     </row>
     <row r="121" spans="1:8" ht="12.75">
       <c r="A121" s="1" t="s">
         <v>482</v>
       </c>
       <c r="B121" t="s">
         <v>483</v>
       </c>
       <c r="C121" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D121" t="s">
         <v>484</v>
       </c>
       <c r="E121" t="s">
         <v>15</v>
       </c>
       <c r="G121" t="s">
         <v>16</v>
       </c>
       <c r="H121" t="s">
-        <v>476</v>
+        <v>70</v>
       </c>
     </row>
     <row r="122" spans="1:8" ht="12.75">
       <c r="A122" s="1" t="s">
         <v>486</v>
       </c>
       <c r="B122" t="s">
         <v>487</v>
       </c>
       <c r="C122" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D122" t="s">
         <v>488</v>
       </c>
       <c r="E122" t="s">
         <v>15</v>
       </c>
       <c r="G122" t="s">
         <v>16</v>
       </c>
       <c r="H122" t="s">
-        <v>476</v>
+        <v>17</v>
       </c>
     </row>
     <row r="123" spans="1:8" ht="12.75">
       <c r="A123" s="1" t="s">
         <v>490</v>
       </c>
       <c r="B123" t="s">
         <v>491</v>
       </c>
       <c r="C123" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D123" t="s">
         <v>492</v>
       </c>
       <c r="E123" t="s">
         <v>15</v>
       </c>
       <c r="G123" t="s">
         <v>16</v>
       </c>
       <c r="H123" t="s">
-        <v>41</v>
+        <v>22</v>
       </c>
     </row>
     <row r="124" spans="1:8" ht="12.75">
       <c r="A124" s="1" t="s">
         <v>494</v>
       </c>
       <c r="B124" t="s">
         <v>495</v>
       </c>
       <c r="C124" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D124" t="s">
         <v>496</v>
       </c>
       <c r="E124" t="s">
         <v>15</v>
       </c>
       <c r="G124" t="s">
         <v>16</v>
       </c>
       <c r="H124" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="125" spans="1:8" ht="12.75">
       <c r="A125" s="1" t="s">
         <v>498</v>
       </c>
       <c r="B125" t="s">
         <v>499</v>
       </c>
       <c r="C125" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D125" t="s">
-        <v>49</v>
+        <v>297</v>
       </c>
       <c r="E125" t="s">
         <v>15</v>
       </c>
       <c r="G125" t="s">
         <v>16</v>
       </c>
       <c r="H125" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="126" spans="1:8" ht="12.75">
       <c r="A126" s="1" t="s">
         <v>501</v>
       </c>
       <c r="B126" t="s">
         <v>502</v>
       </c>
       <c r="C126" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D126" t="s">
         <v>503</v>
       </c>
       <c r="E126" t="s">
@@ -6438,51 +6438,51 @@
       </c>
       <c r="H129" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="130" spans="1:8" ht="12.75">
       <c r="A130" s="1" t="s">
         <v>517</v>
       </c>
       <c r="B130" t="s">
         <v>518</v>
       </c>
       <c r="C130" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D130" t="s">
         <v>519</v>
       </c>
       <c r="E130" t="s">
         <v>15</v>
       </c>
       <c r="G130" t="s">
         <v>16</v>
       </c>
       <c r="H130" t="s">
-        <v>213</v>
+        <v>22</v>
       </c>
     </row>
     <row r="131" spans="1:8" ht="12.75">
       <c r="A131" s="1" t="s">
         <v>521</v>
       </c>
       <c r="B131" t="s">
         <v>522</v>
       </c>
       <c r="C131" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D131" t="s">
         <v>523</v>
       </c>
       <c r="E131" t="s">
         <v>15</v>
       </c>
       <c r="G131" t="s">
         <v>16</v>
       </c>
       <c r="H131" t="s">
         <v>17</v>
       </c>
     </row>
@@ -6530,74 +6530,74 @@
       </c>
       <c r="H133" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="134" spans="1:8" ht="12.75">
       <c r="A134" s="1" t="s">
         <v>533</v>
       </c>
       <c r="B134" t="s">
         <v>534</v>
       </c>
       <c r="C134" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D134" t="s">
         <v>535</v>
       </c>
       <c r="E134" t="s">
         <v>15</v>
       </c>
       <c r="G134" t="s">
         <v>16</v>
       </c>
       <c r="H134" t="s">
-        <v>41</v>
+        <v>70</v>
       </c>
     </row>
     <row r="135" spans="1:8" ht="12.75">
       <c r="A135" s="1" t="s">
         <v>537</v>
       </c>
       <c r="B135" t="s">
         <v>538</v>
       </c>
       <c r="C135" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D135" t="s">
         <v>539</v>
       </c>
       <c r="E135" t="s">
         <v>15</v>
       </c>
       <c r="G135" t="s">
         <v>16</v>
       </c>
       <c r="H135" t="s">
-        <v>213</v>
+        <v>22</v>
       </c>
     </row>
     <row r="136" spans="1:8" ht="12.75">
       <c r="A136" s="1" t="s">
         <v>541</v>
       </c>
       <c r="B136" t="s">
         <v>542</v>
       </c>
       <c r="C136" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D136" t="s">
         <v>543</v>
       </c>
       <c r="E136" t="s">
         <v>15</v>
       </c>
       <c r="G136" t="s">
         <v>16</v>
       </c>
       <c r="H136" t="s">
         <v>17</v>
       </c>
     </row>
@@ -6714,51 +6714,51 @@
       </c>
       <c r="H141" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="142" spans="1:8" ht="12.75">
       <c r="A142" s="1" t="s">
         <v>564</v>
       </c>
       <c r="B142" t="s">
         <v>565</v>
       </c>
       <c r="C142" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D142" t="s">
         <v>566</v>
       </c>
       <c r="E142" t="s">
         <v>15</v>
       </c>
       <c r="G142" t="s">
         <v>16</v>
       </c>
       <c r="H142" t="s">
-        <v>213</v>
+        <v>22</v>
       </c>
     </row>
     <row r="143" spans="1:8" ht="12.75">
       <c r="A143" s="1" t="s">
         <v>568</v>
       </c>
       <c r="B143" t="s">
         <v>569</v>
       </c>
       <c r="C143" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D143" t="s">
         <v>570</v>
       </c>
       <c r="E143" t="s">
         <v>15</v>
       </c>
       <c r="G143" t="s">
         <v>16</v>
       </c>
       <c r="H143" t="s">
         <v>17</v>
       </c>
     </row>
@@ -6783,74 +6783,74 @@
       </c>
       <c r="H144" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="145" spans="1:8" ht="12.75">
       <c r="A145" s="1" t="s">
         <v>576</v>
       </c>
       <c r="B145" t="s">
         <v>577</v>
       </c>
       <c r="C145" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D145" t="s">
         <v>578</v>
       </c>
       <c r="E145" t="s">
         <v>15</v>
       </c>
       <c r="G145" t="s">
         <v>16</v>
       </c>
       <c r="H145" t="s">
-        <v>17</v>
+        <v>70</v>
       </c>
     </row>
     <row r="146" spans="1:8" ht="12.75">
       <c r="A146" s="1" t="s">
         <v>580</v>
       </c>
       <c r="B146" t="s">
         <v>581</v>
       </c>
       <c r="C146" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D146" t="s">
         <v>582</v>
       </c>
       <c r="E146" t="s">
         <v>15</v>
       </c>
       <c r="G146" t="s">
         <v>16</v>
       </c>
       <c r="H146" t="s">
-        <v>17</v>
+        <v>70</v>
       </c>
     </row>
     <row r="147" spans="1:8" ht="12.75">
       <c r="A147" s="1" t="s">
         <v>584</v>
       </c>
       <c r="B147" t="s">
         <v>585</v>
       </c>
       <c r="C147" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D147" t="s">
         <v>586</v>
       </c>
       <c r="E147" t="s">
         <v>15</v>
       </c>
       <c r="G147" t="s">
         <v>16</v>
       </c>
       <c r="H147" t="s">
         <v>17</v>
       </c>
     </row>
@@ -6875,2894 +6875,2894 @@
       </c>
       <c r="H148" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="149" spans="1:8" ht="12.75">
       <c r="A149" s="1" t="s">
         <v>592</v>
       </c>
       <c r="B149" t="s">
         <v>593</v>
       </c>
       <c r="C149" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D149" t="s">
         <v>594</v>
       </c>
       <c r="E149" t="s">
         <v>15</v>
       </c>
       <c r="G149" t="s">
         <v>16</v>
       </c>
       <c r="H149" t="s">
-        <v>17</v>
+        <v>70</v>
       </c>
     </row>
     <row r="150" spans="1:8" ht="12.75">
       <c r="A150" s="1" t="s">
         <v>596</v>
       </c>
       <c r="B150" t="s">
         <v>597</v>
       </c>
       <c r="C150" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D150" t="s">
         <v>598</v>
       </c>
       <c r="E150" t="s">
         <v>15</v>
       </c>
       <c r="G150" t="s">
         <v>16</v>
       </c>
       <c r="H150" t="s">
-        <v>17</v>
+        <v>70</v>
       </c>
     </row>
     <row r="151" spans="1:8" ht="12.75">
       <c r="A151" s="1" t="s">
         <v>600</v>
       </c>
       <c r="B151" t="s">
         <v>601</v>
       </c>
       <c r="C151" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D151" t="s">
         <v>602</v>
       </c>
       <c r="E151" t="s">
         <v>15</v>
       </c>
       <c r="G151" t="s">
         <v>16</v>
       </c>
       <c r="H151" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
     </row>
     <row r="152" spans="1:8" ht="12.75">
       <c r="A152" s="1" t="s">
         <v>604</v>
       </c>
       <c r="B152" t="s">
         <v>605</v>
       </c>
       <c r="C152" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D152" t="s">
         <v>606</v>
       </c>
       <c r="E152" t="s">
         <v>15</v>
       </c>
       <c r="G152" t="s">
         <v>16</v>
       </c>
       <c r="H152" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
     </row>
     <row r="153" spans="1:8" ht="12.75">
       <c r="A153" s="1" t="s">
         <v>608</v>
       </c>
       <c r="B153" t="s">
         <v>609</v>
       </c>
       <c r="C153" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D153" t="s">
         <v>610</v>
       </c>
       <c r="E153" t="s">
         <v>15</v>
       </c>
       <c r="G153" t="s">
         <v>16</v>
       </c>
       <c r="H153" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="154" spans="1:8" ht="12.75">
       <c r="A154" s="1" t="s">
         <v>612</v>
       </c>
       <c r="B154" t="s">
         <v>613</v>
       </c>
       <c r="C154" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D154" t="s">
         <v>614</v>
       </c>
       <c r="E154" t="s">
         <v>15</v>
       </c>
       <c r="G154" t="s">
         <v>16</v>
       </c>
       <c r="H154" t="s">
-        <v>17</v>
+        <v>70</v>
       </c>
     </row>
     <row r="155" spans="1:8" ht="12.75">
       <c r="A155" s="1" t="s">
         <v>616</v>
       </c>
       <c r="B155" t="s">
         <v>617</v>
       </c>
       <c r="C155" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D155" t="s">
         <v>618</v>
       </c>
       <c r="E155" t="s">
         <v>15</v>
       </c>
       <c r="G155" t="s">
         <v>16</v>
       </c>
       <c r="H155" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="156" spans="1:8" ht="12.75">
       <c r="A156" s="1" t="s">
         <v>620</v>
       </c>
       <c r="B156" t="s">
         <v>621</v>
       </c>
       <c r="C156" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D156" t="s">
         <v>622</v>
       </c>
       <c r="E156" t="s">
         <v>15</v>
       </c>
       <c r="G156" t="s">
         <v>16</v>
       </c>
       <c r="H156" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
     </row>
     <row r="157" spans="1:8" ht="12.75">
       <c r="A157" s="1" t="s">
         <v>624</v>
       </c>
       <c r="B157" t="s">
         <v>625</v>
       </c>
       <c r="C157" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D157" t="s">
-        <v>626</v>
+        <v>511</v>
       </c>
       <c r="E157" t="s">
         <v>15</v>
       </c>
       <c r="G157" t="s">
         <v>16</v>
       </c>
       <c r="H157" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="158" spans="1:8" ht="12.75">
       <c r="A158" s="1" t="s">
+        <v>627</v>
+      </c>
+      <c r="B158" t="s">
         <v>628</v>
       </c>
-      <c r="B158" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C158" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D158" t="s">
-        <v>630</v>
+        <v>503</v>
       </c>
       <c r="E158" t="s">
         <v>15</v>
       </c>
       <c r="G158" t="s">
         <v>16</v>
       </c>
       <c r="H158" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="159" spans="1:8" ht="12.75">
       <c r="A159" s="1" t="s">
-        <v>632</v>
+        <v>630</v>
       </c>
       <c r="B159" t="s">
-        <v>633</v>
+        <v>631</v>
       </c>
       <c r="C159" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D159" t="s">
-        <v>634</v>
+        <v>496</v>
       </c>
       <c r="E159" t="s">
         <v>15</v>
       </c>
       <c r="G159" t="s">
         <v>16</v>
       </c>
       <c r="H159" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="160" spans="1:8" ht="12.75">
       <c r="A160" s="1" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
       <c r="B160" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="C160" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D160" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="E160" t="s">
         <v>15</v>
       </c>
       <c r="G160" t="s">
         <v>16</v>
       </c>
       <c r="H160" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="161" spans="1:8" ht="12.75">
       <c r="A161" s="1" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="B161" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="C161" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D161" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
       <c r="E161" t="s">
         <v>15</v>
       </c>
       <c r="G161" t="s">
         <v>16</v>
       </c>
       <c r="H161" t="s">
-        <v>17</v>
+        <v>31</v>
       </c>
     </row>
     <row r="162" spans="1:8" ht="12.75">
       <c r="A162" s="1" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="B162" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
       <c r="C162" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D162" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E162" t="s">
         <v>15</v>
       </c>
       <c r="G162" t="s">
         <v>16</v>
       </c>
       <c r="H162" t="s">
-        <v>17</v>
+        <v>31</v>
       </c>
     </row>
     <row r="163" spans="1:8" ht="12.75">
       <c r="A163" s="1" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
       <c r="B163" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="C163" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D163" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="E163" t="s">
         <v>15</v>
       </c>
       <c r="G163" t="s">
         <v>16</v>
       </c>
       <c r="H163" t="s">
-        <v>41</v>
+        <v>31</v>
       </c>
     </row>
     <row r="164" spans="1:8" ht="12.75">
       <c r="A164" s="1" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="B164" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="C164" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D164" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
       <c r="E164" t="s">
         <v>15</v>
       </c>
       <c r="G164" t="s">
         <v>16</v>
       </c>
       <c r="H164" t="s">
-        <v>41</v>
+        <v>31</v>
       </c>
     </row>
     <row r="165" spans="1:8" ht="12.75">
       <c r="A165" s="1" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="B165" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
       <c r="C165" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D165" t="s">
-        <v>658</v>
+        <v>655</v>
       </c>
       <c r="E165" t="s">
         <v>15</v>
       </c>
       <c r="G165" t="s">
         <v>16</v>
       </c>
       <c r="H165" t="s">
-        <v>17</v>
+        <v>31</v>
       </c>
     </row>
     <row r="166" spans="1:8" ht="12.75">
       <c r="A166" s="1" t="s">
-        <v>660</v>
+        <v>657</v>
       </c>
       <c r="B166" t="s">
-        <v>661</v>
+        <v>658</v>
       </c>
       <c r="C166" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D166" t="s">
-        <v>662</v>
+        <v>659</v>
       </c>
       <c r="E166" t="s">
         <v>15</v>
       </c>
       <c r="G166" t="s">
         <v>16</v>
       </c>
       <c r="H166" t="s">
-        <v>17</v>
+        <v>31</v>
       </c>
     </row>
     <row r="167" spans="1:8" ht="12.75">
       <c r="A167" s="1" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="B167" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
       <c r="C167" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D167" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E167" t="s">
         <v>15</v>
       </c>
       <c r="G167" t="s">
         <v>16</v>
       </c>
       <c r="H167" t="s">
-        <v>17</v>
+        <v>31</v>
       </c>
     </row>
     <row r="168" spans="1:8" ht="12.75">
       <c r="A168" s="1" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
       <c r="B168" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="C168" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D168" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="E168" t="s">
         <v>15</v>
       </c>
       <c r="G168" t="s">
         <v>16</v>
       </c>
       <c r="H168" t="s">
-        <v>17</v>
+        <v>31</v>
       </c>
     </row>
     <row r="169" spans="1:8" ht="12.75">
       <c r="A169" s="1" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="B169" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="C169" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D169" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
       <c r="E169" t="s">
         <v>15</v>
       </c>
       <c r="G169" t="s">
         <v>16</v>
       </c>
       <c r="H169" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="170" spans="1:8" ht="12.75">
       <c r="A170" s="1" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="B170" t="s">
-        <v>677</v>
+        <v>674</v>
       </c>
       <c r="C170" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D170" t="s">
-        <v>678</v>
+        <v>675</v>
       </c>
       <c r="E170" t="s">
         <v>15</v>
       </c>
       <c r="G170" t="s">
         <v>16</v>
       </c>
       <c r="H170" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
     </row>
     <row r="171" spans="1:8" ht="12.75">
       <c r="A171" s="1" t="s">
-        <v>680</v>
+        <v>677</v>
       </c>
       <c r="B171" t="s">
-        <v>681</v>
+        <v>678</v>
       </c>
       <c r="C171" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D171" t="s">
-        <v>682</v>
+        <v>679</v>
       </c>
       <c r="E171" t="s">
         <v>15</v>
       </c>
       <c r="G171" t="s">
         <v>16</v>
       </c>
       <c r="H171" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
     </row>
     <row r="172" spans="1:8" ht="12.75">
       <c r="A172" s="1" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="B172" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
       <c r="C172" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D172" t="s">
-        <v>686</v>
+        <v>683</v>
       </c>
       <c r="E172" t="s">
         <v>15</v>
       </c>
       <c r="G172" t="s">
         <v>16</v>
       </c>
       <c r="H172" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
     </row>
     <row r="173" spans="1:8" ht="12.75">
       <c r="A173" s="1" t="s">
-        <v>688</v>
+        <v>685</v>
       </c>
       <c r="B173" t="s">
-        <v>689</v>
+        <v>686</v>
       </c>
       <c r="C173" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D173" t="s">
-        <v>690</v>
+        <v>687</v>
       </c>
       <c r="E173" t="s">
         <v>15</v>
       </c>
       <c r="G173" t="s">
         <v>16</v>
       </c>
       <c r="H173" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
     </row>
     <row r="174" spans="1:8" ht="12.75">
       <c r="A174" s="1" t="s">
-        <v>692</v>
+        <v>689</v>
       </c>
       <c r="B174" t="s">
-        <v>693</v>
+        <v>690</v>
       </c>
       <c r="C174" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D174" t="s">
-        <v>694</v>
+        <v>691</v>
       </c>
       <c r="E174" t="s">
         <v>15</v>
       </c>
       <c r="G174" t="s">
         <v>16</v>
       </c>
       <c r="H174" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="175" spans="1:8" ht="12.75">
       <c r="A175" s="1" t="s">
-        <v>696</v>
+        <v>693</v>
       </c>
       <c r="B175" t="s">
-        <v>697</v>
+        <v>694</v>
       </c>
       <c r="C175" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D175" t="s">
-        <v>698</v>
+        <v>695</v>
       </c>
       <c r="E175" t="s">
         <v>15</v>
       </c>
       <c r="G175" t="s">
         <v>16</v>
       </c>
       <c r="H175" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="176" spans="1:8" ht="12.75">
       <c r="A176" s="1" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
       <c r="B176" t="s">
-        <v>701</v>
+        <v>698</v>
       </c>
       <c r="C176" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D176" t="s">
-        <v>702</v>
+        <v>699</v>
       </c>
       <c r="E176" t="s">
         <v>15</v>
       </c>
       <c r="G176" t="s">
         <v>16</v>
       </c>
       <c r="H176" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="177" spans="1:8" ht="12.75">
       <c r="A177" s="1" t="s">
-        <v>704</v>
+        <v>701</v>
       </c>
       <c r="B177" t="s">
-        <v>705</v>
+        <v>702</v>
       </c>
       <c r="C177" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D177" t="s">
-        <v>706</v>
+        <v>703</v>
       </c>
       <c r="E177" t="s">
         <v>15</v>
       </c>
       <c r="G177" t="s">
         <v>16</v>
       </c>
       <c r="H177" t="s">
-        <v>17</v>
+        <v>70</v>
       </c>
     </row>
     <row r="178" spans="1:8" ht="12.75">
       <c r="A178" s="1" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="B178" t="s">
-        <v>709</v>
+        <v>706</v>
       </c>
       <c r="C178" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D178" t="s">
-        <v>710</v>
+        <v>707</v>
       </c>
       <c r="E178" t="s">
         <v>15</v>
       </c>
       <c r="G178" t="s">
         <v>16</v>
       </c>
       <c r="H178" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="179" spans="1:8" ht="12.75">
       <c r="A179" s="1" t="s">
-        <v>712</v>
+        <v>709</v>
       </c>
       <c r="B179" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
       <c r="C179" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D179" t="s">
-        <v>714</v>
+        <v>711</v>
       </c>
       <c r="E179" t="s">
         <v>15</v>
       </c>
       <c r="G179" t="s">
         <v>16</v>
       </c>
       <c r="H179" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="180" spans="1:8" ht="12.75">
       <c r="A180" s="1" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
       <c r="B180" t="s">
-        <v>717</v>
+        <v>714</v>
       </c>
       <c r="C180" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D180" t="s">
-        <v>718</v>
+        <v>715</v>
       </c>
       <c r="E180" t="s">
         <v>15</v>
       </c>
       <c r="G180" t="s">
         <v>16</v>
       </c>
       <c r="H180" t="s">
-        <v>17</v>
+        <v>70</v>
       </c>
     </row>
     <row r="181" spans="1:8" ht="12.75">
       <c r="A181" s="1" t="s">
-        <v>720</v>
+        <v>717</v>
       </c>
       <c r="B181" t="s">
-        <v>721</v>
+        <v>718</v>
       </c>
       <c r="C181" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D181" t="s">
-        <v>722</v>
+        <v>719</v>
       </c>
       <c r="E181" t="s">
         <v>15</v>
       </c>
       <c r="G181" t="s">
         <v>16</v>
       </c>
       <c r="H181" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="182" spans="1:8" ht="12.75">
       <c r="A182" s="1" t="s">
-        <v>724</v>
+        <v>721</v>
       </c>
       <c r="B182" t="s">
-        <v>725</v>
+        <v>722</v>
       </c>
       <c r="C182" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D182" t="s">
-        <v>726</v>
+        <v>723</v>
       </c>
       <c r="E182" t="s">
         <v>15</v>
       </c>
       <c r="G182" t="s">
         <v>16</v>
       </c>
       <c r="H182" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="183" spans="1:8" ht="12.75">
       <c r="A183" s="1" t="s">
-        <v>728</v>
+        <v>725</v>
       </c>
       <c r="B183" t="s">
-        <v>729</v>
+        <v>726</v>
       </c>
       <c r="C183" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D183" t="s">
-        <v>730</v>
+        <v>26</v>
       </c>
       <c r="E183" t="s">
         <v>15</v>
       </c>
       <c r="G183" t="s">
         <v>16</v>
       </c>
       <c r="H183" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="184" spans="1:8" ht="12.75">
       <c r="A184" s="1" t="s">
-        <v>732</v>
+        <v>728</v>
       </c>
       <c r="B184" t="s">
-        <v>733</v>
+        <v>729</v>
       </c>
       <c r="C184" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D184" t="s">
-        <v>734</v>
+        <v>730</v>
       </c>
       <c r="E184" t="s">
         <v>15</v>
       </c>
       <c r="G184" t="s">
         <v>16</v>
       </c>
       <c r="H184" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="185" spans="1:8" ht="12.75">
       <c r="A185" s="1" t="s">
-        <v>736</v>
+        <v>732</v>
       </c>
       <c r="B185" t="s">
-        <v>737</v>
+        <v>733</v>
       </c>
       <c r="C185" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D185" t="s">
-        <v>515</v>
+        <v>734</v>
       </c>
       <c r="E185" t="s">
         <v>15</v>
       </c>
       <c r="G185" t="s">
         <v>16</v>
       </c>
       <c r="H185" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="186" spans="1:8" ht="12.75">
       <c r="A186" s="1" t="s">
-        <v>739</v>
+        <v>736</v>
       </c>
       <c r="B186" t="s">
-        <v>740</v>
+        <v>737</v>
       </c>
       <c r="C186" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D186" t="s">
-        <v>741</v>
+        <v>738</v>
       </c>
       <c r="E186" t="s">
         <v>15</v>
       </c>
       <c r="G186" t="s">
         <v>16</v>
       </c>
       <c r="H186" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="187" spans="1:8" ht="12.75">
       <c r="A187" s="1" t="s">
-        <v>743</v>
+        <v>740</v>
       </c>
       <c r="B187" t="s">
-        <v>744</v>
+        <v>741</v>
       </c>
       <c r="C187" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D187" t="s">
-        <v>745</v>
+        <v>742</v>
       </c>
       <c r="E187" t="s">
         <v>15</v>
       </c>
       <c r="G187" t="s">
         <v>16</v>
       </c>
       <c r="H187" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
     </row>
     <row r="188" spans="1:8" ht="12.75">
       <c r="A188" s="1" t="s">
-        <v>747</v>
+        <v>744</v>
       </c>
       <c r="B188" t="s">
-        <v>748</v>
+        <v>745</v>
       </c>
       <c r="C188" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D188" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="E188" t="s">
         <v>15</v>
       </c>
       <c r="G188" t="s">
         <v>16</v>
       </c>
       <c r="H188" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="189" spans="1:8" ht="12.75">
       <c r="A189" s="1" t="s">
-        <v>751</v>
+        <v>748</v>
       </c>
       <c r="B189" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="C189" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D189" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
       <c r="E189" t="s">
         <v>15</v>
       </c>
       <c r="G189" t="s">
         <v>16</v>
       </c>
       <c r="H189" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="190" spans="1:8" ht="12.75">
       <c r="A190" s="1" t="s">
-        <v>755</v>
+        <v>752</v>
       </c>
       <c r="B190" t="s">
-        <v>756</v>
+        <v>753</v>
       </c>
       <c r="C190" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D190" t="s">
-        <v>249</v>
+        <v>754</v>
       </c>
       <c r="E190" t="s">
         <v>15</v>
       </c>
       <c r="G190" t="s">
         <v>16</v>
       </c>
       <c r="H190" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="191" spans="1:8" ht="12.75">
       <c r="A191" s="1" t="s">
+        <v>756</v>
+      </c>
+      <c r="B191" t="s">
+        <v>757</v>
+      </c>
+      <c r="C191" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D191" t="s">
         <v>758</v>
-      </c>
-[...7 lines deleted...]
-        <v>760</v>
       </c>
       <c r="E191" t="s">
         <v>15</v>
       </c>
       <c r="G191" t="s">
         <v>16</v>
       </c>
       <c r="H191" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="192" spans="1:8" ht="12.75">
       <c r="A192" s="1" t="s">
+        <v>760</v>
+      </c>
+      <c r="B192" t="s">
+        <v>761</v>
+      </c>
+      <c r="C192" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D192" t="s">
         <v>762</v>
-      </c>
-[...7 lines deleted...]
-        <v>281</v>
       </c>
       <c r="E192" t="s">
         <v>15</v>
       </c>
       <c r="G192" t="s">
         <v>16</v>
       </c>
       <c r="H192" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="193" spans="1:8" ht="12.75">
       <c r="A193" s="1" t="s">
+        <v>764</v>
+      </c>
+      <c r="B193" t="s">
         <v>765</v>
       </c>
-      <c r="B193" t="s">
+      <c r="C193" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D193" t="s">
         <v>766</v>
       </c>
-      <c r="C193" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E193" t="s">
         <v>15</v>
       </c>
       <c r="G193" t="s">
         <v>16</v>
       </c>
       <c r="H193" t="s">
-        <v>41</v>
+        <v>70</v>
       </c>
     </row>
     <row r="194" spans="1:8" ht="12.75">
       <c r="A194" s="1" t="s">
+        <v>768</v>
+      </c>
+      <c r="B194" t="s">
         <v>769</v>
       </c>
-      <c r="B194" t="s">
+      <c r="C194" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D194" t="s">
         <v>770</v>
       </c>
-      <c r="C194" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E194" t="s">
         <v>15</v>
       </c>
       <c r="G194" t="s">
         <v>16</v>
       </c>
       <c r="H194" t="s">
-        <v>41</v>
+        <v>70</v>
       </c>
     </row>
     <row r="195" spans="1:8" ht="12.75">
       <c r="A195" s="1" t="s">
+        <v>772</v>
+      </c>
+      <c r="B195" t="s">
         <v>773</v>
       </c>
-      <c r="B195" t="s">
+      <c r="C195" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D195" t="s">
         <v>774</v>
-      </c>
-[...4 lines deleted...]
-        <v>775</v>
       </c>
       <c r="E195" t="s">
         <v>15</v>
       </c>
       <c r="G195" t="s">
         <v>16</v>
       </c>
       <c r="H195" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="196" spans="1:8" ht="12.75">
       <c r="A196" s="1" t="s">
+        <v>776</v>
+      </c>
+      <c r="B196" t="s">
         <v>777</v>
       </c>
-      <c r="B196" t="s">
+      <c r="C196" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D196" t="s">
         <v>778</v>
-      </c>
-[...4 lines deleted...]
-        <v>779</v>
       </c>
       <c r="E196" t="s">
         <v>15</v>
       </c>
       <c r="G196" t="s">
         <v>16</v>
       </c>
       <c r="H196" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="197" spans="1:8" ht="12.75">
       <c r="A197" s="1" t="s">
+        <v>780</v>
+      </c>
+      <c r="B197" t="s">
         <v>781</v>
       </c>
-      <c r="B197" t="s">
+      <c r="C197" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D197" t="s">
         <v>782</v>
       </c>
-      <c r="C197" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E197" t="s">
         <v>15</v>
       </c>
       <c r="G197" t="s">
         <v>16</v>
       </c>
       <c r="H197" t="s">
-        <v>213</v>
+        <v>17</v>
       </c>
     </row>
     <row r="198" spans="1:8" ht="12.75">
       <c r="A198" s="1" t="s">
+        <v>784</v>
+      </c>
+      <c r="B198" t="s">
         <v>785</v>
       </c>
-      <c r="B198" t="s">
+      <c r="C198" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D198" t="s">
         <v>786</v>
       </c>
-      <c r="C198" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E198" t="s">
         <v>15</v>
       </c>
       <c r="G198" t="s">
         <v>16</v>
       </c>
       <c r="H198" t="s">
-        <v>17</v>
+        <v>70</v>
       </c>
     </row>
     <row r="199" spans="1:8" ht="12.75">
       <c r="A199" s="1" t="s">
+        <v>788</v>
+      </c>
+      <c r="B199" t="s">
         <v>789</v>
       </c>
-      <c r="B199" t="s">
+      <c r="C199" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D199" t="s">
         <v>790</v>
-      </c>
-[...4 lines deleted...]
-        <v>791</v>
       </c>
       <c r="E199" t="s">
         <v>15</v>
       </c>
       <c r="G199" t="s">
         <v>16</v>
       </c>
       <c r="H199" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="200" spans="1:8" ht="12.75">
       <c r="A200" s="1" t="s">
+        <v>792</v>
+      </c>
+      <c r="B200" t="s">
         <v>793</v>
       </c>
-      <c r="B200" t="s">
+      <c r="C200" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D200" t="s">
         <v>794</v>
-      </c>
-[...4 lines deleted...]
-        <v>795</v>
       </c>
       <c r="E200" t="s">
         <v>15</v>
       </c>
       <c r="G200" t="s">
         <v>16</v>
       </c>
       <c r="H200" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="201" spans="1:8" ht="12.75">
       <c r="A201" s="1" t="s">
+        <v>796</v>
+      </c>
+      <c r="B201" t="s">
         <v>797</v>
       </c>
-      <c r="B201" t="s">
+      <c r="C201" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D201" t="s">
         <v>798</v>
-      </c>
-[...4 lines deleted...]
-        <v>799</v>
       </c>
       <c r="E201" t="s">
         <v>15</v>
       </c>
       <c r="G201" t="s">
         <v>16</v>
       </c>
       <c r="H201" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="202" spans="1:8" ht="12.75">
       <c r="A202" s="1" t="s">
+        <v>800</v>
+      </c>
+      <c r="B202" t="s">
         <v>801</v>
       </c>
-      <c r="B202" t="s">
+      <c r="C202" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D202" t="s">
         <v>802</v>
-      </c>
-[...4 lines deleted...]
-        <v>803</v>
       </c>
       <c r="E202" t="s">
         <v>15</v>
       </c>
       <c r="G202" t="s">
         <v>16</v>
       </c>
       <c r="H202" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="203" spans="1:8" ht="12.75">
       <c r="A203" s="1" t="s">
+        <v>804</v>
+      </c>
+      <c r="B203" t="s">
         <v>805</v>
       </c>
-      <c r="B203" t="s">
+      <c r="C203" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D203" t="s">
         <v>806</v>
-      </c>
-[...4 lines deleted...]
-        <v>807</v>
       </c>
       <c r="E203" t="s">
         <v>15</v>
       </c>
       <c r="G203" t="s">
         <v>16</v>
       </c>
       <c r="H203" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="204" spans="1:8" ht="12.75">
       <c r="A204" s="1" t="s">
+        <v>808</v>
+      </c>
+      <c r="B204" t="s">
         <v>809</v>
       </c>
-      <c r="B204" t="s">
+      <c r="C204" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D204" t="s">
         <v>810</v>
-      </c>
-[...4 lines deleted...]
-        <v>811</v>
       </c>
       <c r="E204" t="s">
         <v>15</v>
       </c>
       <c r="G204" t="s">
         <v>16</v>
       </c>
       <c r="H204" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="205" spans="1:8" ht="12.75">
       <c r="A205" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="B205" t="s">
         <v>813</v>
       </c>
-      <c r="B205" t="s">
+      <c r="C205" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D205" t="s">
         <v>814</v>
       </c>
-      <c r="C205" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E205" t="s">
         <v>15</v>
       </c>
       <c r="G205" t="s">
         <v>16</v>
       </c>
       <c r="H205" t="s">
-        <v>17</v>
+        <v>70</v>
       </c>
     </row>
     <row r="206" spans="1:8" ht="12.75">
       <c r="A206" s="1" t="s">
+        <v>816</v>
+      </c>
+      <c r="B206" t="s">
         <v>817</v>
       </c>
-      <c r="B206" t="s">
+      <c r="C206" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D206" t="s">
         <v>818</v>
       </c>
-      <c r="C206" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E206" t="s">
         <v>15</v>
       </c>
       <c r="G206" t="s">
         <v>16</v>
       </c>
       <c r="H206" t="s">
-        <v>17</v>
+        <v>70</v>
       </c>
     </row>
     <row r="207" spans="1:8" ht="12.75">
       <c r="A207" s="1" t="s">
+        <v>820</v>
+      </c>
+      <c r="B207" t="s">
         <v>821</v>
       </c>
-      <c r="B207" t="s">
+      <c r="C207" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D207" t="s">
         <v>822</v>
-      </c>
-[...4 lines deleted...]
-        <v>823</v>
       </c>
       <c r="E207" t="s">
         <v>15</v>
       </c>
       <c r="G207" t="s">
         <v>16</v>
       </c>
       <c r="H207" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="208" spans="1:8" ht="12.75">
       <c r="A208" s="1" t="s">
+        <v>824</v>
+      </c>
+      <c r="B208" t="s">
         <v>825</v>
       </c>
-      <c r="B208" t="s">
+      <c r="C208" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D208" t="s">
         <v>826</v>
-      </c>
-[...4 lines deleted...]
-        <v>827</v>
       </c>
       <c r="E208" t="s">
         <v>15</v>
       </c>
       <c r="G208" t="s">
         <v>16</v>
       </c>
       <c r="H208" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="209" spans="1:8" ht="12.75">
       <c r="A209" s="1" t="s">
+        <v>828</v>
+      </c>
+      <c r="B209" t="s">
         <v>829</v>
       </c>
-      <c r="B209" t="s">
+      <c r="C209" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D209" t="s">
         <v>830</v>
       </c>
-      <c r="C209" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E209" t="s">
         <v>15</v>
       </c>
       <c r="G209" t="s">
         <v>16</v>
       </c>
       <c r="H209" t="s">
-        <v>213</v>
+        <v>17</v>
       </c>
     </row>
     <row r="210" spans="1:8" ht="12.75">
       <c r="A210" s="1" t="s">
+        <v>832</v>
+      </c>
+      <c r="B210" t="s">
         <v>833</v>
       </c>
-      <c r="B210" t="s">
+      <c r="C210" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D210" t="s">
         <v>834</v>
       </c>
-      <c r="C210" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E210" t="s">
         <v>15</v>
       </c>
       <c r="G210" t="s">
         <v>16</v>
       </c>
       <c r="H210" t="s">
-        <v>213</v>
+        <v>17</v>
       </c>
     </row>
     <row r="211" spans="1:8" ht="12.75">
       <c r="A211" s="1" t="s">
+        <v>836</v>
+      </c>
+      <c r="B211" t="s">
         <v>837</v>
       </c>
-      <c r="B211" t="s">
+      <c r="C211" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D211" t="s">
         <v>838</v>
       </c>
-      <c r="C211" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E211" t="s">
         <v>15</v>
       </c>
       <c r="G211" t="s">
         <v>16</v>
       </c>
       <c r="H211" t="s">
-        <v>213</v>
+        <v>17</v>
       </c>
     </row>
     <row r="212" spans="1:8" ht="12.75">
       <c r="A212" s="1" t="s">
+        <v>840</v>
+      </c>
+      <c r="B212" t="s">
         <v>841</v>
       </c>
-      <c r="B212" t="s">
+      <c r="C212" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D212" t="s">
         <v>842</v>
       </c>
-      <c r="C212" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E212" t="s">
         <v>15</v>
       </c>
       <c r="G212" t="s">
         <v>16</v>
       </c>
       <c r="H212" t="s">
-        <v>213</v>
+        <v>17</v>
       </c>
     </row>
     <row r="213" spans="1:8" ht="12.75">
       <c r="A213" s="1" t="s">
+        <v>844</v>
+      </c>
+      <c r="B213" t="s">
         <v>845</v>
       </c>
-      <c r="B213" t="s">
+      <c r="C213" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D213" t="s">
         <v>846</v>
       </c>
-      <c r="C213" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E213" t="s">
         <v>15</v>
       </c>
       <c r="G213" t="s">
         <v>16</v>
       </c>
       <c r="H213" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
     </row>
     <row r="214" spans="1:8" ht="12.75">
       <c r="A214" s="1" t="s">
+        <v>848</v>
+      </c>
+      <c r="B214" t="s">
         <v>849</v>
       </c>
-      <c r="B214" t="s">
+      <c r="C214" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D214" t="s">
         <v>850</v>
       </c>
-      <c r="C214" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E214" t="s">
         <v>15</v>
       </c>
       <c r="G214" t="s">
         <v>16</v>
       </c>
       <c r="H214" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
     </row>
     <row r="215" spans="1:8" ht="12.75">
       <c r="A215" s="1" t="s">
+        <v>852</v>
+      </c>
+      <c r="B215" t="s">
         <v>853</v>
       </c>
-      <c r="B215" t="s">
+      <c r="C215" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D215" t="s">
         <v>854</v>
-      </c>
-[...4 lines deleted...]
-        <v>855</v>
       </c>
       <c r="E215" t="s">
         <v>15</v>
       </c>
       <c r="G215" t="s">
         <v>16</v>
       </c>
       <c r="H215" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="216" spans="1:8" ht="12.75">
       <c r="A216" s="1" t="s">
+        <v>856</v>
+      </c>
+      <c r="B216" t="s">
         <v>857</v>
       </c>
-      <c r="B216" t="s">
+      <c r="C216" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D216" t="s">
         <v>858</v>
-      </c>
-[...4 lines deleted...]
-        <v>859</v>
       </c>
       <c r="E216" t="s">
         <v>15</v>
       </c>
       <c r="G216" t="s">
         <v>16</v>
       </c>
       <c r="H216" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="217" spans="1:8" ht="12.75">
       <c r="A217" s="1" t="s">
+        <v>860</v>
+      </c>
+      <c r="B217" t="s">
         <v>861</v>
       </c>
-      <c r="B217" t="s">
+      <c r="C217" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D217" t="s">
         <v>862</v>
-      </c>
-[...4 lines deleted...]
-        <v>863</v>
       </c>
       <c r="E217" t="s">
         <v>15</v>
       </c>
       <c r="G217" t="s">
         <v>16</v>
       </c>
       <c r="H217" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="218" spans="1:8" ht="12.75">
       <c r="A218" s="1" t="s">
+        <v>864</v>
+      </c>
+      <c r="B218" t="s">
         <v>865</v>
       </c>
-      <c r="B218" t="s">
+      <c r="C218" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D218" t="s">
         <v>866</v>
       </c>
-      <c r="C218" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E218" t="s">
         <v>15</v>
       </c>
       <c r="G218" t="s">
         <v>16</v>
       </c>
       <c r="H218" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
     </row>
     <row r="219" spans="1:8" ht="12.75">
       <c r="A219" s="1" t="s">
+        <v>868</v>
+      </c>
+      <c r="B219" t="s">
         <v>869</v>
       </c>
-      <c r="B219" t="s">
+      <c r="C219" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D219" t="s">
         <v>870</v>
-      </c>
-[...4 lines deleted...]
-        <v>871</v>
       </c>
       <c r="E219" t="s">
         <v>15</v>
       </c>
       <c r="G219" t="s">
         <v>16</v>
       </c>
       <c r="H219" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="220" spans="1:8" ht="12.75">
       <c r="A220" s="1" t="s">
+        <v>872</v>
+      </c>
+      <c r="B220" t="s">
         <v>873</v>
       </c>
-      <c r="B220" t="s">
+      <c r="C220" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D220" t="s">
         <v>874</v>
-      </c>
-[...4 lines deleted...]
-        <v>875</v>
       </c>
       <c r="E220" t="s">
         <v>15</v>
       </c>
       <c r="G220" t="s">
         <v>16</v>
       </c>
       <c r="H220" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="221" spans="1:8" ht="12.75">
       <c r="A221" s="1" t="s">
+        <v>876</v>
+      </c>
+      <c r="B221" t="s">
         <v>877</v>
       </c>
-      <c r="B221" t="s">
+      <c r="C221" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D221" t="s">
         <v>878</v>
-      </c>
-[...4 lines deleted...]
-        <v>511</v>
       </c>
       <c r="E221" t="s">
         <v>15</v>
       </c>
       <c r="G221" t="s">
         <v>16</v>
       </c>
       <c r="H221" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="222" spans="1:8" ht="12.75">
       <c r="A222" s="1" t="s">
         <v>880</v>
       </c>
       <c r="B222" t="s">
         <v>881</v>
       </c>
       <c r="C222" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D222" t="s">
-        <v>503</v>
+        <v>882</v>
       </c>
       <c r="E222" t="s">
         <v>15</v>
       </c>
       <c r="G222" t="s">
         <v>16</v>
       </c>
       <c r="H222" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="223" spans="1:8" ht="12.75">
       <c r="A223" s="1" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
       <c r="B223" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="C223" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D223" t="s">
-        <v>496</v>
+        <v>886</v>
       </c>
       <c r="E223" t="s">
         <v>15</v>
       </c>
       <c r="G223" t="s">
         <v>16</v>
       </c>
       <c r="H223" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="224" spans="1:8" ht="12.75">
       <c r="A224" s="1" t="s">
-        <v>886</v>
+        <v>888</v>
       </c>
       <c r="B224" t="s">
-        <v>887</v>
+        <v>889</v>
       </c>
       <c r="C224" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D224" t="s">
-        <v>888</v>
+        <v>890</v>
       </c>
       <c r="E224" t="s">
         <v>15</v>
       </c>
       <c r="G224" t="s">
         <v>16</v>
       </c>
       <c r="H224" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="225" spans="1:8" ht="12.75">
       <c r="A225" s="1" t="s">
-        <v>890</v>
+        <v>892</v>
       </c>
       <c r="B225" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
       <c r="C225" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D225" t="s">
-        <v>892</v>
+        <v>894</v>
       </c>
       <c r="E225" t="s">
         <v>15</v>
       </c>
       <c r="G225" t="s">
         <v>16</v>
       </c>
       <c r="H225" t="s">
-        <v>213</v>
+        <v>17</v>
       </c>
     </row>
     <row r="226" spans="1:8" ht="12.75">
       <c r="A226" s="1" t="s">
-        <v>894</v>
+        <v>896</v>
       </c>
       <c r="B226" t="s">
-        <v>895</v>
+        <v>897</v>
       </c>
       <c r="C226" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D226" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
       <c r="E226" t="s">
         <v>15</v>
       </c>
       <c r="G226" t="s">
         <v>16</v>
       </c>
       <c r="H226" t="s">
-        <v>213</v>
+        <v>17</v>
       </c>
     </row>
     <row r="227" spans="1:8" ht="12.75">
       <c r="A227" s="1" t="s">
-        <v>898</v>
+        <v>900</v>
       </c>
       <c r="B227" t="s">
-        <v>899</v>
+        <v>901</v>
       </c>
       <c r="C227" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D227" t="s">
-        <v>900</v>
+        <v>515</v>
       </c>
       <c r="E227" t="s">
         <v>15</v>
       </c>
       <c r="G227" t="s">
         <v>16</v>
       </c>
       <c r="H227" t="s">
-        <v>213</v>
+        <v>17</v>
       </c>
     </row>
     <row r="228" spans="1:8" ht="12.75">
       <c r="A228" s="1" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="B228" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
       <c r="C228" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D228" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="E228" t="s">
         <v>15</v>
       </c>
       <c r="G228" t="s">
         <v>16</v>
       </c>
       <c r="H228" t="s">
-        <v>213</v>
+        <v>17</v>
       </c>
     </row>
     <row r="229" spans="1:8" ht="12.75">
       <c r="A229" s="1" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="B229" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="C229" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D229" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E229" t="s">
         <v>15</v>
       </c>
       <c r="G229" t="s">
         <v>16</v>
       </c>
       <c r="H229" t="s">
-        <v>213</v>
+        <v>70</v>
       </c>
     </row>
     <row r="230" spans="1:8" ht="12.75">
       <c r="A230" s="1" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="B230" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
       <c r="C230" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D230" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="E230" t="s">
         <v>15</v>
       </c>
       <c r="G230" t="s">
         <v>16</v>
       </c>
       <c r="H230" t="s">
-        <v>213</v>
+        <v>17</v>
       </c>
     </row>
     <row r="231" spans="1:8" ht="12.75">
       <c r="A231" s="1" t="s">
         <v>914</v>
       </c>
       <c r="B231" t="s">
         <v>915</v>
       </c>
       <c r="C231" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D231" t="s">
         <v>916</v>
       </c>
       <c r="E231" t="s">
         <v>15</v>
       </c>
       <c r="G231" t="s">
         <v>16</v>
       </c>
       <c r="H231" t="s">
-        <v>213</v>
+        <v>17</v>
       </c>
     </row>
     <row r="232" spans="1:8" ht="12.75">
       <c r="A232" s="1" t="s">
+        <v>917</v>
+      </c>
+      <c r="B232" t="s">
         <v>918</v>
       </c>
-      <c r="B232" t="s">
+      <c r="C232" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D232" t="s">
         <v>919</v>
       </c>
-      <c r="C232" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E232" t="s">
         <v>15</v>
       </c>
       <c r="G232" t="s">
         <v>16</v>
       </c>
       <c r="H232" t="s">
-        <v>213</v>
+        <v>70</v>
       </c>
     </row>
     <row r="233" spans="1:8" ht="12.75">
       <c r="A233" s="1" t="s">
+        <v>920</v>
+      </c>
+      <c r="B233" t="s">
+        <v>921</v>
+      </c>
+      <c r="C233" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D233" t="s">
         <v>922</v>
       </c>
-      <c r="B233" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E233" t="s">
         <v>15</v>
       </c>
       <c r="G233" t="s">
         <v>16</v>
       </c>
       <c r="H233" t="s">
-        <v>213</v>
+        <v>17</v>
       </c>
     </row>
     <row r="234" spans="1:8" ht="12.75">
       <c r="A234" s="1" t="s">
-        <v>926</v>
+        <v>923</v>
       </c>
       <c r="B234" t="s">
-        <v>927</v>
+        <v>924</v>
       </c>
       <c r="C234" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D234" t="s">
-        <v>928</v>
+        <v>925</v>
       </c>
       <c r="E234" t="s">
         <v>15</v>
       </c>
       <c r="G234" t="s">
         <v>16</v>
       </c>
       <c r="H234" t="s">
-        <v>213</v>
+        <v>70</v>
       </c>
     </row>
     <row r="235" spans="1:8" ht="12.75">
       <c r="A235" s="1" t="s">
-        <v>930</v>
+        <v>926</v>
       </c>
       <c r="B235" t="s">
-        <v>931</v>
+        <v>927</v>
       </c>
       <c r="C235" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D235" t="s">
-        <v>932</v>
+        <v>928</v>
       </c>
       <c r="E235" t="s">
         <v>15</v>
       </c>
       <c r="G235" t="s">
         <v>16</v>
       </c>
       <c r="H235" t="s">
-        <v>213</v>
+        <v>70</v>
       </c>
     </row>
     <row r="236" spans="1:8" ht="12.75">
       <c r="A236" s="1" t="s">
-        <v>934</v>
+        <v>929</v>
       </c>
       <c r="B236" t="s">
-        <v>935</v>
+        <v>930</v>
       </c>
       <c r="C236" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D236" t="s">
-        <v>936</v>
+        <v>931</v>
       </c>
       <c r="E236" t="s">
         <v>15</v>
       </c>
       <c r="G236" t="s">
         <v>16</v>
       </c>
       <c r="H236" t="s">
-        <v>213</v>
+        <v>17</v>
       </c>
     </row>
     <row r="237" spans="1:8" ht="12.75">
       <c r="A237" s="1" t="s">
-        <v>938</v>
+        <v>932</v>
       </c>
       <c r="B237" t="s">
-        <v>939</v>
+        <v>933</v>
       </c>
       <c r="C237" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D237" t="s">
-        <v>940</v>
+        <v>934</v>
       </c>
       <c r="E237" t="s">
         <v>15</v>
       </c>
       <c r="G237" t="s">
         <v>16</v>
       </c>
       <c r="H237" t="s">
-        <v>213</v>
+        <v>17</v>
       </c>
     </row>
     <row r="238" spans="1:8" ht="12.75">
       <c r="A238" s="1" t="s">
-        <v>942</v>
+        <v>935</v>
       </c>
       <c r="B238" t="s">
-        <v>943</v>
+        <v>936</v>
       </c>
       <c r="C238" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D238" t="s">
-        <v>944</v>
+        <v>937</v>
       </c>
       <c r="E238" t="s">
         <v>15</v>
       </c>
       <c r="G238" t="s">
         <v>16</v>
       </c>
       <c r="H238" t="s">
-        <v>213</v>
+        <v>17</v>
       </c>
     </row>
     <row r="239" spans="1:8" ht="12.75">
       <c r="A239" s="1" t="s">
-        <v>946</v>
+        <v>938</v>
       </c>
       <c r="B239" t="s">
-        <v>947</v>
+        <v>939</v>
       </c>
       <c r="C239" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D239" t="s">
-        <v>948</v>
+        <v>940</v>
       </c>
       <c r="E239" t="s">
         <v>15</v>
       </c>
       <c r="G239" t="s">
         <v>16</v>
       </c>
       <c r="H239" t="s">
-        <v>213</v>
+        <v>17</v>
       </c>
     </row>
     <row r="240" spans="1:8" ht="12.75">
       <c r="A240" s="1" t="s">
-        <v>950</v>
+        <v>942</v>
       </c>
       <c r="B240" t="s">
-        <v>951</v>
+        <v>943</v>
       </c>
       <c r="C240" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D240" t="s">
-        <v>952</v>
+        <v>944</v>
       </c>
       <c r="E240" t="s">
         <v>15</v>
       </c>
       <c r="G240" t="s">
         <v>16</v>
       </c>
       <c r="H240" t="s">
-        <v>476</v>
+        <v>22</v>
       </c>
     </row>
     <row r="241" spans="1:8" ht="12.75">
       <c r="A241" s="1" t="s">
-        <v>954</v>
+        <v>946</v>
       </c>
       <c r="B241" t="s">
-        <v>955</v>
+        <v>947</v>
       </c>
       <c r="C241" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D241" t="s">
-        <v>956</v>
+        <v>948</v>
       </c>
       <c r="E241" t="s">
         <v>15</v>
       </c>
       <c r="G241" t="s">
         <v>16</v>
       </c>
       <c r="H241" t="s">
-        <v>476</v>
+        <v>22</v>
       </c>
     </row>
     <row r="242" spans="1:8" ht="12.75">
       <c r="A242" s="1" t="s">
-        <v>958</v>
+        <v>950</v>
       </c>
       <c r="B242" t="s">
-        <v>959</v>
+        <v>951</v>
       </c>
       <c r="C242" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D242" t="s">
-        <v>960</v>
+        <v>952</v>
       </c>
       <c r="E242" t="s">
         <v>15</v>
       </c>
       <c r="G242" t="s">
         <v>16</v>
       </c>
       <c r="H242" t="s">
-        <v>476</v>
+        <v>22</v>
       </c>
     </row>
     <row r="243" spans="1:8" ht="12.75">
       <c r="A243" s="1" t="s">
-        <v>962</v>
+        <v>954</v>
       </c>
       <c r="B243" t="s">
-        <v>963</v>
+        <v>955</v>
       </c>
       <c r="C243" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D243" t="s">
-        <v>964</v>
+        <v>956</v>
       </c>
       <c r="E243" t="s">
         <v>15</v>
       </c>
       <c r="G243" t="s">
         <v>16</v>
       </c>
       <c r="H243" t="s">
-        <v>476</v>
+        <v>22</v>
       </c>
     </row>
     <row r="244" spans="1:8" ht="12.75">
       <c r="A244" s="1" t="s">
-        <v>966</v>
+        <v>958</v>
       </c>
       <c r="B244" t="s">
-        <v>967</v>
+        <v>959</v>
       </c>
       <c r="C244" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D244" t="s">
-        <v>968</v>
+        <v>960</v>
       </c>
       <c r="E244" t="s">
         <v>15</v>
       </c>
       <c r="G244" t="s">
         <v>16</v>
       </c>
       <c r="H244" t="s">
-        <v>476</v>
+        <v>22</v>
       </c>
     </row>
     <row r="245" spans="1:8" ht="12.75">
       <c r="A245" s="1" t="s">
-        <v>970</v>
+        <v>962</v>
       </c>
       <c r="B245" t="s">
-        <v>971</v>
+        <v>963</v>
       </c>
       <c r="C245" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D245" t="s">
-        <v>972</v>
+        <v>964</v>
       </c>
       <c r="E245" t="s">
         <v>15</v>
       </c>
       <c r="G245" t="s">
         <v>16</v>
       </c>
       <c r="H245" t="s">
-        <v>213</v>
+        <v>22</v>
       </c>
     </row>
     <row r="246" spans="1:8" ht="12.75">
       <c r="A246" s="1" t="s">
-        <v>974</v>
+        <v>966</v>
       </c>
       <c r="B246" t="s">
-        <v>975</v>
+        <v>967</v>
       </c>
       <c r="C246" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D246" t="s">
-        <v>976</v>
+        <v>968</v>
       </c>
       <c r="E246" t="s">
         <v>15</v>
       </c>
       <c r="G246" t="s">
         <v>16</v>
       </c>
       <c r="H246" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
     </row>
     <row r="247" spans="1:8" ht="12.75">
       <c r="A247" s="1" t="s">
-        <v>978</v>
+        <v>970</v>
       </c>
       <c r="B247" t="s">
-        <v>979</v>
+        <v>971</v>
       </c>
       <c r="C247" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D247" t="s">
-        <v>980</v>
+        <v>972</v>
       </c>
       <c r="E247" t="s">
         <v>15</v>
       </c>
       <c r="G247" t="s">
         <v>16</v>
       </c>
       <c r="H247" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
     </row>
     <row r="248" spans="1:8" ht="12.75">
       <c r="A248" s="1" t="s">
-        <v>982</v>
+        <v>974</v>
       </c>
       <c r="B248" t="s">
-        <v>983</v>
+        <v>975</v>
       </c>
       <c r="C248" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D248" t="s">
-        <v>984</v>
+        <v>976</v>
       </c>
       <c r="E248" t="s">
         <v>15</v>
       </c>
       <c r="G248" t="s">
         <v>16</v>
       </c>
       <c r="H248" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
     </row>
     <row r="249" spans="1:8" ht="12.75">
       <c r="A249" s="1" t="s">
-        <v>986</v>
+        <v>978</v>
       </c>
       <c r="B249" t="s">
-        <v>987</v>
+        <v>979</v>
       </c>
       <c r="C249" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D249" t="s">
-        <v>988</v>
+        <v>980</v>
       </c>
       <c r="E249" t="s">
         <v>15</v>
       </c>
       <c r="G249" t="s">
         <v>16</v>
       </c>
       <c r="H249" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
     </row>
     <row r="250" spans="1:8" ht="12.75">
       <c r="A250" s="1" t="s">
-        <v>990</v>
+        <v>982</v>
       </c>
       <c r="B250" t="s">
-        <v>991</v>
+        <v>983</v>
       </c>
       <c r="C250" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D250" t="s">
-        <v>992</v>
+        <v>984</v>
       </c>
       <c r="E250" t="s">
         <v>15</v>
       </c>
       <c r="G250" t="s">
         <v>16</v>
       </c>
       <c r="H250" t="s">
-        <v>41</v>
+        <v>22</v>
       </c>
     </row>
     <row r="251" spans="1:8" ht="12.75">
       <c r="A251" s="1" t="s">
-        <v>994</v>
+        <v>986</v>
       </c>
       <c r="B251" t="s">
-        <v>995</v>
+        <v>987</v>
       </c>
       <c r="C251" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D251" t="s">
-        <v>996</v>
+        <v>988</v>
       </c>
       <c r="E251" t="s">
         <v>15</v>
       </c>
       <c r="G251" t="s">
         <v>16</v>
       </c>
       <c r="H251" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
     </row>
     <row r="252" spans="1:8" ht="12.75">
       <c r="A252" s="1" t="s">
-        <v>998</v>
+        <v>990</v>
       </c>
       <c r="B252" t="s">
-        <v>999</v>
+        <v>991</v>
       </c>
       <c r="C252" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D252" t="s">
-        <v>1000</v>
+        <v>992</v>
       </c>
       <c r="E252" t="s">
         <v>15</v>
       </c>
       <c r="G252" t="s">
         <v>16</v>
       </c>
       <c r="H252" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
     </row>
     <row r="253" spans="1:8" ht="12.75">
       <c r="A253" s="1" t="s">
-        <v>1002</v>
+        <v>994</v>
       </c>
       <c r="B253" t="s">
-        <v>1003</v>
+        <v>995</v>
       </c>
       <c r="C253" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D253" t="s">
-        <v>1004</v>
+        <v>996</v>
       </c>
       <c r="E253" t="s">
         <v>15</v>
       </c>
       <c r="G253" t="s">
         <v>16</v>
       </c>
       <c r="H253" t="s">
-        <v>41</v>
+        <v>22</v>
       </c>
     </row>
     <row r="254" spans="1:8" ht="12.75">
       <c r="A254" s="1" t="s">
-        <v>1006</v>
+        <v>998</v>
       </c>
       <c r="B254" t="s">
-        <v>1007</v>
+        <v>999</v>
       </c>
       <c r="C254" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D254" t="s">
-        <v>1008</v>
+        <v>1000</v>
       </c>
       <c r="E254" t="s">
         <v>15</v>
       </c>
       <c r="G254" t="s">
         <v>16</v>
       </c>
       <c r="H254" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
     </row>
     <row r="255" spans="1:8" ht="12.75">
       <c r="A255" s="1" t="s">
-        <v>1010</v>
+        <v>1002</v>
       </c>
       <c r="B255" t="s">
-        <v>1011</v>
+        <v>1003</v>
       </c>
       <c r="C255" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D255" t="s">
-        <v>1012</v>
+        <v>691</v>
       </c>
       <c r="E255" t="s">
         <v>15</v>
       </c>
       <c r="G255" t="s">
         <v>16</v>
       </c>
       <c r="H255" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="256" spans="1:8" ht="12.75">
       <c r="A256" s="1" t="s">
-        <v>1014</v>
+        <v>1005</v>
       </c>
       <c r="B256" t="s">
-        <v>1015</v>
+        <v>1006</v>
       </c>
       <c r="C256" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D256" t="s">
-        <v>445</v>
+        <v>209</v>
       </c>
       <c r="E256" t="s">
         <v>15</v>
       </c>
       <c r="G256" t="s">
         <v>16</v>
       </c>
       <c r="H256" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="257" spans="1:8" ht="12.75">
       <c r="A257" s="1" t="s">
-        <v>1017</v>
+        <v>1008</v>
       </c>
       <c r="B257" t="s">
-        <v>1018</v>
+        <v>1009</v>
       </c>
       <c r="C257" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D257" t="s">
-        <v>1019</v>
+        <v>1010</v>
       </c>
       <c r="E257" t="s">
         <v>15</v>
       </c>
       <c r="G257" t="s">
         <v>16</v>
       </c>
       <c r="H257" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="258" spans="1:8" ht="12.75">
       <c r="A258" s="1" t="s">
-        <v>1020</v>
+        <v>1012</v>
       </c>
       <c r="B258" t="s">
-        <v>1021</v>
+        <v>1013</v>
       </c>
       <c r="C258" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D258" t="s">
-        <v>1022</v>
+        <v>241</v>
       </c>
       <c r="E258" t="s">
         <v>15</v>
       </c>
       <c r="G258" t="s">
         <v>16</v>
       </c>
       <c r="H258" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="259" spans="1:8" ht="12.75">
       <c r="A259" s="1" t="s">
-        <v>1023</v>
+        <v>1015</v>
       </c>
       <c r="B259" t="s">
-        <v>1024</v>
+        <v>1016</v>
       </c>
       <c r="C259" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D259" t="s">
-        <v>1025</v>
+        <v>1017</v>
       </c>
       <c r="E259" t="s">
         <v>15</v>
       </c>
       <c r="G259" t="s">
         <v>16</v>
       </c>
       <c r="H259" t="s">
-        <v>17</v>
+        <v>70</v>
       </c>
     </row>
     <row r="260" spans="1:8" ht="12.75">
       <c r="A260" s="1" t="s">
-        <v>1026</v>
+        <v>1019</v>
       </c>
       <c r="B260" t="s">
-        <v>1027</v>
+        <v>1020</v>
       </c>
       <c r="C260" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D260" t="s">
-        <v>1028</v>
+        <v>1021</v>
       </c>
       <c r="E260" t="s">
         <v>15</v>
       </c>
       <c r="G260" t="s">
         <v>16</v>
       </c>
       <c r="H260" t="s">
-        <v>17</v>
+        <v>70</v>
       </c>
     </row>
     <row r="261" spans="1:8" ht="12.75">
       <c r="A261" s="1" t="s">
-        <v>1029</v>
+        <v>1023</v>
       </c>
       <c r="B261" t="s">
-        <v>1030</v>
+        <v>1024</v>
       </c>
       <c r="C261" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D261" t="s">
-        <v>1031</v>
+        <v>1025</v>
       </c>
       <c r="E261" t="s">
         <v>15</v>
       </c>
       <c r="G261" t="s">
         <v>16</v>
       </c>
       <c r="H261" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="262" spans="1:8" ht="12.75">
       <c r="A262" s="1" t="s">
-        <v>1032</v>
+        <v>1027</v>
       </c>
       <c r="B262" t="s">
-        <v>1033</v>
+        <v>1028</v>
       </c>
       <c r="C262" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D262" t="s">
-        <v>1034</v>
+        <v>1029</v>
       </c>
       <c r="E262" t="s">
         <v>15</v>
       </c>
       <c r="G262" t="s">
         <v>16</v>
       </c>
       <c r="H262" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="263" spans="1:8" ht="12.75">
       <c r="A263" s="1" t="s">
-        <v>1035</v>
+        <v>1031</v>
       </c>
       <c r="B263" t="s">
-        <v>1036</v>
+        <v>1032</v>
       </c>
       <c r="C263" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D263" t="s">
-        <v>1037</v>
+        <v>1033</v>
       </c>
       <c r="E263" t="s">
         <v>15</v>
       </c>
       <c r="G263" t="s">
         <v>16</v>
       </c>
       <c r="H263" t="s">
-        <v>41</v>
+        <v>22</v>
       </c>
     </row>
     <row r="264" spans="1:8" ht="12.75">
       <c r="A264" s="1" t="s">
-        <v>1038</v>
+        <v>1035</v>
       </c>
       <c r="B264" t="s">
-        <v>1039</v>
+        <v>1036</v>
       </c>
       <c r="C264" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D264" t="s">
-        <v>1040</v>
+        <v>1037</v>
       </c>
       <c r="E264" t="s">
         <v>15</v>
       </c>
       <c r="G264" t="s">
         <v>16</v>
       </c>
       <c r="H264" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="265" spans="1:8" ht="12.75">
       <c r="A265" s="1" t="s">
+        <v>1039</v>
+      </c>
+      <c r="B265" t="s">
+        <v>1040</v>
+      </c>
+      <c r="C265" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D265" t="s">
         <v>1041</v>
       </c>
-      <c r="B265" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E265" t="s">
         <v>15</v>
       </c>
       <c r="G265" t="s">
         <v>16</v>
       </c>
       <c r="H265" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
     </row>
     <row r="266" spans="1:8" ht="12.75">
       <c r="A266" s="1" t="s">
+        <v>1043</v>
+      </c>
+      <c r="B266" t="s">
         <v>1044</v>
       </c>
-      <c r="B266" t="s">
+      <c r="C266" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D266" t="s">
         <v>1045</v>
       </c>
-      <c r="C266" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E266" t="s">
         <v>15</v>
       </c>
       <c r="G266" t="s">
         <v>16</v>
       </c>
       <c r="H266" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
     </row>
     <row r="267" spans="1:8" ht="12.75">
       <c r="A267" s="1" t="s">
+        <v>1047</v>
+      </c>
+      <c r="B267" t="s">
         <v>1048</v>
       </c>
-      <c r="B267" t="s">
+      <c r="C267" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D267" t="s">
         <v>1049</v>
-      </c>
-[...4 lines deleted...]
-        <v>1050</v>
       </c>
       <c r="E267" t="s">
         <v>15</v>
       </c>
       <c r="G267" t="s">
         <v>16</v>
       </c>
       <c r="H267" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="268" spans="1:8" ht="12.75">
       <c r="A268" s="1" t="s">
+        <v>1051</v>
+      </c>
+      <c r="B268" t="s">
         <v>1052</v>
       </c>
-      <c r="B268" t="s">
+      <c r="C268" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D268" t="s">
         <v>1053</v>
       </c>
-      <c r="C268" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E268" t="s">
         <v>15</v>
       </c>
       <c r="G268" t="s">
         <v>16</v>
       </c>
       <c r="H268" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
     </row>
     <row r="269" spans="1:8" ht="12.75">
       <c r="A269" s="1" t="s">
+        <v>1055</v>
+      </c>
+      <c r="B269" t="s">
         <v>1056</v>
       </c>
-      <c r="B269" t="s">
+      <c r="C269" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D269" t="s">
         <v>1057</v>
       </c>
-      <c r="C269" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E269" t="s">
         <v>15</v>
       </c>
       <c r="G269" t="s">
         <v>16</v>
       </c>
       <c r="H269" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
     </row>
     <row r="270" spans="1:8" ht="12.75">
       <c r="A270" s="1" t="s">
+        <v>1059</v>
+      </c>
+      <c r="B270" t="s">
         <v>1060</v>
       </c>
-      <c r="B270" t="s">
+      <c r="C270" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D270" t="s">
         <v>1061</v>
       </c>
-      <c r="C270" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E270" t="s">
         <v>15</v>
       </c>
       <c r="G270" t="s">
         <v>16</v>
       </c>
       <c r="H270" t="s">
-        <v>476</v>
+        <v>17</v>
       </c>
     </row>
     <row r="271" spans="1:8" ht="12.75">
       <c r="A271" s="1" t="s">
+        <v>1063</v>
+      </c>
+      <c r="B271" t="s">
         <v>1064</v>
       </c>
-      <c r="B271" t="s">
+      <c r="C271" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D271" t="s">
         <v>1065</v>
       </c>
-      <c r="C271" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E271" t="s">
         <v>15</v>
       </c>
       <c r="G271" t="s">
         <v>16</v>
       </c>
       <c r="H271" t="s">
-        <v>476</v>
+        <v>17</v>
       </c>
     </row>
     <row r="272" spans="1:8" ht="12.75">
       <c r="A272" s="1" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B272" t="s">
         <v>1068</v>
       </c>
-      <c r="B272" t="s">
+      <c r="C272" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D272" t="s">
         <v>1069</v>
       </c>
-      <c r="C272" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E272" t="s">
         <v>15</v>
       </c>
       <c r="G272" t="s">
         <v>16</v>
       </c>
       <c r="H272" t="s">
-        <v>476</v>
+        <v>17</v>
       </c>
     </row>
     <row r="273" spans="1:8" ht="12.75">
       <c r="A273" s="1" t="s">
+        <v>1071</v>
+      </c>
+      <c r="B273" t="s">
         <v>1072</v>
       </c>
-      <c r="B273" t="s">
+      <c r="C273" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D273" t="s">
         <v>1073</v>
-      </c>
-[...4 lines deleted...]
-        <v>753</v>
       </c>
       <c r="E273" t="s">
         <v>15</v>
       </c>
       <c r="G273" t="s">
         <v>16</v>
       </c>
       <c r="H273" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="274" spans="1:8" ht="12.75">
       <c r="A274" s="1" t="s">
         <v>1075</v>
       </c>
       <c r="B274" t="s">
         <v>1076</v>
       </c>
       <c r="C274" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D274" t="s">
         <v>1077</v>
       </c>
       <c r="E274" t="s">
@@ -9773,600 +9773,600 @@
       </c>
       <c r="H274" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="275" spans="1:8" ht="12.75">
       <c r="A275" s="1" t="s">
         <v>1079</v>
       </c>
       <c r="B275" t="s">
         <v>1080</v>
       </c>
       <c r="C275" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D275" t="s">
         <v>1081</v>
       </c>
       <c r="E275" t="s">
         <v>15</v>
       </c>
       <c r="G275" t="s">
         <v>16</v>
       </c>
       <c r="H275" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="760250905"/>
+    <hyperlink ref="A2" r:id="rId1" display="760257089"/>
     <hyperlink ref="C2" r:id="rId2" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A3" r:id="rId3" display="760244352"/>
+    <hyperlink ref="A3" r:id="rId3" display="760262942"/>
     <hyperlink ref="C3" r:id="rId4" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A4" r:id="rId5" display="760250970"/>
+    <hyperlink ref="A4" r:id="rId5" display="760259208"/>
     <hyperlink ref="C4" r:id="rId6" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A5" r:id="rId7" display="760250969"/>
+    <hyperlink ref="A5" r:id="rId7" display="760259047"/>
     <hyperlink ref="C5" r:id="rId8" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A6" r:id="rId9" display="760241830"/>
+    <hyperlink ref="A6" r:id="rId9" display="760259685"/>
     <hyperlink ref="C6" r:id="rId10" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A7" r:id="rId11" display="760244643"/>
+    <hyperlink ref="A7" r:id="rId11" display="760259687"/>
     <hyperlink ref="C7" r:id="rId12" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A8" r:id="rId13" display="760242853"/>
+    <hyperlink ref="A8" r:id="rId13" display="760259686"/>
     <hyperlink ref="C8" r:id="rId14" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A9" r:id="rId15" display="760245919"/>
+    <hyperlink ref="A9" r:id="rId15" display="760260550"/>
     <hyperlink ref="C9" r:id="rId16" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A10" r:id="rId17" display="760248535"/>
-[...207 lines deleted...]
-    <hyperlink ref="A115" r:id="rId225" display="760262942"/>
+    <hyperlink ref="A10" r:id="rId17" display="MFPS-PANELS"/>
+    <hyperlink ref="A11" r:id="rId18" display="EK0600-000"/>
+    <hyperlink ref="A12" r:id="rId19" display="760257712"/>
+    <hyperlink ref="C12" r:id="rId20" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A13" r:id="rId21" display="760257713"/>
+    <hyperlink ref="C13" r:id="rId22" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A14" r:id="rId23" display="760257078"/>
+    <hyperlink ref="C14" r:id="rId24" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A15" r:id="rId25" display="760241880"/>
+    <hyperlink ref="C15" r:id="rId26" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A16" r:id="rId27" display="760241881"/>
+    <hyperlink ref="C16" r:id="rId28" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A17" r:id="rId29" display="760241895"/>
+    <hyperlink ref="C17" r:id="rId30" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A18" r:id="rId31" display="760241872"/>
+    <hyperlink ref="C18" r:id="rId32" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A19" r:id="rId33" display="760241883"/>
+    <hyperlink ref="C19" r:id="rId34" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A20" r:id="rId35" display="760241901"/>
+    <hyperlink ref="C20" r:id="rId36" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A21" r:id="rId37" display="760241904"/>
+    <hyperlink ref="C21" r:id="rId38" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A22" r:id="rId39" display="760241874"/>
+    <hyperlink ref="C22" r:id="rId40" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A23" r:id="rId41" display="760241911"/>
+    <hyperlink ref="C23" r:id="rId42" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A24" r:id="rId43" display="760241907"/>
+    <hyperlink ref="C24" r:id="rId44" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A25" r:id="rId45" display="760241876"/>
+    <hyperlink ref="C25" r:id="rId46" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A26" r:id="rId47" display="760241913"/>
+    <hyperlink ref="C26" r:id="rId48" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A27" r:id="rId49" display="760241909"/>
+    <hyperlink ref="C27" r:id="rId50" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A28" r:id="rId51" display="760241914"/>
+    <hyperlink ref="C28" r:id="rId52" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A29" r:id="rId53" display="760241878"/>
+    <hyperlink ref="C29" r:id="rId54" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A30" r:id="rId55" display="760241910"/>
+    <hyperlink ref="C30" r:id="rId56" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A31" r:id="rId57" display="760241915"/>
+    <hyperlink ref="C31" r:id="rId58" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A32" r:id="rId59" display="760238460"/>
+    <hyperlink ref="C32" r:id="rId60" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A33" r:id="rId61" display="760238606"/>
+    <hyperlink ref="C33" r:id="rId62" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A34" r:id="rId63" display="760238608"/>
+    <hyperlink ref="C34" r:id="rId64" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A35" r:id="rId65" display="760238912"/>
+    <hyperlink ref="C35" r:id="rId66" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A36" r:id="rId67" display="760238913"/>
+    <hyperlink ref="C36" r:id="rId68" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A37" r:id="rId69" display="760239016"/>
+    <hyperlink ref="C37" r:id="rId70" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A38" r:id="rId71" display="760237175"/>
+    <hyperlink ref="C38" r:id="rId72" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A39" r:id="rId73" display="760237176"/>
+    <hyperlink ref="C39" r:id="rId74" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A40" r:id="rId75" display="760237311"/>
+    <hyperlink ref="C40" r:id="rId76" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A41" r:id="rId77" display="760237524"/>
+    <hyperlink ref="C41" r:id="rId78" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A42" r:id="rId79" display="760237807"/>
+    <hyperlink ref="C42" r:id="rId80" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A43" r:id="rId81" display="760238078"/>
+    <hyperlink ref="C43" r:id="rId82" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A44" r:id="rId83" display="760250905"/>
+    <hyperlink ref="C44" r:id="rId84" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A45" r:id="rId85" display="760244352"/>
+    <hyperlink ref="C45" r:id="rId86" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A46" r:id="rId87" display="760250970"/>
+    <hyperlink ref="C46" r:id="rId88" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A47" r:id="rId89" display="760250969"/>
+    <hyperlink ref="C47" r:id="rId90" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A48" r:id="rId91" display="760244326"/>
+    <hyperlink ref="C48" r:id="rId92" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A49" r:id="rId93" display="760244695"/>
+    <hyperlink ref="C49" r:id="rId94" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A50" r:id="rId95" display="760244705"/>
+    <hyperlink ref="C50" r:id="rId96" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A51" r:id="rId97" display="760244697"/>
+    <hyperlink ref="C51" r:id="rId98" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A52" r:id="rId99" display="760244698"/>
+    <hyperlink ref="C52" r:id="rId100" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A53" r:id="rId101" display="760244699"/>
+    <hyperlink ref="C53" r:id="rId102" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A54" r:id="rId103" display="760244701"/>
+    <hyperlink ref="C54" r:id="rId104" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A55" r:id="rId105" display="760244702"/>
+    <hyperlink ref="C55" r:id="rId106" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A56" r:id="rId107" display="760244703"/>
+    <hyperlink ref="C56" r:id="rId108" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A57" r:id="rId109" display="760244694"/>
+    <hyperlink ref="C57" r:id="rId110" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A58" r:id="rId111" display="EH6592-000"/>
+    <hyperlink ref="C58" r:id="rId112" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A59" r:id="rId113" display="EH6594-000"/>
+    <hyperlink ref="C59" r:id="rId114" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A60" r:id="rId115" display="EH6586-000"/>
+    <hyperlink ref="C60" r:id="rId116" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A61" r:id="rId117" display="EK1104-000"/>
+    <hyperlink ref="C61" r:id="rId118" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A62" r:id="rId119" display="EJ3115-000"/>
+    <hyperlink ref="C62" r:id="rId120" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A63" r:id="rId121" display="EK3728-000"/>
+    <hyperlink ref="C63" r:id="rId122" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A64" r:id="rId123" display="EK3729-000"/>
+    <hyperlink ref="C64" r:id="rId124" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A65" r:id="rId125" display="EK3730-000"/>
+    <hyperlink ref="C65" r:id="rId126" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A66" r:id="rId127" display="EK3432-000"/>
+    <hyperlink ref="C66" r:id="rId128" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A67" r:id="rId129" display="EK3732-000"/>
+    <hyperlink ref="C67" r:id="rId130" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A68" r:id="rId131" display="EK3438-000"/>
+    <hyperlink ref="C68" r:id="rId132" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A69" r:id="rId133" display="EK3439-000"/>
+    <hyperlink ref="C69" r:id="rId134" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A70" r:id="rId135" display="760241830"/>
+    <hyperlink ref="C70" r:id="rId136" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A71" r:id="rId137" display="760244643"/>
+    <hyperlink ref="C71" r:id="rId138" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A72" r:id="rId139" display="760242853"/>
+    <hyperlink ref="C72" r:id="rId140" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A73" r:id="rId141" display="760245919"/>
+    <hyperlink ref="C73" r:id="rId142" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A74" r:id="rId143" display="760248535"/>
+    <hyperlink ref="C74" r:id="rId144" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A75" r:id="rId145" display="760245768"/>
+    <hyperlink ref="C75" r:id="rId146" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A76" r:id="rId147" display="760248344"/>
+    <hyperlink ref="C76" r:id="rId148" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A77" r:id="rId149" display="760241574"/>
+    <hyperlink ref="C77" r:id="rId150" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A78" r:id="rId151" display="760240724"/>
+    <hyperlink ref="C78" r:id="rId152" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A79" r:id="rId153" display="760241521"/>
+    <hyperlink ref="C79" r:id="rId154" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A80" r:id="rId155" display="760240725"/>
+    <hyperlink ref="C80" r:id="rId156" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A81" r:id="rId157" display="760242173"/>
+    <hyperlink ref="C81" r:id="rId158" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A82" r:id="rId159" display="760241575"/>
+    <hyperlink ref="C82" r:id="rId160" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A83" r:id="rId161" display="760244419"/>
+    <hyperlink ref="C83" r:id="rId162" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A84" r:id="rId163" display="760248534"/>
+    <hyperlink ref="C84" r:id="rId164" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A85" r:id="rId165" display="760242376"/>
+    <hyperlink ref="C85" r:id="rId166" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A86" r:id="rId167" display="760245767"/>
+    <hyperlink ref="C86" r:id="rId168" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A87" r:id="rId169" display="760245763"/>
+    <hyperlink ref="C87" r:id="rId170" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A88" r:id="rId171" display="760244588"/>
+    <hyperlink ref="C88" r:id="rId172" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A89" r:id="rId173" display="760248122"/>
+    <hyperlink ref="C89" r:id="rId174" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A90" r:id="rId175" display="760241445"/>
+    <hyperlink ref="C90" r:id="rId176" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A91" r:id="rId177" display="760244589"/>
+    <hyperlink ref="C91" r:id="rId178" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A92" r:id="rId179" display="760248121"/>
+    <hyperlink ref="C92" r:id="rId180" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A93" r:id="rId181" display="760245782"/>
+    <hyperlink ref="C93" r:id="rId182" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A94" r:id="rId183" display="760241707"/>
+    <hyperlink ref="C94" r:id="rId184" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A95" r:id="rId185" display="760245783"/>
+    <hyperlink ref="C95" r:id="rId186" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A96" r:id="rId187" display="760245807"/>
+    <hyperlink ref="C96" r:id="rId188" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A97" r:id="rId189" display="760245808"/>
+    <hyperlink ref="C97" r:id="rId190" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A98" r:id="rId191" display="760245793"/>
+    <hyperlink ref="C98" r:id="rId192" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A99" r:id="rId193" display="760245816"/>
+    <hyperlink ref="C99" r:id="rId194" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A100" r:id="rId195" display="760245794"/>
+    <hyperlink ref="C100" r:id="rId196" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A101" r:id="rId197" display="760245795"/>
+    <hyperlink ref="C101" r:id="rId198" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A102" r:id="rId199" display="760245786"/>
+    <hyperlink ref="C102" r:id="rId200" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A103" r:id="rId201" display="760245809"/>
+    <hyperlink ref="C103" r:id="rId202" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A104" r:id="rId203" display="760245810"/>
+    <hyperlink ref="C104" r:id="rId204" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A105" r:id="rId205" display="760245788"/>
+    <hyperlink ref="C105" r:id="rId206" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A106" r:id="rId207" display="760245811"/>
+    <hyperlink ref="C106" r:id="rId208" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A107" r:id="rId209" display="760244639"/>
+    <hyperlink ref="C107" r:id="rId210" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A108" r:id="rId211" display="760244318"/>
+    <hyperlink ref="C108" r:id="rId212" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A109" r:id="rId213" display="760245790"/>
+    <hyperlink ref="C109" r:id="rId214" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A110" r:id="rId215" display="760245819"/>
+    <hyperlink ref="C110" r:id="rId216" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A111" r:id="rId217" display="760244415"/>
+    <hyperlink ref="C111" r:id="rId218" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A112" r:id="rId219" display="760245821"/>
+    <hyperlink ref="C112" r:id="rId220" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A113" r:id="rId221" display="760245791"/>
+    <hyperlink ref="C113" r:id="rId222" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A114" r:id="rId223" display="760245814"/>
+    <hyperlink ref="C114" r:id="rId224" display="Variant of MFPS-PANELS"/>
+    <hyperlink ref="A115" r:id="rId225" display="760241905"/>
     <hyperlink ref="C115" r:id="rId226" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A116" r:id="rId227" display="760257712"/>
+    <hyperlink ref="A116" r:id="rId227" display="760242630"/>
     <hyperlink ref="C116" r:id="rId228" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A117" r:id="rId229" display="760257713"/>
+    <hyperlink ref="A117" r:id="rId229" display="760238812"/>
     <hyperlink ref="C117" r:id="rId230" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A118" r:id="rId231" display="760260550"/>
+    <hyperlink ref="A118" r:id="rId231" display="760245766"/>
     <hyperlink ref="C118" r:id="rId232" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A119" r:id="rId233" display="760259047"/>
+    <hyperlink ref="A119" r:id="rId233" display="760235171"/>
     <hyperlink ref="C119" r:id="rId234" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A120" r:id="rId235" display="760259685"/>
+    <hyperlink ref="A120" r:id="rId235" display="760235535"/>
     <hyperlink ref="C120" r:id="rId236" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A121" r:id="rId237" display="760259687"/>
+    <hyperlink ref="A121" r:id="rId237" display="760235536"/>
     <hyperlink ref="C121" r:id="rId238" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A122" r:id="rId239" display="760259686"/>
+    <hyperlink ref="A122" r:id="rId239" display="760235534"/>
     <hyperlink ref="C122" r:id="rId240" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A123" r:id="rId241" display="760257078"/>
+    <hyperlink ref="A123" r:id="rId241" display="760241919"/>
     <hyperlink ref="C123" r:id="rId242" display="Variant of MFPS-PANELS"/>
     <hyperlink ref="A124" r:id="rId243" display="760253074"/>
     <hyperlink ref="C124" r:id="rId244" display="Variant of MFPS-PANELS"/>
     <hyperlink ref="A125" r:id="rId245" display="760253072"/>
     <hyperlink ref="C125" r:id="rId246" display="Variant of MFPS-PANELS"/>
     <hyperlink ref="A126" r:id="rId247" display="760252832"/>
     <hyperlink ref="C126" r:id="rId248" display="Variant of MFPS-PANELS"/>
     <hyperlink ref="A127" r:id="rId249" display="760251892"/>
     <hyperlink ref="C127" r:id="rId250" display="Variant of MFPS-PANELS"/>
     <hyperlink ref="A128" r:id="rId251" display="760253073"/>
     <hyperlink ref="C128" r:id="rId252" display="Variant of MFPS-PANELS"/>
     <hyperlink ref="A129" r:id="rId253" display="760253070"/>
     <hyperlink ref="C129" r:id="rId254" display="Variant of MFPS-PANELS"/>
     <hyperlink ref="A130" r:id="rId255" display="760253360"/>
     <hyperlink ref="C130" r:id="rId256" display="Variant of MFPS-PANELS"/>
     <hyperlink ref="A131" r:id="rId257" display="760253071"/>
     <hyperlink ref="C131" r:id="rId258" display="Variant of MFPS-PANELS"/>
     <hyperlink ref="A132" r:id="rId259" display="760254468"/>
     <hyperlink ref="C132" r:id="rId260" display="Variant of MFPS-PANELS"/>
     <hyperlink ref="A133" r:id="rId261" display="760253077"/>
     <hyperlink ref="C133" r:id="rId262" display="Variant of MFPS-PANELS"/>
     <hyperlink ref="A134" r:id="rId263" display="760251320"/>
     <hyperlink ref="C134" r:id="rId264" display="Variant of MFPS-PANELS"/>
     <hyperlink ref="A135" r:id="rId265" display="760252969"/>
     <hyperlink ref="C135" r:id="rId266" display="Variant of MFPS-PANELS"/>
     <hyperlink ref="A136" r:id="rId267" display="760235014"/>
     <hyperlink ref="C136" r:id="rId268" display="Variant of MFPS-PANELS"/>
     <hyperlink ref="A137" r:id="rId269" display="760253944"/>
     <hyperlink ref="C137" r:id="rId270" display="Variant of MFPS-PANELS"/>
     <hyperlink ref="A138" r:id="rId271" display="760253142"/>
     <hyperlink ref="C138" r:id="rId272" display="Variant of MFPS-PANELS"/>
     <hyperlink ref="A139" r:id="rId273" display="760253143"/>
     <hyperlink ref="C139" r:id="rId274" display="Variant of MFPS-PANELS"/>
     <hyperlink ref="A140" r:id="rId275" display="EH6587-000"/>
     <hyperlink ref="C140" r:id="rId276" display="Variant of MFPS-PANELS"/>
     <hyperlink ref="A141" r:id="rId277" display="760235019"/>
     <hyperlink ref="C141" r:id="rId278" display="Variant of MFPS-PANELS"/>
     <hyperlink ref="A142" r:id="rId279" display="760253776"/>
     <hyperlink ref="C142" r:id="rId280" display="Variant of MFPS-PANELS"/>
     <hyperlink ref="A143" r:id="rId281" display="760255804"/>
     <hyperlink ref="C143" r:id="rId282" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A144" r:id="rId283" display="760245765"/>
+    <hyperlink ref="A144" r:id="rId283" display="760250346"/>
     <hyperlink ref="C144" r:id="rId284" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A145" r:id="rId285" display="760242172"/>
+    <hyperlink ref="A145" r:id="rId285" display="760250751"/>
     <hyperlink ref="C145" r:id="rId286" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A146" r:id="rId287" display="760245762"/>
+    <hyperlink ref="A146" r:id="rId287" display="760257079"/>
     <hyperlink ref="C146" r:id="rId288" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A147" r:id="rId289" display="760239465"/>
+    <hyperlink ref="A147" r:id="rId289" display="760237459"/>
     <hyperlink ref="C147" r:id="rId290" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A148" r:id="rId291" display="760248343"/>
+    <hyperlink ref="A148" r:id="rId291" display="760237403"/>
     <hyperlink ref="C148" r:id="rId292" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A149" r:id="rId293" display="760238814"/>
+    <hyperlink ref="A149" r:id="rId293" display="760238573"/>
     <hyperlink ref="C149" r:id="rId294" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A150" r:id="rId295" display="760245764"/>
+    <hyperlink ref="A150" r:id="rId295" display="760238574"/>
     <hyperlink ref="C150" r:id="rId296" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A151" r:id="rId297" display="760244418"/>
+    <hyperlink ref="A151" r:id="rId297" display="760238575"/>
     <hyperlink ref="C151" r:id="rId298" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A152" r:id="rId299" display="760239290"/>
+    <hyperlink ref="A152" r:id="rId299" display="760238459"/>
     <hyperlink ref="C152" r:id="rId300" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A153" r:id="rId301" display="760244353"/>
+    <hyperlink ref="A153" r:id="rId301" display="760238813"/>
     <hyperlink ref="C153" r:id="rId302" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A154" r:id="rId303" display="760243047"/>
+    <hyperlink ref="A154" r:id="rId303" display="760238848"/>
     <hyperlink ref="C154" r:id="rId304" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A155" r:id="rId305" display="760245761"/>
+    <hyperlink ref="A155" r:id="rId305" display="760238914"/>
     <hyperlink ref="C155" r:id="rId306" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A156" r:id="rId307" display="760244416"/>
+    <hyperlink ref="A156" r:id="rId307" display="760239017"/>
     <hyperlink ref="C156" r:id="rId308" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A157" r:id="rId309" display="760244638"/>
+    <hyperlink ref="A157" r:id="rId309" display="760239154"/>
     <hyperlink ref="C157" r:id="rId310" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A158" r:id="rId311" display="760244681"/>
+    <hyperlink ref="A158" r:id="rId311" display="760239155"/>
     <hyperlink ref="C158" r:id="rId312" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A159" r:id="rId313" display="760244417"/>
+    <hyperlink ref="A159" r:id="rId313" display="760239156"/>
     <hyperlink ref="C159" r:id="rId314" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A160" r:id="rId315" display="760239356"/>
+    <hyperlink ref="A160" r:id="rId315" display="760239123"/>
     <hyperlink ref="C160" r:id="rId316" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A161" r:id="rId317" display="760240722"/>
+    <hyperlink ref="A161" r:id="rId317" display="760259046"/>
     <hyperlink ref="C161" r:id="rId318" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A162" r:id="rId319" display="760240723"/>
+    <hyperlink ref="A162" r:id="rId319" display="760259679"/>
     <hyperlink ref="C162" r:id="rId320" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A163" r:id="rId321" display="760246334"/>
+    <hyperlink ref="A163" r:id="rId321" display="760259681"/>
     <hyperlink ref="C163" r:id="rId322" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A164" r:id="rId323" display="760239682"/>
+    <hyperlink ref="A164" r:id="rId323" display="760259683"/>
     <hyperlink ref="C164" r:id="rId324" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A165" r:id="rId325" display="760241787"/>
+    <hyperlink ref="A165" r:id="rId325" display="760259680"/>
     <hyperlink ref="C165" r:id="rId326" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A166" r:id="rId327" display="760245784"/>
+    <hyperlink ref="A166" r:id="rId327" display="760259682"/>
     <hyperlink ref="C166" r:id="rId328" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A167" r:id="rId329" display="760245785"/>
+    <hyperlink ref="A167" r:id="rId329" display="760259684"/>
     <hyperlink ref="C167" r:id="rId330" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A168" r:id="rId331" display="760244357"/>
+    <hyperlink ref="A168" r:id="rId331" display="760259688"/>
     <hyperlink ref="C168" r:id="rId332" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A169" r:id="rId333" display="760245792"/>
+    <hyperlink ref="A169" r:id="rId333" display="760257912"/>
     <hyperlink ref="C169" r:id="rId334" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A170" r:id="rId335" display="760245815"/>
+    <hyperlink ref="A170" r:id="rId335" display="760262941"/>
     <hyperlink ref="C170" r:id="rId336" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A171" r:id="rId337" display="760245817"/>
+    <hyperlink ref="A171" r:id="rId337" display="760241916"/>
     <hyperlink ref="C171" r:id="rId338" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A172" r:id="rId339" display="760245818"/>
+    <hyperlink ref="A172" r:id="rId339" display="760241917"/>
     <hyperlink ref="C172" r:id="rId340" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A173" r:id="rId341" display="760245787"/>
+    <hyperlink ref="A173" r:id="rId341" display="760241918"/>
     <hyperlink ref="C173" r:id="rId342" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A174" r:id="rId343" display="760245789"/>
+    <hyperlink ref="A174" r:id="rId343" display="760244696"/>
     <hyperlink ref="C174" r:id="rId344" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A175" r:id="rId345" display="760245812"/>
+    <hyperlink ref="A175" r:id="rId345" display="760244700"/>
     <hyperlink ref="C175" r:id="rId346" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A176" r:id="rId347" display="760245813"/>
+    <hyperlink ref="A176" r:id="rId347" display="760244704"/>
     <hyperlink ref="C176" r:id="rId348" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A177" r:id="rId349" display="760248148"/>
+    <hyperlink ref="A177" r:id="rId349" display="760234915"/>
     <hyperlink ref="C177" r:id="rId350" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A178" r:id="rId351" display="760245796"/>
+    <hyperlink ref="A178" r:id="rId351" display="760235532"/>
     <hyperlink ref="C178" r:id="rId352" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A179" r:id="rId353" display="760245797"/>
+    <hyperlink ref="A179" r:id="rId353" display="760235581"/>
     <hyperlink ref="C179" r:id="rId354" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A180" r:id="rId355" display="760245820"/>
+    <hyperlink ref="A180" r:id="rId355" display="760235533"/>
     <hyperlink ref="C180" r:id="rId356" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A181" r:id="rId357" display="760245798"/>
+    <hyperlink ref="A181" r:id="rId357" display="760235582"/>
     <hyperlink ref="C181" r:id="rId358" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A182" r:id="rId359" display="760243360"/>
+    <hyperlink ref="A182" r:id="rId359" display="760235866"/>
     <hyperlink ref="C182" r:id="rId360" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A183" r:id="rId361" display="760245799"/>
+    <hyperlink ref="A183" r:id="rId361" display="760237173"/>
     <hyperlink ref="C183" r:id="rId362" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A184" r:id="rId363" display="760245822"/>
+    <hyperlink ref="A184" r:id="rId363" display="760237174"/>
     <hyperlink ref="C184" r:id="rId364" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A185" r:id="rId365" display="760248533"/>
+    <hyperlink ref="A185" r:id="rId365" display="760235013"/>
     <hyperlink ref="C185" r:id="rId366" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A186" r:id="rId367" display="760245760"/>
+    <hyperlink ref="A186" r:id="rId367" display="760245765"/>
     <hyperlink ref="C186" r:id="rId368" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A187" r:id="rId369" display="760244587"/>
+    <hyperlink ref="A187" r:id="rId369" display="760242172"/>
     <hyperlink ref="C187" r:id="rId370" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A188" r:id="rId371" display="760244680"/>
+    <hyperlink ref="A188" r:id="rId371" display="760245762"/>
     <hyperlink ref="C188" r:id="rId372" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A189" r:id="rId373" display="760253069"/>
+    <hyperlink ref="A189" r:id="rId373" display="760239465"/>
     <hyperlink ref="C189" r:id="rId374" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A190" r:id="rId375" display="760251770"/>
+    <hyperlink ref="A190" r:id="rId375" display="760248343"/>
     <hyperlink ref="C190" r:id="rId376" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A191" r:id="rId377" display="760253202"/>
+    <hyperlink ref="A191" r:id="rId377" display="760238814"/>
     <hyperlink ref="C191" r:id="rId378" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A192" r:id="rId379" display="760253068"/>
+    <hyperlink ref="A192" r:id="rId379" display="760245764"/>
     <hyperlink ref="C192" r:id="rId380" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A193" r:id="rId381" display="760252785"/>
+    <hyperlink ref="A193" r:id="rId381" display="760244418"/>
     <hyperlink ref="C193" r:id="rId382" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A194" r:id="rId383" display="760237310"/>
+    <hyperlink ref="A194" r:id="rId383" display="760239290"/>
     <hyperlink ref="C194" r:id="rId384" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A195" r:id="rId385" display="760235016"/>
+    <hyperlink ref="A195" r:id="rId385" display="760244353"/>
     <hyperlink ref="C195" r:id="rId386" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A196" r:id="rId387" display="760235017"/>
+    <hyperlink ref="A196" r:id="rId387" display="760243047"/>
     <hyperlink ref="C196" r:id="rId388" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A197" r:id="rId389" display="760253904"/>
+    <hyperlink ref="A197" r:id="rId389" display="760245761"/>
     <hyperlink ref="C197" r:id="rId390" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A198" r:id="rId391" display="760235015"/>
+    <hyperlink ref="A198" r:id="rId391" display="760244416"/>
     <hyperlink ref="C198" r:id="rId392" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A199" r:id="rId393" display="760253076"/>
+    <hyperlink ref="A199" r:id="rId393" display="760244638"/>
     <hyperlink ref="C199" r:id="rId394" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A200" r:id="rId395" display="760253144"/>
+    <hyperlink ref="A200" r:id="rId395" display="760244681"/>
     <hyperlink ref="C200" r:id="rId396" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A201" r:id="rId397" display="760235018"/>
+    <hyperlink ref="A201" r:id="rId397" display="760244417"/>
     <hyperlink ref="C201" r:id="rId398" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A202" r:id="rId399" display="760239388"/>
+    <hyperlink ref="A202" r:id="rId399" display="760239356"/>
     <hyperlink ref="C202" r:id="rId400" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A203" r:id="rId401" display="760251621"/>
+    <hyperlink ref="A203" r:id="rId401" display="760240722"/>
     <hyperlink ref="C203" r:id="rId402" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A204" r:id="rId403" display="760253075"/>
+    <hyperlink ref="A204" r:id="rId403" display="760240723"/>
     <hyperlink ref="C204" r:id="rId404" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A205" r:id="rId405" display="760251113"/>
+    <hyperlink ref="A205" r:id="rId405" display="760246334"/>
     <hyperlink ref="C205" r:id="rId406" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A206" r:id="rId407" display="760251140"/>
+    <hyperlink ref="A206" r:id="rId407" display="760239682"/>
     <hyperlink ref="C206" r:id="rId408" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A207" r:id="rId409" display="760253145"/>
+    <hyperlink ref="A207" r:id="rId409" display="760241787"/>
     <hyperlink ref="C207" r:id="rId410" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A208" r:id="rId411" display="760235170"/>
+    <hyperlink ref="A208" r:id="rId411" display="760245784"/>
     <hyperlink ref="C208" r:id="rId412" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A209" r:id="rId413" display="760255803"/>
+    <hyperlink ref="A209" r:id="rId413" display="760245785"/>
     <hyperlink ref="C209" r:id="rId414" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A210" r:id="rId415" display="760241916"/>
+    <hyperlink ref="A210" r:id="rId415" display="760244357"/>
     <hyperlink ref="C210" r:id="rId416" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A211" r:id="rId417" display="760241917"/>
+    <hyperlink ref="A211" r:id="rId417" display="760245792"/>
     <hyperlink ref="C211" r:id="rId418" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A212" r:id="rId419" display="760241918"/>
+    <hyperlink ref="A212" r:id="rId419" display="760245815"/>
     <hyperlink ref="C212" r:id="rId420" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A213" r:id="rId421" display="760238573"/>
+    <hyperlink ref="A213" r:id="rId421" display="760245817"/>
     <hyperlink ref="C213" r:id="rId422" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A214" r:id="rId423" display="760238574"/>
+    <hyperlink ref="A214" r:id="rId423" display="760245818"/>
     <hyperlink ref="C214" r:id="rId424" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A215" r:id="rId425" display="760238575"/>
+    <hyperlink ref="A215" r:id="rId425" display="760245787"/>
     <hyperlink ref="C215" r:id="rId426" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A216" r:id="rId427" display="760238459"/>
+    <hyperlink ref="A216" r:id="rId427" display="760245789"/>
     <hyperlink ref="C216" r:id="rId428" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A217" r:id="rId429" display="760238813"/>
+    <hyperlink ref="A217" r:id="rId429" display="760245812"/>
     <hyperlink ref="C217" r:id="rId430" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A218" r:id="rId431" display="760238848"/>
+    <hyperlink ref="A218" r:id="rId431" display="760245813"/>
     <hyperlink ref="C218" r:id="rId432" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A219" r:id="rId433" display="760238914"/>
+    <hyperlink ref="A219" r:id="rId433" display="760248148"/>
     <hyperlink ref="C219" r:id="rId434" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A220" r:id="rId435" display="760239017"/>
+    <hyperlink ref="A220" r:id="rId435" display="760245796"/>
     <hyperlink ref="C220" r:id="rId436" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A221" r:id="rId437" display="760239154"/>
+    <hyperlink ref="A221" r:id="rId437" display="760245797"/>
     <hyperlink ref="C221" r:id="rId438" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A222" r:id="rId439" display="760239155"/>
+    <hyperlink ref="A222" r:id="rId439" display="760245820"/>
     <hyperlink ref="C222" r:id="rId440" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A223" r:id="rId441" display="760239156"/>
+    <hyperlink ref="A223" r:id="rId441" display="760245798"/>
     <hyperlink ref="C223" r:id="rId442" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A224" r:id="rId443" display="760239123"/>
+    <hyperlink ref="A224" r:id="rId443" display="760243360"/>
     <hyperlink ref="C224" r:id="rId444" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A225" r:id="rId445" display="760241879"/>
+    <hyperlink ref="A225" r:id="rId445" display="760245799"/>
     <hyperlink ref="C225" r:id="rId446" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A226" r:id="rId447" display="760241882"/>
+    <hyperlink ref="A226" r:id="rId447" display="760245822"/>
     <hyperlink ref="C226" r:id="rId448" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A227" r:id="rId449" display="760241899"/>
+    <hyperlink ref="A227" r:id="rId449" display="760248533"/>
     <hyperlink ref="C227" r:id="rId450" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A228" r:id="rId451" display="760241873"/>
+    <hyperlink ref="A228" r:id="rId451" display="760245760"/>
     <hyperlink ref="C228" r:id="rId452" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A229" r:id="rId453" display="760241900"/>
+    <hyperlink ref="A229" r:id="rId453" display="760244587"/>
     <hyperlink ref="C229" r:id="rId454" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A230" r:id="rId455" display="760241887"/>
+    <hyperlink ref="A230" r:id="rId455" display="760244680"/>
     <hyperlink ref="C230" r:id="rId456" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A231" r:id="rId457" display="760241888"/>
+    <hyperlink ref="A231" r:id="rId457" display="EK3470-000"/>
     <hyperlink ref="C231" r:id="rId458" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A232" r:id="rId459" display="760241906"/>
+    <hyperlink ref="A232" r:id="rId459" display="EK3471-000"/>
     <hyperlink ref="C232" r:id="rId460" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A233" r:id="rId461" display="760241889"/>
+    <hyperlink ref="A233" r:id="rId461" display="EK3431-000"/>
     <hyperlink ref="C233" r:id="rId462" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A234" r:id="rId463" display="760241875"/>
+    <hyperlink ref="A234" r:id="rId463" display="EK3731-000"/>
     <hyperlink ref="C234" r:id="rId464" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A235" r:id="rId465" display="760241912"/>
+    <hyperlink ref="A235" r:id="rId465" display="EK3437-000"/>
     <hyperlink ref="C235" r:id="rId466" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A236" r:id="rId467" display="760241893"/>
+    <hyperlink ref="A236" r:id="rId467" display="EH6588-000"/>
     <hyperlink ref="C236" r:id="rId468" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A237" r:id="rId469" display="760241908"/>
+    <hyperlink ref="A237" r:id="rId469" display="EH6582-000"/>
     <hyperlink ref="C237" r:id="rId470" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A238" r:id="rId471" display="760241894"/>
+    <hyperlink ref="A238" r:id="rId471" display="EH9556-000"/>
     <hyperlink ref="C238" r:id="rId472" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A239" r:id="rId473" display="760241877"/>
+    <hyperlink ref="A239" r:id="rId473" display="EH9594-000"/>
     <hyperlink ref="C239" r:id="rId474" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A240" r:id="rId475" display="760259046"/>
+    <hyperlink ref="A240" r:id="rId475" display="760241879"/>
     <hyperlink ref="C240" r:id="rId476" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A241" r:id="rId477" display="760259679"/>
+    <hyperlink ref="A241" r:id="rId477" display="760241882"/>
     <hyperlink ref="C241" r:id="rId478" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A242" r:id="rId479" display="760259681"/>
+    <hyperlink ref="A242" r:id="rId479" display="760241899"/>
     <hyperlink ref="C242" r:id="rId480" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A243" r:id="rId481" display="760259683"/>
+    <hyperlink ref="A243" r:id="rId481" display="760241873"/>
     <hyperlink ref="C243" r:id="rId482" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A244" r:id="rId483" display="760259680"/>
+    <hyperlink ref="A244" r:id="rId483" display="760241900"/>
     <hyperlink ref="C244" r:id="rId484" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A245" r:id="rId485" display="760262941"/>
+    <hyperlink ref="A245" r:id="rId485" display="760241887"/>
     <hyperlink ref="C245" r:id="rId486" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A246" r:id="rId487" display="760257912"/>
+    <hyperlink ref="A246" r:id="rId487" display="760241888"/>
     <hyperlink ref="C246" r:id="rId488" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A247" r:id="rId489" display="760237459"/>
+    <hyperlink ref="A247" r:id="rId489" display="760241906"/>
     <hyperlink ref="C247" r:id="rId490" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A248" r:id="rId491" display="760237403"/>
+    <hyperlink ref="A248" r:id="rId491" display="760241889"/>
     <hyperlink ref="C248" r:id="rId492" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A249" r:id="rId493" display="760235013"/>
+    <hyperlink ref="A249" r:id="rId493" display="760241875"/>
     <hyperlink ref="C249" r:id="rId494" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A250" r:id="rId495" display="760234915"/>
+    <hyperlink ref="A250" r:id="rId495" display="760241912"/>
     <hyperlink ref="C250" r:id="rId496" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A251" r:id="rId497" display="760235532"/>
+    <hyperlink ref="A251" r:id="rId497" display="760241893"/>
     <hyperlink ref="C251" r:id="rId498" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A252" r:id="rId499" display="760235581"/>
+    <hyperlink ref="A252" r:id="rId499" display="760241908"/>
     <hyperlink ref="C252" r:id="rId500" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A253" r:id="rId501" display="760235533"/>
+    <hyperlink ref="A253" r:id="rId501" display="760241894"/>
     <hyperlink ref="C253" r:id="rId502" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A254" r:id="rId503" display="760235582"/>
+    <hyperlink ref="A254" r:id="rId503" display="760241877"/>
     <hyperlink ref="C254" r:id="rId504" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A255" r:id="rId505" display="760235866"/>
+    <hyperlink ref="A255" r:id="rId505" display="760253069"/>
     <hyperlink ref="C255" r:id="rId506" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A256" r:id="rId507" display="760237173"/>
+    <hyperlink ref="A256" r:id="rId507" display="760251770"/>
     <hyperlink ref="C256" r:id="rId508" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A257" r:id="rId509" display="760237174"/>
+    <hyperlink ref="A257" r:id="rId509" display="760253202"/>
     <hyperlink ref="C257" r:id="rId510" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A258" r:id="rId511" display="EH6588-000"/>
+    <hyperlink ref="A258" r:id="rId511" display="760253068"/>
     <hyperlink ref="C258" r:id="rId512" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A259" r:id="rId513" display="EH6582-000"/>
+    <hyperlink ref="A259" r:id="rId513" display="760252785"/>
     <hyperlink ref="C259" r:id="rId514" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A260" r:id="rId515" display="EH9556-000"/>
+    <hyperlink ref="A260" r:id="rId515" display="760237310"/>
     <hyperlink ref="C260" r:id="rId516" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A261" r:id="rId517" display="EH9594-000"/>
+    <hyperlink ref="A261" r:id="rId517" display="760235016"/>
     <hyperlink ref="C261" r:id="rId518" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A262" r:id="rId519" display="EK3470-000"/>
+    <hyperlink ref="A262" r:id="rId519" display="760235017"/>
     <hyperlink ref="C262" r:id="rId520" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A263" r:id="rId521" display="EK3471-000"/>
+    <hyperlink ref="A263" r:id="rId521" display="760253904"/>
     <hyperlink ref="C263" r:id="rId522" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A264" r:id="rId523" display="EK3431-000"/>
+    <hyperlink ref="A264" r:id="rId523" display="760235015"/>
     <hyperlink ref="C264" r:id="rId524" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A265" r:id="rId525" display="EK3731-000"/>
+    <hyperlink ref="A265" r:id="rId525" display="760253076"/>
     <hyperlink ref="C265" r:id="rId526" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A266" r:id="rId527" display="EK3437-000"/>
+    <hyperlink ref="A266" r:id="rId527" display="760253144"/>
     <hyperlink ref="C266" r:id="rId528" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A267" r:id="rId529" display="760250346"/>
+    <hyperlink ref="A267" r:id="rId529" display="760235018"/>
     <hyperlink ref="C267" r:id="rId530" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A268" r:id="rId531" display="760250751"/>
+    <hyperlink ref="A268" r:id="rId531" display="760239388"/>
     <hyperlink ref="C268" r:id="rId532" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A269" r:id="rId533" display="760257079"/>
+    <hyperlink ref="A269" r:id="rId533" display="760251621"/>
     <hyperlink ref="C269" r:id="rId534" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A270" r:id="rId535" display="760259682"/>
+    <hyperlink ref="A270" r:id="rId535" display="760253075"/>
     <hyperlink ref="C270" r:id="rId536" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A271" r:id="rId537" display="760259684"/>
+    <hyperlink ref="A271" r:id="rId537" display="760251113"/>
     <hyperlink ref="C271" r:id="rId538" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A272" r:id="rId539" display="760259688"/>
+    <hyperlink ref="A272" r:id="rId539" display="760251140"/>
     <hyperlink ref="C272" r:id="rId540" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A273" r:id="rId541" display="760244696"/>
+    <hyperlink ref="A273" r:id="rId541" display="760253145"/>
     <hyperlink ref="C273" r:id="rId542" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A274" r:id="rId543" display="760244700"/>
+    <hyperlink ref="A274" r:id="rId543" display="760235170"/>
     <hyperlink ref="C274" r:id="rId544" display="Variant of MFPS-PANELS"/>
-    <hyperlink ref="A275" r:id="rId545" display="760244704"/>
+    <hyperlink ref="A275" r:id="rId545" display="760255803"/>
     <hyperlink ref="C275" r:id="rId546" display="Variant of MFPS-PANELS"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId547"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>