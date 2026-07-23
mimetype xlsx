--- v0 (2026-05-25)
+++ v1 (2026-07-23)
@@ -43,495 +43,495 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Requirements</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760245882</t>
+  </si>
+  <si>
+    <t>760245882</t>
+  </si>
+  <si>
+    <t>EPX-SPLICE-24-ANT</t>
+  </si>
+  <si>
+    <t>Variant of EPX-SPLICE-TRAYS</t>
+  </si>
+  <si>
+    <t>Fiber Optic Splice Tray Kit, stackable, 24-fiber capacity for ANT splice protectors</t>
+  </si>
+  <si>
+    <t>CommScope®</t>
+  </si>
+  <si>
+    <t>AGILE</t>
+  </si>
+  <si>
+    <t>Fiber splice tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760249997</t>
+  </si>
+  <si>
+    <t>760249997</t>
+  </si>
+  <si>
+    <t>EPX-1U-PNL-ENC</t>
+  </si>
+  <si>
+    <t>Variant of EPX-PANELS</t>
+  </si>
+  <si>
+    <t>EPX 1U sliding panel, accepts (3) LGX/PNL style splice cassettes, modules or panels, providing up to 36 duplex LC ports</t>
+  </si>
+  <si>
+    <t>EPX</t>
+  </si>
+  <si>
+    <t>Fiber patch panel | Fiber patch/splice panel</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760249998</t>
+  </si>
+  <si>
+    <t>760249998</t>
+  </si>
+  <si>
+    <t>EPX-1U-MOD-ENC</t>
+  </si>
+  <si>
+    <t>EPX 1U sliding panel, accepts (4) G2 style splice cassettes, modules or adapter packs, providing up to 48 duplex LC ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760251044</t>
+  </si>
+  <si>
+    <t>760251044</t>
+  </si>
+  <si>
+    <t>EPX-2U-MOD-ENC</t>
+  </si>
+  <si>
+    <t>EPX 2U sliding panel, accepts (8) G2 style splice cassettes, modules or adapter packs, providing up to 96 duplex LC ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760251045</t>
+  </si>
+  <si>
+    <t>760251045</t>
+  </si>
+  <si>
+    <t>EPX-2U-PNL-ENC</t>
+  </si>
+  <si>
+    <t>EPX 2U sliding panel, accepts (6) LGX/PNL style splice cassettes, modules or panels, providing up to 72 duplex LC ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760251046</t>
+  </si>
+  <si>
+    <t>760251046</t>
+  </si>
+  <si>
+    <t>EPX-2U-MOD-ENC-FX</t>
+  </si>
+  <si>
+    <t>EPX 2U fixed panel, accepts (8) G2 style splice cassettes, modules or adapter packs, providing up to 96 duplex LC ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760251047</t>
+  </si>
+  <si>
+    <t>760251047</t>
+  </si>
+  <si>
+    <t>EPX-2U-PNL-ENC-FX</t>
+  </si>
+  <si>
+    <t>EPX 2U fixed panel, accepts (6) LGX/PNL style splice cassettes, modules or panels, providing up to 72 duplex LC ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760251048</t>
+  </si>
+  <si>
+    <t>760251048</t>
+  </si>
+  <si>
+    <t>EPX-4U-MOD-ENC</t>
+  </si>
+  <si>
+    <t>EPX 4U sliding panel, accepts (16) G2 style splice cassettes, modules or adapter packs, providing up to 192 duplex LC ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760251050</t>
+  </si>
+  <si>
+    <t>760251050</t>
+  </si>
+  <si>
+    <t>EPX-4U-MOD-ENC-FX</t>
+  </si>
+  <si>
+    <t>EPX 4U fixed panel, accepts (16) G2 style splice cassettes, modules or adapter packs, providing up to 192 duplex LC ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760251098</t>
+  </si>
+  <si>
+    <t>760251098</t>
+  </si>
+  <si>
+    <t>EPX-1U-MOD-OPEN-FX</t>
+  </si>
+  <si>
+    <t>EPX 1U open fixed panel, accepts (4) G2 style splice cassettes, modules or adapter packs, providing up to 48 duplex LC ports</t>
+  </si>
+  <si>
+    <t>Fiber patch panel</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760251099</t>
+  </si>
+  <si>
+    <t>760251099</t>
+  </si>
+  <si>
+    <t>EPX-1U-PNL-OPEN-FX</t>
+  </si>
+  <si>
+    <t>EPX 1U open fixed panel, accepts (3) LGX/PNL style splice cassettes, modules or panels, providing up to 36 duplex LC ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760254041</t>
+  </si>
+  <si>
+    <t>760254041</t>
+  </si>
+  <si>
+    <t>EPX-1U-CHD-ENC</t>
+  </si>
+  <si>
+    <t>EPX 1U sliding panel, accepts (8) CHD style modules, adapter packs, or splice cassettes, providing up to 48 duplex LC ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760254513</t>
+  </si>
+  <si>
+    <t>760254513</t>
+  </si>
+  <si>
+    <t>EPX-3U-SPL-ENC</t>
+  </si>
+  <si>
+    <t>EPX 3U Splicing Fiber Panel accepts up to 7 EPX splice trays providing up to 336 single fiber splicing or up to 1008 ribbon fiber splicing</t>
+  </si>
+  <si>
+    <t>Fiber splice panel</t>
+  </si>
+  <si>
+    <t>EPX-PANELS</t>
+  </si>
+  <si>
+    <t>Base Product</t>
+  </si>
+  <si>
+    <t>EPX Fiber Optic Panel available in either G2 or LGX/PNL 1U, 2U or 4U fixed or sliding configurations</t>
+  </si>
+  <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760241378</t>
   </si>
   <si>
     <t>760241378</t>
   </si>
   <si>
     <t>EPX-SPLICE-48  (AGL-SPLICE-48)</t>
   </si>
   <si>
-    <t>Variant of EPX-SPLICE-TRAYS</t>
-[...1 lines deleted...]
-  <si>
     <t>Fiber Optic Splice Tray Kit, stackable, 48-fiber capacity</t>
   </si>
   <si>
-    <t>CommScope®</t>
-[...7 lines deleted...]
-  <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760241517</t>
   </si>
   <si>
     <t>760241517</t>
   </si>
   <si>
     <t>EPX-1U-MOD-OPEN-F-FX  (AGL-1U-FX)</t>
   </si>
   <si>
-    <t>Variant of EPX-PANELS</t>
-[...1 lines deleted...]
-  <si>
     <t>EPX 1U fixed panel, accepts (4) G2 modules or adapter packs providing up to 48 duplex LC or 32 MPO ports</t>
   </si>
   <si>
-    <t>Fiber patch panel</t>
-[...11 lines deleted...]
-    <t>Fiber patch panel | Fiber patch/splice panel</t>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760253288</t>
+  </si>
+  <si>
+    <t>760253288</t>
+  </si>
+  <si>
+    <t>EPX-1U-MOD-ENC-W</t>
+  </si>
+  <si>
+    <t>EPX 1U sliding panel, accepts (4) G2 style splice cassettes, modules or adapter packs, providing up to 48 duplex LC ports, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760253291</t>
+  </si>
+  <si>
+    <t>760253291</t>
+  </si>
+  <si>
+    <t>EPX-2U-MOD-ENC-FX-W</t>
+  </si>
+  <si>
+    <t>EPX 2U fixed panel, accepts (8) G2 style splice cassettes, modules or adapter packs, providing up to 96 duplex LC ports, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760253292</t>
+  </si>
+  <si>
+    <t>760253292</t>
+  </si>
+  <si>
+    <t>EPX-4U-MOD-ENC-W</t>
+  </si>
+  <si>
+    <t>EPX 4U sliding panel, accepts (16) G2 style splice cassettes, modules or adapter packs, providing up to 192 duplex LC ports, white</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760259232</t>
   </si>
   <si>
     <t>760259232</t>
   </si>
   <si>
     <t>EPX-1U-MOD-ENC-REAR-ENTRY</t>
   </si>
   <si>
     <t>EPX 1U sliding panel, accepts (4) G2 style splice cassettes, modules or adapter packs, providing up to 48 duplex LC ports. Rear cable entry only</t>
   </si>
   <si>
-    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760253288</t>
-[...194 lines deleted...]
-    <t>Fiber splice panel</t>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760255833</t>
+  </si>
+  <si>
+    <t>760255833</t>
+  </si>
+  <si>
+    <t>EPX-2U-PNL-ENC-W</t>
+  </si>
+  <si>
+    <t>EPX 2U sliding panel, accepts (6) LGX/PNL style splice cassettes, modules or panels, providing up to 72 duplex LC ports, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760253289</t>
+  </si>
+  <si>
+    <t>760253289</t>
+  </si>
+  <si>
+    <t>EPX-1U-MOD-ENC-FX-W</t>
+  </si>
+  <si>
+    <t>EPX 1U fixed panel, accepts (4) G2 style splice cassettes, modules or adapter packs, providing up to 48 duplex LC ports, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760253290</t>
+  </si>
+  <si>
+    <t>760253290</t>
+  </si>
+  <si>
+    <t>EPX-2U-MOD-ENC-W</t>
+  </si>
+  <si>
+    <t>EPX 2U sliding panel, accepts (8) G2 style splice cassettes, modules or adapter packs, providing up to 96 duplex LC ports, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760253293</t>
+  </si>
+  <si>
+    <t>760253293</t>
+  </si>
+  <si>
+    <t>EPX-4U-MOD-ENC-FX-W</t>
+  </si>
+  <si>
+    <t>EPX 4U fixed panel, accepts (16) G2 style splice cassettes, modules or adapter packs, providing up to 192 duplex LC ports, white</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760258040</t>
   </si>
   <si>
     <t>760258040</t>
   </si>
   <si>
     <t>EPX-SPLICE-48-IN</t>
   </si>
   <si>
-    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760253289</t>
-[...44 lines deleted...]
-    <t>EPX 2U sliding panel, accepts (6) LGX/PNL style splice cassettes, modules or panels, providing up to 72 duplex LC ports, white</t>
+    <t>EPX-SPLICE-TRAYS</t>
+  </si>
+  <si>
+    <t>Fiber Optic Splice Tray Kit, stackable</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760241518</t>
   </si>
   <si>
     <t>760241518</t>
   </si>
   <si>
     <t>EPX-1U-MOD-OPEN-F-ANG-FX  (AGL-1U-ANG-FX)</t>
   </si>
   <si>
     <t>EPX 1U fixed angled panel, accepts (4) G2 modules or adapter packs providing up to 48 duplex LC or 32 MPO ports</t>
   </si>
   <si>
-    <t>EPX-SPLICE-TRAYS</t>
-[...2 lines deleted...]
-    <t>Fiber Optic Splice Tray Kit, stackable</t>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760251042</t>
+  </si>
+  <si>
+    <t>760251042</t>
+  </si>
+  <si>
+    <t>EPX-1U-MOD-ENC-FX</t>
+  </si>
+  <si>
+    <t>EPX 1U fixed panel, accepts (4) G2 style splice cassettes, modules or adapter packs, providing up to 48 duplex LC ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760251043</t>
+  </si>
+  <si>
+    <t>760251043</t>
+  </si>
+  <si>
+    <t>EPX-1U-PNL-ENC-FX</t>
+  </si>
+  <si>
+    <t>EPX 1U fixed panel, accepts (3) LGX/PNL style splice cassettes, modules or panels, providing up to 36 duplex LC ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760251049</t>
+  </si>
+  <si>
+    <t>760251049</t>
+  </si>
+  <si>
+    <t>EPX-4U-PNL-ENC</t>
+  </si>
+  <si>
+    <t>EPX 4U sliding panel, accepts (12) LGX/PNL style splice cassettes, modules or panels, providing up to 144 duplex LC ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760251051</t>
+  </si>
+  <si>
+    <t>760251051</t>
+  </si>
+  <si>
+    <t>EPX-4U-PNL-ENC-FX</t>
+  </si>
+  <si>
+    <t>EPX 4U fixed panel, accepts (12) LGX/PNL style splice cassettes, modules or panels, providing up to 144 duplex LC ports</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760242455</t>
   </si>
   <si>
     <t>760242455</t>
   </si>
   <si>
     <t>EPX-1U-MOD-DRW  (AGL-1U-DRW-SL)</t>
   </si>
   <si>
     <t>EPX 1U sliding drawer panel, accepts (4) G2 modules or adapter packs providing up to 48 duplex LC or 32 MPO ports</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760242454</t>
   </si>
   <si>
     <t>760242454</t>
   </si>
   <si>
     <t>EPX-1U-MOD-OPEN-ANG  (AGL-1U-ANG-SL)</t>
   </si>
   <si>
     <t>EPX 1U angled sliding panel, accepts (4) G2 modules or adapter packs providing up to 48 duplex LC or 32 MPO ports</t>
   </si>
   <si>
-    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760251042</t>
-[...44 lines deleted...]
-    <t>EPX 4U fixed panel, accepts (12) LGX/PNL style splice cassettes, modules or panels, providing up to 144 duplex LC ports</t>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760243494</t>
+  </si>
+  <si>
+    <t>760243494</t>
+  </si>
+  <si>
+    <t>EPX-MF-SPLICE-12  (AGL-MF-SPLICE-12)</t>
+  </si>
+  <si>
+    <t>Ribbon Fiber Splice Tray Kit, stackable, 12 ribbon capacity</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760254042</t>
   </si>
   <si>
     <t>760254042</t>
   </si>
   <si>
     <t>EPX-1U-CHD-ENC-FX</t>
   </si>
   <si>
     <t>EPX 1U fixed panel, accepts (8) CHD style modules, adapter packs, or splice cassettes, providing up to 48 duplex LC ports</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760254043</t>
   </si>
   <si>
     <t>760254043</t>
   </si>
   <si>
     <t>EPX-1U-CHD-OPEN-FX</t>
   </si>
   <si>
     <t>EPX 1U open fixed panel, accepts (8) CHD style modules, adapter packs, or splice cassettes, providing up to 48 duplex LC ports</t>
-  </si>
-[...10 lines deleted...]
-    <t>Ribbon Fiber Splice Tray Kit, stackable, 12 ribbon capacity</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760254919</t>
   </si>
   <si>
     <t>760254919</t>
   </si>
   <si>
     <t>EPX-1U-PNL-OPEN</t>
   </si>
   <si>
     <t>EPX 1U open sliding panel, accepts (3) LGX/PNL style splice cassettes, modules or panels, providing up to 36 duplex LC ports</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760254918</t>
   </si>
   <si>
     <t>760254918</t>
   </si>
   <si>
     <t>EPX-1U-MOD-OPEN</t>
   </si>
   <si>
     <t>EPX 1U open sliding panel, accepts (4) G2 style splice cassettes, modules or adapter packs, providing up to 48 duplex LC ports</t>
   </si>
@@ -674,51 +674,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J39" totalsRowShown="0">
   <autoFilter ref="A1:J39"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Requirements"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760241378" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-splice-trays" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760241517" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760259232" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760253288" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760253291" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760253292" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760245882" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-splice-trays" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760249997" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760249998" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760251044" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760251045" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760251046" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760251047" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760251048" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760251050" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760251098" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760251099" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760254041" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760254513" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760258040" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-splice-trays" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760253289" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760253290" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760253293" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760255833" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760241518" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-splice-trays" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760242455" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760242454" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760251042" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760251043" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760251049" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760251051" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760254042" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760254043" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760243494" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-splice-trays" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760254919" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760254918" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760245882" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-splice-trays" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760249997" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760249998" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760251044" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760251045" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760251046" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760251047" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760251048" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760251050" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760251098" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760251099" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760254041" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760254513" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760241378" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-splice-trays" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760241517" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760253288" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760253291" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760253292" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760259232" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760255833" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760253289" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760253290" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760253293" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760258040" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-splice-trays" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-splice-trays" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760241518" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760251042" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760251043" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760251049" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760251051" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760242455" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760242454" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760243494" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-splice-trays" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760254042" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760254043" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760254919" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760254918" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J39"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="21" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="49.41796875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="30.27734375" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="132.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15.27734375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="18" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="41.27734375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="29.27734375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.27734375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -772,950 +772,950 @@
       </c>
       <c r="G2" t="s">
         <v>16</v>
       </c>
       <c r="H2" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D3" t="s">
         <v>22</v>
       </c>
       <c r="E3" t="s">
         <v>15</v>
       </c>
       <c r="G3" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="H3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>26</v>
+      </c>
+      <c r="B4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>21</v>
       </c>
       <c r="D4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="G4" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="H4" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="G5" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="H5" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D6" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E6" t="s">
         <v>15</v>
       </c>
       <c r="G6" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="H6" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B7" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D7" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E7" t="s">
         <v>15</v>
       </c>
       <c r="G7" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="H7" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B8" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D8" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E8" t="s">
         <v>15</v>
       </c>
       <c r="G8" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="H8" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B9" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="D9" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E9" t="s">
         <v>15</v>
       </c>
       <c r="G9" t="s">
-        <v>48</v>
+        <v>23</v>
       </c>
       <c r="H9" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
         <v>50</v>
       </c>
       <c r="B10" t="s">
         <v>51</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D10" t="s">
         <v>52</v>
       </c>
       <c r="E10" t="s">
         <v>15</v>
       </c>
       <c r="G10" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="H10" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
         <v>54</v>
       </c>
       <c r="B11" t="s">
         <v>55</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D11" t="s">
         <v>56</v>
       </c>
       <c r="E11" t="s">
         <v>15</v>
       </c>
       <c r="G11" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="H11" t="s">
-        <v>27</v>
+        <v>57</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B12" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D12" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E12" t="s">
         <v>15</v>
       </c>
       <c r="G12" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="H12" t="s">
-        <v>27</v>
+        <v>57</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B13" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D13" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E13" t="s">
         <v>15</v>
       </c>
       <c r="G13" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="H13" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B14" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D14" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E14" t="s">
         <v>15</v>
       </c>
       <c r="G14" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="H14" t="s">
-        <v>27</v>
+        <v>70</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="B15" t="s">
         <v>71</v>
       </c>
-      <c r="C15" s="1" t="s">
-        <v>21</v>
+      <c r="C15" t="s">
+        <v>72</v>
       </c>
       <c r="D15" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E15" t="s">
         <v>15</v>
       </c>
       <c r="G15" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="H15" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B16" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D16" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E16" t="s">
         <v>15</v>
       </c>
       <c r="G16" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="H16" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B17" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D17" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E17" t="s">
         <v>15</v>
       </c>
       <c r="G17" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="H17" t="s">
-        <v>27</v>
+        <v>57</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B18" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D18" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E18" t="s">
         <v>15</v>
       </c>
       <c r="G18" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="H18" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B19" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D19" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E19" t="s">
         <v>15</v>
       </c>
       <c r="G19" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="H19" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B20" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D20" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="E20" t="s">
         <v>15</v>
       </c>
       <c r="G20" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="H20" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B21" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D21" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E21" t="s">
         <v>15</v>
       </c>
       <c r="G21" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="H21" t="s">
-        <v>97</v>
+        <v>24</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
         <v>99</v>
       </c>
       <c r="B22" t="s">
         <v>100</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="D22" t="s">
-        <v>14</v>
+        <v>101</v>
       </c>
       <c r="E22" t="s">
         <v>15</v>
       </c>
       <c r="G22" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="H22" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B23" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D23" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="E23" t="s">
         <v>15</v>
       </c>
       <c r="G23" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="H23" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B24" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D24" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E24" t="s">
         <v>15</v>
       </c>
       <c r="G24" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="H24" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B25" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D25" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E25" t="s">
         <v>15</v>
       </c>
       <c r="G25" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="H25" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B26" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D26" t="s">
-        <v>116</v>
+        <v>77</v>
       </c>
       <c r="E26" t="s">
         <v>15</v>
       </c>
       <c r="G26" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="H26" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="C27" t="s">
+        <v>72</v>
+      </c>
+      <c r="D27" t="s">
         <v>118</v>
       </c>
-      <c r="B27" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E27" t="s">
         <v>15</v>
       </c>
       <c r="G27" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="H27" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="B28" t="s">
         <v>121</v>
       </c>
-      <c r="C28" t="s">
-        <v>25</v>
+      <c r="C28" s="1" t="s">
+        <v>21</v>
       </c>
       <c r="D28" t="s">
         <v>122</v>
       </c>
       <c r="E28" t="s">
         <v>15</v>
       </c>
       <c r="G28" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="H28" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
         <v>124</v>
       </c>
       <c r="B29" t="s">
         <v>125</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D29" t="s">
         <v>126</v>
       </c>
       <c r="E29" t="s">
         <v>15</v>
       </c>
       <c r="G29" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="H29" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
         <v>128</v>
       </c>
       <c r="B30" t="s">
         <v>129</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D30" t="s">
         <v>130</v>
       </c>
       <c r="E30" t="s">
         <v>15</v>
       </c>
       <c r="G30" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="H30" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
         <v>132</v>
       </c>
       <c r="B31" t="s">
         <v>133</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D31" t="s">
         <v>134</v>
       </c>
       <c r="E31" t="s">
         <v>15</v>
       </c>
       <c r="G31" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="H31" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
         <v>136</v>
       </c>
       <c r="B32" t="s">
         <v>137</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D32" t="s">
         <v>138</v>
       </c>
       <c r="E32" t="s">
         <v>15</v>
       </c>
       <c r="G32" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="H32" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
         <v>140</v>
       </c>
       <c r="B33" t="s">
         <v>141</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D33" t="s">
         <v>142</v>
       </c>
       <c r="E33" t="s">
         <v>15</v>
       </c>
       <c r="G33" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="H33" t="s">
-        <v>27</v>
+        <v>57</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
         <v>144</v>
       </c>
       <c r="B34" t="s">
         <v>145</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D34" t="s">
         <v>146</v>
       </c>
       <c r="E34" t="s">
         <v>15</v>
       </c>
       <c r="G34" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="H34" t="s">
-        <v>27</v>
+        <v>57</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
         <v>148</v>
       </c>
       <c r="B35" t="s">
         <v>149</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D35" t="s">
         <v>150</v>
       </c>
       <c r="E35" t="s">
         <v>15</v>
       </c>
       <c r="G35" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="H35" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
         <v>152</v>
       </c>
       <c r="B36" t="s">
         <v>153</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D36" t="s">
         <v>154</v>
       </c>
       <c r="E36" t="s">
         <v>15</v>
       </c>
       <c r="G36" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="H36" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
         <v>156</v>
       </c>
       <c r="B37" t="s">
         <v>157</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="D37" t="s">
         <v>158</v>
       </c>
       <c r="E37" t="s">
         <v>15</v>
       </c>
       <c r="G37" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="H37" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
         <v>160</v>
       </c>
       <c r="B38" t="s">
         <v>161</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D38" t="s">
         <v>162</v>
       </c>
       <c r="E38" t="s">
         <v>15</v>
       </c>
       <c r="G38" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="H38" t="s">
-        <v>23</v>
+        <v>57</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
         <v>164</v>
       </c>
       <c r="B39" t="s">
         <v>165</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D39" t="s">
         <v>166</v>
       </c>
       <c r="E39" t="s">
         <v>15</v>
       </c>
       <c r="G39" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="H39" t="s">
-        <v>23</v>
+        <v>57</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="760241378"/>
+    <hyperlink ref="A2" r:id="rId1" display="760245882"/>
     <hyperlink ref="C2" r:id="rId2" display="Variant of EPX-SPLICE-TRAYS"/>
-    <hyperlink ref="A3" r:id="rId3" display="760241517"/>
+    <hyperlink ref="A3" r:id="rId3" display="760249997"/>
     <hyperlink ref="C3" r:id="rId4" display="Variant of EPX-PANELS"/>
-    <hyperlink ref="A4" r:id="rId5" display="EPX-PANELS"/>
-[...24 lines deleted...]
-    <hyperlink ref="A17" r:id="rId30" display="760251050"/>
+    <hyperlink ref="A4" r:id="rId5" display="760249998"/>
+    <hyperlink ref="C4" r:id="rId6" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A5" r:id="rId7" display="760251044"/>
+    <hyperlink ref="C5" r:id="rId8" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A6" r:id="rId9" display="760251045"/>
+    <hyperlink ref="C6" r:id="rId10" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A7" r:id="rId11" display="760251046"/>
+    <hyperlink ref="C7" r:id="rId12" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A8" r:id="rId13" display="760251047"/>
+    <hyperlink ref="C8" r:id="rId14" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A9" r:id="rId15" display="760251048"/>
+    <hyperlink ref="C9" r:id="rId16" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A10" r:id="rId17" display="760251050"/>
+    <hyperlink ref="C10" r:id="rId18" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A11" r:id="rId19" display="760251098"/>
+    <hyperlink ref="C11" r:id="rId20" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A12" r:id="rId21" display="760251099"/>
+    <hyperlink ref="C12" r:id="rId22" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A13" r:id="rId23" display="760254041"/>
+    <hyperlink ref="C13" r:id="rId24" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A14" r:id="rId25" display="760254513"/>
+    <hyperlink ref="C14" r:id="rId26" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A15" r:id="rId27" display="EPX-PANELS"/>
+    <hyperlink ref="A16" r:id="rId28" display="760241378"/>
+    <hyperlink ref="C16" r:id="rId29" display="Variant of EPX-SPLICE-TRAYS"/>
+    <hyperlink ref="A17" r:id="rId30" display="760241517"/>
     <hyperlink ref="C17" r:id="rId31" display="Variant of EPX-PANELS"/>
-    <hyperlink ref="A18" r:id="rId32" display="760251098"/>
+    <hyperlink ref="A18" r:id="rId32" display="760253288"/>
     <hyperlink ref="C18" r:id="rId33" display="Variant of EPX-PANELS"/>
-    <hyperlink ref="A19" r:id="rId34" display="760251099"/>
+    <hyperlink ref="A19" r:id="rId34" display="760253291"/>
     <hyperlink ref="C19" r:id="rId35" display="Variant of EPX-PANELS"/>
-    <hyperlink ref="A20" r:id="rId36" display="760254041"/>
+    <hyperlink ref="A20" r:id="rId36" display="760253292"/>
     <hyperlink ref="C20" r:id="rId37" display="Variant of EPX-PANELS"/>
-    <hyperlink ref="A21" r:id="rId38" display="760254513"/>
+    <hyperlink ref="A21" r:id="rId38" display="760259232"/>
     <hyperlink ref="C21" r:id="rId39" display="Variant of EPX-PANELS"/>
-    <hyperlink ref="A22" r:id="rId40" display="760258040"/>
-    <hyperlink ref="C22" r:id="rId41" display="Variant of EPX-SPLICE-TRAYS"/>
+    <hyperlink ref="A22" r:id="rId40" display="760255833"/>
+    <hyperlink ref="C22" r:id="rId41" display="Variant of EPX-PANELS"/>
     <hyperlink ref="A23" r:id="rId42" display="760253289"/>
     <hyperlink ref="C23" r:id="rId43" display="Variant of EPX-PANELS"/>
     <hyperlink ref="A24" r:id="rId44" display="760253290"/>
     <hyperlink ref="C24" r:id="rId45" display="Variant of EPX-PANELS"/>
     <hyperlink ref="A25" r:id="rId46" display="760253293"/>
     <hyperlink ref="C25" r:id="rId47" display="Variant of EPX-PANELS"/>
-    <hyperlink ref="A26" r:id="rId48" display="760255833"/>
-[...4 lines deleted...]
-    <hyperlink ref="A29" r:id="rId53" display="760242455"/>
+    <hyperlink ref="A26" r:id="rId48" display="760258040"/>
+    <hyperlink ref="C26" r:id="rId49" display="Variant of EPX-SPLICE-TRAYS"/>
+    <hyperlink ref="A27" r:id="rId50" display="EPX-SPLICE-TRAYS"/>
+    <hyperlink ref="A28" r:id="rId51" display="760241518"/>
+    <hyperlink ref="C28" r:id="rId52" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A29" r:id="rId53" display="760251042"/>
     <hyperlink ref="C29" r:id="rId54" display="Variant of EPX-PANELS"/>
-    <hyperlink ref="A30" r:id="rId55" display="760242454"/>
+    <hyperlink ref="A30" r:id="rId55" display="760251043"/>
     <hyperlink ref="C30" r:id="rId56" display="Variant of EPX-PANELS"/>
-    <hyperlink ref="A31" r:id="rId57" display="760251042"/>
+    <hyperlink ref="A31" r:id="rId57" display="760251049"/>
     <hyperlink ref="C31" r:id="rId58" display="Variant of EPX-PANELS"/>
-    <hyperlink ref="A32" r:id="rId59" display="760251043"/>
+    <hyperlink ref="A32" r:id="rId59" display="760251051"/>
     <hyperlink ref="C32" r:id="rId60" display="Variant of EPX-PANELS"/>
-    <hyperlink ref="A33" r:id="rId61" display="760251049"/>
+    <hyperlink ref="A33" r:id="rId61" display="760242455"/>
     <hyperlink ref="C33" r:id="rId62" display="Variant of EPX-PANELS"/>
-    <hyperlink ref="A34" r:id="rId63" display="760251051"/>
+    <hyperlink ref="A34" r:id="rId63" display="760242454"/>
     <hyperlink ref="C34" r:id="rId64" display="Variant of EPX-PANELS"/>
-    <hyperlink ref="A35" r:id="rId65" display="760254042"/>
-[...1 lines deleted...]
-    <hyperlink ref="A36" r:id="rId67" display="760254043"/>
+    <hyperlink ref="A35" r:id="rId65" display="760243494"/>
+    <hyperlink ref="C35" r:id="rId66" display="Variant of EPX-SPLICE-TRAYS"/>
+    <hyperlink ref="A36" r:id="rId67" display="760254042"/>
     <hyperlink ref="C36" r:id="rId68" display="Variant of EPX-PANELS"/>
-    <hyperlink ref="A37" r:id="rId69" display="760243494"/>
-    <hyperlink ref="C37" r:id="rId70" display="Variant of EPX-SPLICE-TRAYS"/>
+    <hyperlink ref="A37" r:id="rId69" display="760254043"/>
+    <hyperlink ref="C37" r:id="rId70" display="Variant of EPX-PANELS"/>
     <hyperlink ref="A38" r:id="rId71" display="760254919"/>
     <hyperlink ref="C38" r:id="rId72" display="Variant of EPX-PANELS"/>
     <hyperlink ref="A39" r:id="rId73" display="760254918"/>
     <hyperlink ref="C39" r:id="rId74" display="Variant of EPX-PANELS"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId75"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>