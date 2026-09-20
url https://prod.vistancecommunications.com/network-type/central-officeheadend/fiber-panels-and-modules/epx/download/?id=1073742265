--- v1 (2026-07-23)
+++ v2 (2026-09-20)
@@ -43,95 +43,179 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Requirements</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>EPX-PANELS</t>
+  </si>
+  <si>
+    <t>Base Product</t>
+  </si>
+  <si>
+    <t>EPX Fiber Optic Panel available in either G2 or LGX/PNL 1U, 2U or 4U fixed or sliding configurations</t>
+  </si>
+  <si>
+    <t>CommScope®</t>
+  </si>
+  <si>
+    <t>EPX</t>
+  </si>
+  <si>
+    <t>Fiber patch panel | Fiber patch/splice panel</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760253288</t>
+  </si>
+  <si>
+    <t>760253288</t>
+  </si>
+  <si>
+    <t>EPX-1U-MOD-ENC-W</t>
+  </si>
+  <si>
+    <t>Variant of EPX-PANELS</t>
+  </si>
+  <si>
+    <t>EPX 1U sliding panel, accepts (4) G2 style splice cassettes, modules or adapter packs, providing up to 48 duplex LC ports, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760253291</t>
+  </si>
+  <si>
+    <t>760253291</t>
+  </si>
+  <si>
+    <t>EPX-2U-MOD-ENC-FX-W</t>
+  </si>
+  <si>
+    <t>EPX 2U fixed panel, accepts (8) G2 style splice cassettes, modules or adapter packs, providing up to 96 duplex LC ports, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760253292</t>
+  </si>
+  <si>
+    <t>760253292</t>
+  </si>
+  <si>
+    <t>EPX-4U-MOD-ENC-W</t>
+  </si>
+  <si>
+    <t>EPX 4U sliding panel, accepts (16) G2 style splice cassettes, modules or adapter packs, providing up to 192 duplex LC ports, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760241378</t>
+  </si>
+  <si>
+    <t>760241378</t>
+  </si>
+  <si>
+    <t>EPX-SPLICE-48  (AGL-SPLICE-48)</t>
+  </si>
+  <si>
+    <t>Variant of EPX-SPLICE-TRAYS</t>
+  </si>
+  <si>
+    <t>Fiber Optic Splice Tray Kit, stackable, 48-fiber capacity</t>
+  </si>
+  <si>
+    <t>Fiber splice tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760241517</t>
+  </si>
+  <si>
+    <t>760241517</t>
+  </si>
+  <si>
+    <t>EPX-1U-MOD-OPEN-F-FX  (AGL-1U-FX)</t>
+  </si>
+  <si>
+    <t>EPX 1U fixed panel, accepts (4) G2 modules or adapter packs providing up to 48 duplex LC or 32 MPO ports</t>
+  </si>
+  <si>
+    <t>Fiber patch panel</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760259232</t>
+  </si>
+  <si>
+    <t>760259232</t>
+  </si>
+  <si>
+    <t>EPX-1U-MOD-ENC-REAR-ENTRY</t>
+  </si>
+  <si>
+    <t>EPX 1U sliding panel, accepts (4) G2 style splice cassettes, modules or adapter packs, providing up to 48 duplex LC ports. Rear cable entry only</t>
+  </si>
+  <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760245882</t>
   </si>
   <si>
     <t>760245882</t>
   </si>
   <si>
     <t>EPX-SPLICE-24-ANT</t>
   </si>
   <si>
-    <t>Variant of EPX-SPLICE-TRAYS</t>
-[...1 lines deleted...]
-  <si>
     <t>Fiber Optic Splice Tray Kit, stackable, 24-fiber capacity for ANT splice protectors</t>
   </si>
   <si>
-    <t>CommScope®</t>
-[...1 lines deleted...]
-  <si>
     <t>AGILE</t>
   </si>
   <si>
-    <t>Fiber splice tray</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760249997</t>
   </si>
   <si>
     <t>760249997</t>
   </si>
   <si>
     <t>EPX-1U-PNL-ENC</t>
   </si>
   <si>
-    <t>Variant of EPX-PANELS</t>
-[...1 lines deleted...]
-  <si>
     <t>EPX 1U sliding panel, accepts (3) LGX/PNL style splice cassettes, modules or panels, providing up to 36 duplex LC ports</t>
   </si>
   <si>
-    <t>EPX</t>
-[...4 lines deleted...]
-  <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760249998</t>
   </si>
   <si>
     <t>760249998</t>
   </si>
   <si>
     <t>EPX-1U-MOD-ENC</t>
   </si>
   <si>
     <t>EPX 1U sliding panel, accepts (4) G2 style splice cassettes, modules or adapter packs, providing up to 48 duplex LC ports</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760251044</t>
   </si>
   <si>
     <t>760251044</t>
   </si>
   <si>
     <t>EPX-2U-MOD-ENC</t>
   </si>
   <si>
     <t>EPX 2U sliding panel, accepts (8) G2 style splice cassettes, modules or adapter packs, providing up to 96 duplex LC ports</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760251045</t>
@@ -184,330 +268,246 @@
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760251050</t>
   </si>
   <si>
     <t>760251050</t>
   </si>
   <si>
     <t>EPX-4U-MOD-ENC-FX</t>
   </si>
   <si>
     <t>EPX 4U fixed panel, accepts (16) G2 style splice cassettes, modules or adapter packs, providing up to 192 duplex LC ports</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760251098</t>
   </si>
   <si>
     <t>760251098</t>
   </si>
   <si>
     <t>EPX-1U-MOD-OPEN-FX</t>
   </si>
   <si>
     <t>EPX 1U open fixed panel, accepts (4) G2 style splice cassettes, modules or adapter packs, providing up to 48 duplex LC ports</t>
   </si>
   <si>
-    <t>Fiber patch panel</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760251099</t>
   </si>
   <si>
     <t>760251099</t>
   </si>
   <si>
     <t>EPX-1U-PNL-OPEN-FX</t>
   </si>
   <si>
     <t>EPX 1U open fixed panel, accepts (3) LGX/PNL style splice cassettes, modules or panels, providing up to 36 duplex LC ports</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760254041</t>
   </si>
   <si>
     <t>760254041</t>
   </si>
   <si>
     <t>EPX-1U-CHD-ENC</t>
   </si>
   <si>
     <t>EPX 1U sliding panel, accepts (8) CHD style modules, adapter packs, or splice cassettes, providing up to 48 duplex LC ports</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760254513</t>
   </si>
   <si>
     <t>760254513</t>
   </si>
   <si>
     <t>EPX-3U-SPL-ENC</t>
   </si>
   <si>
     <t>EPX 3U Splicing Fiber Panel accepts up to 7 EPX splice trays providing up to 336 single fiber splicing or up to 1008 ribbon fiber splicing</t>
   </si>
   <si>
     <t>Fiber splice panel</t>
   </si>
   <si>
-    <t>EPX-PANELS</t>
-[...77 lines deleted...]
-    <t>EPX 1U sliding panel, accepts (4) G2 style splice cassettes, modules or adapter packs, providing up to 48 duplex LC ports. Rear cable entry only</t>
+    <t>EPX-SPLICE-TRAYS</t>
+  </si>
+  <si>
+    <t>Fiber Optic Splice Tray Kit, stackable</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760241518</t>
+  </si>
+  <si>
+    <t>760241518</t>
+  </si>
+  <si>
+    <t>EPX-1U-MOD-OPEN-F-ANG-FX  (AGL-1U-ANG-FX)</t>
+  </si>
+  <si>
+    <t>EPX 1U fixed angled panel, accepts (4) G2 modules or adapter packs providing up to 48 duplex LC or 32 MPO ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760251042</t>
+  </si>
+  <si>
+    <t>760251042</t>
+  </si>
+  <si>
+    <t>EPX-1U-MOD-ENC-FX</t>
+  </si>
+  <si>
+    <t>EPX 1U fixed panel, accepts (4) G2 style splice cassettes, modules or adapter packs, providing up to 48 duplex LC ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760251043</t>
+  </si>
+  <si>
+    <t>760251043</t>
+  </si>
+  <si>
+    <t>EPX-1U-PNL-ENC-FX</t>
+  </si>
+  <si>
+    <t>EPX 1U fixed panel, accepts (3) LGX/PNL style splice cassettes, modules or panels, providing up to 36 duplex LC ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760251049</t>
+  </si>
+  <si>
+    <t>760251049</t>
+  </si>
+  <si>
+    <t>EPX-4U-PNL-ENC</t>
+  </si>
+  <si>
+    <t>EPX 4U sliding panel, accepts (12) LGX/PNL style splice cassettes, modules or panels, providing up to 144 duplex LC ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760251051</t>
+  </si>
+  <si>
+    <t>760251051</t>
+  </si>
+  <si>
+    <t>EPX-4U-PNL-ENC-FX</t>
+  </si>
+  <si>
+    <t>EPX 4U fixed panel, accepts (12) LGX/PNL style splice cassettes, modules or panels, providing up to 144 duplex LC ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760243494</t>
+  </si>
+  <si>
+    <t>760243494</t>
+  </si>
+  <si>
+    <t>EPX-MF-SPLICE-12  (AGL-MF-SPLICE-12)</t>
+  </si>
+  <si>
+    <t>Ribbon Fiber Splice Tray Kit, stackable, 12 ribbon capacity</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760253289</t>
+  </si>
+  <si>
+    <t>760253289</t>
+  </si>
+  <si>
+    <t>EPX-1U-MOD-ENC-FX-W</t>
+  </si>
+  <si>
+    <t>EPX 1U fixed panel, accepts (4) G2 style splice cassettes, modules or adapter packs, providing up to 48 duplex LC ports, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760253290</t>
+  </si>
+  <si>
+    <t>760253290</t>
+  </si>
+  <si>
+    <t>EPX-2U-MOD-ENC-W</t>
+  </si>
+  <si>
+    <t>EPX 2U sliding panel, accepts (8) G2 style splice cassettes, modules or adapter packs, providing up to 96 duplex LC ports, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760253293</t>
+  </si>
+  <si>
+    <t>760253293</t>
+  </si>
+  <si>
+    <t>EPX-4U-MOD-ENC-FX-W</t>
+  </si>
+  <si>
+    <t>EPX 4U fixed panel, accepts (16) G2 style splice cassettes, modules or adapter packs, providing up to 192 duplex LC ports, white</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760255833</t>
   </si>
   <si>
     <t>760255833</t>
   </si>
   <si>
     <t>EPX-2U-PNL-ENC-W</t>
   </si>
   <si>
     <t>EPX 2U sliding panel, accepts (6) LGX/PNL style splice cassettes, modules or panels, providing up to 72 duplex LC ports, white</t>
   </si>
   <si>
-    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760253289</t>
-[...34 lines deleted...]
-  <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760258040</t>
   </si>
   <si>
     <t>760258040</t>
   </si>
   <si>
     <t>EPX-SPLICE-48-IN</t>
   </si>
   <si>
-    <t>EPX-SPLICE-TRAYS</t>
-[...64 lines deleted...]
-  <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760242455</t>
   </si>
   <si>
     <t>760242455</t>
   </si>
   <si>
     <t>EPX-1U-MOD-DRW  (AGL-1U-DRW-SL)</t>
   </si>
   <si>
     <t>EPX 1U sliding drawer panel, accepts (4) G2 modules or adapter packs providing up to 48 duplex LC or 32 MPO ports</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760242454</t>
   </si>
   <si>
     <t>760242454</t>
   </si>
   <si>
     <t>EPX-1U-MOD-OPEN-ANG  (AGL-1U-ANG-SL)</t>
   </si>
   <si>
     <t>EPX 1U angled sliding panel, accepts (4) G2 modules or adapter packs providing up to 48 duplex LC or 32 MPO ports</t>
-  </si>
-[...10 lines deleted...]
-    <t>Ribbon Fiber Splice Tray Kit, stackable, 12 ribbon capacity</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760254042</t>
   </si>
   <si>
     <t>760254042</t>
   </si>
   <si>
     <t>EPX-1U-CHD-ENC-FX</t>
   </si>
   <si>
     <t>EPX 1U fixed panel, accepts (8) CHD style modules, adapter packs, or splice cassettes, providing up to 48 duplex LC ports</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760254043</t>
   </si>
   <si>
     <t>760254043</t>
   </si>
   <si>
     <t>EPX-1U-CHD-OPEN-FX</t>
   </si>
   <si>
     <t>EPX 1U open fixed panel, accepts (8) CHD style modules, adapter packs, or splice cassettes, providing up to 48 duplex LC ports</t>
   </si>
@@ -674,51 +674,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J39" totalsRowShown="0">
   <autoFilter ref="A1:J39"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Requirements"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760245882" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-splice-trays" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760249997" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760249998" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760251044" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760251045" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760251046" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760251047" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760251048" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760251050" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760251098" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760251099" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760254041" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760254513" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760241378" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-splice-trays" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760241517" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760253288" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760253291" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760253292" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760259232" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760255833" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760253289" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760253290" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760253293" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760258040" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-splice-trays" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-splice-trays" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760241518" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760251042" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760251043" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760251049" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760251051" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760242455" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760242454" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760243494" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-splice-trays" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760254042" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760254043" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760254919" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760254918" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760253288" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760253291" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760253292" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760241378" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-splice-trays" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760241517" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760259232" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760245882" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-splice-trays" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760249997" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760249998" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760251044" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760251045" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760251046" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760251047" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760251048" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760251050" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760251098" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760251099" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760254041" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760254513" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-splice-trays" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760241518" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760251042" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760251043" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760251049" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760251051" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760243494" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-splice-trays" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760253289" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760253290" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760253293" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760255833" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760258040" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-splice-trays" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760242455" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760242454" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760254042" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760254043" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760254919" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/item760254918" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J39"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="21" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="49.41796875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="30.27734375" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="132.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15.27734375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="18" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="41.27734375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="29.27734375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.27734375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -734,984 +734,984 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C2" t="s">
         <v>11</v>
       </c>
-      <c r="B2" t="s">
+      <c r="D2" t="s">
         <v>12</v>
       </c>
-      <c r="C2" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E2" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G2" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="H2" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D3" t="s">
         <v>20</v>
       </c>
-      <c r="C3" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E3" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G3" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="H3" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="B4" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D4" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="E4" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G4" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="H4" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B5" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D5" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="E5" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G5" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="H5" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B6" t="s">
+        <v>31</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D6" t="s">
+        <v>33</v>
+      </c>
+      <c r="E6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" t="s">
+        <v>14</v>
+      </c>
+      <c r="H6" t="s">
         <v>34</v>
-      </c>
-[...16 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="B7" t="s">
+        <v>37</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D7" t="s">
         <v>38</v>
       </c>
-      <c r="B7" t="s">
+      <c r="E7" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" t="s">
+        <v>14</v>
+      </c>
+      <c r="H7" t="s">
         <v>39</v>
-      </c>
-[...13 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B8" t="s">
         <v>42</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D8" t="s">
         <v>43</v>
       </c>
-      <c r="C8" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E8" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G8" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="H8" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B9" t="s">
         <v>46</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D9" t="s">
         <v>47</v>
       </c>
-      <c r="C9" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D9" t="s">
+      <c r="E9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" t="s">
         <v>48</v>
       </c>
-      <c r="E9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H9" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
         <v>50</v>
       </c>
       <c r="B10" t="s">
         <v>51</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D10" t="s">
         <v>52</v>
       </c>
       <c r="E10" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G10" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="H10" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
         <v>54</v>
       </c>
       <c r="B11" t="s">
         <v>55</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D11" t="s">
         <v>56</v>
       </c>
       <c r="E11" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G11" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="H11" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="B12" t="s">
         <v>59</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D12" t="s">
         <v>60</v>
       </c>
-      <c r="C12" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E12" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G12" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="H12" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="B13" t="s">
         <v>63</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D13" t="s">
         <v>64</v>
       </c>
-      <c r="C13" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E13" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G13" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="H13" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="B14" t="s">
         <v>67</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D14" t="s">
         <v>68</v>
       </c>
-      <c r="C14" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E14" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G14" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="H14" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="B15" t="s">
         <v>71</v>
       </c>
-      <c r="C15" t="s">
+      <c r="C15" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D15" t="s">
         <v>72</v>
       </c>
-      <c r="D15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E15" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G15" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="H15" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="B16" t="s">
         <v>75</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C16" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D16" t="s">
         <v>76</v>
       </c>
-      <c r="C16" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E16" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G16" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="H16" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="B17" t="s">
         <v>79</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D17" t="s">
         <v>80</v>
       </c>
-      <c r="C17" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E17" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G17" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="H17" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="B18" t="s">
         <v>83</v>
       </c>
-      <c r="B18" t="s">
+      <c r="C18" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D18" t="s">
         <v>84</v>
       </c>
-      <c r="C18" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E18" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G18" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="H18" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="B19" t="s">
         <v>87</v>
       </c>
-      <c r="B19" t="s">
+      <c r="C19" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D19" t="s">
         <v>88</v>
       </c>
-      <c r="C19" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E19" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G19" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="H19" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="B20" t="s">
         <v>91</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C20" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D20" t="s">
         <v>92</v>
       </c>
-      <c r="C20" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E20" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G20" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="H20" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="B21" t="s">
         <v>95</v>
       </c>
-      <c r="B21" t="s">
+      <c r="C21" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D21" t="s">
         <v>96</v>
       </c>
-      <c r="C21" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D21" t="s">
+      <c r="E21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G21" t="s">
+        <v>14</v>
+      </c>
+      <c r="H21" t="s">
         <v>97</v>
-      </c>
-[...7 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="C22" t="s">
+        <v>11</v>
+      </c>
+      <c r="D22" t="s">
         <v>99</v>
       </c>
-      <c r="B22" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E22" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G22" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="H22" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="B23" t="s">
+        <v>102</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D23" t="s">
         <v>103</v>
       </c>
-      <c r="B23" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E23" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G23" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="H23" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="B24" t="s">
+        <v>106</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D24" t="s">
         <v>107</v>
       </c>
-      <c r="B24" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E24" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G24" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="H24" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="B25" t="s">
+        <v>110</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D25" t="s">
         <v>111</v>
       </c>
-      <c r="B25" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E25" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G25" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="H25" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="B26" t="s">
+        <v>114</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D26" t="s">
         <v>115</v>
       </c>
-      <c r="B26" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E26" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G26" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="H26" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
         <v>117</v>
       </c>
-      <c r="C27" t="s">
-        <v>72</v>
+      <c r="B27" t="s">
+        <v>118</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>19</v>
       </c>
       <c r="D27" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E27" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G27" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="H27" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B28" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="D28" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E28" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G28" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="H28" t="s">
-        <v>57</v>
+        <v>34</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B29" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D29" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="E29" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G29" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="H29" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B30" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D30" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="E30" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G30" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="H30" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B31" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D31" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E31" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G31" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="H31" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B32" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D32" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="E32" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G32" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="H32" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B33" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="D33" t="s">
-        <v>142</v>
+        <v>33</v>
       </c>
       <c r="E33" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G33" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="H33" t="s">
-        <v>57</v>
+        <v>34</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
         <v>144</v>
       </c>
       <c r="B34" t="s">
         <v>145</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D34" t="s">
         <v>146</v>
       </c>
       <c r="E34" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G34" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="H34" t="s">
-        <v>57</v>
+        <v>39</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
         <v>148</v>
       </c>
       <c r="B35" t="s">
         <v>149</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D35" t="s">
         <v>150</v>
       </c>
       <c r="E35" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G35" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="H35" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
         <v>152</v>
       </c>
       <c r="B36" t="s">
         <v>153</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D36" t="s">
         <v>154</v>
       </c>
       <c r="E36" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G36" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="H36" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
         <v>156</v>
       </c>
       <c r="B37" t="s">
         <v>157</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D37" t="s">
         <v>158</v>
       </c>
       <c r="E37" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G37" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="H37" t="s">
-        <v>57</v>
+        <v>39</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
         <v>160</v>
       </c>
       <c r="B38" t="s">
         <v>161</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D38" t="s">
         <v>162</v>
       </c>
       <c r="E38" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G38" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="H38" t="s">
-        <v>57</v>
+        <v>39</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
         <v>164</v>
       </c>
       <c r="B39" t="s">
         <v>165</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D39" t="s">
         <v>166</v>
       </c>
       <c r="E39" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G39" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="H39" t="s">
-        <v>57</v>
+        <v>39</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="760245882"/>
-[...28 lines deleted...]
-    <hyperlink ref="A17" r:id="rId30" display="760241517"/>
+    <hyperlink ref="A2" r:id="rId1" display="EPX-PANELS"/>
+    <hyperlink ref="A3" r:id="rId2" display="760253288"/>
+    <hyperlink ref="C3" r:id="rId3" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A4" r:id="rId4" display="760253291"/>
+    <hyperlink ref="C4" r:id="rId5" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A5" r:id="rId6" display="760253292"/>
+    <hyperlink ref="C5" r:id="rId7" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A6" r:id="rId8" display="760241378"/>
+    <hyperlink ref="C6" r:id="rId9" display="Variant of EPX-SPLICE-TRAYS"/>
+    <hyperlink ref="A7" r:id="rId10" display="760241517"/>
+    <hyperlink ref="C7" r:id="rId11" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A8" r:id="rId12" display="760259232"/>
+    <hyperlink ref="C8" r:id="rId13" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A9" r:id="rId14" display="760245882"/>
+    <hyperlink ref="C9" r:id="rId15" display="Variant of EPX-SPLICE-TRAYS"/>
+    <hyperlink ref="A10" r:id="rId16" display="760249997"/>
+    <hyperlink ref="C10" r:id="rId17" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A11" r:id="rId18" display="760249998"/>
+    <hyperlink ref="C11" r:id="rId19" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A12" r:id="rId20" display="760251044"/>
+    <hyperlink ref="C12" r:id="rId21" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A13" r:id="rId22" display="760251045"/>
+    <hyperlink ref="C13" r:id="rId23" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A14" r:id="rId24" display="760251046"/>
+    <hyperlink ref="C14" r:id="rId25" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A15" r:id="rId26" display="760251047"/>
+    <hyperlink ref="C15" r:id="rId27" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A16" r:id="rId28" display="760251048"/>
+    <hyperlink ref="C16" r:id="rId29" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A17" r:id="rId30" display="760251050"/>
     <hyperlink ref="C17" r:id="rId31" display="Variant of EPX-PANELS"/>
-    <hyperlink ref="A18" r:id="rId32" display="760253288"/>
+    <hyperlink ref="A18" r:id="rId32" display="760251098"/>
     <hyperlink ref="C18" r:id="rId33" display="Variant of EPX-PANELS"/>
-    <hyperlink ref="A19" r:id="rId34" display="760253291"/>
+    <hyperlink ref="A19" r:id="rId34" display="760251099"/>
     <hyperlink ref="C19" r:id="rId35" display="Variant of EPX-PANELS"/>
-    <hyperlink ref="A20" r:id="rId36" display="760253292"/>
+    <hyperlink ref="A20" r:id="rId36" display="760254041"/>
     <hyperlink ref="C20" r:id="rId37" display="Variant of EPX-PANELS"/>
-    <hyperlink ref="A21" r:id="rId38" display="760259232"/>
+    <hyperlink ref="A21" r:id="rId38" display="760254513"/>
     <hyperlink ref="C21" r:id="rId39" display="Variant of EPX-PANELS"/>
-    <hyperlink ref="A22" r:id="rId40" display="760255833"/>
-[...12 lines deleted...]
-    <hyperlink ref="A29" r:id="rId53" display="760251042"/>
+    <hyperlink ref="A22" r:id="rId40" display="EPX-SPLICE-TRAYS"/>
+    <hyperlink ref="A23" r:id="rId41" display="760241518"/>
+    <hyperlink ref="C23" r:id="rId42" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A24" r:id="rId43" display="760251042"/>
+    <hyperlink ref="C24" r:id="rId44" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A25" r:id="rId45" display="760251043"/>
+    <hyperlink ref="C25" r:id="rId46" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A26" r:id="rId47" display="760251049"/>
+    <hyperlink ref="C26" r:id="rId48" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A27" r:id="rId49" display="760251051"/>
+    <hyperlink ref="C27" r:id="rId50" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A28" r:id="rId51" display="760243494"/>
+    <hyperlink ref="C28" r:id="rId52" display="Variant of EPX-SPLICE-TRAYS"/>
+    <hyperlink ref="A29" r:id="rId53" display="760253289"/>
     <hyperlink ref="C29" r:id="rId54" display="Variant of EPX-PANELS"/>
-    <hyperlink ref="A30" r:id="rId55" display="760251043"/>
+    <hyperlink ref="A30" r:id="rId55" display="760253290"/>
     <hyperlink ref="C30" r:id="rId56" display="Variant of EPX-PANELS"/>
-    <hyperlink ref="A31" r:id="rId57" display="760251049"/>
+    <hyperlink ref="A31" r:id="rId57" display="760253293"/>
     <hyperlink ref="C31" r:id="rId58" display="Variant of EPX-PANELS"/>
-    <hyperlink ref="A32" r:id="rId59" display="760251051"/>
+    <hyperlink ref="A32" r:id="rId59" display="760255833"/>
     <hyperlink ref="C32" r:id="rId60" display="Variant of EPX-PANELS"/>
-    <hyperlink ref="A33" r:id="rId61" display="760242455"/>
-[...1 lines deleted...]
-    <hyperlink ref="A34" r:id="rId63" display="760242454"/>
+    <hyperlink ref="A33" r:id="rId61" display="760258040"/>
+    <hyperlink ref="C33" r:id="rId62" display="Variant of EPX-SPLICE-TRAYS"/>
+    <hyperlink ref="A34" r:id="rId63" display="760242455"/>
     <hyperlink ref="C34" r:id="rId64" display="Variant of EPX-PANELS"/>
-    <hyperlink ref="A35" r:id="rId65" display="760243494"/>
-    <hyperlink ref="C35" r:id="rId66" display="Variant of EPX-SPLICE-TRAYS"/>
+    <hyperlink ref="A35" r:id="rId65" display="760242454"/>
+    <hyperlink ref="C35" r:id="rId66" display="Variant of EPX-PANELS"/>
     <hyperlink ref="A36" r:id="rId67" display="760254042"/>
     <hyperlink ref="C36" r:id="rId68" display="Variant of EPX-PANELS"/>
     <hyperlink ref="A37" r:id="rId69" display="760254043"/>
     <hyperlink ref="C37" r:id="rId70" display="Variant of EPX-PANELS"/>
     <hyperlink ref="A38" r:id="rId71" display="760254919"/>
     <hyperlink ref="C38" r:id="rId72" display="Variant of EPX-PANELS"/>
     <hyperlink ref="A39" r:id="rId73" display="760254918"/>
     <hyperlink ref="C39" r:id="rId74" display="Variant of EPX-PANELS"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId75"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 