--- v0 (2026-05-25)
+++ v1 (2026-07-23)
@@ -11,2357 +11,2318 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="769" count="1815">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="756" count="1786">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Requirements</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239965</t>
+  </si>
+  <si>
+    <t>760239965</t>
+  </si>
+  <si>
+    <t>FACT-3ESPLS04</t>
+  </si>
+  <si>
+    <t>Variant of FACT-SPLICE-CHASSIS</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 3E high, loaded with 36 trays for holding up to 4 SMOUV type splices per tray</t>
+  </si>
+  <si>
+    <t>CommScope®</t>
+  </si>
+  <si>
+    <t>FACT®</t>
+  </si>
+  <si>
+    <t>FACT</t>
+  </si>
+  <si>
+    <t>Fiber splice chassis</t>
+  </si>
+  <si>
+    <t>CX6271-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-SEAL-4X10-LP</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wrap around Cable Sealing Kit for up to 4 cables with a cable diameter of  max  10 mm, loop cable bracket included</t>
+  </si>
+  <si>
+    <t>BUDI™</t>
+  </si>
+  <si>
+    <t>BUDI-S</t>
+  </si>
+  <si>
+    <t>Seal</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760236276</t>
+  </si>
+  <si>
+    <t>760236276</t>
+  </si>
+  <si>
+    <t>BUDI-S-SEAL-4X15-LP</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wrap around Cable Sealing Kit for up to 4 cables with a cable diameter of  max  15 mm, loop cable bracket included</t>
+  </si>
+  <si>
+    <t>CZ6481-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-SEAL-6X15-LP</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wrap around Cable Sealing Kit for up to 6 cables with a cable diameter of  max  15 mm, loop cable bracket included</t>
+  </si>
+  <si>
+    <t>BUDI-M</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760245060</t>
+  </si>
+  <si>
+    <t>760245060</t>
+  </si>
+  <si>
+    <t>BUDI-M-TS2FPS64N-0000</t>
+  </si>
+  <si>
+    <t>Variant of BUDI-M</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, splice/patch version with 1x64 FPS splitter module</t>
+  </si>
+  <si>
+    <t>Fiber wall box</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760245233</t>
+  </si>
+  <si>
+    <t>760245233</t>
+  </si>
+  <si>
+    <t>BUDI-M-SKIRT-15</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Protective Cable Skirt, 15 inches long</t>
+  </si>
+  <si>
+    <t>Cable skirt</t>
+  </si>
+  <si>
+    <t>707550-000</t>
+  </si>
+  <si>
+    <t>FIST-GCO2-BE6-NN</t>
+  </si>
+  <si>
+    <t>Variant of FIST-GCO2-B</t>
+  </si>
+  <si>
+    <t>FIST® GC02 Fiber Optic Splice Closure, Heat Shrink or Gold Gel Cable sealing, size BE, no pre-installed fiber trays, 6 round ports + 1 oval port</t>
+  </si>
+  <si>
+    <t>FIST®</t>
+  </si>
+  <si>
+    <t>FIST-GCO2</t>
+  </si>
+  <si>
+    <t>Single-ended | round fiber closure</t>
+  </si>
+  <si>
+    <t>742376-000</t>
+  </si>
+  <si>
+    <t>FIST-GCO2-BE6-NV</t>
+  </si>
+  <si>
+    <t>FIST® GC02 Fiber Optic Splice Closure, Heat Shrink or Gold Gel Cable sealing, size BE, no pre-installed fiber trays, 6 round ports + 1 oval port, with test valve</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760237455</t>
+  </si>
+  <si>
+    <t>760237455</t>
+  </si>
+  <si>
+    <t>F-BASKET-TOWER</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Splice Tray Tower and Storage Basket for holding FOSC trays</t>
+  </si>
+  <si>
+    <t>BUDI</t>
+  </si>
+  <si>
+    <t>Tower and storage basket</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760237397</t>
+  </si>
+  <si>
+    <t>760237397</t>
+  </si>
+  <si>
+    <t>BUDI-FS-TS212-US00</t>
+  </si>
+  <si>
+    <t>Variant of BUDI-FS</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure with FOSC Management System, 12 SC/APC ports</t>
+  </si>
+  <si>
+    <t>BUDI-FS</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239958</t>
+  </si>
+  <si>
+    <t>760239958</t>
+  </si>
+  <si>
+    <t>FACT-1ESPLA04</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 1E high, loaded with 12 trays for holding up to 4 ANT type splices per tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239970</t>
+  </si>
+  <si>
+    <t>760239970</t>
+  </si>
+  <si>
+    <t>FACT-4ESPLS12</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 4E high, loaded with 24 trays for holding up to 12 SMOUV type splices per tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239959</t>
+  </si>
+  <si>
+    <t>760239959</t>
+  </si>
+  <si>
+    <t>FACT-1ESPLS12</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 1E high, loaded with 6 trays for holding up to 12 SMOUV type splices per tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239960</t>
+  </si>
+  <si>
+    <t>760239960</t>
+  </si>
+  <si>
+    <t>FACT-1ESPLA12</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 1E high, loaded with 8 trays for holding up to 12 ANT type splices per tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239971</t>
+  </si>
+  <si>
+    <t>760239971</t>
+  </si>
+  <si>
+    <t>FACT-4ESPLA04</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 4E high, loaded with 48 trays for holding up to 4 ANT type splices per tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239972</t>
+  </si>
+  <si>
+    <t>760239972</t>
+  </si>
+  <si>
+    <t>FACT-4ESPLS04</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 4E high, loaded with 48 trays for holding up to 4 SMOUV type splices per tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239957</t>
+  </si>
+  <si>
+    <t>760239957</t>
+  </si>
+  <si>
+    <t>FACT-1ESPLS04</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 1E high, loaded with 12 trays for holding up to 4 SMOUV type splices per tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239973</t>
+  </si>
+  <si>
+    <t>760239973</t>
+  </si>
+  <si>
+    <t>FACT-1ESPLA12HD</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 1E high, loaded with 12 trays for holding up to 12 ANT type splices per tray</t>
+  </si>
+  <si>
+    <t>Fiber splice panel</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239963</t>
+  </si>
+  <si>
+    <t>760239963</t>
+  </si>
+  <si>
+    <t>FACT-2ESPLS12</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 2E high, loaded with 12 trays for holding up to 12 SMOUV type splices per tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239964</t>
+  </si>
+  <si>
+    <t>760239964</t>
+  </si>
+  <si>
+    <t>FACT-2ESPLA12</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 2E high, loaded with 16 trays for holding up to 12 ANT type splices per tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239969</t>
+  </si>
+  <si>
+    <t>760239969</t>
+  </si>
+  <si>
+    <t>FACT-4ESPLA12</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 4E high, loaded with 32 trays for holding up to 12 ANT type splices per tray</t>
+  </si>
+  <si>
+    <t>337058-000</t>
+  </si>
+  <si>
+    <t>FIST-GCO2-BE16-GV</t>
+  </si>
+  <si>
+    <t>FIST® GC02 Fiber Optic Splice Closure, Heat Shrink or Gold Gel Cable sealing, size BE, no pre-installed fiber trays, 16 round ports + 1 oval port, with test valve</t>
+  </si>
+  <si>
+    <t>392494-000</t>
+  </si>
+  <si>
+    <t>FIST-GCO2-BC16-GN</t>
+  </si>
+  <si>
+    <t>FIST® GC02 Fiber Optic Splice Closure, Heat Shrink or Gold Gel Cable sealing, size BC, no pre-installed fiber trays, 16 round ports + 1 oval port with grounding</t>
+  </si>
+  <si>
+    <t>664464-000</t>
+  </si>
+  <si>
+    <t>FIST-GCO2-BC16-NV</t>
+  </si>
+  <si>
+    <t>FIST® GC02 Fiber Optic Splice Closure, Heat Shrink or Gold Gel Cable sealing, size BC, no pre-installed fiber trays, 16 round ports + 1 oval port without grounding, with test valve</t>
+  </si>
+  <si>
+    <t>669976-000</t>
+  </si>
+  <si>
+    <t>FIST-GCO2-BE16-NV</t>
+  </si>
+  <si>
+    <t>691396-000</t>
+  </si>
+  <si>
+    <t>FIST-GCO2-BD6-GN</t>
+  </si>
+  <si>
+    <t>FIST® GC02 Fiber Optic Splice Closure, Heat Shrink or Gold Gel Cable sealing, size BD, no pre-installed fiber trays, 6 round ports + 1 oval port</t>
+  </si>
+  <si>
+    <t>615598-000</t>
+  </si>
+  <si>
+    <t>FIST-GCO2-BD6-NN</t>
+  </si>
+  <si>
+    <t>489476-000</t>
+  </si>
+  <si>
+    <t>FIST-GCO2-BD6-GV</t>
+  </si>
+  <si>
+    <t>FIST® GC02 Fiber Optic Splice Closure, Heat Shrink or Gold Gel Cable sealing, size BD, 6 round ports + 1 oval port, with test valve</t>
+  </si>
+  <si>
+    <t>498532-000</t>
+  </si>
+  <si>
+    <t>FIST-GCO2-BE6-GV</t>
+  </si>
+  <si>
+    <t>521266-000</t>
+  </si>
+  <si>
+    <t>FIST-GCO2-BD16-GN</t>
+  </si>
+  <si>
+    <t>FIST® GC02 Fiber Optic Splice Closure, Heat Shrink or Gold Gel Cable sealing, size BD, no pre-installed fiber trays, 16 round ports + 1 oval port</t>
+  </si>
+  <si>
+    <t>CY1283-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-TP-A</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, empty for holding Fiber Adapters and FIST Splice Trays, without lock</t>
+  </si>
+  <si>
+    <t>CY1303-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-TP-B</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, empty for holding Fiber Adapters and FIST Splice Trays, with lock</t>
+  </si>
+  <si>
+    <t>CY6954-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-SEAL-6x15-MINI-BO1</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Cable Sealing Kit for up to 6 mini-breakout cables with 8.2mm cable diameter</t>
+  </si>
+  <si>
+    <t>CY3250-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-TA-A</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, empty for holding FIST Splice Trays and Fiber Optic Adapters, no lock</t>
+  </si>
+  <si>
+    <t>CY3251-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-TA-B</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, empty for holding FIST Splice Trays and Fiber Optic Adapters, with lock</t>
+  </si>
+  <si>
+    <t>CY3560-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-T-A</t>
+  </si>
+  <si>
+    <t>Variant of BUDI-S</t>
+  </si>
+  <si>
+    <t>CY9076-000</t>
+  </si>
+  <si>
+    <t>BUDI-2S-SP-12CS</t>
+  </si>
+  <si>
+    <t>Variant of BUDI-2S</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, single circuit FIST splice trays for 12 SMOUV splices</t>
+  </si>
+  <si>
+    <t>BUDI-2S</t>
+  </si>
+  <si>
+    <t>CZ3746-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-APACK-12-S2-A</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Adapter Pack, 12 singlemode SC/APC adapters, green, two sliding parts</t>
+  </si>
+  <si>
+    <t>Fiber adapter pack</t>
+  </si>
+  <si>
+    <t>CZ7814-000</t>
+  </si>
+  <si>
+    <t>FIST-GCO2-BE8-GV</t>
+  </si>
+  <si>
+    <t>FIST® GC02 Fiber Optic Splice Closure, Heat Shrink or Gold Gel Cable sealing, size BE, no pre-installed fiber trays, 8 round ports + 2 oval ports, with test valve</t>
+  </si>
+  <si>
+    <t>CZ8806-000</t>
+  </si>
+  <si>
+    <t>BUDI-2S-SP-12ES</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, single element FIST splice trays for 12 SMOUV splices</t>
+  </si>
+  <si>
+    <t>CS1755-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-SP-A</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, empty for holding FIST Splice Trays, no lock</t>
+  </si>
+  <si>
+    <t>CS1388-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-SEAL-4x10</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wrap around Cable Sealing Kit for up to 4 cables with a max cable diameter of 10mm</t>
+  </si>
+  <si>
+    <t>CS1389-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-SEAL-4x15</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wrap around Cable Sealing Kit for up to 4 cables with a cable diameter of max 15 mm</t>
+  </si>
+  <si>
+    <t>CS0813-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-TB-A</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, empty for holding PON Application kits, without lock</t>
+  </si>
+  <si>
+    <t>CS8158-000</t>
+  </si>
+  <si>
+    <t>BUDI-PON-48-S2-S</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic PON Application Kit for TB type enclosures</t>
+  </si>
+  <si>
+    <t>BUDI-PON</t>
+  </si>
+  <si>
+    <t>Fiber accessory kit</t>
+  </si>
+  <si>
+    <t>CS6980-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-SEAL-24x5</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wrap around Cable Sealing Kit for up to 24 cables with max 5mm cable diameter</t>
+  </si>
+  <si>
+    <t>CS7745-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-TB-A</t>
+  </si>
+  <si>
+    <t>CU5778-000</t>
+  </si>
+  <si>
+    <t>FIST-GCO2-BC8-NV</t>
+  </si>
+  <si>
+    <t>FIST® GC02 Fiber Optic Splice Closure, Heat Shrink or Gold Gel Cable sealing, size BC, no pre-installed fiber trays, 8 round ports + 2 oval ports, with test valve</t>
+  </si>
+  <si>
+    <t>CU4156-000</t>
+  </si>
+  <si>
+    <t>FIST-GCO2-BC8-NN</t>
+  </si>
+  <si>
+    <t>FIST® GC02 Fiber Optic Splice Closure, Heat Shrink or Gold Gel Cable sealing, size BC, no pre-installed fiber trays, 8 round ports + 2 oval ports</t>
+  </si>
+  <si>
+    <t>CU4157-000</t>
+  </si>
+  <si>
+    <t>FIST-GCO2-BD8-NN</t>
+  </si>
+  <si>
+    <t>FIST® GC02 Fiber Optic Splice Closure, Heat Shrink or Gold Gel Cable sealing, size BD, no pre-installed fiber trays, 8 round ports + 2 oval ports</t>
+  </si>
+  <si>
+    <t>CU4158-000</t>
+  </si>
+  <si>
+    <t>FIST-GCO2-BE8-NN</t>
+  </si>
+  <si>
+    <t>FIST® GC02 Fiber Optic Splice Closure, Heat Shrink or Gold Gel Cable sealing, size BE, no pre-installed fiber trays, 8 round ports + 2 oval ports</t>
+  </si>
+  <si>
+    <t>CU9010-000</t>
+  </si>
+  <si>
+    <t>BUDI-1S-SP-B</t>
+  </si>
+  <si>
+    <t>Variant of BUDI-1S</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, empty for holding FIST Splice Trays, with lock</t>
+  </si>
+  <si>
     <t>BUDI-1S</t>
   </si>
   <si>
+    <t>CV5903-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-PTS</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wrap around Cable Sealing Kit for pigtails and cables with a diameter up to 5 mm, no cable fixation</t>
+  </si>
+  <si>
+    <t>CV5901-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-PTS</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wrap around Cable Sealing Kit for pigtails with a diameter up to 5 mm, no cable fixation</t>
+  </si>
+  <si>
+    <t>CW6630-000</t>
+  </si>
+  <si>
+    <t>BUDI-2S-T-04S1ES</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 4 SC/UPC adapters, single element FIST splice trays for SMOUV splices</t>
+  </si>
+  <si>
+    <t>935758-000</t>
+  </si>
+  <si>
+    <t>FIST-GCO2-BC16-NN</t>
+  </si>
+  <si>
+    <t>FIST® GC02 Fiber Optic Splice Closure, Heat Shrink or Gold Gel Cable sealing, size BC, no pre-installed fiber trays, 16 round ports + 1 oval port without grounding,</t>
+  </si>
+  <si>
+    <t>CK0292-000</t>
+  </si>
+  <si>
+    <t>FIST-GCO2-FD8-NN</t>
+  </si>
+  <si>
+    <t>Variant of FIST-GCO2-F</t>
+  </si>
+  <si>
+    <t>FIST® GC02 Fiber Optic Splice Closure, Heat Shrink or Gold Gel Cable sealing, size FD, no pre-installed fiber trays, 8 round ports</t>
+  </si>
+  <si>
+    <t>Single-ended | rectangular fiber closure</t>
+  </si>
+  <si>
+    <t>CK1464-000</t>
+  </si>
+  <si>
+    <t>FIST-GCO2-FD8-NV</t>
+  </si>
+  <si>
+    <t>FIST® GC02 Fiber Optic Splice Closure, Heat Shrink or Gold Gel Cable sealing, size FD, no pre-installed fiber trays, 8 round ports , with test valve</t>
+  </si>
+  <si>
+    <t>CK6370-000</t>
+  </si>
+  <si>
+    <t>FIST-GCO2-FC8-NV</t>
+  </si>
+  <si>
+    <t>FIST® GC02 Fiber Optic Splice Closure, Heat Shrink or Gold Gel Cable sealing, size FC, no pre-installed fiber trays, 8 round ports, with test valve</t>
+  </si>
+  <si>
+    <t>CK9328-000</t>
+  </si>
+  <si>
+    <t>FIST-GCO2-BF6-NN</t>
+  </si>
+  <si>
+    <t>FIST® GC02 Fiber Optic Splice Closure, Heat Shrink or Gold Gel Cable sealing, size BF, no pre-installed fiber trays, 6 round ports + 1 oval port</t>
+  </si>
+  <si>
+    <t>CK9329-000</t>
+  </si>
+  <si>
+    <t>FIST-GCO2-BF16-NN</t>
+  </si>
+  <si>
+    <t>FIST® GC02 Fiber Optic Splice Closure, Heat Shrink or Gold Gel Cable sealing, size BF, no pre-installed fiber trays, 16 round ports + 1 oval port</t>
+  </si>
+  <si>
+    <t>CS0814-000</t>
+  </si>
+  <si>
+    <t>BUDI-PON-24-S2-S</t>
+  </si>
+  <si>
+    <t>CW6634-000</t>
+  </si>
+  <si>
+    <t>BUDI-2S-T-08S1ES</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 8 SC/UPC adapters, single element FIST splice trays for SMOUV splices</t>
+  </si>
+  <si>
+    <t>CW7713-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-T-B-24L100NN</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 24 LC/UPC ports, with FIST Management System</t>
+  </si>
+  <si>
+    <t>CW8112-000</t>
+  </si>
+  <si>
+    <t>BUDI-2S-T-08L1ES</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 8 LC/UPC ports, single element FIST splice trays for SMOUV splices</t>
+  </si>
+  <si>
+    <t>CX0191-000</t>
+  </si>
+  <si>
+    <t>BUDI-1S-T-A</t>
+  </si>
+  <si>
+    <t>CW8864-000</t>
+  </si>
+  <si>
+    <t>BUDI-2S-T-02S1ES</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 2 SC/UPC adapters, single element FIST splice trays for SMOUV splices</t>
+  </si>
+  <si>
+    <t>CX0193-000</t>
+  </si>
+  <si>
+    <t>BUDI-1S-SP-A</t>
+  </si>
+  <si>
+    <t>CX7652-000</t>
+  </si>
+  <si>
+    <t>BUDI-1S-LOCK-B-(20)</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Enclosure Lock</t>
+  </si>
+  <si>
+    <t>Lock kit</t>
+  </si>
+  <si>
+    <t>845110-000</t>
+  </si>
+  <si>
+    <t>FIST-GCO2-BC6-GV</t>
+  </si>
+  <si>
+    <t>FIST® GC02 Fiber Optic Splice Closure, Heat Shrink or Gold Gel Cable sealing, size BC, no pre-installed fiber trays, 6 round ports + 1 oval port with test valve</t>
+  </si>
+  <si>
+    <t>CJ9789-000</t>
+  </si>
+  <si>
+    <t>FIST-GCO2-FC6-NN</t>
+  </si>
+  <si>
+    <t>FIST® GC02 Fiber Optic Splice Closure, Heat Shrink or Gold Gel Cable sealing, size FC, no pre-installed fiber trays, 6 round ports + 1 oval port</t>
+  </si>
+  <si>
+    <t>CJ9788-000</t>
+  </si>
+  <si>
+    <t>FIST-GCO2-FD6-GV</t>
+  </si>
+  <si>
+    <t>FIST® GC02 Fiber Optic Splice Closure, Heat Shrink or Gold Gel Cable sealing, size FD, no pre-installed fiber trays, 6 round ports + 1 oval port, with test valve and grounding option</t>
+  </si>
+  <si>
+    <t>EF3731-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-TH-A-P-96S2S</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure with 96 SC/APC adapters</t>
+  </si>
+  <si>
+    <t>EG0550-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-T-A-24S248ES</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 24 SC/APC adapters, single element FIST splice trays for 48 SMOUV splices</t>
+  </si>
+  <si>
+    <t>EG8244-000</t>
+  </si>
+  <si>
+    <t>BUDI-PON-96-L2-A</t>
+  </si>
+  <si>
+    <t>EH1646-000</t>
+  </si>
+  <si>
+    <t>BUDI-1S-T-A-12S116ES</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 12 SC/UPC adapters, single element FIST splice trays for 16 SMOUV splices</t>
+  </si>
+  <si>
+    <t>EH6396-000</t>
+  </si>
+  <si>
+    <t>BUDI-1S-T-A-16S116ES</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 16 SC/UPC adapters, single element FIST splice trays for 16 SMOUV splices</t>
+  </si>
+  <si>
+    <t>FEC-10K</t>
+  </si>
+  <si>
+    <t>Variant of FEC</t>
+  </si>
+  <si>
+    <t>Fiber Optic Entrance Cabinet, up to 10,368 ribbon fibers</t>
+  </si>
+  <si>
+    <t>FEC</t>
+  </si>
+  <si>
+    <t>Fiber entrance cabinet</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
+  </si>
+  <si>
+    <t>FEC-12</t>
+  </si>
+  <si>
+    <t>Fiber Optic Entrance Cabinet, 12 Drawers, Wall mounted</t>
+  </si>
+  <si>
+    <t>FEC-6</t>
+  </si>
+  <si>
+    <t>Fiber Optic Entrance Cabinet, 6 Drawers, Wall mounted</t>
+  </si>
+  <si>
+    <t>FEC-18-RM</t>
+  </si>
+  <si>
+    <t>Fiber Optic Entrance Cabinet, 18 Drawers, Rack mounted</t>
+  </si>
+  <si>
+    <t>FEC-24</t>
+  </si>
+  <si>
+    <t>Fiber Optic Entrance Cabinet, 24 Drawers, Wall mounted</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760254640</t>
+  </si>
+  <si>
+    <t>760254640</t>
+  </si>
+  <si>
+    <t>FACT-6ESPLR02</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 6E high, loaded with 36 trays for holding up to 2x12 ribbon SMOUV type splices per tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760258493</t>
+  </si>
+  <si>
+    <t>760258493</t>
+  </si>
+  <si>
+    <t>FACT-3ESPLA12HD</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 3E high, loaded with 36 trays for holding up to 12 ANT type splices per tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact-wr/item760260297</t>
+  </si>
+  <si>
+    <t>760260297</t>
+  </si>
+  <si>
+    <t>FACT-WR-28E</t>
+  </si>
+  <si>
+    <t>Variant of FACT-WR</t>
+  </si>
+  <si>
+    <t>FACT® Sealed Wall mountable Rack, to mount 28E FACT chassis, ports: 672 SC/1344 LC splice: 2016 single splices / 4032 ribbon splices</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760260582</t>
+  </si>
+  <si>
+    <t>760260582</t>
+  </si>
+  <si>
+    <t>FACT-4ESPLA12HD</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 4E high, loaded with 48 trays for holding up to 12 ANT type splices per tray</t>
+  </si>
+  <si>
     <t>Base Product</t>
   </si>
   <si>
     <t>BUDI™ Fiber Optic Wall mount Enclosure, small size (1S)</t>
   </si>
   <si>
-    <t>CommScope®</t>
-[...1 lines deleted...]
-  <si>
     <t>BUDI™ | FIST®</t>
   </si>
   <si>
-    <t>BUDI</t>
-[...4 lines deleted...]
-  <si>
     <t>BUDI-FM</t>
   </si>
   <si>
     <t>BUDI™ Fiber Optic Wall mount Enclosure, FOSC splicing, medium size (M)</t>
   </si>
   <si>
     <t>BUDI™ | FOSC®</t>
   </si>
   <si>
-    <t>BUDI-FS</t>
-[...1 lines deleted...]
-  <si>
     <t>BUDI™ Fiber Optic Wall mount Enclosure, FOSC splicing, standard size (S)</t>
   </si>
   <si>
     <t>FACT-WR</t>
   </si>
   <si>
     <t>FACT® WR Fiber Entrance Wall Cabinet</t>
   </si>
   <si>
-    <t>FACT®</t>
-[...5 lines deleted...]
-    <t>Fiber entrance cabinet</t>
+    <t>FACT-ODF</t>
+  </si>
+  <si>
+    <t>FACT® Optical Distribution Frame</t>
+  </si>
+  <si>
+    <t>Frame</t>
+  </si>
+  <si>
+    <t>FIST-GCO2-B</t>
+  </si>
+  <si>
+    <t>FIST® GC02 Round Fiber Optic Splice Closure</t>
+  </si>
+  <si>
+    <t>FACT-SPLICE-CHASSIS</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis for FACT ODF</t>
+  </si>
+  <si>
+    <t>BUDI-R</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Fiber Optic Wall mount Enclosure, with RapidReel® fiber cable</t>
+  </si>
+  <si>
+    <t>BUDI™ | RapidReel®</t>
+  </si>
+  <si>
+    <t>Rapid distribution terminal</t>
+  </si>
+  <si>
+    <t>153396-000</t>
+  </si>
+  <si>
+    <t>FIST-GCO2-BD16-GV</t>
+  </si>
+  <si>
+    <t>FIST® GC02 Fiber Optic Splice Closure, Heat Shrink or Gold Gel Cable sealing, size BD, no pre-installed fiber trays, 16 round ports + 1 oval port, with test valve</t>
+  </si>
+  <si>
+    <t>278734-000</t>
+  </si>
+  <si>
+    <t>FIST-GCO2-BD16-NV</t>
+  </si>
+  <si>
+    <t>BUDI-R24NC1529D</t>
+  </si>
+  <si>
+    <t>Variant of BUDI-R</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Terminal, 24-position, SC/UPC, Indoor/Outdoor riser cable, no connector at far end, 500 ft</t>
+  </si>
+  <si>
+    <t>BUDI-R24JC0309A</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Terminal, 24-position, SC/APC, Indoor/Outdoor riser cable, MPO at far end, 100 ft</t>
+  </si>
+  <si>
+    <t>BUDI-R24JC0919A</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Terminal, 24-position, SC/APC, Indoor/Outdoor riser cable, MPO at far end, 300 ft</t>
+  </si>
+  <si>
+    <t>BUDI-R24JC0159A</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Terminal, 24-position, SC/APC, Indoor/Outdoor riser cable, MPO at far end, 50 ft</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760254636</t>
+  </si>
+  <si>
+    <t>760254636</t>
+  </si>
+  <si>
+    <t>FACT-2ESPLR02</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 2E high, loaded with 12 trays for holding up to 2x12 ribbon SMOUV type splices per tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760254639</t>
+  </si>
+  <si>
+    <t>760254639</t>
+  </si>
+  <si>
+    <t>FACT-5ESPLR02</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 5E high, loaded with 30 trays for holding up to 2x12 ribbon SMOUV type splices per tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760243100</t>
+  </si>
+  <si>
+    <t>760243100</t>
+  </si>
+  <si>
+    <t>FACT-FRICD22</t>
+  </si>
+  <si>
+    <t>Variant of FACT-ODF-ACCESSORIES</t>
+  </si>
+  <si>
+    <t>FACT® Inter-connect door kit. Set of two doors with one door handle per frame (positioned in the right door). The door handle comes with a factory installed lock.</t>
+  </si>
+  <si>
+    <t>Door kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760260282</t>
+  </si>
+  <si>
+    <t>760260282</t>
+  </si>
+  <si>
+    <t>BUDI-FS-TS212-SL</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall Mount Enclosure for Splice/Patch, 12 SC/APC Sliding adapters, C-Tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760260284</t>
+  </si>
+  <si>
+    <t>760260284</t>
+  </si>
+  <si>
+    <t>BUDI-FS-TS236-SL</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall Mount Enclosure for Splice/Patch, 36 SC/APC Sliding adapters, C-Tray</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760245277</t>
   </si>
   <si>
     <t>760245277</t>
   </si>
   <si>
     <t>BUDI-FM-TS272-US00</t>
   </si>
   <si>
     <t>Variant of BUDI-FM</t>
   </si>
   <si>
     <t>BUDI™ Fiber Optic Wall Mount Enclosure for Splice/Patch, 72 SC/APC adapters</t>
   </si>
   <si>
-    <t>BUDI™</t>
-[...71 lines deleted...]
-    <t>FIST® GC02 Fiber Optic Splice Closure, Heat Shrink or Gold Gel Cable sealing, size BE, no pre-installed fiber trays, 6 round ports + 1 oval port, with test valve</t>
+    <t>BUDI-R24JC0619C</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Terminal, 24-position, SC/APC, Indoor/Outdoor riser cable, HMFOC at far end, 200 ft</t>
+  </si>
+  <si>
+    <t>BUDI-R24JP0159A</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Terminal, 24-position, SC/APC, Indoor plenum cable, MPO at far end, 50 ft</t>
+  </si>
+  <si>
+    <t>BUDI-R24JP3059A</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Terminal, 24-position, SC/APC, Indoor plenum cable, MPO at far end, 1000 ft</t>
+  </si>
+  <si>
+    <t>BUDI-R24NP0159A</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Terminal, 24-position, SC/UPC, Indoor plenum cable, MPO at far end, 50 ft</t>
+  </si>
+  <si>
+    <t>BUDI-R24NP0619A</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Terminal, 24-position, SC/UPC, Indoor plenum cable, MPO at far end, 200 ft</t>
+  </si>
+  <si>
+    <t>BUDI-R24NP1529A</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Terminal, 24-position, SC/UPC, Indoor plenum cable, MPO at far end, 500 ft</t>
+  </si>
+  <si>
+    <t>BUDI-R24JP0619D</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Terminal, 24-position, SC/APC, Indoor plenum cable, no connector at far end, 200 ft</t>
   </si>
   <si>
     <t>CU0593-000</t>
   </si>
   <si>
     <t>BUDI-LOCK-B-(20)</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>BUDI™ Fiber Optic Enclosure Lock kit for BUDI™-S and -M series</t>
   </si>
   <si>
-    <t>Lock kit</t>
-[...409 lines deleted...]
-  <si>
     <t>CS8162-000</t>
   </si>
   <si>
     <t>BUDI-M-SP-A</t>
   </si>
   <si>
-    <t>Variant of BUDI-M</t>
-[...1 lines deleted...]
-  <si>
     <t>BUDI™ Fiber Optic Wall mount Enclosure, empty for holding FIST Splice Trays, without lock</t>
   </si>
   <si>
-    <t>BUDI-M</t>
-[...592 lines deleted...]
-  <si>
     <t>BUDI™ Fiber Optic Wall mount Enclosure, extra small size (2S)</t>
   </si>
   <si>
     <t>BUDI™ Fiber Optic Wall mount Enclosure, standard size (S)</t>
   </si>
   <si>
     <t>BUDI™ Fiber Optic Wall mount Enclosure, medium size (M)</t>
   </si>
   <si>
     <t>Fiber Optic Entrance Cabinet (FEC)</t>
   </si>
   <si>
+    <t>FIST-GCO2-F</t>
+  </si>
+  <si>
+    <t>FIST® GC02 Flat Fiber Optic Splice Closure</t>
+  </si>
+  <si>
+    <t>CY4133-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-SEAL-4X10-1</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wrap around Cable Sealing Kit for up to 4 cables with a cable diameter of  max  10 mm, loop cable installation possible</t>
+  </si>
+  <si>
+    <t>CY4134-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-SEAL-4X15-1</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wrap around Cable Sealing Kit for up to 4 cables with a cable diameter of  max  15 mm, loop cable installation possible</t>
+  </si>
+  <si>
+    <t>BUDI-R24JC3059A</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Terminal, 24-position, SC/APC, Indoor/Outdoor riser cable, MPO at far end, 1000 ft</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760245057</t>
+  </si>
+  <si>
+    <t>760245057</t>
+  </si>
+  <si>
+    <t>BUDI-M-TS2FPS32N-0000</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, Splice/patch version with 1x32 FPS splitter module</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760245059</t>
+  </si>
+  <si>
+    <t>760245059</t>
+  </si>
+  <si>
+    <t>BUDI-M-TS2FPS32G-0300</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, Pre-terminated version with 1x32 FPS splitter module and 300ft I/O OFNR cable stub</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760245062</t>
+  </si>
+  <si>
+    <t>760245062</t>
+  </si>
+  <si>
+    <t>BUDI-M-TS2FPS64G-0300</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, Pre-terminated version with 1x64 FPS splitter module and 300ft I/O OFNR cable stub</t>
+  </si>
+  <si>
+    <t>EF3711-000</t>
+  </si>
+  <si>
+    <t>BUDI-2S-SP-24ES</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, single element FIST splice trays for 24 SMOUV splices</t>
+  </si>
+  <si>
+    <t>EF8525-000</t>
+  </si>
+  <si>
+    <t>BUDI-2S-T-12L2ES</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 12 LC/APC ports, single element FIST splice trays for SMOUV splices</t>
+  </si>
+  <si>
+    <t>CJ9790-000</t>
+  </si>
+  <si>
+    <t>FIST-GCO2-FC6-GV</t>
+  </si>
+  <si>
+    <t>FIST® GC02 Fiber Optic Splice Closure, Heat Shrink or Gold Gel Cable sealing, size FC, no pre-installed fiber trays, 6 round ports + 1 oval port, with test valve and grounding option</t>
+  </si>
+  <si>
+    <t>CJ9791-000</t>
+  </si>
+  <si>
+    <t>FIST-GCO2-FD6-NV</t>
+  </si>
+  <si>
+    <t>FIST® GC02 Fiber Optic Splice Closure, Heat Shrink or Gold Gel Cable sealing, size FD, no pre-installed fiber trays, 6 round ports + 1 oval port, with test valve</t>
+  </si>
+  <si>
+    <t>CJ9792-000</t>
+  </si>
+  <si>
+    <t>FIST-GCO2-FC6-NV</t>
+  </si>
+  <si>
+    <t>FIST® GC02 Fiber Optic Splice Closure, Heat Shrink or Gold Gel Cable sealing, size FC, no pre-installed fiber trays, 6 round ports + 1 oval port, with test valve</t>
+  </si>
+  <si>
+    <t>CJ9787-000</t>
+  </si>
+  <si>
+    <t>FIST-GCO2-FD6-NN</t>
+  </si>
+  <si>
+    <t>FIST® GC02 Fiber Optic Splice Closure, Heat Shrink or Gold Gel Cable sealing, size FD, no pre-installed fiber trays, 6 round ports + 1 oval port</t>
+  </si>
+  <si>
+    <t>CK0291-000</t>
+  </si>
+  <si>
+    <t>FIST-GCO2-FC8-NN</t>
+  </si>
+  <si>
+    <t>FIST® GC02 Fiber Optic Splice Closure, Heat Shrink or Gold Gel Cable sealing, size FC, no pre-installed fiber trays, 8 round ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239961</t>
+  </si>
+  <si>
+    <t>760239961</t>
+  </si>
+  <si>
+    <t>FACT-2ESPLS04</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 2E high, loaded with 24 trays for holding up to 4 SMOUV type splices per tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239962</t>
+  </si>
+  <si>
+    <t>760239962</t>
+  </si>
+  <si>
+    <t>FACT-2ESPLA04</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 2E high, loaded with 24 trays for holding up to 4 ANT type splices per tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239966</t>
+  </si>
+  <si>
+    <t>760239966</t>
+  </si>
+  <si>
+    <t>FACT-3ESPLA04</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 3E high, loaded with 36 trays for holding up to 4 ANT type splices per tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239968</t>
+  </si>
+  <si>
+    <t>760239968</t>
+  </si>
+  <si>
+    <t>FACT-3ESPLA12</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 3E high, loaded with 24 trays for holding up to 12 ANT type splices per tray</t>
+  </si>
+  <si>
+    <t>BUDI-R24JP0309A</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Terminal, 24-position, SC/APC, Indoor plenum cable, MPO at far end, 100 ft</t>
+  </si>
+  <si>
+    <t>BUDI-R24JP0619A</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Terminal, 24-position, SC/APC, Indoor plenum cable, MPO at far end, 200 ft</t>
+  </si>
+  <si>
+    <t>BUDI-R24JP1529A</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Terminal, 24-position, SC/APC, Indoor plenum cable, MPO at far end, 500 ft</t>
+  </si>
+  <si>
+    <t>BUDI-R24NP0309A</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Terminal, 24-position, SC/UPC, Indoor plenum cable, MPO at far end, 100 ft</t>
+  </si>
+  <si>
+    <t>BUDI-R24NP3059A</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Terminal, 24-position, SC/UPC, Indoor plenum cable, MPO at far end, 1000 ft</t>
+  </si>
+  <si>
+    <t>BUDI-R24JP0159D</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Terminal, 24-position, SC/APC, Indoor plenum cable, no connector at far end, 50 ft</t>
+  </si>
+  <si>
+    <t>BUDI-R24JP3059D</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Terminal, 24-position, SC/APC, Indoor plenum cable, no connector at far end, 1000 ft</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760255704</t>
+  </si>
+  <si>
+    <t>760255704</t>
+  </si>
+  <si>
+    <t>BUDI-1S-T-A-16S216CS</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 16 SC/APC adapters, single circuit FIST splice trays for 16 SMOUV splices</t>
+  </si>
+  <si>
+    <t>817678-000</t>
+  </si>
+  <si>
+    <t>FIST-GCO2-BC6-GN</t>
+  </si>
+  <si>
+    <t>FIST® GC02 Fiber Optic Splice Closure, Heat Shrink or Gold Gel Cable sealing, size BC, no pre-installed fiber trays, 6 round ports + 1 oval port</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760238357</t>
+  </si>
+  <si>
+    <t>760238357</t>
+  </si>
+  <si>
+    <t>F-BUDI-S-SKIRT-12</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Protective Cable Skirt, 12 inches long</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760238358</t>
+  </si>
+  <si>
+    <t>760238358</t>
+  </si>
+  <si>
+    <t>F-BUDI-S-SKIRT-24</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Protective Cable Skirt, 24 inches long</t>
+  </si>
+  <si>
+    <t>BUDI-R24JC0919D</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Terminal, 24-position, SC/APC, Indoor/Outdoor riser cable, no connector at far end, 300 ft</t>
+  </si>
+  <si>
+    <t>BUDI-R24JC1529D</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Terminal, 24-position, SC/APC, Indoor/Outdoor riser cable, no connector at far end, 500 ft</t>
+  </si>
+  <si>
+    <t>BUDI-R24NC0919D</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Terminal, 24-position, SC/UPC, Indoor/Outdoor riser cable, no connector at far end, 300 ft</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239967</t>
+  </si>
+  <si>
+    <t>760239967</t>
+  </si>
+  <si>
+    <t>FACT-3ESPLS12</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 3E high, loaded with 18 trays for holding up to 12 SMOUV type splices per tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760254635</t>
+  </si>
+  <si>
+    <t>760254635</t>
+  </si>
+  <si>
+    <t>FACT-1ESPLR02</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 1E high, loaded with 6 trays for holding up to 2x12 ribbon SMOUV type splices per tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760254637</t>
+  </si>
+  <si>
+    <t>760254637</t>
+  </si>
+  <si>
+    <t>FACT-3ESPLR02</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 3E high, loaded with 18 trays for holding up to 2x12 ribbon SMOUV type splices per tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760254638</t>
+  </si>
+  <si>
+    <t>760254638</t>
+  </si>
+  <si>
+    <t>FACT-4ESPLR02</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 4E high, loaded with 24 trays for holding up to 2x12 ribbon SMOUV type splices per tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760253816</t>
+  </si>
+  <si>
+    <t>760253816</t>
+  </si>
+  <si>
+    <t>FACT-FRSPL22</t>
+  </si>
+  <si>
+    <t>Variant of FACT-ODF</t>
+  </si>
+  <si>
+    <t>FACT® Splice frame, for holding up to 60 FACT splice elements</t>
+  </si>
+  <si>
+    <t>483578-000</t>
+  </si>
+  <si>
+    <t>FIST-GCO2-BC6-NN</t>
+  </si>
+  <si>
+    <t>539096-000</t>
+  </si>
+  <si>
+    <t>FIST-GCO2-BC16-GV</t>
+  </si>
+  <si>
+    <t>FIST® GC02 Fiber Optic Splice Closure, Heat Shrink or Gold Gel Cable sealing, size BC, no pre-installed fiber trays, 16 round ports + 1 oval port with grounding, with test valve</t>
+  </si>
+  <si>
+    <t>539662-000</t>
+  </si>
+  <si>
+    <t>FIST-GCO2-BE16-GN</t>
+  </si>
+  <si>
+    <t>FIST® GC02 Fiber Optic Splice Closure, Heat Shrink or Gold Gel Cable sealing, size BE, no pre-installed fiber trays, 16 round ports + 1 oval port</t>
+  </si>
+  <si>
+    <t>134894-000</t>
+  </si>
+  <si>
+    <t>FIST-GCO2-BD16-NN</t>
+  </si>
+  <si>
     <t>018632-000</t>
   </si>
   <si>
     <t>FIST-GCO2-BE16-NN</t>
   </si>
   <si>
-    <t>FIST® GC02 Fiber Optic Splice Closure, Heat Shrink or Gold Gel Cable sealing, size BE, no pre-installed fiber trays, 16 round ports + 1 oval port</t>
-[...1 lines deleted...]
-  <si>
     <t>1-1154036-7</t>
   </si>
   <si>
     <t>BUDI-1S-TB-16-S2-48-E-S</t>
   </si>
   <si>
     <t>BUDI™ Fiber Optic Wall mount Enclosure, 16 SC/APC adapters, single element FIST splice trays for 48 SMOUV splices</t>
   </si>
   <si>
-    <t>FIST-GCO2-F</t>
-[...20 lines deleted...]
-    <t>BUDI™ Rapid Terminal, 24-position, SC/UPC, Indoor/Outdoor riser cable, no connector at far end, 300 ft</t>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760237241</t>
+  </si>
+  <si>
+    <t>760237241</t>
+  </si>
+  <si>
+    <t>BUDI-FS-TS224-US00</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure with FOSC Management System, 24 SC/APC ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760237456</t>
+  </si>
+  <si>
+    <t>760237456</t>
+  </si>
+  <si>
+    <t>F-BENDCONTROL</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Bend Radius Limiter</t>
+  </si>
+  <si>
+    <t>Bend radius limiter</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760237400</t>
+  </si>
+  <si>
+    <t>760237400</t>
+  </si>
+  <si>
+    <t>BUDI-S-SEAL-BLIND-PG29</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Cable Sealing Kit for for single cable with a diameter from 15 up to 26mm, no cable fixation</t>
+  </si>
+  <si>
+    <t>Cable sealing</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760235991</t>
+  </si>
+  <si>
+    <t>760235991</t>
+  </si>
+  <si>
+    <t>BUDI-S-PTS-US00</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wrap around Cable Sealing Kit for for pigtails and cables with a diameter up to 5 mm, no cable fixation</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760236930</t>
+  </si>
+  <si>
+    <t>760236930</t>
+  </si>
+  <si>
+    <t>BUDI-S-4X15-US00</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Cable Sealing Kit for up to 4 cables with 15mm cable diameter</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760237239</t>
+  </si>
+  <si>
+    <t>760237239</t>
+  </si>
+  <si>
+    <t>BUDI-FS-SPNNNN</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure with FOSC Management System, no adapters</t>
   </si>
   <si>
     <t>CZ2188-000</t>
   </si>
   <si>
     <t>BUDI-2S-SEAL-MAIN-01-(57)</t>
   </si>
   <si>
     <t>BUDI™ 2S / IFEB10 Main seal, single cable max diameter 15mm - 57 Pieces</t>
   </si>
   <si>
     <t>BUDI-2S | IFEB-10</t>
   </si>
   <si>
-    <t>Cable sealing</t>
-[...1 lines deleted...]
-  <si>
     <t>CW2715-000</t>
   </si>
   <si>
     <t>BUDI-2S-SEAL-12X5-(57)</t>
   </si>
   <si>
     <t>BUDI™ 2S / IFEB10 Drop seal, 12 cables max diameter 5mm - 57 Pieces</t>
   </si>
   <si>
     <t>CZ0929-000</t>
   </si>
   <si>
     <t>BUDI-2S-SEAL-4X7-(57)</t>
   </si>
   <si>
     <t>BUDI™ 2S / IFEB10 Branch seal, 4 cables max diameter 7mm - 57 Pieces</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760260283</t>
   </si>
   <si>
     <t>760260283</t>
   </si>
   <si>
     <t>BUDI-FS-TS224-SL</t>
   </si>
   <si>
     <t>BUDI™ Fiber Optic Wall Mount Enclosure for Splice/Patch, 24 SC/APC Sliding adapters, C-Tray</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760260285</t>
   </si>
   <si>
     <t>760260285</t>
   </si>
   <si>
     <t>BUDI-FS32-ADPSL</t>
   </si>
   <si>
     <t>BUDI™ Fiber Optic Wall mount Enclosure with FOSC Management System, 36 SC/APC Sliding Adapters, (1) pre-terminated pigtail</t>
   </si>
   <si>
-    <t>483578-000</t>
-[...5 lines deleted...]
-    <t>FIST® GC02 Fiber Optic Splice Closure, Heat Shrink or Gold Gel Cable sealing, size BC, no pre-installed fiber trays, 6 round ports + 1 oval port</t>
+    <t>GAK-FEC001</t>
+  </si>
+  <si>
+    <t>FEC Fiber Entrance Cabinet Grounding Kit for armored OSP cable</t>
+  </si>
+  <si>
+    <t>Grounding kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760254941</t>
+  </si>
+  <si>
+    <t>760254941</t>
+  </si>
+  <si>
+    <t>FACT-5ESPLS04</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 5E high, loaded with 60 trays for holding up to 4 SMOUV type splices per tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760259878</t>
+  </si>
+  <si>
+    <t>760259878</t>
+  </si>
+  <si>
+    <t>FACT-6ESPLS04</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 6E high, loaded with 72 trays for holding up to 4 SMOUV type splices per tray</t>
+  </si>
+  <si>
+    <t>CS5114-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-LOOPBRCKT-01</t>
+  </si>
+  <si>
+    <t>Loop bracket accessory kit for BUDI™ S and IFEB-40</t>
+  </si>
+  <si>
+    <t>BUDI-S | IFEB-40</t>
+  </si>
+  <si>
+    <t>Loop bracket</t>
+  </si>
+  <si>
+    <t>CS6981-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-LOOPBRCKT-01</t>
+  </si>
+  <si>
+    <t>Loop bracket accessory kit for BUDI™ M and IFEB-50</t>
+  </si>
+  <si>
+    <t>CX2841-000</t>
+  </si>
+  <si>
+    <t>BUDI-1S-LOOPBRCKT-01</t>
+  </si>
+  <si>
+    <t>Loop bracket accessory kit for BUDI™1 S and IFEB-30</t>
+  </si>
+  <si>
+    <t>EG9855-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-T-A-24S124CS</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 24 SC/UPC adapters, single circuit FIST splice trays for 24 SMOUV splices</t>
+  </si>
+  <si>
+    <t>EH0402-000</t>
+  </si>
+  <si>
+    <t>BUDI-2S-T-04S2ES</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 4 SC/APC adapters, single element FIST splice trays for SMOUV splices</t>
+  </si>
+  <si>
+    <t>EH1821-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-TA-B-36S236CS</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 36 SC/APC adapters, single circuit FIST splice trays for 36 SMOUV splices</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760245234</t>
+  </si>
+  <si>
+    <t>760245234</t>
+  </si>
+  <si>
+    <t>BUDI-M-SKIRT-36</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Protective Cable Skirt, 36 inches long</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760243195</t>
+  </si>
+  <si>
+    <t>760243195</t>
+  </si>
+  <si>
+    <t>BUDI-FS-TS232-SPLTR</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Accessory kit holding 1 FOSC tray, 1 1x32 splitter tray and 32 SC/APC adapter/pigtails</t>
+  </si>
+  <si>
+    <t>BUDI-SAJ32SA-MV</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Accessory kit holding 1 feeder splice tray, 1 1x32 FPS PnP module, 32 installed SC/APC slide adapters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760248341</t>
+  </si>
+  <si>
+    <t>760248341</t>
+  </si>
+  <si>
+    <t>BUDI-1S-T-A-12S232ES</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 12 SC/APC adapters, single element FIST splice trays for 32 SMOUV splices</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760245276</t>
+  </si>
+  <si>
+    <t>760245276</t>
+  </si>
+  <si>
+    <t>BUDI-FM-TS248-US00</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall Mount Enclosure for Splice/Patch, 48 SC/APC adapters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760248830</t>
+  </si>
+  <si>
+    <t>760248830</t>
+  </si>
+  <si>
+    <t>BUDI-FM-TL148-US00</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall Mount Enclosure for Splice/Patch, 48 LC/UPC adapters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760257108</t>
+  </si>
+  <si>
+    <t>760257108</t>
+  </si>
+  <si>
+    <t>BUDI-FM-TS236-US00</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall Mount Enclosure for Splice/Patch, 36 SC/APC adapters</t>
+  </si>
+  <si>
+    <t>CU1193-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-SP-B</t>
+  </si>
+  <si>
+    <t>CU7645-000</t>
+  </si>
+  <si>
+    <t>FIST-GCO2-FD6-GN</t>
+  </si>
+  <si>
+    <t>FIST® GC02 Fiber Optic Splice Closure, Heat Shrink or Gold Gel Cable sealing, size FD, no pre-installed fiber trays, 6 round ports + 1 oval port; with grounding option</t>
+  </si>
+  <si>
+    <t>CU4159-000</t>
+  </si>
+  <si>
+    <t>FIST-GCO2-BF8-NN</t>
+  </si>
+  <si>
+    <t>FIST® GC02 Fiber Optic Splice Closure, Heat Shrink or Gold Gel Cable sealing, size BF, no pre-installed fiber trays, 8 round ports + 2 oval ports</t>
+  </si>
+  <si>
+    <t>CV7576-000</t>
+  </si>
+  <si>
+    <t>BUDI-2S-SP-24EA</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, single element FIST splice trays for 24 ANT splices</t>
+  </si>
+  <si>
+    <t>CV6732-000</t>
+  </si>
+  <si>
+    <t>BUDI-1S-T-B-12L216CS</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 12 LC/APC ports, single circuit FIST splice trays for 16 SMOUV splices</t>
+  </si>
+  <si>
+    <t>CV6736-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-T-A-24S124ES</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 24 SC/UPC adapters, single element FIST splice trays for 24 SMOUV splices</t>
+  </si>
+  <si>
+    <t>CW3858-000</t>
+  </si>
+  <si>
+    <t>BUDI-2S-T-04L1ES</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 4 LC/UPC ports, single element FIST splice trays for SMOUV splices</t>
+  </si>
+  <si>
+    <t>CW7056-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-APACK-08-L1-A</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Adapter Pack, 4 singlemode duplex LC/UPC adapters, blue, 8 terminations on one sliding part</t>
+  </si>
+  <si>
+    <t>CW7057-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-APACK-08-L2-A</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Adapter Pack, 4 singlemode duplex LC/APC adapters, green, 8 Terminations on one sliding part</t>
+  </si>
+  <si>
+    <t>CW7861-000</t>
+  </si>
+  <si>
+    <t>BUDI-1S-T-A-24L232ES</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 24 LC/APC ports, single element FIST splice trays for 32 SMOUV splices</t>
+  </si>
+  <si>
+    <t>CW7892-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-T-A-24S248CS</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 24 SC/APC adapters, single circuit FIST splice trays for 48 SMOUV splices</t>
+  </si>
+  <si>
+    <t>CX0192-000</t>
+  </si>
+  <si>
+    <t>BUDI-1S-T-B</t>
+  </si>
+  <si>
+    <t>CX7872-000</t>
+  </si>
+  <si>
+    <t>BUDI-PON-24-L2-S</t>
+  </si>
+  <si>
+    <t>CY1074-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-SEAL-24x7</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wrap around Cable Sealing Kit for up to 24 cables with max 7mm cable diameter</t>
+  </si>
+  <si>
+    <t>CY3562-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-T-B</t>
+  </si>
+  <si>
+    <t>CY6955-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-SEAL-4x15-MINI-BO1</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wrap around Cable Sealing Kit for up to 4 mini-breakout cables with 8.2mm cable diameter</t>
+  </si>
+  <si>
+    <t>CY8504-000</t>
+  </si>
+  <si>
+    <t>BUDI-S/M-INLINE-SEAL</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Cable Sealing Kit for cable feed-through from top for cables with up to 18mm cable diameter</t>
+  </si>
+  <si>
+    <t>CZ0842-000</t>
+  </si>
+  <si>
+    <t>BUDI-2S-T-08S2ES</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 8 SC/APC adapters, single element FIST splice trays for SMOUV splices</t>
+  </si>
+  <si>
+    <t>CZ3751-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-APACK-12-S2-P</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Adapter Pack, 12 singlemode SC/APC adapters, green, with pigtails, two sliding parts</t>
+  </si>
+  <si>
+    <t>CZ3753-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-APACK-12-L1-P</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Adapter Pack, 6 duplex LC/UPC adapters, blue, with pigtails, 12 terminations on two sliding parts</t>
+  </si>
+  <si>
+    <t>CZ3754-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-APACK-12-L2-P</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Adapter Pack, 6 duplex LC/APC adapters, green, with pigtails, 12 terminations on two sliding parts</t>
+  </si>
+  <si>
+    <t>CZ3412-000</t>
+  </si>
+  <si>
+    <t>BUDI-2S-SP-36ES</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, single element FIST splice trays for 36 SMOUV splices</t>
+  </si>
+  <si>
+    <t>CZ3625-000</t>
+  </si>
+  <si>
+    <t>BUDI-2S-T-00NNES</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, no adapters, single element FIST splice trays for SMOUV splices</t>
+  </si>
+  <si>
+    <t>CZ3745-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-APACK-12-S1-A</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Adapter Pack, 12 singlemode SC/UPC adapters, blue, two sliding parts</t>
+  </si>
+  <si>
+    <t>CZ4661-000</t>
+  </si>
+  <si>
+    <t>FIST-GCO2-BD8-GV</t>
+  </si>
+  <si>
+    <t>FIST® GC02 Fiber Optic Splice Closure, Heat Shrink or Gold Gel Cable sealing, size BD, no pre-installed fiber trays, 8 round ports + 2 oval ports, with test valve</t>
+  </si>
+  <si>
+    <t>CZ3748-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-APACK-12-L1-A</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Adapter Pack, 6 duplex LC/UPC adapters, blue, 12 terminations on two sliding parts</t>
+  </si>
+  <si>
+    <t>CZ3749-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-APACK-12-L2-A</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Adapter Pack,  6 duplex LC/APC adapters, green, 12 terminations on two sliding parts</t>
+  </si>
+  <si>
+    <t>CZ9129-000</t>
+  </si>
+  <si>
+    <t>BUDI-2S-T-12L1ES</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 12 LC/UPC ports, single element FIST splice trays for SMOUV splices</t>
+  </si>
+  <si>
+    <t>CZ9348-000</t>
+  </si>
+  <si>
+    <t>BUDI-1S-T-A-16S216ES</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 16 SC/APC adapters, single element FIST splice trays for 16 SMOUV splices</t>
+  </si>
+  <si>
+    <t>CR8316-000</t>
+  </si>
+  <si>
+    <t>BUDI-PARKING-LC-(10)-RU</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Parking Lot Kit for holding LC-style connectors</t>
+  </si>
+  <si>
+    <t>Fiber cartridge</t>
+  </si>
+  <si>
+    <t>CS0815-000</t>
+  </si>
+  <si>
+    <t>BUDI-PON-48-L2-S</t>
+  </si>
+  <si>
+    <t>CS2130-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-SP-B</t>
+  </si>
+  <si>
+    <t>CS1390-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-SEAL-2x20</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wrap around Cable Sealing Kit for up to 2 cables with a cable diameter of  max  20 mm</t>
+  </si>
+  <si>
+    <t>CS5059-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-SEAL-24x7</t>
+  </si>
+  <si>
+    <t>CS3620-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-SEAL-24x5</t>
+  </si>
+  <si>
+    <t>CS6975-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-TB-B</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, empty for holding PON Application kits, with lock</t>
+  </si>
+  <si>
+    <t>CS6977-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-SEAL-6x10</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Cable Sealing Kit for up to 6 cables with 10mm cable diameter</t>
+  </si>
+  <si>
+    <t>CS8151-000</t>
+  </si>
+  <si>
+    <t>BUDI-PON-96-L2-S</t>
+  </si>
+  <si>
+    <t>CS6978-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-SEAL-6x15</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Cable Sealing Kit for up to 6 cables with 15mm cable diameter</t>
+  </si>
+  <si>
+    <t>CS6267-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-TB-B</t>
+  </si>
+  <si>
+    <t>CS6979-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-SEAL-3x20</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wrap around Cable Sealing Kit for up to 3 cables with max 20mm cable diameter</t>
+  </si>
+  <si>
+    <t>FEC-ACCCLMP01</t>
+  </si>
+  <si>
+    <t>FEC Stackable Cable Clamp Kit for OSP cable (maximum cable outer diameter: 10mm to 28mm)</t>
+  </si>
+  <si>
+    <t>Fiber cable clamp</t>
+  </si>
+  <si>
+    <t>FEC-ACCGND02</t>
+  </si>
+  <si>
+    <t>FEC Fiber Entrance Cabinet Grounding Kit</t>
+  </si>
+  <si>
+    <t>FEC-36</t>
+  </si>
+  <si>
+    <t>Fiber Optic Entrance Cabinet, 36 Drawers, Wall mounted</t>
+  </si>
+  <si>
+    <t>593852-000</t>
+  </si>
+  <si>
+    <t>FIST-GCO2-BD6-NV</t>
+  </si>
+  <si>
+    <t>FIST® GC02 Fiber Optic Splice Closure, Heat Shrink or Gold Gel Cable sealing, size BD, no pre-installed fiber trays, 6 round ports + 1 oval port, with test valve</t>
   </si>
   <si>
     <t>739184-000</t>
   </si>
   <si>
     <t>FIST-GCO2-BC6-NV</t>
   </si>
   <si>
     <t>FIST® GC02 Fiber Optic Splice Closure, Heat Shrink or Gold Gel Cable sealing, size BC, no pre-installed fiber trays, 6 round ports + 1 oval port, with test valve</t>
-  </si>
-[...976 lines deleted...]
-    <t>BUDI™ Fiber Optic Wall mount Enclosure, 16 SC/APC adapters, single circuit FIST splice trays for 16 SMOUV splices</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -2462,75 +2423,75 @@
         </left>
         <right style="thin">
           <color rgb="FF808080"/>
         </right>
         <top style="thin">
           <color rgb="FF808080"/>
         </top>
         <bottom style="thin">
           <color rgb="FF808080"/>
         </bottom>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="1">
     <tableStyle name="tableHeader" pivot="0" count="1">
       <tableStyleElement type="headerRow" dxfId="0"/>
     </tableStyle>
   </tableStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J240" totalsRowShown="0">
-  <autoFilter ref="A1:J240"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J236" totalsRowShown="0">
+  <autoFilter ref="A1:J236"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Requirements"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fm" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fs" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact-wr/fact-wr" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760245277" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fm" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact-wr/item760260297" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact-wr/fact-wr" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760260582" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/item691396-000" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/item707550-000" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/item742376-000" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcu0593-000" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239958" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239970" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239959" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239960" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239971" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239972" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239957" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239973" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239963" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/itemcj9789-000" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-f" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/itemcj9788-000" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-f" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/itemck0292-000" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-f" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/itemck1464-000" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-f" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/itemck6370-000" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-f" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760260282" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fs" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760260284" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fs" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760258493" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760254636" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760254639" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760254640" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24nc1529d" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jc0309a" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jc0919a" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jc0159a" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760243100" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-frame-accessories/fact-odf-accessories" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/item153396-000" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/item278734-000" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/item392494-000" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/item489476-000" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/item498532-000" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/item337058-000" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs1755-000" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-s" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs1388-000" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs1389-000" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs0813-000" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-s" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs8158-000" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs8162-000" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs6980-000" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs7745-000" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/itemcu5778-000" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/itemcu4156-000" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/itemcu4157-000" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/itemcu4158-000" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcu9010-000" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcv5903-000" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcv5901-000" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcw6630-000" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760245060" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/itemfec-10k" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/fec" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/itemfec-12" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/fec" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/itemfec-6" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/fec" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/itemfec-18-rm" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/fec" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/itemfec-24" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/fec" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239964" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239969" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760237455" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760237397" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fs" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcw6634-000" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcw7713-000" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-s" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcw8112-000" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcx0191-000" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcw8864-000" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcx0193-000" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcx7652-000" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy1283-000" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy1303-000" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy6954-000" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy3250-000" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy3251-000" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy8979-000" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy3560-000" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-s" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy8994-000" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy9076-000" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz3746-000" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/itemcz7814-000" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz8806-000" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemef3731-000" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemeg0550-000" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-s" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemeg8244-000" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/item935758-000" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/item845110-000" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemeh1646-000" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemeh6396-000" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/itemck9328-000" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/itemck9329-000" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs0814-000" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-odf" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/item521266-000" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/item615598-000" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/item664464-000" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/item669976-000" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760245233" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcx6271-000" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760236276" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz6481-000" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239965" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jc0619c" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jp0159a" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jp3059a" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24np0159a" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24np0619a" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24np1529a" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jp0619d" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-s" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/fec" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/item018632-000" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item1-1154036-7" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-f" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jc0919d" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jc1529d" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24nc0919d" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz2188-000" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcw2715-000" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz0929-000" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760260283" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fs" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760260285" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fs" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/item483578-000" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/item739184-000" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/item593852-000" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760245234" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760243195" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-saj32sa-mv" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760248341" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy4133-000" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy4134-000" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jc3059a" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760254941" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760259878" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs5114-000" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs6981-000" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcx2841-000" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760263876" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-frame-accessories/fact-odf-accessories" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760245276" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fm" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760248830" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fm" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760257108" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fm" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/itemgak-fec001" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/item134894-000" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/item817678-000" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760235991" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239961" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239962" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239966" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239968" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs0815-000" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs2130-000" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-s" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs1390-000" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs5059-000" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs3620-000" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs6975-000" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs6977-000" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs8151-000" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs6978-000" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs6267-000" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-s" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs6979-000" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcu1193-000" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/itemcu7645-000" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-f" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/itemcu4159-000" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcv7576-000" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcv6732-000" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcv6736-000" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-s" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcw3858-000" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/itemcj9790-000" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-f" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/itemcj9791-000" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-f" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/itemcj9792-000" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-f" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/itemcj9787-000" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-f" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/itemck0291-000" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-f" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239967" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760254635" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760254637" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760254638" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760253816" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-odf" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/item539096-000" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/item539662-000" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760238357" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760238358" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760236930" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760237239" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fs" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760237241" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fs" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760237456" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760237400" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760245057" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760245059" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760245062" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemef3711-000" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemef8525-000" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemeg9855-000" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-s" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemeh0402-000" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcx7872-000" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy1074-000" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy3562-000" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-s" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy6955-000" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy8992-000" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy8504-000" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz0842-000" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz3751-000" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz3753-000" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz3754-000" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz3412-000" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz3625-000" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz3745-000" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/itemcz4661-000" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz3748-000" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz3749-000" TargetMode="External" /><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz9129-000" TargetMode="External" /><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/itemfec-accclmp01" TargetMode="External" /><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/itemfec-accgnd02" TargetMode="External" /><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/itemfec-36" TargetMode="External" /><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/fec" TargetMode="External" /><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemeh1821-000" TargetMode="External" /><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcr8316-000" TargetMode="External" /><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcw7056-000" TargetMode="External" /><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcw7057-000" TargetMode="External" /><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcw7861-000" TargetMode="External" /><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcw7892-000" TargetMode="External" /><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-s" TargetMode="External" /><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcx0192-000" TargetMode="External" /><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz9348-000" TargetMode="External" /><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24np3059a" TargetMode="External" /><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jp0159d" TargetMode="External" /><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jp3059d" TargetMode="External" /><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jp0309a" TargetMode="External" /><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jp0619a" TargetMode="External" /><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jp1529a" TargetMode="External" /><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24np0309a" TargetMode="External" /><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760255704" TargetMode="External" /><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239965" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcx6271-000" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760236276" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz6481-000" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760245060" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760245233" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/item707550-000" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/item742376-000" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760237455" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760237397" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fs" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239958" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239970" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239959" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239960" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239971" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239972" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239957" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239973" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239963" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239964" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239969" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/item337058-000" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/item392494-000" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/item664464-000" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/item669976-000" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/item691396-000" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/item615598-000" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/item489476-000" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/item498532-000" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/item521266-000" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy1283-000" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy1303-000" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy6954-000" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy3250-000" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy3251-000" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy3560-000" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-s" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy9076-000" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz3746-000" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/itemcz7814-000" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz8806-000" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs1755-000" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-s" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs1388-000" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs1389-000" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs0813-000" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-s" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs8158-000" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs6980-000" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs7745-000" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/itemcu5778-000" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/itemcu4156-000" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/itemcu4157-000" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/itemcu4158-000" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcu9010-000" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcv5903-000" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcv5901-000" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcw6630-000" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/item935758-000" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/itemck0292-000" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-f" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/itemck1464-000" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-f" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/itemck6370-000" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-f" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/itemck9328-000" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/itemck9329-000" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs0814-000" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcw6634-000" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcw7713-000" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-s" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcw8112-000" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcx0191-000" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcw8864-000" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcx0193-000" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcx7652-000" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/item845110-000" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/itemcj9789-000" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-f" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/itemcj9788-000" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-f" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemef3731-000" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemeg0550-000" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-s" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemeg8244-000" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemeh1646-000" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemeh6396-000" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/itemfec-10k" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/fec" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/itemfec-12" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/fec" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/itemfec-6" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/fec" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/itemfec-18-rm" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/fec" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/itemfec-24" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/fec" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760254640" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760258493" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact-wr/item760260297" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact-wr/fact-wr" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760260582" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fm" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fs" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact-wr/fact-wr" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-odf" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/item153396-000" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/item278734-000" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24nc1529d" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jc0309a" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jc0919a" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jc0159a" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760254636" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760254639" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760243100" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-frame-accessories/fact-odf-accessories" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760260282" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fs" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760260284" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fs" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760245277" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fm" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jc0619c" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jp0159a" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jp3059a" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24np0159a" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24np0619a" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24np1529a" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jp0619d" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcu0593-000" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs8162-000" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-s" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/fec" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-f" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy4133-000" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy4134-000" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jc3059a" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760245057" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760245059" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760245062" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemef3711-000" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemef8525-000" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/itemcj9790-000" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-f" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/itemcj9791-000" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-f" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/itemcj9792-000" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-f" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/itemcj9787-000" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-f" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/itemck0291-000" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-f" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239961" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239962" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239966" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239968" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jp0309a" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jp0619a" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jp1529a" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24np0309a" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24np3059a" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jp0159d" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jp3059d" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760255704" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/item817678-000" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760238357" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760238358" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jc0919d" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jc1529d" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24nc0919d" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239967" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760254635" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760254637" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760254638" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760253816" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-odf" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/item483578-000" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/item539096-000" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/item539662-000" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/item134894-000" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/item018632-000" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item1-1154036-7" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760237241" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fs" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760237456" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760237400" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760235991" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760236930" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760237239" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fs" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz2188-000" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcw2715-000" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz0929-000" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760260283" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fs" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760260285" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fs" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/itemgak-fec001" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760254941" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760259878" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs5114-000" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs6981-000" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcx2841-000" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemeg9855-000" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-s" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemeh0402-000" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemeh1821-000" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760245234" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760243195" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-saj32sa-mv" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760248341" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760245276" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fm" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760248830" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fm" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760257108" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fm" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcu1193-000" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/itemcu7645-000" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-f" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/itemcu4159-000" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcv7576-000" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcv6732-000" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcv6736-000" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-s" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcw3858-000" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcw7056-000" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcw7057-000" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcw7861-000" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcw7892-000" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-s" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcx0192-000" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcx7872-000" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy1074-000" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy3562-000" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-s" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy6955-000" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy8504-000" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz0842-000" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz3751-000" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz3753-000" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz3754-000" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz3412-000" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz3625-000" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz3745-000" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/itemcz4661-000" TargetMode="External" /><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz3748-000" TargetMode="External" /><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz3749-000" TargetMode="External" /><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz9129-000" TargetMode="External" /><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz9348-000" TargetMode="External" /><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcr8316-000" TargetMode="External" /><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs0815-000" TargetMode="External" /><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs2130-000" TargetMode="External" /><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-s" TargetMode="External" /><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs1390-000" TargetMode="External" /><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs5059-000" TargetMode="External" /><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs3620-000" TargetMode="External" /><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs6975-000" TargetMode="External" /><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs6977-000" TargetMode="External" /><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs8151-000" TargetMode="External" /><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs6978-000" TargetMode="External" /><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs6267-000" TargetMode="External" /><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-s" TargetMode="External" /><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs6979-000" TargetMode="External" /><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/itemfec-accclmp01" TargetMode="External" /><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/itemfec-accgnd02" TargetMode="External" /><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/itemfec-36" TargetMode="External" /><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/fec" TargetMode="External" /><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/item593852-000" TargetMode="External" /><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/item739184-000" TargetMode="External" /><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:J240"/>
+  <dimension ref="A1:J236"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="24.41796875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="29.84765625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="36.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="165.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15.27734375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="19.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="37.84765625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="29.27734375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
@@ -2540,6173 +2501,6076 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="C2" t="s">
         <v>11</v>
       </c>
+      <c r="B2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C2" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="D2" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="E2" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F2" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G2" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="H2" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
-        <v>17</v>
+        <v>19</v>
+      </c>
+      <c r="B3" t="s">
+        <v>20</v>
       </c>
       <c r="C3" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="D3" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="F3" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="G3" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="H3" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
-        <v>20</v>
+        <v>27</v>
+      </c>
+      <c r="B4" t="s">
+        <v>28</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="D4" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="F4" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="G4" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="H4" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
-        <v>22</v>
+        <v>30</v>
+      </c>
+      <c r="B5" t="s">
+        <v>31</v>
       </c>
       <c r="C5" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="D5" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="F5" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H5" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="B6" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D6" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="E6" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F6" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="G6" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="H6" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="B7" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>42</v>
+      </c>
+      <c r="C7" t="s">
+        <v>21</v>
       </c>
       <c r="D7" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="F7" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G7" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="H7" t="s">
-        <v>26</v>
+        <v>44</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="B8" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="D8" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>48</v>
       </c>
       <c r="F8" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="G8" t="s">
-        <v>25</v>
+        <v>50</v>
       </c>
       <c r="H8" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="B9" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D9" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="F9" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="G9" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="H9" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="B10" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>57</v>
+      </c>
+      <c r="C10" t="s">
+        <v>21</v>
       </c>
       <c r="D10" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="F10" t="s">
-        <v>48</v>
+        <v>23</v>
       </c>
       <c r="G10" t="s">
-        <v>49</v>
+        <v>59</v>
       </c>
       <c r="H10" t="s">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>54</v>
+        <v>62</v>
       </c>
       <c r="B11" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
       <c r="D11" t="s">
-        <v>56</v>
+        <v>65</v>
+      </c>
+      <c r="E11" t="s">
+        <v>15</v>
       </c>
       <c r="F11" t="s">
-        <v>48</v>
+        <v>23</v>
       </c>
       <c r="G11" t="s">
-        <v>49</v>
+        <v>66</v>
       </c>
       <c r="H11" t="s">
-        <v>50</v>
+        <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>57</v>
+        <v>68</v>
       </c>
       <c r="B12" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>69</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>13</v>
       </c>
       <c r="D12" t="s">
-        <v>60</v>
+        <v>70</v>
+      </c>
+      <c r="E12" t="s">
+        <v>15</v>
       </c>
       <c r="F12" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G12" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="H12" t="s">
-        <v>61</v>
+        <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="B13" t="s">
-        <v>64</v>
+        <v>73</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>41</v>
+        <v>13</v>
       </c>
       <c r="D13" t="s">
-        <v>65</v>
+        <v>74</v>
       </c>
       <c r="E13" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F13" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="G13" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="H13" t="s">
-        <v>43</v>
+        <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="B14" t="s">
-        <v>68</v>
+        <v>77</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>41</v>
+        <v>13</v>
       </c>
       <c r="D14" t="s">
-        <v>69</v>
+        <v>78</v>
       </c>
       <c r="E14" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F14" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="G14" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="H14" t="s">
-        <v>43</v>
+        <v>18</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>71</v>
+        <v>80</v>
       </c>
       <c r="B15" t="s">
-        <v>72</v>
+        <v>81</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>41</v>
+        <v>13</v>
       </c>
       <c r="D15" t="s">
-        <v>73</v>
+        <v>82</v>
       </c>
       <c r="E15" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F15" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="G15" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="H15" t="s">
-        <v>43</v>
+        <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="B16" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>41</v>
+        <v>13</v>
       </c>
       <c r="D16" t="s">
-        <v>77</v>
+        <v>86</v>
       </c>
       <c r="E16" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F16" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="G16" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="H16" t="s">
-        <v>43</v>
+        <v>18</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>79</v>
+        <v>88</v>
       </c>
       <c r="B17" t="s">
-        <v>80</v>
+        <v>89</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>41</v>
+        <v>13</v>
       </c>
       <c r="D17" t="s">
-        <v>81</v>
+        <v>90</v>
       </c>
       <c r="E17" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F17" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="G17" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="H17" t="s">
-        <v>43</v>
+        <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>83</v>
+        <v>92</v>
       </c>
       <c r="B18" t="s">
-        <v>84</v>
+        <v>93</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>41</v>
+        <v>13</v>
       </c>
       <c r="D18" t="s">
-        <v>85</v>
+        <v>94</v>
       </c>
       <c r="E18" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F18" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="G18" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="H18" t="s">
-        <v>43</v>
+        <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>87</v>
+        <v>96</v>
       </c>
       <c r="B19" t="s">
-        <v>88</v>
+        <v>97</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>41</v>
+        <v>13</v>
       </c>
       <c r="D19" t="s">
-        <v>89</v>
+        <v>98</v>
       </c>
       <c r="E19" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F19" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="G19" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="H19" t="s">
-        <v>43</v>
+        <v>99</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>91</v>
+        <v>101</v>
       </c>
       <c r="B20" t="s">
-        <v>92</v>
+        <v>102</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>41</v>
+        <v>13</v>
       </c>
       <c r="D20" t="s">
-        <v>93</v>
+        <v>103</v>
       </c>
       <c r="E20" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F20" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="G20" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="H20" t="s">
-        <v>94</v>
+        <v>18</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="B21" t="s">
-        <v>97</v>
+        <v>106</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>41</v>
+        <v>13</v>
       </c>
       <c r="D21" t="s">
-        <v>98</v>
+        <v>107</v>
       </c>
       <c r="E21" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F21" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="G21" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="H21" t="s">
-        <v>43</v>
+        <v>18</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>99</v>
+        <v>109</v>
       </c>
       <c r="B22" t="s">
-        <v>100</v>
+        <v>110</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="D22" t="s">
-        <v>102</v>
+        <v>111</v>
+      </c>
+      <c r="E22" t="s">
+        <v>15</v>
       </c>
       <c r="F22" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="G22" t="s">
-        <v>49</v>
+        <v>17</v>
       </c>
       <c r="H22" t="s">
-        <v>103</v>
+        <v>18</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>104</v>
+        <v>112</v>
       </c>
       <c r="B23" t="s">
-        <v>105</v>
+        <v>113</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>101</v>
+        <v>47</v>
       </c>
       <c r="D23" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="F23" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="G23" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="H23" t="s">
-        <v>103</v>
+        <v>51</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>107</v>
+        <v>115</v>
       </c>
       <c r="B24" t="s">
-        <v>108</v>
+        <v>116</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>101</v>
+        <v>47</v>
       </c>
       <c r="D24" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="F24" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="G24" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="H24" t="s">
-        <v>103</v>
+        <v>51</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>110</v>
+        <v>118</v>
       </c>
       <c r="B25" t="s">
-        <v>111</v>
+        <v>119</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>101</v>
+        <v>47</v>
       </c>
       <c r="D25" t="s">
-        <v>112</v>
+        <v>120</v>
       </c>
       <c r="F25" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="G25" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="H25" t="s">
-        <v>103</v>
+        <v>51</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>113</v>
+        <v>121</v>
       </c>
       <c r="B26" t="s">
+        <v>122</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D26" t="s">
         <v>114</v>
       </c>
-      <c r="C26" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F26" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="G26" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="H26" t="s">
-        <v>103</v>
+        <v>51</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>123</v>
+      </c>
+      <c r="B27" t="s">
+        <v>124</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>47</v>
       </c>
       <c r="D27" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>125</v>
       </c>
       <c r="F27" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="G27" t="s">
-        <v>25</v>
+        <v>50</v>
       </c>
       <c r="H27" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>126</v>
+      </c>
+      <c r="B28" t="s">
+        <v>127</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>47</v>
       </c>
       <c r="D28" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>125</v>
       </c>
       <c r="F28" t="s">
-        <v>120</v>
+        <v>49</v>
       </c>
       <c r="G28" t="s">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="H28" t="s">
-        <v>121</v>
+        <v>51</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="B29" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>125</v>
+        <v>47</v>
       </c>
       <c r="D29" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>130</v>
       </c>
       <c r="F29" t="s">
-        <v>32</v>
+        <v>49</v>
       </c>
       <c r="G29" t="s">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="H29" t="s">
-        <v>16</v>
+        <v>51</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="B30" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>125</v>
+        <v>47</v>
       </c>
       <c r="D30" t="s">
-        <v>130</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>54</v>
       </c>
       <c r="F30" t="s">
-        <v>32</v>
+        <v>49</v>
       </c>
       <c r="G30" t="s">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="H30" t="s">
-        <v>16</v>
+        <v>51</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B31" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="D31" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>135</v>
       </c>
       <c r="F31" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="G31" t="s">
-        <v>25</v>
+        <v>50</v>
       </c>
       <c r="H31" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
         <v>136</v>
       </c>
       <c r="B32" t="s">
         <v>137</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D32" t="s">
         <v>138</v>
       </c>
       <c r="E32" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F32" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G32" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="H32" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="B33" t="s">
         <v>140</v>
       </c>
-      <c r="B33" t="s">
+      <c r="C33" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D33" t="s">
         <v>141</v>
       </c>
-      <c r="C33" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E33" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F33" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G33" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="H33" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="B34" t="s">
+        <v>143</v>
+      </c>
+      <c r="C34" t="s">
+        <v>21</v>
+      </c>
+      <c r="D34" t="s">
         <v>144</v>
       </c>
-      <c r="B34" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F34" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G34" t="s">
+        <v>33</v>
+      </c>
+      <c r="H34" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="B35" t="s">
+        <v>146</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D35" t="s">
         <v>147</v>
       </c>
-      <c r="C35" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E35" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F35" t="s">
-        <v>120</v>
+        <v>23</v>
       </c>
       <c r="G35" t="s">
-        <v>118</v>
+        <v>33</v>
       </c>
       <c r="H35" t="s">
-        <v>121</v>
+        <v>39</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="B36" t="s">
+        <v>149</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D36" t="s">
         <v>150</v>
       </c>
-      <c r="C36" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E36" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F36" t="s">
-        <v>120</v>
+        <v>23</v>
       </c>
       <c r="G36" t="s">
-        <v>118</v>
+        <v>33</v>
       </c>
       <c r="H36" t="s">
-        <v>121</v>
+        <v>39</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="B37" t="s">
         <v>152</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="D37" t="s">
-        <v>153</v>
+        <v>138</v>
       </c>
       <c r="E37" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F37" t="s">
-        <v>120</v>
+        <v>23</v>
       </c>
       <c r="G37" t="s">
-        <v>118</v>
+        <v>24</v>
       </c>
       <c r="H37" t="s">
-        <v>121</v>
+        <v>39</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
         <v>154</v>
       </c>
+      <c r="B38" t="s">
+        <v>155</v>
+      </c>
       <c r="C38" s="1" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="D38" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="E38" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F38" t="s">
-        <v>120</v>
+        <v>23</v>
       </c>
       <c r="G38" t="s">
-        <v>118</v>
+        <v>158</v>
       </c>
       <c r="H38" t="s">
-        <v>121</v>
+        <v>39</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B39" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-        <v>159</v>
+        <v>160</v>
+      </c>
+      <c r="C39" t="s">
+        <v>21</v>
       </c>
       <c r="D39" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F39" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G39" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="H39" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B40" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D40" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="F40" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="G40" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="H40" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B41" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>46</v>
+        <v>156</v>
       </c>
       <c r="D41" t="s">
-        <v>164</v>
+        <v>168</v>
+      </c>
+      <c r="E41" t="s">
+        <v>15</v>
       </c>
       <c r="F41" t="s">
-        <v>48</v>
+        <v>23</v>
       </c>
       <c r="G41" t="s">
-        <v>49</v>
+        <v>158</v>
       </c>
       <c r="H41" t="s">
-        <v>50</v>
+        <v>39</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B42" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>46</v>
+        <v>153</v>
       </c>
       <c r="D42" t="s">
-        <v>169</v>
+        <v>171</v>
+      </c>
+      <c r="E42" t="s">
+        <v>15</v>
       </c>
       <c r="F42" t="s">
-        <v>48</v>
+        <v>23</v>
       </c>
       <c r="G42" t="s">
-        <v>49</v>
+        <v>24</v>
       </c>
       <c r="H42" t="s">
-        <v>50</v>
+        <v>39</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B43" t="s">
-        <v>171</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>173</v>
+      </c>
+      <c r="C43" t="s">
+        <v>21</v>
       </c>
       <c r="D43" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="F43" t="s">
-        <v>48</v>
+        <v>23</v>
       </c>
       <c r="G43" t="s">
-        <v>49</v>
+        <v>24</v>
       </c>
       <c r="H43" t="s">
-        <v>50</v>
+        <v>25</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B44" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>176</v>
+      </c>
+      <c r="C44" t="s">
+        <v>21</v>
       </c>
       <c r="D44" t="s">
-        <v>56</v>
+        <v>177</v>
       </c>
       <c r="F44" t="s">
-        <v>48</v>
+        <v>23</v>
       </c>
       <c r="G44" t="s">
-        <v>49</v>
+        <v>24</v>
       </c>
       <c r="H44" t="s">
-        <v>50</v>
+        <v>25</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="B45" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>46</v>
+        <v>153</v>
       </c>
       <c r="D45" t="s">
-        <v>177</v>
+        <v>180</v>
+      </c>
+      <c r="E45" t="s">
+        <v>15</v>
       </c>
       <c r="F45" t="s">
-        <v>48</v>
+        <v>23</v>
       </c>
       <c r="G45" t="s">
-        <v>49</v>
+        <v>24</v>
       </c>
       <c r="H45" t="s">
-        <v>50</v>
+        <v>39</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="B46" t="s">
-        <v>179</v>
-[...2 lines deleted...]
-        <v>180</v>
+        <v>182</v>
+      </c>
+      <c r="C46" t="s">
+        <v>21</v>
       </c>
       <c r="D46" t="s">
-        <v>181</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>183</v>
       </c>
       <c r="F46" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="G46" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="H46" t="s">
-        <v>16</v>
+        <v>185</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="B47" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="C47" t="s">
-        <v>59</v>
+        <v>21</v>
       </c>
       <c r="D47" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="F47" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="G47" t="s">
-        <v>182</v>
+        <v>33</v>
       </c>
       <c r="H47" t="s">
-        <v>186</v>
+        <v>25</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B48" t="s">
-        <v>188</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>190</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>37</v>
       </c>
       <c r="D48" t="s">
-        <v>189</v>
+        <v>180</v>
+      </c>
+      <c r="E48" t="s">
+        <v>15</v>
       </c>
       <c r="F48" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="G48" t="s">
-        <v>182</v>
+        <v>33</v>
       </c>
       <c r="H48" t="s">
-        <v>186</v>
+        <v>39</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B49" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>180</v>
+        <v>47</v>
       </c>
       <c r="D49" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>193</v>
       </c>
       <c r="F49" t="s">
-        <v>32</v>
+        <v>49</v>
       </c>
       <c r="G49" t="s">
-        <v>182</v>
+        <v>50</v>
       </c>
       <c r="H49" t="s">
-        <v>16</v>
+        <v>51</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B50" t="s">
-        <v>194</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>195</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>47</v>
       </c>
       <c r="D50" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="F50" t="s">
-        <v>32</v>
+        <v>49</v>
       </c>
       <c r="G50" t="s">
-        <v>196</v>
+        <v>50</v>
       </c>
       <c r="H50" t="s">
-        <v>197</v>
+        <v>51</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B51" t="s">
         <v>198</v>
       </c>
-      <c r="B51" t="s">
+      <c r="C51" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D51" t="s">
         <v>199</v>
       </c>
-      <c r="C51" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F51" t="s">
-        <v>32</v>
+        <v>49</v>
       </c>
       <c r="G51" t="s">
-        <v>202</v>
+        <v>50</v>
       </c>
       <c r="H51" t="s">
-        <v>16</v>
+        <v>51</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="B52" t="s">
-        <v>204</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>201</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>47</v>
       </c>
       <c r="D52" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="F52" t="s">
-        <v>32</v>
+        <v>49</v>
       </c>
       <c r="G52" t="s">
-        <v>202</v>
+        <v>50</v>
       </c>
       <c r="H52" t="s">
-        <v>186</v>
+        <v>51</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="B53" t="s">
+        <v>204</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="D53" t="s">
         <v>206</v>
       </c>
-      <c r="B53" t="s">
+      <c r="E53" t="s">
+        <v>15</v>
+      </c>
+      <c r="F53" t="s">
+        <v>23</v>
+      </c>
+      <c r="G53" t="s">
         <v>207</v>
       </c>
-      <c r="C53" s="1" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H53" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
         <v>208</v>
       </c>
       <c r="B54" t="s">
         <v>209</v>
       </c>
-      <c r="C54" s="1" t="s">
-        <v>46</v>
+      <c r="C54" t="s">
+        <v>21</v>
       </c>
       <c r="D54" t="s">
         <v>210</v>
       </c>
       <c r="F54" t="s">
-        <v>48</v>
+        <v>23</v>
       </c>
       <c r="G54" t="s">
-        <v>49</v>
+        <v>33</v>
       </c>
       <c r="H54" t="s">
-        <v>50</v>
+        <v>25</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
         <v>211</v>
       </c>
       <c r="B55" t="s">
         <v>212</v>
       </c>
-      <c r="C55" s="1" t="s">
-        <v>46</v>
+      <c r="C55" t="s">
+        <v>21</v>
       </c>
       <c r="D55" t="s">
         <v>213</v>
       </c>
       <c r="F55" t="s">
-        <v>48</v>
+        <v>23</v>
       </c>
       <c r="G55" t="s">
-        <v>49</v>
+        <v>24</v>
       </c>
       <c r="H55" t="s">
-        <v>50</v>
+        <v>25</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
         <v>214</v>
       </c>
       <c r="B56" t="s">
         <v>215</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>46</v>
+        <v>156</v>
       </c>
       <c r="D56" t="s">
         <v>216</v>
       </c>
+      <c r="E56" t="s">
+        <v>15</v>
+      </c>
       <c r="F56" t="s">
-        <v>48</v>
+        <v>23</v>
       </c>
       <c r="G56" t="s">
-        <v>49</v>
+        <v>158</v>
       </c>
       <c r="H56" t="s">
-        <v>50</v>
+        <v>39</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
         <v>217</v>
       </c>
       <c r="B57" t="s">
         <v>218</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D57" t="s">
         <v>219</v>
       </c>
       <c r="F57" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="G57" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="H57" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
         <v>220</v>
       </c>
       <c r="B58" t="s">
         <v>221</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>222</v>
       </c>
       <c r="D58" t="s">
         <v>223</v>
       </c>
-      <c r="E58" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" t="s">
-        <v>32</v>
+        <v>49</v>
       </c>
       <c r="G58" t="s">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="H58" t="s">
-        <v>16</v>
+        <v>224</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="B59" t="s">
+        <v>226</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="D59" t="s">
+        <v>227</v>
+      </c>
+      <c r="F59" t="s">
+        <v>49</v>
+      </c>
+      <c r="G59" t="s">
+        <v>50</v>
+      </c>
+      <c r="H59" t="s">
         <v>224</v>
-      </c>
-[...16 lines deleted...]
-        <v>186</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B60" t="s">
-        <v>228</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>229</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>222</v>
       </c>
       <c r="D60" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F60" t="s">
-        <v>32</v>
+        <v>49</v>
       </c>
       <c r="G60" t="s">
-        <v>182</v>
+        <v>50</v>
       </c>
       <c r="H60" t="s">
-        <v>186</v>
+        <v>224</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B61" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>232</v>
+        <v>47</v>
       </c>
       <c r="D61" t="s">
         <v>233</v>
       </c>
-      <c r="E61" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" t="s">
-        <v>32</v>
+        <v>49</v>
       </c>
       <c r="G61" t="s">
-        <v>234</v>
+        <v>50</v>
       </c>
       <c r="H61" t="s">
-        <v>16</v>
+        <v>51</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="B62" t="s">
+        <v>235</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D62" t="s">
         <v>236</v>
       </c>
-      <c r="B62" t="s">
+      <c r="F62" t="s">
+        <v>49</v>
+      </c>
+      <c r="G62" t="s">
+        <v>50</v>
+      </c>
+      <c r="H62" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" ht="12.75">
+      <c r="A63" s="1" t="s">
         <v>237</v>
       </c>
-      <c r="C62" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D62" t="s">
+      <c r="B63" t="s">
         <v>238</v>
       </c>
-      <c r="E62" t="s">
-[...17 lines deleted...]
-        <v>240</v>
+      <c r="C63" t="s">
+        <v>21</v>
       </c>
       <c r="D63" t="s">
-        <v>241</v>
+        <v>183</v>
+      </c>
+      <c r="F63" t="s">
+        <v>23</v>
       </c>
       <c r="G63" t="s">
-        <v>242</v>
+        <v>184</v>
       </c>
       <c r="H63" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>243</v>
+        <v>185</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
-        <v>244</v>
+        <v>239</v>
+      </c>
+      <c r="B64" t="s">
+        <v>240</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>240</v>
+        <v>156</v>
       </c>
       <c r="D64" t="s">
-        <v>245</v>
+        <v>241</v>
+      </c>
+      <c r="E64" t="s">
+        <v>15</v>
+      </c>
+      <c r="F64" t="s">
+        <v>23</v>
       </c>
       <c r="G64" t="s">
-        <v>242</v>
+        <v>158</v>
       </c>
       <c r="H64" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
-        <v>246</v>
+        <v>242</v>
+      </c>
+      <c r="B65" t="s">
+        <v>243</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>240</v>
+        <v>153</v>
       </c>
       <c r="D65" t="s">
-        <v>247</v>
+        <v>244</v>
+      </c>
+      <c r="E65" t="s">
+        <v>15</v>
+      </c>
+      <c r="F65" t="s">
+        <v>23</v>
       </c>
       <c r="G65" t="s">
-        <v>242</v>
+        <v>24</v>
       </c>
       <c r="H65" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
-        <v>248</v>
+        <v>245</v>
+      </c>
+      <c r="B66" t="s">
+        <v>246</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>240</v>
+        <v>156</v>
       </c>
       <c r="D66" t="s">
-        <v>249</v>
+        <v>247</v>
+      </c>
+      <c r="E66" t="s">
+        <v>15</v>
+      </c>
+      <c r="F66" t="s">
+        <v>23</v>
       </c>
       <c r="G66" t="s">
-        <v>242</v>
+        <v>158</v>
       </c>
       <c r="H66" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
-        <v>250</v>
+        <v>248</v>
+      </c>
+      <c r="B67" t="s">
+        <v>249</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>240</v>
+        <v>205</v>
       </c>
       <c r="D67" t="s">
-        <v>251</v>
+        <v>147</v>
+      </c>
+      <c r="E67" t="s">
+        <v>15</v>
+      </c>
+      <c r="F67" t="s">
+        <v>23</v>
       </c>
       <c r="G67" t="s">
-        <v>242</v>
+        <v>207</v>
       </c>
       <c r="H67" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="12.75">
       <c r="A68" s="1" t="s">
-        <v>253</v>
+        <v>250</v>
       </c>
       <c r="B68" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>41</v>
+        <v>156</v>
       </c>
       <c r="D68" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="E68" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F68" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G68" t="s">
-        <v>25</v>
+        <v>158</v>
       </c>
       <c r="H68" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="B69" t="s">
-        <v>258</v>
+        <v>254</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>41</v>
+        <v>205</v>
       </c>
       <c r="D69" t="s">
-        <v>259</v>
+        <v>171</v>
       </c>
       <c r="E69" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F69" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G69" t="s">
-        <v>25</v>
+        <v>207</v>
       </c>
       <c r="H69" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
-        <v>261</v>
+        <v>255</v>
       </c>
       <c r="B70" t="s">
-        <v>262</v>
+        <v>256</v>
       </c>
       <c r="C70" t="s">
-        <v>59</v>
+        <v>21</v>
       </c>
       <c r="D70" t="s">
-        <v>263</v>
+        <v>257</v>
       </c>
       <c r="F70" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="G70" t="s">
-        <v>15</v>
+        <v>207</v>
       </c>
       <c r="H70" t="s">
-        <v>264</v>
+        <v>258</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
-        <v>266</v>
+        <v>259</v>
       </c>
       <c r="B71" t="s">
-        <v>267</v>
+        <v>260</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>125</v>
+        <v>47</v>
       </c>
       <c r="D71" t="s">
-        <v>268</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>261</v>
       </c>
       <c r="F71" t="s">
-        <v>32</v>
+        <v>49</v>
       </c>
       <c r="G71" t="s">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="H71" t="s">
-        <v>16</v>
+        <v>51</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
-        <v>269</v>
+        <v>262</v>
       </c>
       <c r="B72" t="s">
-        <v>270</v>
+        <v>263</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>232</v>
+        <v>222</v>
       </c>
       <c r="D72" t="s">
-        <v>271</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>264</v>
       </c>
       <c r="F72" t="s">
-        <v>32</v>
+        <v>49</v>
       </c>
       <c r="G72" t="s">
-        <v>234</v>
+        <v>50</v>
       </c>
       <c r="H72" t="s">
-        <v>16</v>
+        <v>224</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="12.75">
       <c r="A73" s="1" t="s">
-        <v>272</v>
+        <v>265</v>
       </c>
       <c r="B73" t="s">
-        <v>273</v>
+        <v>266</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>180</v>
+        <v>222</v>
       </c>
       <c r="D73" t="s">
-        <v>274</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>267</v>
       </c>
       <c r="F73" t="s">
-        <v>32</v>
+        <v>49</v>
       </c>
       <c r="G73" t="s">
-        <v>182</v>
+        <v>50</v>
       </c>
       <c r="H73" t="s">
-        <v>16</v>
+        <v>224</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="12.75">
       <c r="A74" s="1" t="s">
-        <v>275</v>
+        <v>268</v>
       </c>
       <c r="B74" t="s">
-        <v>276</v>
+        <v>269</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>232</v>
+        <v>37</v>
       </c>
       <c r="D74" t="s">
-        <v>277</v>
+        <v>270</v>
       </c>
       <c r="E74" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F74" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="G74" t="s">
-        <v>234</v>
+        <v>33</v>
       </c>
       <c r="H74" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="12.75">
       <c r="A75" s="1" t="s">
-        <v>278</v>
+        <v>271</v>
       </c>
       <c r="B75" t="s">
-        <v>279</v>
+        <v>272</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>222</v>
+        <v>153</v>
       </c>
       <c r="D75" t="s">
-        <v>280</v>
+        <v>273</v>
       </c>
       <c r="E75" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F75" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="G75" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="H75" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="12.75">
       <c r="A76" s="1" t="s">
-        <v>281</v>
+        <v>274</v>
       </c>
       <c r="B76" t="s">
-        <v>282</v>
-[...2 lines deleted...]
-        <v>232</v>
+        <v>275</v>
+      </c>
+      <c r="C76" t="s">
+        <v>21</v>
       </c>
       <c r="D76" t="s">
-        <v>283</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>183</v>
       </c>
       <c r="F76" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="G76" t="s">
-        <v>234</v>
+        <v>184</v>
       </c>
       <c r="H76" t="s">
-        <v>16</v>
+        <v>185</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
-        <v>284</v>
+        <v>276</v>
       </c>
       <c r="B77" t="s">
-        <v>285</v>
+        <v>277</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>222</v>
+        <v>205</v>
       </c>
       <c r="D77" t="s">
-        <v>181</v>
+        <v>278</v>
       </c>
       <c r="E77" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F77" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="G77" t="s">
-        <v>10</v>
+        <v>207</v>
       </c>
       <c r="H77" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="B78" t="s">
+        <v>280</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="D78" t="s">
+        <v>281</v>
+      </c>
+      <c r="E78" t="s">
+        <v>15</v>
+      </c>
+      <c r="F78" t="s">
+        <v>23</v>
+      </c>
+      <c r="G78" t="s">
+        <v>207</v>
+      </c>
+      <c r="H78" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="79" spans="1:10" ht="12.75">
+      <c r="A79" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="D79" t="s">
+        <v>284</v>
+      </c>
+      <c r="G79" t="s">
+        <v>285</v>
+      </c>
+      <c r="H79" t="s">
         <v>286</v>
       </c>
-      <c r="B78" t="s">
+      <c r="J79" t="s">
         <v>287</v>
-      </c>
-[...39 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="12.75">
       <c r="A80" s="1" t="s">
-        <v>292</v>
-[...2 lines deleted...]
-        <v>293</v>
+        <v>288</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>200</v>
+        <v>283</v>
       </c>
       <c r="D80" t="s">
-        <v>294</v>
-[...5 lines deleted...]
-        <v>32</v>
+        <v>289</v>
       </c>
       <c r="G80" t="s">
-        <v>202</v>
+        <v>285</v>
       </c>
       <c r="H80" t="s">
-        <v>16</v>
+        <v>286</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="12.75">
       <c r="A81" s="1" t="s">
-        <v>295</v>
-[...5 lines deleted...]
-        <v>59</v>
+        <v>290</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>283</v>
       </c>
       <c r="D81" t="s">
-        <v>297</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>291</v>
       </c>
       <c r="G81" t="s">
-        <v>202</v>
+        <v>285</v>
       </c>
       <c r="H81" t="s">
-        <v>186</v>
+        <v>286</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="12.75">
       <c r="A82" s="1" t="s">
-        <v>298</v>
-[...2 lines deleted...]
-        <v>299</v>
+        <v>292</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>200</v>
+        <v>283</v>
       </c>
       <c r="D82" t="s">
-        <v>280</v>
-[...5 lines deleted...]
-        <v>32</v>
+        <v>293</v>
       </c>
       <c r="G82" t="s">
-        <v>202</v>
+        <v>285</v>
       </c>
       <c r="H82" t="s">
-        <v>16</v>
+        <v>286</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="12.75">
       <c r="A83" s="1" t="s">
-        <v>300</v>
-[...2 lines deleted...]
-        <v>301</v>
+        <v>294</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>200</v>
+        <v>283</v>
       </c>
       <c r="D83" t="s">
-        <v>302</v>
-[...5 lines deleted...]
-        <v>32</v>
+        <v>295</v>
       </c>
       <c r="G83" t="s">
-        <v>202</v>
+        <v>285</v>
       </c>
       <c r="H83" t="s">
-        <v>16</v>
+        <v>286</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="12.75">
       <c r="A84" s="1" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="B84" t="s">
-        <v>304</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>298</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>13</v>
       </c>
       <c r="D84" t="s">
-        <v>305</v>
+        <v>299</v>
+      </c>
+      <c r="E84" t="s">
+        <v>15</v>
       </c>
       <c r="F84" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="G84" t="s">
-        <v>182</v>
+        <v>17</v>
       </c>
       <c r="H84" t="s">
-        <v>186</v>
+        <v>18</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="12.75">
       <c r="A85" s="1" t="s">
-        <v>306</v>
+        <v>301</v>
       </c>
       <c r="B85" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>180</v>
+        <v>13</v>
       </c>
       <c r="D85" t="s">
-        <v>291</v>
+        <v>303</v>
       </c>
       <c r="E85" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F85" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="G85" t="s">
-        <v>182</v>
+        <v>17</v>
       </c>
       <c r="H85" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="12.75">
       <c r="A86" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="B86" t="s">
+        <v>306</v>
+      </c>
+      <c r="C86" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="D86" t="s">
         <v>308</v>
       </c>
-      <c r="B86" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F86" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="G86" t="s">
-        <v>182</v>
+        <v>17</v>
       </c>
       <c r="H86" t="s">
-        <v>186</v>
+        <v>286</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="12.75">
       <c r="A87" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="B87" t="s">
         <v>311</v>
       </c>
-      <c r="B87" t="s">
+      <c r="C87" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D87" t="s">
         <v>312</v>
       </c>
-      <c r="C87" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E87" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F87" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="G87" t="s">
-        <v>234</v>
+        <v>17</v>
       </c>
       <c r="H87" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="12.75">
       <c r="A88" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="C88" t="s">
+        <v>313</v>
+      </c>
+      <c r="D88" t="s">
         <v>314</v>
       </c>
-      <c r="B88" t="s">
+      <c r="E88" t="s">
+        <v>15</v>
+      </c>
+      <c r="F88" t="s">
         <v>315</v>
       </c>
-      <c r="C88" t="s">
+      <c r="G88" t="s">
         <v>59</v>
       </c>
-      <c r="D88" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H88" t="s">
-        <v>317</v>
+        <v>39</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="12.75">
       <c r="A89" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="C89" t="s">
+        <v>313</v>
+      </c>
+      <c r="D89" t="s">
+        <v>317</v>
+      </c>
+      <c r="E89" t="s">
+        <v>15</v>
+      </c>
+      <c r="F89" t="s">
         <v>318</v>
       </c>
-      <c r="B89" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G89" t="s">
-        <v>49</v>
+        <v>59</v>
       </c>
       <c r="H89" t="s">
-        <v>50</v>
+        <v>39</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="12.75">
       <c r="A90" s="1" t="s">
-        <v>321</v>
-[...5 lines deleted...]
-        <v>232</v>
+        <v>66</v>
+      </c>
+      <c r="C90" t="s">
+        <v>313</v>
       </c>
       <c r="D90" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="E90" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F90" t="s">
-        <v>32</v>
+        <v>318</v>
       </c>
       <c r="G90" t="s">
-        <v>234</v>
+        <v>59</v>
       </c>
       <c r="H90" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
     </row>
     <row r="91" spans="1:8" ht="12.75">
       <c r="A91" s="1" t="s">
-        <v>324</v>
-[...5 lines deleted...]
-        <v>200</v>
+        <v>320</v>
+      </c>
+      <c r="C91" t="s">
+        <v>313</v>
       </c>
       <c r="D91" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="E91" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F91" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="G91" t="s">
-        <v>202</v>
+        <v>17</v>
       </c>
       <c r="H91" t="s">
-        <v>16</v>
+        <v>286</v>
       </c>
     </row>
     <row r="92" spans="1:8" ht="12.75">
       <c r="A92" s="1" t="s">
-        <v>327</v>
-[...5 lines deleted...]
-        <v>180</v>
+        <v>322</v>
+      </c>
+      <c r="C92" t="s">
+        <v>313</v>
       </c>
       <c r="D92" t="s">
-        <v>329</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>323</v>
       </c>
       <c r="F92" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="G92" t="s">
-        <v>182</v>
+        <v>17</v>
       </c>
       <c r="H92" t="s">
-        <v>16</v>
+        <v>324</v>
       </c>
     </row>
     <row r="93" spans="1:8" ht="12.75">
       <c r="A93" s="1" t="s">
-        <v>330</v>
-[...2 lines deleted...]
-        <v>331</v>
+        <v>325</v>
       </c>
       <c r="C93" t="s">
-        <v>59</v>
+        <v>313</v>
       </c>
       <c r="D93" t="s">
-        <v>195</v>
+        <v>326</v>
       </c>
       <c r="F93" t="s">
-        <v>32</v>
+        <v>49</v>
       </c>
       <c r="G93" t="s">
-        <v>196</v>
+        <v>50</v>
       </c>
       <c r="H93" t="s">
-        <v>197</v>
+        <v>51</v>
       </c>
     </row>
     <row r="94" spans="1:8" ht="12.75">
       <c r="A94" s="1" t="s">
-        <v>332</v>
-[...5 lines deleted...]
-        <v>46</v>
+        <v>327</v>
+      </c>
+      <c r="C94" t="s">
+        <v>313</v>
       </c>
       <c r="D94" t="s">
-        <v>334</v>
+        <v>328</v>
+      </c>
+      <c r="E94" t="s">
+        <v>15</v>
       </c>
       <c r="F94" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="G94" t="s">
-        <v>49</v>
+        <v>17</v>
       </c>
       <c r="H94" t="s">
-        <v>50</v>
+        <v>18</v>
       </c>
     </row>
     <row r="95" spans="1:8" ht="12.75">
       <c r="A95" s="1" t="s">
-        <v>335</v>
-[...5 lines deleted...]
-        <v>46</v>
+        <v>329</v>
+      </c>
+      <c r="C95" t="s">
+        <v>313</v>
       </c>
       <c r="D95" t="s">
-        <v>337</v>
+        <v>330</v>
+      </c>
+      <c r="E95" t="s">
+        <v>15</v>
       </c>
       <c r="F95" t="s">
-        <v>48</v>
+        <v>331</v>
       </c>
       <c r="G95" t="s">
-        <v>49</v>
+        <v>59</v>
       </c>
       <c r="H95" t="s">
-        <v>50</v>
+        <v>332</v>
       </c>
     </row>
     <row r="96" spans="1:8" ht="12.75">
       <c r="A96" s="1" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
       <c r="B96" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>222</v>
+        <v>47</v>
       </c>
       <c r="D96" t="s">
-        <v>340</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>335</v>
       </c>
       <c r="F96" t="s">
-        <v>32</v>
+        <v>49</v>
       </c>
       <c r="G96" t="s">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="H96" t="s">
-        <v>16</v>
+        <v>51</v>
       </c>
     </row>
     <row r="97" spans="1:8" ht="12.75">
       <c r="A97" s="1" t="s">
-        <v>341</v>
+        <v>336</v>
       </c>
       <c r="B97" t="s">
-        <v>342</v>
+        <v>337</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>222</v>
+        <v>47</v>
       </c>
       <c r="D97" t="s">
-        <v>343</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>335</v>
       </c>
       <c r="F97" t="s">
-        <v>32</v>
+        <v>49</v>
       </c>
       <c r="G97" t="s">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="H97" t="s">
-        <v>16</v>
+        <v>51</v>
       </c>
     </row>
     <row r="98" spans="1:8" ht="12.75">
       <c r="A98" s="1" t="s">
-        <v>344</v>
-[...2 lines deleted...]
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>46</v>
+        <v>339</v>
       </c>
       <c r="D98" t="s">
-        <v>346</v>
+        <v>340</v>
+      </c>
+      <c r="E98" t="s">
+        <v>15</v>
       </c>
       <c r="F98" t="s">
-        <v>48</v>
+        <v>331</v>
       </c>
       <c r="G98" t="s">
-        <v>49</v>
+        <v>329</v>
       </c>
       <c r="H98" t="s">
-        <v>50</v>
+        <v>332</v>
       </c>
     </row>
     <row r="99" spans="1:8" ht="12.75">
       <c r="A99" s="1" t="s">
-        <v>347</v>
-[...2 lines deleted...]
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>46</v>
+        <v>339</v>
       </c>
       <c r="D99" t="s">
-        <v>349</v>
+        <v>342</v>
+      </c>
+      <c r="E99" t="s">
+        <v>15</v>
       </c>
       <c r="F99" t="s">
-        <v>48</v>
+        <v>331</v>
       </c>
       <c r="G99" t="s">
-        <v>49</v>
+        <v>329</v>
       </c>
       <c r="H99" t="s">
-        <v>50</v>
+        <v>332</v>
       </c>
     </row>
     <row r="100" spans="1:8" ht="12.75">
       <c r="A100" s="1" t="s">
-        <v>350</v>
-[...5 lines deleted...]
-        <v>59</v>
+        <v>343</v>
+      </c>
+      <c r="C100" s="1" t="s">
+        <v>339</v>
       </c>
       <c r="D100" t="s">
-        <v>195</v>
+        <v>344</v>
+      </c>
+      <c r="E100" t="s">
+        <v>15</v>
       </c>
       <c r="F100" t="s">
-        <v>32</v>
+        <v>331</v>
       </c>
       <c r="G100" t="s">
-        <v>196</v>
+        <v>329</v>
       </c>
       <c r="H100" t="s">
-        <v>197</v>
+        <v>332</v>
       </c>
     </row>
     <row r="101" spans="1:8" ht="12.75">
       <c r="A101" s="1" t="s">
-        <v>352</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>345</v>
+      </c>
+      <c r="C101" s="1" t="s">
+        <v>339</v>
       </c>
       <c r="D101" t="s">
-        <v>353</v>
+        <v>346</v>
+      </c>
+      <c r="E101" t="s">
+        <v>15</v>
       </c>
       <c r="F101" t="s">
-        <v>24</v>
+        <v>331</v>
       </c>
       <c r="G101" t="s">
-        <v>25</v>
+        <v>329</v>
       </c>
       <c r="H101" t="s">
-        <v>354</v>
+        <v>332</v>
       </c>
     </row>
     <row r="102" spans="1:8" ht="12.75">
       <c r="A102" s="1" t="s">
-        <v>355</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>348</v>
+      </c>
+      <c r="B102" t="s">
+        <v>349</v>
+      </c>
+      <c r="C102" s="1" t="s">
+        <v>13</v>
       </c>
       <c r="D102" t="s">
-        <v>356</v>
+        <v>350</v>
+      </c>
+      <c r="E102" t="s">
+        <v>15</v>
       </c>
       <c r="F102" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="G102" t="s">
-        <v>49</v>
+        <v>17</v>
       </c>
       <c r="H102" t="s">
-        <v>50</v>
+        <v>18</v>
       </c>
     </row>
     <row r="103" spans="1:8" ht="12.75">
       <c r="A103" s="1" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
       <c r="B103" t="s">
-        <v>358</v>
+        <v>353</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>46</v>
+        <v>13</v>
       </c>
       <c r="D103" t="s">
-        <v>359</v>
+        <v>354</v>
+      </c>
+      <c r="E103" t="s">
+        <v>15</v>
       </c>
       <c r="F103" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="G103" t="s">
-        <v>49</v>
+        <v>17</v>
       </c>
       <c r="H103" t="s">
-        <v>50</v>
+        <v>18</v>
       </c>
     </row>
     <row r="104" spans="1:8" ht="12.75">
       <c r="A104" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="B104" t="s">
+        <v>357</v>
+      </c>
+      <c r="C104" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="D104" t="s">
+        <v>359</v>
+      </c>
+      <c r="F104" t="s">
+        <v>16</v>
+      </c>
+      <c r="G104" t="s">
+        <v>17</v>
+      </c>
+      <c r="H104" t="s">
         <v>360</v>
-      </c>
-[...16 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="105" spans="1:8" ht="12.75">
       <c r="A105" s="1" t="s">
         <v>362</v>
       </c>
       <c r="B105" t="s">
         <v>363</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
       <c r="D105" t="s">
         <v>364</v>
       </c>
+      <c r="E105" t="s">
+        <v>15</v>
+      </c>
       <c r="F105" t="s">
-        <v>48</v>
+        <v>23</v>
       </c>
       <c r="G105" t="s">
-        <v>49</v>
+        <v>66</v>
       </c>
       <c r="H105" t="s">
-        <v>50</v>
+        <v>39</v>
       </c>
     </row>
     <row r="106" spans="1:8" ht="12.75">
       <c r="A106" s="1" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="B106" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
       <c r="D106" t="s">
-        <v>177</v>
+        <v>368</v>
+      </c>
+      <c r="E106" t="s">
+        <v>15</v>
       </c>
       <c r="F106" t="s">
-        <v>48</v>
+        <v>23</v>
       </c>
       <c r="G106" t="s">
-        <v>49</v>
+        <v>66</v>
       </c>
       <c r="H106" t="s">
-        <v>50</v>
+        <v>39</v>
       </c>
     </row>
     <row r="107" spans="1:8" ht="12.75">
       <c r="A107" s="1" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="B107" t="s">
-        <v>369</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>371</v>
+      </c>
+      <c r="C107" s="1" t="s">
+        <v>372</v>
       </c>
       <c r="D107" t="s">
-        <v>370</v>
+        <v>373</v>
+      </c>
+      <c r="E107" t="s">
+        <v>15</v>
       </c>
       <c r="F107" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="G107" t="s">
-        <v>202</v>
+        <v>316</v>
       </c>
       <c r="H107" t="s">
-        <v>371</v>
+        <v>39</v>
       </c>
     </row>
     <row r="108" spans="1:8" ht="12.75">
       <c r="A108" s="1" t="s">
-        <v>372</v>
-[...5 lines deleted...]
-        <v>59</v>
+        <v>374</v>
+      </c>
+      <c r="C108" s="1" t="s">
+        <v>339</v>
       </c>
       <c r="D108" t="s">
-        <v>374</v>
+        <v>375</v>
+      </c>
+      <c r="E108" t="s">
+        <v>15</v>
       </c>
       <c r="F108" t="s">
-        <v>32</v>
+        <v>331</v>
       </c>
       <c r="G108" t="s">
-        <v>182</v>
+        <v>329</v>
       </c>
       <c r="H108" t="s">
-        <v>186</v>
+        <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:8" ht="12.75">
       <c r="A109" s="1" t="s">
         <v>376</v>
       </c>
-      <c r="B109" t="s">
+      <c r="C109" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="D109" t="s">
         <v>377</v>
       </c>
-      <c r="C109" t="s">
-[...3 lines deleted...]
-        <v>378</v>
+      <c r="E109" t="s">
+        <v>15</v>
       </c>
       <c r="F109" t="s">
-        <v>32</v>
+        <v>331</v>
       </c>
       <c r="G109" t="s">
-        <v>182</v>
+        <v>329</v>
       </c>
       <c r="H109" t="s">
-        <v>186</v>
+        <v>332</v>
       </c>
     </row>
     <row r="110" spans="1:8" ht="12.75">
       <c r="A110" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="C110" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="D110" t="s">
         <v>379</v>
       </c>
-      <c r="B110" t="s">
-[...6 lines deleted...]
-        <v>381</v>
+      <c r="E110" t="s">
+        <v>15</v>
       </c>
       <c r="F110" t="s">
-        <v>32</v>
+        <v>331</v>
       </c>
       <c r="G110" t="s">
-        <v>202</v>
+        <v>329</v>
       </c>
       <c r="H110" t="s">
-        <v>186</v>
+        <v>332</v>
       </c>
     </row>
     <row r="111" spans="1:8" ht="12.75">
       <c r="A111" s="1" t="s">
-        <v>383</v>
-[...2 lines deleted...]
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>41</v>
+        <v>339</v>
       </c>
       <c r="D111" t="s">
-        <v>385</v>
+        <v>381</v>
       </c>
       <c r="E111" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F111" t="s">
-        <v>24</v>
+        <v>331</v>
       </c>
       <c r="G111" t="s">
-        <v>25</v>
+        <v>329</v>
       </c>
       <c r="H111" t="s">
-        <v>43</v>
+        <v>332</v>
       </c>
     </row>
     <row r="112" spans="1:8" ht="12.75">
       <c r="A112" s="1" t="s">
-        <v>386</v>
+        <v>382</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>148</v>
+        <v>339</v>
       </c>
       <c r="D112" t="s">
-        <v>387</v>
+        <v>383</v>
       </c>
       <c r="E112" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F112" t="s">
-        <v>120</v>
+        <v>331</v>
       </c>
       <c r="G112" t="s">
-        <v>118</v>
+        <v>329</v>
       </c>
       <c r="H112" t="s">
-        <v>121</v>
+        <v>332</v>
       </c>
     </row>
     <row r="113" spans="1:8" ht="12.75">
       <c r="A113" s="1" t="s">
-        <v>388</v>
+        <v>384</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>148</v>
+        <v>339</v>
       </c>
       <c r="D113" t="s">
-        <v>389</v>
+        <v>385</v>
       </c>
       <c r="E113" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F113" t="s">
-        <v>120</v>
+        <v>331</v>
       </c>
       <c r="G113" t="s">
-        <v>118</v>
+        <v>329</v>
       </c>
       <c r="H113" t="s">
-        <v>121</v>
+        <v>332</v>
       </c>
     </row>
     <row r="114" spans="1:8" ht="12.75">
       <c r="A114" s="1" t="s">
-        <v>390</v>
+        <v>386</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>148</v>
+        <v>339</v>
       </c>
       <c r="D114" t="s">
-        <v>391</v>
+        <v>387</v>
       </c>
       <c r="E114" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F114" t="s">
-        <v>120</v>
+        <v>331</v>
       </c>
       <c r="G114" t="s">
-        <v>118</v>
+        <v>329</v>
       </c>
       <c r="H114" t="s">
-        <v>121</v>
+        <v>332</v>
       </c>
     </row>
     <row r="115" spans="1:8" ht="12.75">
       <c r="A115" s="1" t="s">
-        <v>392</v>
-[...2 lines deleted...]
-        <v>148</v>
+        <v>388</v>
+      </c>
+      <c r="B115" t="s">
+        <v>389</v>
+      </c>
+      <c r="C115" t="s">
+        <v>21</v>
       </c>
       <c r="D115" t="s">
-        <v>393</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>390</v>
       </c>
       <c r="F115" t="s">
-        <v>120</v>
+        <v>315</v>
       </c>
       <c r="G115" t="s">
-        <v>118</v>
+        <v>59</v>
       </c>
       <c r="H115" t="s">
-        <v>121</v>
+        <v>258</v>
       </c>
     </row>
     <row r="116" spans="1:8" ht="12.75">
       <c r="A116" s="1" t="s">
-        <v>394</v>
+        <v>391</v>
+      </c>
+      <c r="B116" t="s">
+        <v>392</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>148</v>
+        <v>37</v>
       </c>
       <c r="D116" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E116" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F116" t="s">
-        <v>120</v>
+        <v>23</v>
       </c>
       <c r="G116" t="s">
-        <v>118</v>
+        <v>33</v>
       </c>
       <c r="H116" t="s">
-        <v>121</v>
+        <v>39</v>
       </c>
     </row>
     <row r="117" spans="1:8" ht="12.75">
       <c r="A117" s="1" t="s">
-        <v>396</v>
-[...2 lines deleted...]
-        <v>148</v>
+        <v>158</v>
+      </c>
+      <c r="C117" t="s">
+        <v>313</v>
       </c>
       <c r="D117" t="s">
-        <v>397</v>
+        <v>394</v>
       </c>
       <c r="E117" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F117" t="s">
-        <v>120</v>
+        <v>315</v>
       </c>
       <c r="G117" t="s">
-        <v>118</v>
+        <v>59</v>
       </c>
       <c r="H117" t="s">
-        <v>121</v>
+        <v>39</v>
       </c>
     </row>
     <row r="118" spans="1:8" ht="12.75">
       <c r="A118" s="1" t="s">
-        <v>398</v>
-[...2 lines deleted...]
-        <v>148</v>
+        <v>24</v>
+      </c>
+      <c r="C118" t="s">
+        <v>313</v>
       </c>
       <c r="D118" t="s">
-        <v>399</v>
+        <v>395</v>
       </c>
       <c r="E118" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F118" t="s">
-        <v>120</v>
+        <v>315</v>
       </c>
       <c r="G118" t="s">
-        <v>118</v>
+        <v>59</v>
       </c>
       <c r="H118" t="s">
-        <v>121</v>
+        <v>39</v>
       </c>
     </row>
     <row r="119" spans="1:8" ht="12.75">
       <c r="A119" s="1" t="s">
-        <v>234</v>
+        <v>33</v>
       </c>
       <c r="C119" t="s">
-        <v>11</v>
+        <v>313</v>
       </c>
       <c r="D119" t="s">
-        <v>400</v>
+        <v>396</v>
       </c>
       <c r="E119" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F119" t="s">
-        <v>14</v>
+        <v>315</v>
       </c>
       <c r="G119" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="H119" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
     </row>
     <row r="120" spans="1:8" ht="12.75">
       <c r="A120" s="1" t="s">
-        <v>182</v>
+        <v>285</v>
       </c>
       <c r="C120" t="s">
-        <v>11</v>
+        <v>313</v>
       </c>
       <c r="D120" t="s">
-        <v>401</v>
+        <v>397</v>
       </c>
       <c r="E120" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G120" t="s">
-        <v>15</v>
+        <v>285</v>
       </c>
       <c r="H120" t="s">
-        <v>16</v>
+        <v>286</v>
       </c>
     </row>
     <row r="121" spans="1:8" ht="12.75">
       <c r="A121" s="1" t="s">
-        <v>202</v>
+        <v>398</v>
       </c>
       <c r="C121" t="s">
-        <v>11</v>
+        <v>313</v>
       </c>
       <c r="D121" t="s">
-        <v>402</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>399</v>
       </c>
       <c r="F121" t="s">
-        <v>14</v>
+        <v>49</v>
       </c>
       <c r="G121" t="s">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="H121" t="s">
-        <v>16</v>
+        <v>224</v>
       </c>
     </row>
     <row r="122" spans="1:8" ht="12.75">
       <c r="A122" s="1" t="s">
-        <v>242</v>
+        <v>400</v>
+      </c>
+      <c r="B122" t="s">
+        <v>401</v>
       </c>
       <c r="C122" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="D122" t="s">
-        <v>403</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>402</v>
+      </c>
+      <c r="F122" t="s">
+        <v>23</v>
       </c>
       <c r="G122" t="s">
-        <v>242</v>
+        <v>24</v>
       </c>
       <c r="H122" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="123" spans="1:8" ht="12.75">
       <c r="A123" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="B123" t="s">
         <v>404</v>
       </c>
-      <c r="B123" t="s">
+      <c r="C123" t="s">
+        <v>21</v>
+      </c>
+      <c r="D123" t="s">
         <v>405</v>
       </c>
-      <c r="C123" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D123" t="s">
+      <c r="F123" t="s">
+        <v>23</v>
+      </c>
+      <c r="G123" t="s">
+        <v>24</v>
+      </c>
+      <c r="H123" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8" ht="12.75">
+      <c r="A124" s="1" t="s">
         <v>406</v>
       </c>
-      <c r="F123" t="s">
-[...10 lines deleted...]
-      <c r="A124" s="1" t="s">
+      <c r="C124" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="D124" t="s">
         <v>407</v>
       </c>
-      <c r="B124" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E124" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F124" t="s">
-        <v>32</v>
+        <v>331</v>
       </c>
       <c r="G124" t="s">
-        <v>10</v>
+        <v>329</v>
       </c>
       <c r="H124" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>243</v>
+        <v>332</v>
       </c>
     </row>
     <row r="125" spans="1:8" ht="12.75">
       <c r="A125" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="B125" t="s">
         <v>410</v>
       </c>
-      <c r="C125" t="s">
-        <v>11</v>
+      <c r="C125" s="1" t="s">
+        <v>37</v>
       </c>
       <c r="D125" t="s">
         <v>411</v>
       </c>
+      <c r="E125" t="s">
+        <v>15</v>
+      </c>
       <c r="F125" t="s">
-        <v>48</v>
+        <v>23</v>
       </c>
       <c r="G125" t="s">
-        <v>49</v>
+        <v>33</v>
       </c>
       <c r="H125" t="s">
-        <v>103</v>
+        <v>39</v>
       </c>
     </row>
     <row r="126" spans="1:8" ht="12.75">
       <c r="A126" s="1" t="s">
-        <v>412</v>
+        <v>413</v>
+      </c>
+      <c r="B126" t="s">
+        <v>414</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>148</v>
+        <v>37</v>
       </c>
       <c r="D126" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="E126" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F126" t="s">
-        <v>120</v>
+        <v>23</v>
       </c>
       <c r="G126" t="s">
-        <v>118</v>
+        <v>33</v>
       </c>
       <c r="H126" t="s">
-        <v>121</v>
+        <v>39</v>
       </c>
     </row>
     <row r="127" spans="1:8" ht="12.75">
       <c r="A127" s="1" t="s">
-        <v>414</v>
+        <v>417</v>
+      </c>
+      <c r="B127" t="s">
+        <v>418</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>148</v>
+        <v>37</v>
       </c>
       <c r="D127" t="s">
-        <v>415</v>
+        <v>419</v>
       </c>
       <c r="E127" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F127" t="s">
-        <v>120</v>
+        <v>23</v>
       </c>
       <c r="G127" t="s">
-        <v>118</v>
+        <v>33</v>
       </c>
       <c r="H127" t="s">
-        <v>121</v>
+        <v>39</v>
       </c>
     </row>
     <row r="128" spans="1:8" ht="12.75">
       <c r="A128" s="1" t="s">
-        <v>416</v>
+        <v>420</v>
+      </c>
+      <c r="B128" t="s">
+        <v>421</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="D128" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
       <c r="E128" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F128" t="s">
-        <v>120</v>
+        <v>23</v>
       </c>
       <c r="G128" t="s">
-        <v>118</v>
+        <v>158</v>
       </c>
       <c r="H128" t="s">
-        <v>121</v>
+        <v>39</v>
       </c>
     </row>
     <row r="129" spans="1:8" ht="12.75">
       <c r="A129" s="1" t="s">
-        <v>418</v>
+        <v>423</v>
       </c>
       <c r="B129" t="s">
-        <v>419</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>424</v>
+      </c>
+      <c r="C129" s="1" t="s">
+        <v>156</v>
       </c>
       <c r="D129" t="s">
-        <v>420</v>
+        <v>425</v>
       </c>
       <c r="E129" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F129" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="G129" t="s">
-        <v>421</v>
+        <v>158</v>
       </c>
       <c r="H129" t="s">
-        <v>422</v>
+        <v>39</v>
       </c>
     </row>
     <row r="130" spans="1:8" ht="12.75">
       <c r="A130" s="1" t="s">
-        <v>423</v>
+        <v>426</v>
       </c>
       <c r="B130" t="s">
-        <v>424</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>427</v>
+      </c>
+      <c r="C130" s="1" t="s">
+        <v>222</v>
       </c>
       <c r="D130" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>428</v>
       </c>
       <c r="F130" t="s">
-        <v>32</v>
+        <v>49</v>
       </c>
       <c r="G130" t="s">
-        <v>421</v>
+        <v>50</v>
       </c>
       <c r="H130" t="s">
-        <v>422</v>
+        <v>224</v>
       </c>
     </row>
     <row r="131" spans="1:8" ht="12.75">
       <c r="A131" s="1" t="s">
-        <v>426</v>
+        <v>429</v>
       </c>
       <c r="B131" t="s">
-        <v>427</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>430</v>
+      </c>
+      <c r="C131" s="1" t="s">
+        <v>222</v>
       </c>
       <c r="D131" t="s">
-        <v>428</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>431</v>
       </c>
       <c r="F131" t="s">
-        <v>32</v>
+        <v>49</v>
       </c>
       <c r="G131" t="s">
-        <v>421</v>
+        <v>50</v>
       </c>
       <c r="H131" t="s">
-        <v>422</v>
+        <v>224</v>
       </c>
     </row>
     <row r="132" spans="1:8" ht="12.75">
       <c r="A132" s="1" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="B132" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>125</v>
+        <v>222</v>
       </c>
       <c r="D132" t="s">
-        <v>432</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>434</v>
       </c>
       <c r="F132" t="s">
-        <v>32</v>
+        <v>49</v>
       </c>
       <c r="G132" t="s">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="H132" t="s">
-        <v>16</v>
+        <v>224</v>
       </c>
     </row>
     <row r="133" spans="1:8" ht="12.75">
       <c r="A133" s="1" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="B133" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>125</v>
+        <v>222</v>
       </c>
       <c r="D133" t="s">
-        <v>436</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>437</v>
       </c>
       <c r="F133" t="s">
-        <v>32</v>
+        <v>49</v>
       </c>
       <c r="G133" t="s">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="H133" t="s">
-        <v>16</v>
+        <v>224</v>
       </c>
     </row>
     <row r="134" spans="1:8" ht="12.75">
       <c r="A134" s="1" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="B134" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>46</v>
+        <v>222</v>
       </c>
       <c r="D134" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F134" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="G134" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="H134" t="s">
-        <v>50</v>
+        <v>224</v>
       </c>
     </row>
     <row r="135" spans="1:8" ht="12.75">
       <c r="A135" s="1" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="B135" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>46</v>
+        <v>13</v>
       </c>
       <c r="D135" t="s">
-        <v>442</v>
+        <v>444</v>
+      </c>
+      <c r="E135" t="s">
+        <v>15</v>
       </c>
       <c r="F135" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="G135" t="s">
-        <v>49</v>
+        <v>17</v>
       </c>
       <c r="H135" t="s">
-        <v>50</v>
+        <v>18</v>
       </c>
     </row>
     <row r="136" spans="1:8" ht="12.75">
       <c r="A136" s="1" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="B136" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>46</v>
+        <v>13</v>
       </c>
       <c r="D136" t="s">
-        <v>445</v>
+        <v>448</v>
+      </c>
+      <c r="E136" t="s">
+        <v>15</v>
       </c>
       <c r="F136" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="G136" t="s">
-        <v>49</v>
+        <v>17</v>
       </c>
       <c r="H136" t="s">
-        <v>50</v>
+        <v>18</v>
       </c>
     </row>
     <row r="137" spans="1:8" ht="12.75">
       <c r="A137" s="1" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
       <c r="B137" t="s">
-        <v>448</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>451</v>
+      </c>
+      <c r="C137" s="1" t="s">
+        <v>13</v>
       </c>
       <c r="D137" t="s">
-        <v>449</v>
+        <v>452</v>
+      </c>
+      <c r="E137" t="s">
+        <v>15</v>
       </c>
       <c r="F137" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="G137" t="s">
-        <v>202</v>
+        <v>17</v>
       </c>
       <c r="H137" t="s">
-        <v>371</v>
+        <v>18</v>
       </c>
     </row>
     <row r="138" spans="1:8" ht="12.75">
       <c r="A138" s="1" t="s">
-        <v>451</v>
+        <v>454</v>
       </c>
       <c r="B138" t="s">
-        <v>452</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>455</v>
+      </c>
+      <c r="C138" s="1" t="s">
+        <v>13</v>
       </c>
       <c r="D138" t="s">
-        <v>453</v>
+        <v>456</v>
+      </c>
+      <c r="E138" t="s">
+        <v>15</v>
       </c>
       <c r="F138" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="G138" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="H138" t="s">
-        <v>197</v>
+        <v>18</v>
       </c>
     </row>
     <row r="139" spans="1:8" ht="12.75">
       <c r="A139" s="1" t="s">
-        <v>454</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>457</v>
+      </c>
+      <c r="C139" s="1" t="s">
+        <v>339</v>
       </c>
       <c r="D139" t="s">
-        <v>455</v>
+        <v>458</v>
+      </c>
+      <c r="E139" t="s">
+        <v>15</v>
       </c>
       <c r="F139" t="s">
-        <v>32</v>
+        <v>331</v>
       </c>
       <c r="G139" t="s">
-        <v>15</v>
+        <v>329</v>
       </c>
       <c r="H139" t="s">
-        <v>197</v>
+        <v>332</v>
       </c>
     </row>
     <row r="140" spans="1:8" ht="12.75">
       <c r="A140" s="1" t="s">
-        <v>457</v>
-[...2 lines deleted...]
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>222</v>
+        <v>339</v>
       </c>
       <c r="D140" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="E140" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F140" t="s">
-        <v>32</v>
+        <v>331</v>
       </c>
       <c r="G140" t="s">
-        <v>10</v>
+        <v>329</v>
       </c>
       <c r="H140" t="s">
-        <v>16</v>
+        <v>332</v>
       </c>
     </row>
     <row r="141" spans="1:8" ht="12.75">
       <c r="A141" s="1" t="s">
-        <v>460</v>
-[...1 lines deleted...]
-      <c r="B141" t="s">
         <v>461</v>
       </c>
-      <c r="C141" t="s">
-        <v>59</v>
+      <c r="C141" s="1" t="s">
+        <v>339</v>
       </c>
       <c r="D141" t="s">
         <v>462</v>
       </c>
+      <c r="E141" t="s">
+        <v>15</v>
+      </c>
       <c r="F141" t="s">
-        <v>32</v>
+        <v>331</v>
       </c>
       <c r="G141" t="s">
-        <v>182</v>
+        <v>329</v>
       </c>
       <c r="H141" t="s">
-        <v>186</v>
+        <v>332</v>
       </c>
     </row>
     <row r="142" spans="1:8" ht="12.75">
       <c r="A142" s="1" t="s">
         <v>463</v>
       </c>
-      <c r="B142" t="s">
+      <c r="C142" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="D142" t="s">
         <v>464</v>
       </c>
-      <c r="C142" t="s">
-[...3 lines deleted...]
-        <v>465</v>
+      <c r="E142" t="s">
+        <v>15</v>
       </c>
       <c r="F142" t="s">
-        <v>32</v>
+        <v>331</v>
       </c>
       <c r="G142" t="s">
-        <v>182</v>
+        <v>329</v>
       </c>
       <c r="H142" t="s">
-        <v>186</v>
+        <v>332</v>
       </c>
     </row>
     <row r="143" spans="1:8" ht="12.75">
       <c r="A143" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="C143" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="D143" t="s">
         <v>466</v>
       </c>
-      <c r="C143" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E143" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F143" t="s">
-        <v>120</v>
+        <v>331</v>
       </c>
       <c r="G143" t="s">
-        <v>118</v>
+        <v>329</v>
       </c>
       <c r="H143" t="s">
-        <v>121</v>
+        <v>332</v>
       </c>
     </row>
     <row r="144" spans="1:8" ht="12.75">
       <c r="A144" s="1" t="s">
-        <v>469</v>
-[...2 lines deleted...]
-        <v>470</v>
+        <v>467</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>41</v>
+        <v>339</v>
       </c>
       <c r="D144" t="s">
-        <v>471</v>
+        <v>468</v>
       </c>
       <c r="E144" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F144" t="s">
-        <v>24</v>
+        <v>331</v>
       </c>
       <c r="G144" t="s">
-        <v>25</v>
+        <v>329</v>
       </c>
       <c r="H144" t="s">
-        <v>43</v>
+        <v>332</v>
       </c>
     </row>
     <row r="145" spans="1:8" ht="12.75">
       <c r="A145" s="1" t="s">
-        <v>473</v>
-[...2 lines deleted...]
-        <v>474</v>
+        <v>469</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>41</v>
+        <v>339</v>
       </c>
       <c r="D145" t="s">
-        <v>475</v>
+        <v>470</v>
       </c>
       <c r="E145" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F145" t="s">
-        <v>24</v>
+        <v>331</v>
       </c>
       <c r="G145" t="s">
-        <v>25</v>
+        <v>329</v>
       </c>
       <c r="H145" t="s">
-        <v>43</v>
+        <v>332</v>
       </c>
     </row>
     <row r="146" spans="1:8" ht="12.75">
       <c r="A146" s="1" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="B146" t="s">
-        <v>477</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>473</v>
+      </c>
+      <c r="C146" s="1" t="s">
+        <v>205</v>
       </c>
       <c r="D146" t="s">
-        <v>478</v>
+        <v>474</v>
+      </c>
+      <c r="E146" t="s">
+        <v>15</v>
       </c>
       <c r="F146" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="G146" t="s">
-        <v>479</v>
+        <v>207</v>
       </c>
       <c r="H146" t="s">
-        <v>480</v>
+        <v>39</v>
       </c>
     </row>
     <row r="147" spans="1:8" ht="12.75">
       <c r="A147" s="1" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="B147" t="s">
-        <v>482</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>476</v>
+      </c>
+      <c r="C147" s="1" t="s">
+        <v>47</v>
       </c>
       <c r="D147" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="F147" t="s">
-        <v>32</v>
+        <v>49</v>
       </c>
       <c r="G147" t="s">
-        <v>479</v>
+        <v>50</v>
       </c>
       <c r="H147" t="s">
-        <v>480</v>
+        <v>51</v>
       </c>
     </row>
     <row r="148" spans="1:8" ht="12.75">
       <c r="A148" s="1" t="s">
-        <v>484</v>
+        <v>479</v>
       </c>
       <c r="B148" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="C148" t="s">
+        <v>21</v>
+      </c>
+      <c r="D148" t="s">
+        <v>481</v>
+      </c>
+      <c r="F148" t="s">
+        <v>23</v>
+      </c>
+      <c r="G148" t="s">
         <v>59</v>
       </c>
-      <c r="D148" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H148" t="s">
-        <v>480</v>
+        <v>44</v>
       </c>
     </row>
     <row r="149" spans="1:8" ht="12.75">
       <c r="A149" s="1" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="B149" t="s">
-        <v>489</v>
-[...2 lines deleted...]
-        <v>159</v>
+        <v>484</v>
+      </c>
+      <c r="C149" t="s">
+        <v>21</v>
       </c>
       <c r="D149" t="s">
-        <v>490</v>
+        <v>485</v>
       </c>
       <c r="F149" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G149" t="s">
-        <v>25</v>
+        <v>59</v>
       </c>
       <c r="H149" t="s">
-        <v>161</v>
+        <v>44</v>
       </c>
     </row>
     <row r="150" spans="1:8" ht="12.75">
       <c r="A150" s="1" t="s">
-        <v>492</v>
-[...2 lines deleted...]
-        <v>493</v>
+        <v>486</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>30</v>
+        <v>339</v>
       </c>
       <c r="D150" t="s">
-        <v>494</v>
+        <v>487</v>
       </c>
       <c r="E150" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F150" t="s">
-        <v>32</v>
+        <v>331</v>
       </c>
       <c r="G150" t="s">
-        <v>17</v>
+        <v>329</v>
       </c>
       <c r="H150" t="s">
-        <v>16</v>
+        <v>332</v>
       </c>
     </row>
     <row r="151" spans="1:8" ht="12.75">
       <c r="A151" s="1" t="s">
-        <v>496</v>
-[...2 lines deleted...]
-        <v>497</v>
+        <v>488</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>30</v>
+        <v>339</v>
       </c>
       <c r="D151" t="s">
-        <v>498</v>
+        <v>489</v>
       </c>
       <c r="E151" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F151" t="s">
-        <v>32</v>
+        <v>331</v>
       </c>
       <c r="G151" t="s">
-        <v>17</v>
+        <v>329</v>
       </c>
       <c r="H151" t="s">
-        <v>16</v>
+        <v>332</v>
       </c>
     </row>
     <row r="152" spans="1:8" ht="12.75">
       <c r="A152" s="1" t="s">
-        <v>500</v>
-[...2 lines deleted...]
-        <v>501</v>
+        <v>490</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>30</v>
+        <v>339</v>
       </c>
       <c r="D152" t="s">
-        <v>502</v>
+        <v>491</v>
       </c>
       <c r="E152" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F152" t="s">
-        <v>32</v>
+        <v>331</v>
       </c>
       <c r="G152" t="s">
-        <v>17</v>
+        <v>329</v>
       </c>
       <c r="H152" t="s">
-        <v>16</v>
+        <v>332</v>
       </c>
     </row>
     <row r="153" spans="1:8" ht="12.75">
       <c r="A153" s="1" t="s">
-        <v>503</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>493</v>
+      </c>
+      <c r="B153" t="s">
+        <v>494</v>
+      </c>
+      <c r="C153" s="1" t="s">
+        <v>13</v>
       </c>
       <c r="D153" t="s">
-        <v>504</v>
+        <v>495</v>
+      </c>
+      <c r="E153" t="s">
+        <v>15</v>
+      </c>
+      <c r="F153" t="s">
+        <v>16</v>
       </c>
       <c r="G153" t="s">
-        <v>242</v>
+        <v>17</v>
       </c>
       <c r="H153" t="s">
-        <v>505</v>
+        <v>18</v>
       </c>
     </row>
     <row r="154" spans="1:8" ht="12.75">
       <c r="A154" s="1" t="s">
-        <v>506</v>
+        <v>497</v>
       </c>
       <c r="B154" t="s">
-        <v>507</v>
+        <v>498</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>46</v>
+        <v>13</v>
       </c>
       <c r="D154" t="s">
-        <v>359</v>
+        <v>499</v>
+      </c>
+      <c r="E154" t="s">
+        <v>15</v>
       </c>
       <c r="F154" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="G154" t="s">
-        <v>49</v>
+        <v>17</v>
       </c>
       <c r="H154" t="s">
-        <v>50</v>
+        <v>18</v>
       </c>
     </row>
     <row r="155" spans="1:8" ht="12.75">
       <c r="A155" s="1" t="s">
-        <v>508</v>
+        <v>501</v>
       </c>
       <c r="B155" t="s">
-        <v>509</v>
+        <v>502</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>46</v>
+        <v>13</v>
       </c>
       <c r="D155" t="s">
-        <v>439</v>
+        <v>503</v>
+      </c>
+      <c r="E155" t="s">
+        <v>15</v>
       </c>
       <c r="F155" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="G155" t="s">
-        <v>49</v>
+        <v>17</v>
       </c>
       <c r="H155" t="s">
-        <v>50</v>
+        <v>18</v>
       </c>
     </row>
     <row r="156" spans="1:8" ht="12.75">
       <c r="A156" s="1" t="s">
-        <v>511</v>
+        <v>505</v>
       </c>
       <c r="B156" t="s">
-        <v>512</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>506</v>
+      </c>
+      <c r="C156" s="1" t="s">
+        <v>13</v>
       </c>
       <c r="D156" t="s">
-        <v>513</v>
+        <v>507</v>
+      </c>
+      <c r="E156" t="s">
+        <v>15</v>
       </c>
       <c r="F156" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="G156" t="s">
-        <v>182</v>
+        <v>17</v>
       </c>
       <c r="H156" t="s">
-        <v>422</v>
+        <v>18</v>
       </c>
     </row>
     <row r="157" spans="1:8" ht="12.75">
       <c r="A157" s="1" t="s">
-        <v>515</v>
+        <v>509</v>
       </c>
       <c r="B157" t="s">
-        <v>516</v>
+        <v>510</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>41</v>
+        <v>511</v>
       </c>
       <c r="D157" t="s">
-        <v>517</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>512</v>
       </c>
       <c r="F157" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="G157" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="H157" t="s">
-        <v>43</v>
+        <v>324</v>
       </c>
     </row>
     <row r="158" spans="1:8" ht="12.75">
       <c r="A158" s="1" t="s">
-        <v>519</v>
+        <v>513</v>
       </c>
       <c r="B158" t="s">
-        <v>520</v>
+        <v>514</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="D158" t="s">
-        <v>521</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>477</v>
       </c>
       <c r="F158" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="G158" t="s">
-        <v>25</v>
+        <v>50</v>
       </c>
       <c r="H158" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
     </row>
     <row r="159" spans="1:8" ht="12.75">
       <c r="A159" s="1" t="s">
-        <v>523</v>
+        <v>515</v>
       </c>
       <c r="B159" t="s">
-        <v>524</v>
+        <v>516</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="D159" t="s">
-        <v>525</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>517</v>
       </c>
       <c r="F159" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="G159" t="s">
-        <v>25</v>
+        <v>50</v>
       </c>
       <c r="H159" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
     </row>
     <row r="160" spans="1:8" ht="12.75">
       <c r="A160" s="1" t="s">
-        <v>527</v>
+        <v>518</v>
       </c>
       <c r="B160" t="s">
-        <v>528</v>
+        <v>519</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="D160" t="s">
-        <v>529</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>520</v>
       </c>
       <c r="F160" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="G160" t="s">
-        <v>25</v>
+        <v>50</v>
       </c>
       <c r="H160" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
     </row>
     <row r="161" spans="1:8" ht="12.75">
       <c r="A161" s="1" t="s">
-        <v>530</v>
+        <v>521</v>
       </c>
       <c r="B161" t="s">
-        <v>531</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>522</v>
+      </c>
+      <c r="C161" s="1" t="s">
+        <v>47</v>
       </c>
       <c r="D161" t="s">
-        <v>195</v>
+        <v>135</v>
       </c>
       <c r="F161" t="s">
-        <v>32</v>
+        <v>49</v>
       </c>
       <c r="G161" t="s">
-        <v>196</v>
+        <v>50</v>
       </c>
       <c r="H161" t="s">
-        <v>197</v>
+        <v>51</v>
       </c>
     </row>
     <row r="162" spans="1:8" ht="12.75">
       <c r="A162" s="1" t="s">
-        <v>532</v>
+        <v>523</v>
       </c>
       <c r="B162" t="s">
-        <v>533</v>
+        <v>524</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>180</v>
+        <v>47</v>
       </c>
       <c r="D162" t="s">
-        <v>223</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>520</v>
       </c>
       <c r="F162" t="s">
-        <v>32</v>
+        <v>49</v>
       </c>
       <c r="G162" t="s">
-        <v>182</v>
+        <v>50</v>
       </c>
       <c r="H162" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:8" ht="12.75">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="163" spans="1:10" ht="12.75">
       <c r="A163" s="1" t="s">
-        <v>534</v>
+        <v>525</v>
       </c>
       <c r="B163" t="s">
-        <v>535</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>526</v>
+      </c>
+      <c r="C163" s="1" t="s">
+        <v>205</v>
       </c>
       <c r="D163" t="s">
-        <v>536</v>
+        <v>527</v>
+      </c>
+      <c r="E163" t="s">
+        <v>15</v>
       </c>
       <c r="F163" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="G163" t="s">
-        <v>182</v>
+        <v>207</v>
       </c>
       <c r="H163" t="s">
-        <v>186</v>
+        <v>39</v>
+      </c>
+      <c r="J163" t="s">
+        <v>287</v>
       </c>
     </row>
     <row r="164" spans="1:8" ht="12.75">
       <c r="A164" s="1" t="s">
-        <v>537</v>
+        <v>529</v>
       </c>
       <c r="B164" t="s">
-        <v>538</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>530</v>
+      </c>
+      <c r="C164" s="1" t="s">
+        <v>64</v>
       </c>
       <c r="D164" t="s">
-        <v>539</v>
+        <v>531</v>
+      </c>
+      <c r="E164" t="s">
+        <v>15</v>
       </c>
       <c r="F164" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="G164" t="s">
-        <v>182</v>
+        <v>66</v>
       </c>
       <c r="H164" t="s">
-        <v>186</v>
+        <v>39</v>
       </c>
     </row>
     <row r="165" spans="1:8" ht="12.75">
       <c r="A165" s="1" t="s">
-        <v>540</v>
+        <v>533</v>
       </c>
       <c r="B165" t="s">
-        <v>541</v>
+        <v>534</v>
       </c>
       <c r="C165" t="s">
+        <v>21</v>
+      </c>
+      <c r="D165" t="s">
+        <v>535</v>
+      </c>
+      <c r="F165" t="s">
+        <v>23</v>
+      </c>
+      <c r="G165" t="s">
         <v>59</v>
       </c>
-      <c r="D165" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H165" t="s">
-        <v>186</v>
+        <v>536</v>
       </c>
     </row>
     <row r="166" spans="1:8" ht="12.75">
       <c r="A166" s="1" t="s">
-        <v>542</v>
+        <v>538</v>
       </c>
       <c r="B166" t="s">
-        <v>543</v>
-[...2 lines deleted...]
-        <v>200</v>
+        <v>539</v>
+      </c>
+      <c r="C166" t="s">
+        <v>21</v>
       </c>
       <c r="D166" t="s">
-        <v>544</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>540</v>
       </c>
       <c r="F166" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="G166" t="s">
-        <v>202</v>
+        <v>24</v>
       </c>
       <c r="H166" t="s">
-        <v>16</v>
+        <v>541</v>
       </c>
     </row>
     <row r="167" spans="1:8" ht="12.75">
       <c r="A167" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="B167" t="s">
+        <v>544</v>
+      </c>
+      <c r="C167" t="s">
+        <v>21</v>
+      </c>
+      <c r="D167" t="s">
         <v>545</v>
       </c>
-      <c r="B167" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F167" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="G167" t="s">
-        <v>202</v>
+        <v>24</v>
       </c>
       <c r="H167" t="s">
-        <v>186</v>
+        <v>541</v>
       </c>
     </row>
     <row r="168" spans="1:8" ht="12.75">
       <c r="A168" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="B168" t="s">
         <v>548</v>
       </c>
-      <c r="B168" t="s">
+      <c r="C168" t="s">
+        <v>21</v>
+      </c>
+      <c r="D168" t="s">
         <v>549</v>
       </c>
-      <c r="C168" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F168" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="G168" t="s">
-        <v>196</v>
+        <v>24</v>
       </c>
       <c r="H168" t="s">
-        <v>197</v>
+        <v>541</v>
       </c>
     </row>
     <row r="169" spans="1:8" ht="12.75">
       <c r="A169" s="1" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="B169" t="s">
-        <v>551</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>552</v>
+      </c>
+      <c r="C169" s="1" t="s">
+        <v>64</v>
       </c>
       <c r="D169" t="s">
-        <v>552</v>
+        <v>553</v>
+      </c>
+      <c r="E169" t="s">
+        <v>15</v>
       </c>
       <c r="F169" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="G169" t="s">
-        <v>202</v>
+        <v>66</v>
       </c>
       <c r="H169" t="s">
-        <v>186</v>
+        <v>39</v>
       </c>
     </row>
     <row r="170" spans="1:8" ht="12.75">
       <c r="A170" s="1" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="B170" t="s">
-        <v>554</v>
-[...2 lines deleted...]
-        <v>180</v>
+        <v>555</v>
+      </c>
+      <c r="C170" t="s">
+        <v>21</v>
       </c>
       <c r="D170" t="s">
-        <v>544</v>
+        <v>556</v>
       </c>
       <c r="E170" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F170" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="G170" t="s">
-        <v>182</v>
+        <v>557</v>
       </c>
       <c r="H170" t="s">
-        <v>16</v>
+        <v>541</v>
       </c>
     </row>
     <row r="171" spans="1:8" ht="12.75">
       <c r="A171" s="1" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="B171" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="C171" t="s">
-        <v>59</v>
+        <v>21</v>
       </c>
       <c r="D171" t="s">
+        <v>560</v>
+      </c>
+      <c r="E171" t="s">
+        <v>15</v>
+      </c>
+      <c r="F171" t="s">
+        <v>23</v>
+      </c>
+      <c r="G171" t="s">
         <v>557</v>
       </c>
-      <c r="F171" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H171" t="s">
-        <v>186</v>
+        <v>541</v>
       </c>
     </row>
     <row r="172" spans="1:8" ht="12.75">
       <c r="A172" s="1" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="B172" t="s">
-        <v>559</v>
-[...2 lines deleted...]
-        <v>200</v>
+        <v>562</v>
+      </c>
+      <c r="C172" t="s">
+        <v>21</v>
       </c>
       <c r="D172" t="s">
-        <v>223</v>
+        <v>563</v>
       </c>
       <c r="E172" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F172" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="G172" t="s">
-        <v>202</v>
+        <v>557</v>
       </c>
       <c r="H172" t="s">
-        <v>16</v>
+        <v>541</v>
       </c>
     </row>
     <row r="173" spans="1:8" ht="12.75">
       <c r="A173" s="1" t="s">
-        <v>560</v>
+        <v>565</v>
       </c>
       <c r="B173" t="s">
-        <v>561</v>
+        <v>566</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>101</v>
+        <v>64</v>
       </c>
       <c r="D173" t="s">
-        <v>562</v>
+        <v>567</v>
+      </c>
+      <c r="E173" t="s">
+        <v>15</v>
       </c>
       <c r="F173" t="s">
-        <v>48</v>
+        <v>23</v>
       </c>
       <c r="G173" t="s">
-        <v>49</v>
+        <v>66</v>
       </c>
       <c r="H173" t="s">
-        <v>103</v>
+        <v>39</v>
       </c>
     </row>
     <row r="174" spans="1:8" ht="12.75">
       <c r="A174" s="1" t="s">
-        <v>563</v>
+        <v>569</v>
       </c>
       <c r="B174" t="s">
-        <v>564</v>
+        <v>570</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
       <c r="D174" t="s">
-        <v>565</v>
+        <v>571</v>
+      </c>
+      <c r="E174" t="s">
+        <v>15</v>
       </c>
       <c r="F174" t="s">
-        <v>48</v>
+        <v>23</v>
       </c>
       <c r="G174" t="s">
-        <v>49</v>
+        <v>66</v>
       </c>
       <c r="H174" t="s">
-        <v>50</v>
+        <v>39</v>
       </c>
     </row>
     <row r="175" spans="1:8" ht="12.75">
       <c r="A175" s="1" t="s">
-        <v>566</v>
-[...5 lines deleted...]
-        <v>232</v>
+        <v>572</v>
+      </c>
+      <c r="C175" t="s">
+        <v>21</v>
       </c>
       <c r="D175" t="s">
-        <v>568</v>
-[...5 lines deleted...]
-        <v>32</v>
+        <v>573</v>
       </c>
       <c r="G175" t="s">
-        <v>234</v>
+        <v>285</v>
       </c>
       <c r="H175" t="s">
-        <v>16</v>
+        <v>574</v>
       </c>
     </row>
     <row r="176" spans="1:8" ht="12.75">
       <c r="A176" s="1" t="s">
-        <v>569</v>
+        <v>576</v>
       </c>
       <c r="B176" t="s">
-        <v>570</v>
+        <v>577</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>222</v>
+        <v>13</v>
       </c>
       <c r="D176" t="s">
-        <v>571</v>
+        <v>578</v>
       </c>
       <c r="E176" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F176" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="G176" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="H176" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="177" spans="1:8" ht="12.75">
       <c r="A177" s="1" t="s">
-        <v>572</v>
+        <v>580</v>
       </c>
       <c r="B177" t="s">
-        <v>573</v>
+        <v>581</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>180</v>
+        <v>13</v>
       </c>
       <c r="D177" t="s">
-        <v>574</v>
+        <v>582</v>
       </c>
       <c r="E177" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F177" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="G177" t="s">
-        <v>182</v>
+        <v>17</v>
       </c>
       <c r="H177" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="178" spans="1:8" ht="12.75">
       <c r="A178" s="1" t="s">
-        <v>575</v>
+        <v>583</v>
       </c>
       <c r="B178" t="s">
-        <v>576</v>
-[...2 lines deleted...]
-        <v>232</v>
+        <v>584</v>
+      </c>
+      <c r="C178" t="s">
+        <v>21</v>
       </c>
       <c r="D178" t="s">
-        <v>577</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>585</v>
       </c>
       <c r="F178" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="G178" t="s">
-        <v>234</v>
+        <v>586</v>
       </c>
       <c r="H178" t="s">
-        <v>16</v>
+        <v>587</v>
       </c>
     </row>
     <row r="179" spans="1:8" ht="12.75">
       <c r="A179" s="1" t="s">
-        <v>578</v>
+        <v>588</v>
       </c>
       <c r="B179" t="s">
-        <v>579</v>
-[...2 lines deleted...]
-        <v>101</v>
+        <v>589</v>
+      </c>
+      <c r="C179" t="s">
+        <v>21</v>
       </c>
       <c r="D179" t="s">
-        <v>580</v>
+        <v>590</v>
       </c>
       <c r="F179" t="s">
-        <v>48</v>
+        <v>23</v>
       </c>
       <c r="G179" t="s">
-        <v>49</v>
+        <v>586</v>
       </c>
       <c r="H179" t="s">
-        <v>103</v>
+        <v>587</v>
       </c>
     </row>
     <row r="180" spans="1:8" ht="12.75">
       <c r="A180" s="1" t="s">
-        <v>581</v>
+        <v>591</v>
       </c>
       <c r="B180" t="s">
-        <v>582</v>
-[...2 lines deleted...]
-        <v>101</v>
+        <v>592</v>
+      </c>
+      <c r="C180" t="s">
+        <v>21</v>
       </c>
       <c r="D180" t="s">
-        <v>583</v>
+        <v>593</v>
       </c>
       <c r="F180" t="s">
-        <v>48</v>
+        <v>23</v>
       </c>
       <c r="G180" t="s">
-        <v>49</v>
+        <v>586</v>
       </c>
       <c r="H180" t="s">
-        <v>103</v>
+        <v>587</v>
       </c>
     </row>
     <row r="181" spans="1:8" ht="12.75">
       <c r="A181" s="1" t="s">
-        <v>584</v>
+        <v>594</v>
       </c>
       <c r="B181" t="s">
-        <v>585</v>
+        <v>595</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>101</v>
+        <v>153</v>
       </c>
       <c r="D181" t="s">
-        <v>586</v>
+        <v>596</v>
+      </c>
+      <c r="E181" t="s">
+        <v>15</v>
       </c>
       <c r="F181" t="s">
-        <v>48</v>
+        <v>23</v>
       </c>
       <c r="G181" t="s">
-        <v>49</v>
+        <v>24</v>
       </c>
       <c r="H181" t="s">
-        <v>103</v>
+        <v>39</v>
       </c>
     </row>
     <row r="182" spans="1:8" ht="12.75">
       <c r="A182" s="1" t="s">
-        <v>587</v>
+        <v>597</v>
       </c>
       <c r="B182" t="s">
-        <v>588</v>
+        <v>598</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>101</v>
+        <v>156</v>
       </c>
       <c r="D182" t="s">
-        <v>589</v>
+        <v>599</v>
+      </c>
+      <c r="E182" t="s">
+        <v>15</v>
       </c>
       <c r="F182" t="s">
-        <v>48</v>
+        <v>23</v>
       </c>
       <c r="G182" t="s">
-        <v>49</v>
+        <v>158</v>
       </c>
       <c r="H182" t="s">
-        <v>103</v>
+        <v>39</v>
       </c>
     </row>
     <row r="183" spans="1:8" ht="12.75">
       <c r="A183" s="1" t="s">
-        <v>590</v>
+        <v>600</v>
       </c>
       <c r="B183" t="s">
-        <v>591</v>
+        <v>601</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>101</v>
+        <v>37</v>
       </c>
       <c r="D183" t="s">
-        <v>592</v>
+        <v>602</v>
+      </c>
+      <c r="E183" t="s">
+        <v>15</v>
       </c>
       <c r="F183" t="s">
-        <v>48</v>
+        <v>23</v>
       </c>
       <c r="G183" t="s">
-        <v>49</v>
+        <v>33</v>
       </c>
       <c r="H183" t="s">
-        <v>103</v>
+        <v>39</v>
       </c>
     </row>
     <row r="184" spans="1:8" ht="12.75">
       <c r="A184" s="1" t="s">
-        <v>594</v>
+        <v>604</v>
       </c>
       <c r="B184" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>605</v>
+      </c>
+      <c r="C184" t="s">
+        <v>21</v>
       </c>
       <c r="D184" t="s">
-        <v>596</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>606</v>
       </c>
       <c r="F184" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G184" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="H184" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="185" spans="1:8" ht="12.75">
       <c r="A185" s="1" t="s">
-        <v>598</v>
+        <v>608</v>
       </c>
       <c r="B185" t="s">
-        <v>599</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>609</v>
+      </c>
+      <c r="C185" t="s">
+        <v>21</v>
       </c>
       <c r="D185" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>610</v>
       </c>
       <c r="F185" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G185" t="s">
-        <v>25</v>
+        <v>66</v>
       </c>
       <c r="H185" t="s">
-        <v>43</v>
+        <v>185</v>
       </c>
     </row>
     <row r="186" spans="1:8" ht="12.75">
       <c r="A186" s="1" t="s">
-        <v>602</v>
-[...5 lines deleted...]
-        <v>41</v>
+        <v>611</v>
+      </c>
+      <c r="C186" t="s">
+        <v>21</v>
       </c>
       <c r="D186" t="s">
-        <v>604</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>612</v>
       </c>
       <c r="F186" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G186" t="s">
-        <v>25</v>
+        <v>59</v>
       </c>
       <c r="H186" t="s">
-        <v>43</v>
+        <v>185</v>
       </c>
     </row>
     <row r="187" spans="1:8" ht="12.75">
       <c r="A187" s="1" t="s">
-        <v>606</v>
+        <v>614</v>
       </c>
       <c r="B187" t="s">
-        <v>607</v>
+        <v>615</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>41</v>
+        <v>205</v>
       </c>
       <c r="D187" t="s">
-        <v>608</v>
+        <v>616</v>
       </c>
       <c r="E187" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F187" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G187" t="s">
-        <v>25</v>
+        <v>207</v>
       </c>
       <c r="H187" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="188" spans="1:8" ht="12.75">
       <c r="A188" s="1" t="s">
-        <v>610</v>
+        <v>618</v>
       </c>
       <c r="B188" t="s">
-        <v>611</v>
+        <v>619</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>612</v>
+        <v>372</v>
       </c>
       <c r="D188" t="s">
-        <v>613</v>
+        <v>620</v>
+      </c>
+      <c r="E188" t="s">
+        <v>15</v>
       </c>
       <c r="F188" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G188" t="s">
-        <v>25</v>
+        <v>316</v>
       </c>
       <c r="H188" t="s">
-        <v>354</v>
+        <v>39</v>
       </c>
     </row>
     <row r="189" spans="1:8" ht="12.75">
       <c r="A189" s="1" t="s">
-        <v>614</v>
+        <v>622</v>
       </c>
       <c r="B189" t="s">
-        <v>615</v>
+        <v>623</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>46</v>
+        <v>372</v>
       </c>
       <c r="D189" t="s">
-        <v>616</v>
+        <v>624</v>
+      </c>
+      <c r="E189" t="s">
+        <v>15</v>
       </c>
       <c r="F189" t="s">
-        <v>48</v>
+        <v>23</v>
       </c>
       <c r="G189" t="s">
-        <v>49</v>
+        <v>316</v>
       </c>
       <c r="H189" t="s">
-        <v>50</v>
+        <v>39</v>
       </c>
     </row>
     <row r="190" spans="1:8" ht="12.75">
       <c r="A190" s="1" t="s">
-        <v>617</v>
+        <v>626</v>
       </c>
       <c r="B190" t="s">
-        <v>618</v>
+        <v>627</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>46</v>
+        <v>372</v>
       </c>
       <c r="D190" t="s">
-        <v>406</v>
+        <v>628</v>
+      </c>
+      <c r="E190" t="s">
+        <v>15</v>
       </c>
       <c r="F190" t="s">
-        <v>48</v>
+        <v>23</v>
       </c>
       <c r="G190" t="s">
-        <v>49</v>
+        <v>316</v>
       </c>
       <c r="H190" t="s">
-        <v>50</v>
+        <v>39</v>
       </c>
     </row>
     <row r="191" spans="1:8" ht="12.75">
       <c r="A191" s="1" t="s">
-        <v>620</v>
+        <v>629</v>
       </c>
       <c r="B191" t="s">
-        <v>621</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>630</v>
+      </c>
+      <c r="C191" s="1" t="s">
+        <v>37</v>
       </c>
       <c r="D191" t="s">
-        <v>622</v>
+        <v>206</v>
+      </c>
+      <c r="E191" t="s">
+        <v>15</v>
       </c>
       <c r="F191" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="G191" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="H191" t="s">
-        <v>371</v>
+        <v>39</v>
       </c>
     </row>
     <row r="192" spans="1:8" ht="12.75">
       <c r="A192" s="1" t="s">
-        <v>624</v>
+        <v>631</v>
       </c>
       <c r="B192" t="s">
-        <v>625</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>632</v>
+      </c>
+      <c r="C192" s="1" t="s">
+        <v>222</v>
       </c>
       <c r="D192" t="s">
-        <v>626</v>
+        <v>633</v>
       </c>
       <c r="F192" t="s">
-        <v>32</v>
+        <v>49</v>
       </c>
       <c r="G192" t="s">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="H192" t="s">
-        <v>371</v>
+        <v>224</v>
       </c>
     </row>
     <row r="193" spans="1:8" ht="12.75">
       <c r="A193" s="1" t="s">
-        <v>628</v>
+        <v>634</v>
       </c>
       <c r="B193" t="s">
-        <v>629</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>635</v>
+      </c>
+      <c r="C193" s="1" t="s">
+        <v>47</v>
       </c>
       <c r="D193" t="s">
-        <v>630</v>
+        <v>636</v>
       </c>
       <c r="F193" t="s">
-        <v>32</v>
+        <v>49</v>
       </c>
       <c r="G193" t="s">
-        <v>182</v>
+        <v>50</v>
       </c>
       <c r="H193" t="s">
-        <v>422</v>
+        <v>51</v>
       </c>
     </row>
     <row r="194" spans="1:8" ht="12.75">
       <c r="A194" s="1" t="s">
-        <v>632</v>
+        <v>637</v>
       </c>
       <c r="B194" t="s">
-        <v>633</v>
+        <v>638</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>125</v>
+        <v>156</v>
       </c>
       <c r="D194" t="s">
-        <v>634</v>
+        <v>639</v>
       </c>
       <c r="E194" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F194" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="G194" t="s">
-        <v>20</v>
+        <v>158</v>
       </c>
       <c r="H194" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
     </row>
     <row r="195" spans="1:8" ht="12.75">
       <c r="A195" s="1" t="s">
-        <v>636</v>
+        <v>640</v>
       </c>
       <c r="B195" t="s">
-        <v>637</v>
+        <v>641</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>125</v>
+        <v>205</v>
       </c>
       <c r="D195" t="s">
-        <v>638</v>
+        <v>642</v>
       </c>
       <c r="E195" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F195" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="G195" t="s">
-        <v>20</v>
+        <v>207</v>
       </c>
       <c r="H195" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
     </row>
     <row r="196" spans="1:8" ht="12.75">
       <c r="A196" s="1" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="B196" t="s">
-        <v>641</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>644</v>
+      </c>
+      <c r="C196" s="1" t="s">
+        <v>153</v>
       </c>
       <c r="D196" t="s">
-        <v>642</v>
+        <v>645</v>
+      </c>
+      <c r="E196" t="s">
+        <v>15</v>
       </c>
       <c r="F196" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="G196" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="H196" t="s">
-        <v>643</v>
+        <v>39</v>
       </c>
     </row>
     <row r="197" spans="1:8" ht="12.75">
       <c r="A197" s="1" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="B197" t="s">
-        <v>646</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>647</v>
+      </c>
+      <c r="C197" s="1" t="s">
+        <v>156</v>
       </c>
       <c r="D197" t="s">
-        <v>647</v>
+        <v>648</v>
+      </c>
+      <c r="E197" t="s">
+        <v>15</v>
       </c>
       <c r="F197" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="G197" t="s">
-        <v>182</v>
+        <v>158</v>
       </c>
       <c r="H197" t="s">
-        <v>422</v>
+        <v>39</v>
       </c>
     </row>
     <row r="198" spans="1:8" ht="12.75">
       <c r="A198" s="1" t="s">
         <v>649</v>
       </c>
       <c r="B198" t="s">
         <v>650</v>
       </c>
-      <c r="C198" s="1" t="s">
-        <v>200</v>
+      <c r="C198" t="s">
+        <v>21</v>
       </c>
       <c r="D198" t="s">
         <v>651</v>
       </c>
-      <c r="E198" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F198" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="G198" t="s">
-        <v>202</v>
+        <v>33</v>
       </c>
       <c r="H198" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:8" ht="12.75">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="199" spans="1:10" ht="12.75">
       <c r="A199" s="1" t="s">
+        <v>652</v>
+      </c>
+      <c r="B199" t="s">
         <v>653</v>
       </c>
-      <c r="B199" t="s">
+      <c r="C199" t="s">
+        <v>21</v>
+      </c>
+      <c r="D199" t="s">
         <v>654</v>
       </c>
-      <c r="C199" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F199" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="G199" t="s">
-        <v>202</v>
+        <v>33</v>
       </c>
       <c r="H199" t="s">
-        <v>16</v>
+        <v>162</v>
+      </c>
+      <c r="J199" t="s">
+        <v>287</v>
       </c>
     </row>
     <row r="200" spans="1:8" ht="12.75">
       <c r="A200" s="1" t="s">
+        <v>655</v>
+      </c>
+      <c r="B200" t="s">
+        <v>656</v>
+      </c>
+      <c r="C200" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="D200" t="s">
         <v>657</v>
       </c>
-      <c r="B200" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E200" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F200" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="G200" t="s">
-        <v>202</v>
+        <v>207</v>
       </c>
       <c r="H200" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
     </row>
     <row r="201" spans="1:8" ht="12.75">
       <c r="A201" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="B201" t="s">
+        <v>659</v>
+      </c>
+      <c r="C201" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="D201" t="s">
         <v>660</v>
       </c>
-      <c r="B201" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E201" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F201" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="G201" t="s">
-        <v>234</v>
+        <v>24</v>
       </c>
       <c r="H201" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
     </row>
     <row r="202" spans="1:8" ht="12.75">
       <c r="A202" s="1" t="s">
-        <v>663</v>
+        <v>661</v>
       </c>
       <c r="B202" t="s">
-        <v>664</v>
+        <v>662</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>232</v>
+        <v>205</v>
       </c>
       <c r="D202" t="s">
-        <v>665</v>
+        <v>150</v>
       </c>
       <c r="E202" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F202" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="G202" t="s">
-        <v>234</v>
+        <v>207</v>
       </c>
       <c r="H202" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
     </row>
     <row r="203" spans="1:8" ht="12.75">
       <c r="A203" s="1" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="B203" t="s">
-        <v>667</v>
-[...2 lines deleted...]
-        <v>180</v>
+        <v>664</v>
+      </c>
+      <c r="C203" t="s">
+        <v>21</v>
       </c>
       <c r="D203" t="s">
-        <v>668</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>183</v>
       </c>
       <c r="F203" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="G203" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="H203" t="s">
-        <v>16</v>
+        <v>185</v>
       </c>
     </row>
     <row r="204" spans="1:8" ht="12.75">
       <c r="A204" s="1" t="s">
-        <v>669</v>
+        <v>665</v>
       </c>
       <c r="B204" t="s">
-        <v>670</v>
-[...2 lines deleted...]
-        <v>232</v>
+        <v>666</v>
+      </c>
+      <c r="C204" t="s">
+        <v>21</v>
       </c>
       <c r="D204" t="s">
-        <v>671</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>667</v>
       </c>
       <c r="F204" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="G204" t="s">
-        <v>234</v>
+        <v>33</v>
       </c>
       <c r="H204" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
     </row>
     <row r="205" spans="1:8" ht="12.75">
       <c r="A205" s="1" t="s">
-        <v>672</v>
+        <v>668</v>
       </c>
       <c r="B205" t="s">
-        <v>673</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>669</v>
+      </c>
+      <c r="C205" s="1" t="s">
+        <v>153</v>
       </c>
       <c r="D205" t="s">
-        <v>195</v>
+        <v>141</v>
+      </c>
+      <c r="E205" t="s">
+        <v>15</v>
       </c>
       <c r="F205" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="G205" t="s">
-        <v>196</v>
+        <v>24</v>
       </c>
       <c r="H205" t="s">
-        <v>197</v>
+        <v>39</v>
       </c>
     </row>
     <row r="206" spans="1:8" ht="12.75">
       <c r="A206" s="1" t="s">
-        <v>674</v>
+        <v>670</v>
       </c>
       <c r="B206" t="s">
-        <v>675</v>
+        <v>671</v>
       </c>
       <c r="C206" t="s">
-        <v>59</v>
+        <v>21</v>
       </c>
       <c r="D206" t="s">
-        <v>539</v>
+        <v>672</v>
       </c>
       <c r="F206" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="G206" t="s">
-        <v>202</v>
+        <v>24</v>
       </c>
       <c r="H206" t="s">
-        <v>186</v>
+        <v>25</v>
       </c>
     </row>
     <row r="207" spans="1:8" ht="12.75">
       <c r="A207" s="1" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="B207" t="s">
-        <v>677</v>
-[...2 lines deleted...]
-        <v>180</v>
+        <v>674</v>
+      </c>
+      <c r="C207" t="s">
+        <v>21</v>
       </c>
       <c r="D207" t="s">
-        <v>294</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>675</v>
       </c>
       <c r="F207" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="G207" t="s">
-        <v>182</v>
+        <v>24</v>
       </c>
       <c r="H207" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
     </row>
     <row r="208" spans="1:8" ht="12.75">
       <c r="A208" s="1" t="s">
+        <v>676</v>
+      </c>
+      <c r="B208" t="s">
+        <v>677</v>
+      </c>
+      <c r="C208" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="D208" t="s">
         <v>678</v>
       </c>
-      <c r="B208" t="s">
-[...6 lines deleted...]
-        <v>680</v>
+      <c r="E208" t="s">
+        <v>15</v>
       </c>
       <c r="F208" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="G208" t="s">
-        <v>182</v>
+        <v>158</v>
       </c>
       <c r="H208" t="s">
-        <v>186</v>
+        <v>39</v>
       </c>
     </row>
     <row r="209" spans="1:8" ht="12.75">
       <c r="A209" s="1" t="s">
+        <v>679</v>
+      </c>
+      <c r="B209" t="s">
+        <v>680</v>
+      </c>
+      <c r="C209" t="s">
+        <v>21</v>
+      </c>
+      <c r="D209" t="s">
         <v>681</v>
       </c>
-      <c r="B209" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F209" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="G209" t="s">
-        <v>182</v>
+        <v>33</v>
       </c>
       <c r="H209" t="s">
-        <v>186</v>
+        <v>162</v>
       </c>
     </row>
     <row r="210" spans="1:8" ht="12.75">
       <c r="A210" s="1" t="s">
+        <v>682</v>
+      </c>
+      <c r="B210" t="s">
+        <v>683</v>
+      </c>
+      <c r="C210" t="s">
+        <v>21</v>
+      </c>
+      <c r="D210" t="s">
         <v>684</v>
       </c>
-      <c r="B210" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F210" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="G210" t="s">
-        <v>182</v>
+        <v>33</v>
       </c>
       <c r="H210" t="s">
-        <v>186</v>
+        <v>162</v>
       </c>
     </row>
     <row r="211" spans="1:8" ht="12.75">
       <c r="A211" s="1" t="s">
+        <v>685</v>
+      </c>
+      <c r="B211" t="s">
+        <v>686</v>
+      </c>
+      <c r="C211" t="s">
+        <v>21</v>
+      </c>
+      <c r="D211" t="s">
         <v>687</v>
       </c>
-      <c r="B211" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F211" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="G211" t="s">
-        <v>234</v>
+        <v>33</v>
       </c>
       <c r="H211" t="s">
-        <v>16</v>
+        <v>162</v>
       </c>
     </row>
     <row r="212" spans="1:8" ht="12.75">
       <c r="A212" s="1" t="s">
+        <v>688</v>
+      </c>
+      <c r="B212" t="s">
+        <v>689</v>
+      </c>
+      <c r="C212" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="D212" t="s">
         <v>690</v>
       </c>
-      <c r="B212" t="s">
-[...6 lines deleted...]
-        <v>692</v>
+      <c r="E212" t="s">
+        <v>15</v>
       </c>
       <c r="F212" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="G212" t="s">
-        <v>202</v>
+        <v>158</v>
       </c>
       <c r="H212" t="s">
-        <v>317</v>
+        <v>39</v>
       </c>
     </row>
     <row r="213" spans="1:8" ht="12.75">
       <c r="A213" s="1" t="s">
+        <v>691</v>
+      </c>
+      <c r="B213" t="s">
+        <v>692</v>
+      </c>
+      <c r="C213" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="D213" t="s">
         <v>693</v>
       </c>
-      <c r="B213" t="s">
-[...6 lines deleted...]
-        <v>695</v>
+      <c r="E213" t="s">
+        <v>15</v>
       </c>
       <c r="F213" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="G213" t="s">
-        <v>202</v>
+        <v>158</v>
       </c>
       <c r="H213" t="s">
-        <v>317</v>
+        <v>39</v>
       </c>
     </row>
     <row r="214" spans="1:8" ht="12.75">
       <c r="A214" s="1" t="s">
+        <v>694</v>
+      </c>
+      <c r="B214" t="s">
+        <v>695</v>
+      </c>
+      <c r="C214" t="s">
+        <v>21</v>
+      </c>
+      <c r="D214" t="s">
         <v>696</v>
       </c>
-      <c r="B214" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F214" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="G214" t="s">
-        <v>202</v>
+        <v>33</v>
       </c>
       <c r="H214" t="s">
-        <v>317</v>
+        <v>162</v>
       </c>
     </row>
     <row r="215" spans="1:8" ht="12.75">
       <c r="A215" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="B215" t="s">
+        <v>698</v>
+      </c>
+      <c r="C215" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D215" t="s">
         <v>699</v>
       </c>
-      <c r="B215" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F215" t="s">
-        <v>32</v>
+        <v>49</v>
       </c>
       <c r="G215" t="s">
-        <v>234</v>
+        <v>50</v>
       </c>
       <c r="H215" t="s">
-        <v>16</v>
+        <v>51</v>
       </c>
     </row>
     <row r="216" spans="1:8" ht="12.75">
       <c r="A216" s="1" t="s">
+        <v>700</v>
+      </c>
+      <c r="B216" t="s">
+        <v>701</v>
+      </c>
+      <c r="C216" t="s">
+        <v>21</v>
+      </c>
+      <c r="D216" t="s">
         <v>702</v>
       </c>
-      <c r="B216" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F216" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="G216" t="s">
-        <v>234</v>
+        <v>33</v>
       </c>
       <c r="H216" t="s">
-        <v>16</v>
+        <v>162</v>
       </c>
     </row>
     <row r="217" spans="1:8" ht="12.75">
       <c r="A217" s="1" t="s">
+        <v>703</v>
+      </c>
+      <c r="B217" t="s">
+        <v>704</v>
+      </c>
+      <c r="C217" t="s">
+        <v>21</v>
+      </c>
+      <c r="D217" t="s">
         <v>705</v>
       </c>
-      <c r="B217" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F217" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="G217" t="s">
-        <v>202</v>
+        <v>33</v>
       </c>
       <c r="H217" t="s">
-        <v>317</v>
+        <v>162</v>
       </c>
     </row>
     <row r="218" spans="1:8" ht="12.75">
       <c r="A218" s="1" t="s">
+        <v>706</v>
+      </c>
+      <c r="B218" t="s">
+        <v>707</v>
+      </c>
+      <c r="C218" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="D218" t="s">
         <v>708</v>
       </c>
-      <c r="B218" t="s">
-[...6 lines deleted...]
-        <v>710</v>
+      <c r="E218" t="s">
+        <v>15</v>
       </c>
       <c r="F218" t="s">
-        <v>48</v>
+        <v>23</v>
       </c>
       <c r="G218" t="s">
-        <v>49</v>
+        <v>158</v>
       </c>
       <c r="H218" t="s">
-        <v>50</v>
+        <v>39</v>
       </c>
     </row>
     <row r="219" spans="1:8" ht="12.75">
       <c r="A219" s="1" t="s">
+        <v>709</v>
+      </c>
+      <c r="B219" t="s">
+        <v>710</v>
+      </c>
+      <c r="C219" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="D219" t="s">
         <v>711</v>
       </c>
-      <c r="B219" t="s">
-[...6 lines deleted...]
-        <v>713</v>
+      <c r="E219" t="s">
+        <v>15</v>
       </c>
       <c r="F219" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="G219" t="s">
-        <v>202</v>
+        <v>207</v>
       </c>
       <c r="H219" t="s">
-        <v>317</v>
+        <v>39</v>
       </c>
     </row>
     <row r="220" spans="1:8" ht="12.75">
       <c r="A220" s="1" t="s">
+        <v>712</v>
+      </c>
+      <c r="B220" t="s">
+        <v>713</v>
+      </c>
+      <c r="C220" t="s">
+        <v>21</v>
+      </c>
+      <c r="D220" t="s">
         <v>714</v>
       </c>
-      <c r="B220" t="s">
+      <c r="F220" t="s">
+        <v>23</v>
+      </c>
+      <c r="G220" t="s">
+        <v>59</v>
+      </c>
+      <c r="H220" t="s">
         <v>715</v>
-      </c>
-[...13 lines deleted...]
-        <v>317</v>
       </c>
     </row>
     <row r="221" spans="1:8" ht="12.75">
       <c r="A221" s="1" t="s">
+        <v>716</v>
+      </c>
+      <c r="B221" t="s">
         <v>717</v>
       </c>
-      <c r="B221" t="s">
-[...3 lines deleted...]
-        <v>232</v>
+      <c r="C221" t="s">
+        <v>21</v>
       </c>
       <c r="D221" t="s">
-        <v>719</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>183</v>
       </c>
       <c r="F221" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="G221" t="s">
-        <v>234</v>
+        <v>184</v>
       </c>
       <c r="H221" t="s">
-        <v>16</v>
+        <v>185</v>
       </c>
     </row>
     <row r="222" spans="1:8" ht="12.75">
       <c r="A222" s="1" t="s">
-        <v>720</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>718</v>
+      </c>
+      <c r="B222" t="s">
+        <v>719</v>
+      </c>
+      <c r="C222" s="1" t="s">
+        <v>153</v>
       </c>
       <c r="D222" t="s">
-        <v>721</v>
+        <v>206</v>
+      </c>
+      <c r="E222" t="s">
+        <v>15</v>
+      </c>
+      <c r="F222" t="s">
+        <v>23</v>
       </c>
       <c r="G222" t="s">
-        <v>242</v>
+        <v>24</v>
       </c>
       <c r="H222" t="s">
-        <v>722</v>
+        <v>39</v>
       </c>
     </row>
     <row r="223" spans="1:8" ht="12.75">
       <c r="A223" s="1" t="s">
-        <v>723</v>
+        <v>720</v>
+      </c>
+      <c r="B223" t="s">
+        <v>721</v>
       </c>
       <c r="C223" t="s">
-        <v>59</v>
+        <v>21</v>
       </c>
       <c r="D223" t="s">
-        <v>724</v>
+        <v>722</v>
+      </c>
+      <c r="F223" t="s">
+        <v>23</v>
       </c>
       <c r="G223" t="s">
-        <v>242</v>
+        <v>24</v>
       </c>
       <c r="H223" t="s">
-        <v>505</v>
+        <v>25</v>
       </c>
     </row>
     <row r="224" spans="1:8" ht="12.75">
       <c r="A224" s="1" t="s">
-        <v>725</v>
-[...2 lines deleted...]
-        <v>240</v>
+        <v>723</v>
+      </c>
+      <c r="B224" t="s">
+        <v>724</v>
+      </c>
+      <c r="C224" t="s">
+        <v>21</v>
       </c>
       <c r="D224" t="s">
-        <v>726</v>
+        <v>667</v>
+      </c>
+      <c r="F224" t="s">
+        <v>23</v>
       </c>
       <c r="G224" t="s">
-        <v>242</v>
+        <v>24</v>
       </c>
       <c r="H224" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="225" spans="1:8" ht="12.75">
       <c r="A225" s="1" t="s">
-        <v>727</v>
+        <v>725</v>
       </c>
       <c r="B225" t="s">
-        <v>728</v>
-[...2 lines deleted...]
-        <v>200</v>
+        <v>726</v>
+      </c>
+      <c r="C225" t="s">
+        <v>21</v>
       </c>
       <c r="D225" t="s">
-        <v>729</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>188</v>
       </c>
       <c r="F225" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="G225" t="s">
-        <v>202</v>
+        <v>24</v>
       </c>
       <c r="H225" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
     </row>
     <row r="226" spans="1:8" ht="12.75">
       <c r="A226" s="1" t="s">
-        <v>730</v>
+        <v>727</v>
       </c>
       <c r="B226" t="s">
-        <v>731</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>728</v>
+      </c>
+      <c r="C226" s="1" t="s">
+        <v>37</v>
       </c>
       <c r="D226" t="s">
-        <v>732</v>
+        <v>729</v>
+      </c>
+      <c r="E226" t="s">
+        <v>15</v>
       </c>
       <c r="F226" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="G226" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="H226" t="s">
-        <v>733</v>
+        <v>39</v>
       </c>
     </row>
     <row r="227" spans="1:8" ht="12.75">
       <c r="A227" s="1" t="s">
+        <v>730</v>
+      </c>
+      <c r="B227" t="s">
+        <v>731</v>
+      </c>
+      <c r="C227" t="s">
+        <v>21</v>
+      </c>
+      <c r="D227" t="s">
+        <v>732</v>
+      </c>
+      <c r="F227" t="s">
+        <v>23</v>
+      </c>
+      <c r="G227" t="s">
+        <v>33</v>
+      </c>
+      <c r="H227" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8" ht="12.75">
+      <c r="A228" s="1" t="s">
+        <v>733</v>
+      </c>
+      <c r="B228" t="s">
         <v>734</v>
       </c>
-      <c r="B227" t="s">
-[...24 lines deleted...]
-      </c>
       <c r="C228" t="s">
-        <v>59</v>
+        <v>21</v>
       </c>
       <c r="D228" t="s">
-        <v>739</v>
+        <v>183</v>
       </c>
       <c r="F228" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="G228" t="s">
-        <v>202</v>
+        <v>184</v>
       </c>
       <c r="H228" t="s">
-        <v>317</v>
-[...2 lines deleted...]
-        <v>243</v>
+        <v>185</v>
       </c>
     </row>
     <row r="229" spans="1:8" ht="12.75">
       <c r="A229" s="1" t="s">
-        <v>740</v>
+        <v>735</v>
       </c>
       <c r="B229" t="s">
-        <v>741</v>
-[...2 lines deleted...]
-        <v>222</v>
+        <v>736</v>
+      </c>
+      <c r="C229" t="s">
+        <v>21</v>
       </c>
       <c r="D229" t="s">
-        <v>742</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>737</v>
       </c>
       <c r="F229" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="G229" t="s">
-        <v>10</v>
+        <v>33</v>
       </c>
       <c r="H229" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
     </row>
     <row r="230" spans="1:8" ht="12.75">
       <c r="A230" s="1" t="s">
-        <v>743</v>
+        <v>738</v>
       </c>
       <c r="B230" t="s">
-        <v>744</v>
+        <v>739</v>
       </c>
       <c r="C230" s="1" t="s">
-        <v>180</v>
+        <v>153</v>
       </c>
       <c r="D230" t="s">
-        <v>745</v>
+        <v>729</v>
       </c>
       <c r="E230" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F230" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="G230" t="s">
-        <v>182</v>
+        <v>24</v>
       </c>
       <c r="H230" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
     </row>
     <row r="231" spans="1:8" ht="12.75">
       <c r="A231" s="1" t="s">
-        <v>746</v>
+        <v>740</v>
       </c>
       <c r="B231" t="s">
-        <v>747</v>
-[...2 lines deleted...]
-        <v>222</v>
+        <v>741</v>
+      </c>
+      <c r="C231" t="s">
+        <v>21</v>
       </c>
       <c r="D231" t="s">
-        <v>302</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>742</v>
       </c>
       <c r="F231" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="G231" t="s">
-        <v>10</v>
+        <v>33</v>
       </c>
       <c r="H231" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
     </row>
     <row r="232" spans="1:8" ht="12.75">
       <c r="A232" s="1" t="s">
-        <v>748</v>
-[...5 lines deleted...]
-        <v>222</v>
+        <v>743</v>
+      </c>
+      <c r="C232" t="s">
+        <v>21</v>
       </c>
       <c r="D232" t="s">
-        <v>750</v>
-[...5 lines deleted...]
-        <v>32</v>
+        <v>744</v>
       </c>
       <c r="G232" t="s">
-        <v>10</v>
+        <v>285</v>
       </c>
       <c r="H232" t="s">
-        <v>16</v>
+        <v>745</v>
       </c>
     </row>
     <row r="233" spans="1:8" ht="12.75">
       <c r="A233" s="1" t="s">
-        <v>751</v>
-[...2 lines deleted...]
-        <v>148</v>
+        <v>746</v>
+      </c>
+      <c r="C233" t="s">
+        <v>21</v>
       </c>
       <c r="D233" t="s">
-        <v>752</v>
-[...5 lines deleted...]
-        <v>120</v>
+        <v>747</v>
       </c>
       <c r="G233" t="s">
-        <v>118</v>
+        <v>285</v>
       </c>
       <c r="H233" t="s">
-        <v>121</v>
+        <v>574</v>
       </c>
     </row>
     <row r="234" spans="1:8" ht="12.75">
       <c r="A234" s="1" t="s">
-        <v>753</v>
+        <v>748</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>148</v>
+        <v>283</v>
       </c>
       <c r="D234" t="s">
-        <v>754</v>
-[...5 lines deleted...]
-        <v>120</v>
+        <v>749</v>
       </c>
       <c r="G234" t="s">
-        <v>118</v>
+        <v>285</v>
       </c>
       <c r="H234" t="s">
-        <v>121</v>
+        <v>286</v>
       </c>
     </row>
     <row r="235" spans="1:8" ht="12.75">
       <c r="A235" s="1" t="s">
-        <v>755</v>
+        <v>750</v>
+      </c>
+      <c r="B235" t="s">
+        <v>751</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>148</v>
+        <v>47</v>
       </c>
       <c r="D235" t="s">
-        <v>756</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>752</v>
       </c>
       <c r="F235" t="s">
-        <v>120</v>
+        <v>49</v>
       </c>
       <c r="G235" t="s">
-        <v>118</v>
+        <v>50</v>
       </c>
       <c r="H235" t="s">
-        <v>121</v>
+        <v>51</v>
       </c>
     </row>
     <row r="236" spans="1:8" ht="12.75">
       <c r="A236" s="1" t="s">
-        <v>757</v>
+        <v>753</v>
+      </c>
+      <c r="B236" t="s">
+        <v>754</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>148</v>
+        <v>47</v>
       </c>
       <c r="D236" t="s">
-        <v>758</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>755</v>
       </c>
       <c r="F236" t="s">
-        <v>120</v>
+        <v>49</v>
       </c>
       <c r="G236" t="s">
-        <v>118</v>
+        <v>50</v>
       </c>
       <c r="H236" t="s">
-        <v>121</v>
-[...94 lines deleted...]
-        <v>16</v>
+        <v>51</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="BUDI-1S"/>
-[...9 lines deleted...]
-    <hyperlink ref="A9" r:id="rId11" display="691396-000"/>
+    <hyperlink ref="A2" r:id="rId1" display="760239965"/>
+    <hyperlink ref="C2" r:id="rId2" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A3" r:id="rId3" display="CX6271-000"/>
+    <hyperlink ref="A4" r:id="rId4" display="760236276"/>
+    <hyperlink ref="A5" r:id="rId5" display="CZ6481-000"/>
+    <hyperlink ref="A6" r:id="rId6" display="760245060"/>
+    <hyperlink ref="C6" r:id="rId7" display="Variant of BUDI-M"/>
+    <hyperlink ref="A7" r:id="rId8" display="760245233"/>
+    <hyperlink ref="A8" r:id="rId9" display="707550-000"/>
+    <hyperlink ref="C8" r:id="rId10" display="Variant of FIST-GCO2-B"/>
+    <hyperlink ref="A9" r:id="rId11" display="742376-000"/>
     <hyperlink ref="C9" r:id="rId12" display="Variant of FIST-GCO2-B"/>
-    <hyperlink ref="A10" r:id="rId13" display="707550-000"/>
-[...4 lines deleted...]
-    <hyperlink ref="A13" r:id="rId18" display="760239958"/>
+    <hyperlink ref="A10" r:id="rId13" display="760237455"/>
+    <hyperlink ref="A11" r:id="rId14" display="760237397"/>
+    <hyperlink ref="C11" r:id="rId15" display="Variant of BUDI-FS"/>
+    <hyperlink ref="A12" r:id="rId16" display="760239958"/>
+    <hyperlink ref="C12" r:id="rId17" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A13" r:id="rId18" display="760239970"/>
     <hyperlink ref="C13" r:id="rId19" display="Variant of FACT-SPLICE-CHASSIS"/>
-    <hyperlink ref="A14" r:id="rId20" display="760239970"/>
+    <hyperlink ref="A14" r:id="rId20" display="760239959"/>
     <hyperlink ref="C14" r:id="rId21" display="Variant of FACT-SPLICE-CHASSIS"/>
-    <hyperlink ref="A15" r:id="rId22" display="760239959"/>
+    <hyperlink ref="A15" r:id="rId22" display="760239960"/>
     <hyperlink ref="C15" r:id="rId23" display="Variant of FACT-SPLICE-CHASSIS"/>
-    <hyperlink ref="A16" r:id="rId24" display="760239960"/>
+    <hyperlink ref="A16" r:id="rId24" display="760239971"/>
     <hyperlink ref="C16" r:id="rId25" display="Variant of FACT-SPLICE-CHASSIS"/>
-    <hyperlink ref="A17" r:id="rId26" display="760239971"/>
+    <hyperlink ref="A17" r:id="rId26" display="760239972"/>
     <hyperlink ref="C17" r:id="rId27" display="Variant of FACT-SPLICE-CHASSIS"/>
-    <hyperlink ref="A18" r:id="rId28" display="760239972"/>
+    <hyperlink ref="A18" r:id="rId28" display="760239957"/>
     <hyperlink ref="C18" r:id="rId29" display="Variant of FACT-SPLICE-CHASSIS"/>
-    <hyperlink ref="A19" r:id="rId30" display="760239957"/>
+    <hyperlink ref="A19" r:id="rId30" display="760239973"/>
     <hyperlink ref="C19" r:id="rId31" display="Variant of FACT-SPLICE-CHASSIS"/>
-    <hyperlink ref="A20" r:id="rId32" display="760239973"/>
+    <hyperlink ref="A20" r:id="rId32" display="760239963"/>
     <hyperlink ref="C20" r:id="rId33" display="Variant of FACT-SPLICE-CHASSIS"/>
-    <hyperlink ref="A21" r:id="rId34" display="760239963"/>
+    <hyperlink ref="A21" r:id="rId34" display="760239964"/>
     <hyperlink ref="C21" r:id="rId35" display="Variant of FACT-SPLICE-CHASSIS"/>
-    <hyperlink ref="A22" r:id="rId36" display="CJ9789-000"/>
-[...33 lines deleted...]
-    <hyperlink ref="A40" r:id="rId70" display="153396-000"/>
+    <hyperlink ref="A22" r:id="rId36" display="760239969"/>
+    <hyperlink ref="C22" r:id="rId37" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A23" r:id="rId38" display="337058-000"/>
+    <hyperlink ref="C23" r:id="rId39" display="Variant of FIST-GCO2-B"/>
+    <hyperlink ref="A24" r:id="rId40" display="392494-000"/>
+    <hyperlink ref="C24" r:id="rId41" display="Variant of FIST-GCO2-B"/>
+    <hyperlink ref="A25" r:id="rId42" display="664464-000"/>
+    <hyperlink ref="C25" r:id="rId43" display="Variant of FIST-GCO2-B"/>
+    <hyperlink ref="A26" r:id="rId44" display="669976-000"/>
+    <hyperlink ref="C26" r:id="rId45" display="Variant of FIST-GCO2-B"/>
+    <hyperlink ref="A27" r:id="rId46" display="691396-000"/>
+    <hyperlink ref="C27" r:id="rId47" display="Variant of FIST-GCO2-B"/>
+    <hyperlink ref="A28" r:id="rId48" display="615598-000"/>
+    <hyperlink ref="C28" r:id="rId49" display="Variant of FIST-GCO2-B"/>
+    <hyperlink ref="A29" r:id="rId50" display="489476-000"/>
+    <hyperlink ref="C29" r:id="rId51" display="Variant of FIST-GCO2-B"/>
+    <hyperlink ref="A30" r:id="rId52" display="498532-000"/>
+    <hyperlink ref="C30" r:id="rId53" display="Variant of FIST-GCO2-B"/>
+    <hyperlink ref="A31" r:id="rId54" display="521266-000"/>
+    <hyperlink ref="C31" r:id="rId55" display="Variant of FIST-GCO2-B"/>
+    <hyperlink ref="A32" r:id="rId56" display="CY1283-000"/>
+    <hyperlink ref="C32" r:id="rId57" display="Variant of BUDI-M"/>
+    <hyperlink ref="A33" r:id="rId58" display="CY1303-000"/>
+    <hyperlink ref="C33" r:id="rId59" display="Variant of BUDI-M"/>
+    <hyperlink ref="A34" r:id="rId60" display="CY6954-000"/>
+    <hyperlink ref="A35" r:id="rId61" display="CY3250-000"/>
+    <hyperlink ref="C35" r:id="rId62" display="Variant of BUDI-M"/>
+    <hyperlink ref="A36" r:id="rId63" display="CY3251-000"/>
+    <hyperlink ref="C36" r:id="rId64" display="Variant of BUDI-M"/>
+    <hyperlink ref="A37" r:id="rId65" display="CY3560-000"/>
+    <hyperlink ref="C37" r:id="rId66" display="Variant of BUDI-S"/>
+    <hyperlink ref="A38" r:id="rId67" display="CY9076-000"/>
+    <hyperlink ref="C38" r:id="rId68" display="Variant of BUDI-2S"/>
+    <hyperlink ref="A39" r:id="rId69" display="CZ3746-000"/>
+    <hyperlink ref="A40" r:id="rId70" display="CZ7814-000"/>
     <hyperlink ref="C40" r:id="rId71" display="Variant of FIST-GCO2-B"/>
-    <hyperlink ref="A41" r:id="rId72" display="278734-000"/>
-[...331 lines deleted...]
-    <hyperlink ref="C240" r:id="rId404" display="Variant of BUDI-1S"/>
+    <hyperlink ref="A41" r:id="rId72" display="CZ8806-000"/>
+    <hyperlink ref="C41" r:id="rId73" display="Variant of BUDI-2S"/>
+    <hyperlink ref="A42" r:id="rId74" display="CS1755-000"/>
+    <hyperlink ref="C42" r:id="rId75" display="Variant of BUDI-S"/>
+    <hyperlink ref="A43" r:id="rId76" display="CS1388-000"/>
+    <hyperlink ref="A44" r:id="rId77" display="CS1389-000"/>
+    <hyperlink ref="A45" r:id="rId78" display="CS0813-000"/>
+    <hyperlink ref="C45" r:id="rId79" display="Variant of BUDI-S"/>
+    <hyperlink ref="A46" r:id="rId80" display="CS8158-000"/>
+    <hyperlink ref="A47" r:id="rId81" display="CS6980-000"/>
+    <hyperlink ref="A48" r:id="rId82" display="CS7745-000"/>
+    <hyperlink ref="C48" r:id="rId83" display="Variant of BUDI-M"/>
+    <hyperlink ref="A49" r:id="rId84" display="CU5778-000"/>
+    <hyperlink ref="C49" r:id="rId85" display="Variant of FIST-GCO2-B"/>
+    <hyperlink ref="A50" r:id="rId86" display="CU4156-000"/>
+    <hyperlink ref="C50" r:id="rId87" display="Variant of FIST-GCO2-B"/>
+    <hyperlink ref="A51" r:id="rId88" display="CU4157-000"/>
+    <hyperlink ref="C51" r:id="rId89" display="Variant of FIST-GCO2-B"/>
+    <hyperlink ref="A52" r:id="rId90" display="CU4158-000"/>
+    <hyperlink ref="C52" r:id="rId91" display="Variant of FIST-GCO2-B"/>
+    <hyperlink ref="A53" r:id="rId92" display="CU9010-000"/>
+    <hyperlink ref="C53" r:id="rId93" display="Variant of BUDI-1S"/>
+    <hyperlink ref="A54" r:id="rId94" display="CV5903-000"/>
+    <hyperlink ref="A55" r:id="rId95" display="CV5901-000"/>
+    <hyperlink ref="A56" r:id="rId96" display="CW6630-000"/>
+    <hyperlink ref="C56" r:id="rId97" display="Variant of BUDI-2S"/>
+    <hyperlink ref="A57" r:id="rId98" display="935758-000"/>
+    <hyperlink ref="C57" r:id="rId99" display="Variant of FIST-GCO2-B"/>
+    <hyperlink ref="A58" r:id="rId100" display="CK0292-000"/>
+    <hyperlink ref="C58" r:id="rId101" display="Variant of FIST-GCO2-F"/>
+    <hyperlink ref="A59" r:id="rId102" display="CK1464-000"/>
+    <hyperlink ref="C59" r:id="rId103" display="Variant of FIST-GCO2-F"/>
+    <hyperlink ref="A60" r:id="rId104" display="CK6370-000"/>
+    <hyperlink ref="C60" r:id="rId105" display="Variant of FIST-GCO2-F"/>
+    <hyperlink ref="A61" r:id="rId106" display="CK9328-000"/>
+    <hyperlink ref="C61" r:id="rId107" display="Variant of FIST-GCO2-B"/>
+    <hyperlink ref="A62" r:id="rId108" display="CK9329-000"/>
+    <hyperlink ref="C62" r:id="rId109" display="Variant of FIST-GCO2-B"/>
+    <hyperlink ref="A63" r:id="rId110" display="CS0814-000"/>
+    <hyperlink ref="A64" r:id="rId111" display="CW6634-000"/>
+    <hyperlink ref="C64" r:id="rId112" display="Variant of BUDI-2S"/>
+    <hyperlink ref="A65" r:id="rId113" display="CW7713-000"/>
+    <hyperlink ref="C65" r:id="rId114" display="Variant of BUDI-S"/>
+    <hyperlink ref="A66" r:id="rId115" display="CW8112-000"/>
+    <hyperlink ref="C66" r:id="rId116" display="Variant of BUDI-2S"/>
+    <hyperlink ref="A67" r:id="rId117" display="CX0191-000"/>
+    <hyperlink ref="C67" r:id="rId118" display="Variant of BUDI-1S"/>
+    <hyperlink ref="A68" r:id="rId119" display="CW8864-000"/>
+    <hyperlink ref="C68" r:id="rId120" display="Variant of BUDI-2S"/>
+    <hyperlink ref="A69" r:id="rId121" display="CX0193-000"/>
+    <hyperlink ref="C69" r:id="rId122" display="Variant of BUDI-1S"/>
+    <hyperlink ref="A70" r:id="rId123" display="CX7652-000"/>
+    <hyperlink ref="A71" r:id="rId124" display="845110-000"/>
+    <hyperlink ref="C71" r:id="rId125" display="Variant of FIST-GCO2-B"/>
+    <hyperlink ref="A72" r:id="rId126" display="CJ9789-000"/>
+    <hyperlink ref="C72" r:id="rId127" display="Variant of FIST-GCO2-F"/>
+    <hyperlink ref="A73" r:id="rId128" display="CJ9788-000"/>
+    <hyperlink ref="C73" r:id="rId129" display="Variant of FIST-GCO2-F"/>
+    <hyperlink ref="A74" r:id="rId130" display="EF3731-000"/>
+    <hyperlink ref="C74" r:id="rId131" display="Variant of BUDI-M"/>
+    <hyperlink ref="A75" r:id="rId132" display="EG0550-000"/>
+    <hyperlink ref="C75" r:id="rId133" display="Variant of BUDI-S"/>
+    <hyperlink ref="A76" r:id="rId134" display="EG8244-000"/>
+    <hyperlink ref="A77" r:id="rId135" display="EH1646-000"/>
+    <hyperlink ref="C77" r:id="rId136" display="Variant of BUDI-1S"/>
+    <hyperlink ref="A78" r:id="rId137" display="EH6396-000"/>
+    <hyperlink ref="C78" r:id="rId138" display="Variant of BUDI-1S"/>
+    <hyperlink ref="A79" r:id="rId139" display="FEC-10K"/>
+    <hyperlink ref="C79" r:id="rId140" display="Variant of FEC"/>
+    <hyperlink ref="A80" r:id="rId141" display="FEC-12"/>
+    <hyperlink ref="C80" r:id="rId142" display="Variant of FEC"/>
+    <hyperlink ref="A81" r:id="rId143" display="FEC-6"/>
+    <hyperlink ref="C81" r:id="rId144" display="Variant of FEC"/>
+    <hyperlink ref="A82" r:id="rId145" display="FEC-18-RM"/>
+    <hyperlink ref="C82" r:id="rId146" display="Variant of FEC"/>
+    <hyperlink ref="A83" r:id="rId147" display="FEC-24"/>
+    <hyperlink ref="C83" r:id="rId148" display="Variant of FEC"/>
+    <hyperlink ref="A84" r:id="rId149" display="760254640"/>
+    <hyperlink ref="C84" r:id="rId150" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A85" r:id="rId151" display="760258493"/>
+    <hyperlink ref="C85" r:id="rId152" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A86" r:id="rId153" display="760260297"/>
+    <hyperlink ref="C86" r:id="rId154" display="Variant of FACT-WR"/>
+    <hyperlink ref="A87" r:id="rId155" display="760260582"/>
+    <hyperlink ref="C87" r:id="rId156" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A88" r:id="rId157" display="BUDI-1S"/>
+    <hyperlink ref="A89" r:id="rId158" display="BUDI-FM"/>
+    <hyperlink ref="A90" r:id="rId159" display="BUDI-FS"/>
+    <hyperlink ref="A91" r:id="rId160" display="FACT-WR"/>
+    <hyperlink ref="A92" r:id="rId161" display="FACT-ODF"/>
+    <hyperlink ref="A93" r:id="rId162" display="FIST-GCO2-B"/>
+    <hyperlink ref="A94" r:id="rId163" display="FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A95" r:id="rId164" display="BUDI-R"/>
+    <hyperlink ref="A96" r:id="rId165" display="153396-000"/>
+    <hyperlink ref="C96" r:id="rId166" display="Variant of FIST-GCO2-B"/>
+    <hyperlink ref="A97" r:id="rId167" display="278734-000"/>
+    <hyperlink ref="C97" r:id="rId168" display="Variant of FIST-GCO2-B"/>
+    <hyperlink ref="A98" r:id="rId169" display="BUDI-R24NC1529D"/>
+    <hyperlink ref="C98" r:id="rId170" display="Variant of BUDI-R"/>
+    <hyperlink ref="A99" r:id="rId171" display="BUDI-R24JC0309A"/>
+    <hyperlink ref="C99" r:id="rId172" display="Variant of BUDI-R"/>
+    <hyperlink ref="A100" r:id="rId173" display="BUDI-R24JC0919A"/>
+    <hyperlink ref="C100" r:id="rId174" display="Variant of BUDI-R"/>
+    <hyperlink ref="A101" r:id="rId175" display="BUDI-R24JC0159A"/>
+    <hyperlink ref="C101" r:id="rId176" display="Variant of BUDI-R"/>
+    <hyperlink ref="A102" r:id="rId177" display="760254636"/>
+    <hyperlink ref="C102" r:id="rId178" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A103" r:id="rId179" display="760254639"/>
+    <hyperlink ref="C103" r:id="rId180" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A104" r:id="rId181" display="760243100"/>
+    <hyperlink ref="C104" r:id="rId182" display="Variant of FACT-ODF-ACCESSORIES"/>
+    <hyperlink ref="A105" r:id="rId183" display="760260282"/>
+    <hyperlink ref="C105" r:id="rId184" display="Variant of BUDI-FS"/>
+    <hyperlink ref="A106" r:id="rId185" display="760260284"/>
+    <hyperlink ref="C106" r:id="rId186" display="Variant of BUDI-FS"/>
+    <hyperlink ref="A107" r:id="rId187" display="760245277"/>
+    <hyperlink ref="C107" r:id="rId188" display="Variant of BUDI-FM"/>
+    <hyperlink ref="A108" r:id="rId189" display="BUDI-R24JC0619C"/>
+    <hyperlink ref="C108" r:id="rId190" display="Variant of BUDI-R"/>
+    <hyperlink ref="A109" r:id="rId191" display="BUDI-R24JP0159A"/>
+    <hyperlink ref="C109" r:id="rId192" display="Variant of BUDI-R"/>
+    <hyperlink ref="A110" r:id="rId193" display="BUDI-R24JP3059A"/>
+    <hyperlink ref="C110" r:id="rId194" display="Variant of BUDI-R"/>
+    <hyperlink ref="A111" r:id="rId195" display="BUDI-R24NP0159A"/>
+    <hyperlink ref="C111" r:id="rId196" display="Variant of BUDI-R"/>
+    <hyperlink ref="A112" r:id="rId197" display="BUDI-R24NP0619A"/>
+    <hyperlink ref="C112" r:id="rId198" display="Variant of BUDI-R"/>
+    <hyperlink ref="A113" r:id="rId199" display="BUDI-R24NP1529A"/>
+    <hyperlink ref="C113" r:id="rId200" display="Variant of BUDI-R"/>
+    <hyperlink ref="A114" r:id="rId201" display="BUDI-R24JP0619D"/>
+    <hyperlink ref="C114" r:id="rId202" display="Variant of BUDI-R"/>
+    <hyperlink ref="A115" r:id="rId203" display="CU0593-000"/>
+    <hyperlink ref="A116" r:id="rId204" display="CS8162-000"/>
+    <hyperlink ref="C116" r:id="rId205" display="Variant of BUDI-M"/>
+    <hyperlink ref="A117" r:id="rId206" display="BUDI-2S"/>
+    <hyperlink ref="A118" r:id="rId207" display="BUDI-S"/>
+    <hyperlink ref="A119" r:id="rId208" display="BUDI-M"/>
+    <hyperlink ref="A120" r:id="rId209" display="FEC"/>
+    <hyperlink ref="A121" r:id="rId210" display="FIST-GCO2-F"/>
+    <hyperlink ref="A122" r:id="rId211" display="CY4133-000"/>
+    <hyperlink ref="A123" r:id="rId212" display="CY4134-000"/>
+    <hyperlink ref="A124" r:id="rId213" display="BUDI-R24JC3059A"/>
+    <hyperlink ref="C124" r:id="rId214" display="Variant of BUDI-R"/>
+    <hyperlink ref="A125" r:id="rId215" display="760245057"/>
+    <hyperlink ref="C125" r:id="rId216" display="Variant of BUDI-M"/>
+    <hyperlink ref="A126" r:id="rId217" display="760245059"/>
+    <hyperlink ref="C126" r:id="rId218" display="Variant of BUDI-M"/>
+    <hyperlink ref="A127" r:id="rId219" display="760245062"/>
+    <hyperlink ref="C127" r:id="rId220" display="Variant of BUDI-M"/>
+    <hyperlink ref="A128" r:id="rId221" display="EF3711-000"/>
+    <hyperlink ref="C128" r:id="rId222" display="Variant of BUDI-2S"/>
+    <hyperlink ref="A129" r:id="rId223" display="EF8525-000"/>
+    <hyperlink ref="C129" r:id="rId224" display="Variant of BUDI-2S"/>
+    <hyperlink ref="A130" r:id="rId225" display="CJ9790-000"/>
+    <hyperlink ref="C130" r:id="rId226" display="Variant of FIST-GCO2-F"/>
+    <hyperlink ref="A131" r:id="rId227" display="CJ9791-000"/>
+    <hyperlink ref="C131" r:id="rId228" display="Variant of FIST-GCO2-F"/>
+    <hyperlink ref="A132" r:id="rId229" display="CJ9792-000"/>
+    <hyperlink ref="C132" r:id="rId230" display="Variant of FIST-GCO2-F"/>
+    <hyperlink ref="A133" r:id="rId231" display="CJ9787-000"/>
+    <hyperlink ref="C133" r:id="rId232" display="Variant of FIST-GCO2-F"/>
+    <hyperlink ref="A134" r:id="rId233" display="CK0291-000"/>
+    <hyperlink ref="C134" r:id="rId234" display="Variant of FIST-GCO2-F"/>
+    <hyperlink ref="A135" r:id="rId235" display="760239961"/>
+    <hyperlink ref="C135" r:id="rId236" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A136" r:id="rId237" display="760239962"/>
+    <hyperlink ref="C136" r:id="rId238" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A137" r:id="rId239" display="760239966"/>
+    <hyperlink ref="C137" r:id="rId240" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A138" r:id="rId241" display="760239968"/>
+    <hyperlink ref="C138" r:id="rId242" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A139" r:id="rId243" display="BUDI-R24JP0309A"/>
+    <hyperlink ref="C139" r:id="rId244" display="Variant of BUDI-R"/>
+    <hyperlink ref="A140" r:id="rId245" display="BUDI-R24JP0619A"/>
+    <hyperlink ref="C140" r:id="rId246" display="Variant of BUDI-R"/>
+    <hyperlink ref="A141" r:id="rId247" display="BUDI-R24JP1529A"/>
+    <hyperlink ref="C141" r:id="rId248" display="Variant of BUDI-R"/>
+    <hyperlink ref="A142" r:id="rId249" display="BUDI-R24NP0309A"/>
+    <hyperlink ref="C142" r:id="rId250" display="Variant of BUDI-R"/>
+    <hyperlink ref="A143" r:id="rId251" display="BUDI-R24NP3059A"/>
+    <hyperlink ref="C143" r:id="rId252" display="Variant of BUDI-R"/>
+    <hyperlink ref="A144" r:id="rId253" display="BUDI-R24JP0159D"/>
+    <hyperlink ref="C144" r:id="rId254" display="Variant of BUDI-R"/>
+    <hyperlink ref="A145" r:id="rId255" display="BUDI-R24JP3059D"/>
+    <hyperlink ref="C145" r:id="rId256" display="Variant of BUDI-R"/>
+    <hyperlink ref="A146" r:id="rId257" display="760255704"/>
+    <hyperlink ref="C146" r:id="rId258" display="Variant of BUDI-1S"/>
+    <hyperlink ref="A147" r:id="rId259" display="817678-000"/>
+    <hyperlink ref="C147" r:id="rId260" display="Variant of FIST-GCO2-B"/>
+    <hyperlink ref="A148" r:id="rId261" display="760238357"/>
+    <hyperlink ref="A149" r:id="rId262" display="760238358"/>
+    <hyperlink ref="A150" r:id="rId263" display="BUDI-R24JC0919D"/>
+    <hyperlink ref="C150" r:id="rId264" display="Variant of BUDI-R"/>
+    <hyperlink ref="A151" r:id="rId265" display="BUDI-R24JC1529D"/>
+    <hyperlink ref="C151" r:id="rId266" display="Variant of BUDI-R"/>
+    <hyperlink ref="A152" r:id="rId267" display="BUDI-R24NC0919D"/>
+    <hyperlink ref="C152" r:id="rId268" display="Variant of BUDI-R"/>
+    <hyperlink ref="A153" r:id="rId269" display="760239967"/>
+    <hyperlink ref="C153" r:id="rId270" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A154" r:id="rId271" display="760254635"/>
+    <hyperlink ref="C154" r:id="rId272" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A155" r:id="rId273" display="760254637"/>
+    <hyperlink ref="C155" r:id="rId274" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A156" r:id="rId275" display="760254638"/>
+    <hyperlink ref="C156" r:id="rId276" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A157" r:id="rId277" display="760253816"/>
+    <hyperlink ref="C157" r:id="rId278" display="Variant of FACT-ODF"/>
+    <hyperlink ref="A158" r:id="rId279" display="483578-000"/>
+    <hyperlink ref="C158" r:id="rId280" display="Variant of FIST-GCO2-B"/>
+    <hyperlink ref="A159" r:id="rId281" display="539096-000"/>
+    <hyperlink ref="C159" r:id="rId282" display="Variant of FIST-GCO2-B"/>
+    <hyperlink ref="A160" r:id="rId283" display="539662-000"/>
+    <hyperlink ref="C160" r:id="rId284" display="Variant of FIST-GCO2-B"/>
+    <hyperlink ref="A161" r:id="rId285" display="134894-000"/>
+    <hyperlink ref="C161" r:id="rId286" display="Variant of FIST-GCO2-B"/>
+    <hyperlink ref="A162" r:id="rId287" display="018632-000"/>
+    <hyperlink ref="C162" r:id="rId288" display="Variant of FIST-GCO2-B"/>
+    <hyperlink ref="A163" r:id="rId289" display="1-1154036-7"/>
+    <hyperlink ref="C163" r:id="rId290" display="Variant of BUDI-1S"/>
+    <hyperlink ref="A164" r:id="rId291" display="760237241"/>
+    <hyperlink ref="C164" r:id="rId292" display="Variant of BUDI-FS"/>
+    <hyperlink ref="A165" r:id="rId293" display="760237456"/>
+    <hyperlink ref="A166" r:id="rId294" display="760237400"/>
+    <hyperlink ref="A167" r:id="rId295" display="760235991"/>
+    <hyperlink ref="A168" r:id="rId296" display="760236930"/>
+    <hyperlink ref="A169" r:id="rId297" display="760237239"/>
+    <hyperlink ref="C169" r:id="rId298" display="Variant of BUDI-FS"/>
+    <hyperlink ref="A170" r:id="rId299" display="CZ2188-000"/>
+    <hyperlink ref="A171" r:id="rId300" display="CW2715-000"/>
+    <hyperlink ref="A172" r:id="rId301" display="CZ0929-000"/>
+    <hyperlink ref="A173" r:id="rId302" display="760260283"/>
+    <hyperlink ref="C173" r:id="rId303" display="Variant of BUDI-FS"/>
+    <hyperlink ref="A174" r:id="rId304" display="760260285"/>
+    <hyperlink ref="C174" r:id="rId305" display="Variant of BUDI-FS"/>
+    <hyperlink ref="A175" r:id="rId306" display="GAK-FEC001"/>
+    <hyperlink ref="A176" r:id="rId307" display="760254941"/>
+    <hyperlink ref="C176" r:id="rId308" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A177" r:id="rId309" display="760259878"/>
+    <hyperlink ref="C177" r:id="rId310" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A178" r:id="rId311" display="CS5114-000"/>
+    <hyperlink ref="A179" r:id="rId312" display="CS6981-000"/>
+    <hyperlink ref="A180" r:id="rId313" display="CX2841-000"/>
+    <hyperlink ref="A181" r:id="rId314" display="EG9855-000"/>
+    <hyperlink ref="C181" r:id="rId315" display="Variant of BUDI-S"/>
+    <hyperlink ref="A182" r:id="rId316" display="EH0402-000"/>
+    <hyperlink ref="C182" r:id="rId317" display="Variant of BUDI-2S"/>
+    <hyperlink ref="A183" r:id="rId318" display="EH1821-000"/>
+    <hyperlink ref="C183" r:id="rId319" display="Variant of BUDI-M"/>
+    <hyperlink ref="A184" r:id="rId320" display="760245234"/>
+    <hyperlink ref="A185" r:id="rId321" display="760243195"/>
+    <hyperlink ref="A186" r:id="rId322" display="BUDI-SAJ32SA-MV"/>
+    <hyperlink ref="A187" r:id="rId323" display="760248341"/>
+    <hyperlink ref="C187" r:id="rId324" display="Variant of BUDI-1S"/>
+    <hyperlink ref="A188" r:id="rId325" display="760245276"/>
+    <hyperlink ref="C188" r:id="rId326" display="Variant of BUDI-FM"/>
+    <hyperlink ref="A189" r:id="rId327" display="760248830"/>
+    <hyperlink ref="C189" r:id="rId328" display="Variant of BUDI-FM"/>
+    <hyperlink ref="A190" r:id="rId329" display="760257108"/>
+    <hyperlink ref="C190" r:id="rId330" display="Variant of BUDI-FM"/>
+    <hyperlink ref="A191" r:id="rId331" display="CU1193-000"/>
+    <hyperlink ref="C191" r:id="rId332" display="Variant of BUDI-M"/>
+    <hyperlink ref="A192" r:id="rId333" display="CU7645-000"/>
+    <hyperlink ref="C192" r:id="rId334" display="Variant of FIST-GCO2-F"/>
+    <hyperlink ref="A193" r:id="rId335" display="CU4159-000"/>
+    <hyperlink ref="C193" r:id="rId336" display="Variant of FIST-GCO2-B"/>
+    <hyperlink ref="A194" r:id="rId337" display="CV7576-000"/>
+    <hyperlink ref="C194" r:id="rId338" display="Variant of BUDI-2S"/>
+    <hyperlink ref="A195" r:id="rId339" display="CV6732-000"/>
+    <hyperlink ref="C195" r:id="rId340" display="Variant of BUDI-1S"/>
+    <hyperlink ref="A196" r:id="rId341" display="CV6736-000"/>
+    <hyperlink ref="C196" r:id="rId342" display="Variant of BUDI-S"/>
+    <hyperlink ref="A197" r:id="rId343" display="CW3858-000"/>
+    <hyperlink ref="C197" r:id="rId344" display="Variant of BUDI-2S"/>
+    <hyperlink ref="A198" r:id="rId345" display="CW7056-000"/>
+    <hyperlink ref="A199" r:id="rId346" display="CW7057-000"/>
+    <hyperlink ref="A200" r:id="rId347" display="CW7861-000"/>
+    <hyperlink ref="C200" r:id="rId348" display="Variant of BUDI-1S"/>
+    <hyperlink ref="A201" r:id="rId349" display="CW7892-000"/>
+    <hyperlink ref="C201" r:id="rId350" display="Variant of BUDI-S"/>
+    <hyperlink ref="A202" r:id="rId351" display="CX0192-000"/>
+    <hyperlink ref="C202" r:id="rId352" display="Variant of BUDI-1S"/>
+    <hyperlink ref="A203" r:id="rId353" display="CX7872-000"/>
+    <hyperlink ref="A204" r:id="rId354" display="CY1074-000"/>
+    <hyperlink ref="A205" r:id="rId355" display="CY3562-000"/>
+    <hyperlink ref="C205" r:id="rId356" display="Variant of BUDI-S"/>
+    <hyperlink ref="A206" r:id="rId357" display="CY6955-000"/>
+    <hyperlink ref="A207" r:id="rId358" display="CY8504-000"/>
+    <hyperlink ref="A208" r:id="rId359" display="CZ0842-000"/>
+    <hyperlink ref="C208" r:id="rId360" display="Variant of BUDI-2S"/>
+    <hyperlink ref="A209" r:id="rId361" display="CZ3751-000"/>
+    <hyperlink ref="A210" r:id="rId362" display="CZ3753-000"/>
+    <hyperlink ref="A211" r:id="rId363" display="CZ3754-000"/>
+    <hyperlink ref="A212" r:id="rId364" display="CZ3412-000"/>
+    <hyperlink ref="C212" r:id="rId365" display="Variant of BUDI-2S"/>
+    <hyperlink ref="A213" r:id="rId366" display="CZ3625-000"/>
+    <hyperlink ref="C213" r:id="rId367" display="Variant of BUDI-2S"/>
+    <hyperlink ref="A214" r:id="rId368" display="CZ3745-000"/>
+    <hyperlink ref="A215" r:id="rId369" display="CZ4661-000"/>
+    <hyperlink ref="C215" r:id="rId370" display="Variant of FIST-GCO2-B"/>
+    <hyperlink ref="A216" r:id="rId371" display="CZ3748-000"/>
+    <hyperlink ref="A217" r:id="rId372" display="CZ3749-000"/>
+    <hyperlink ref="A218" r:id="rId373" display="CZ9129-000"/>
+    <hyperlink ref="C218" r:id="rId374" display="Variant of BUDI-2S"/>
+    <hyperlink ref="A219" r:id="rId375" display="CZ9348-000"/>
+    <hyperlink ref="C219" r:id="rId376" display="Variant of BUDI-1S"/>
+    <hyperlink ref="A220" r:id="rId377" display="CR8316-000"/>
+    <hyperlink ref="A221" r:id="rId378" display="CS0815-000"/>
+    <hyperlink ref="A222" r:id="rId379" display="CS2130-000"/>
+    <hyperlink ref="C222" r:id="rId380" display="Variant of BUDI-S"/>
+    <hyperlink ref="A223" r:id="rId381" display="CS1390-000"/>
+    <hyperlink ref="A224" r:id="rId382" display="CS5059-000"/>
+    <hyperlink ref="A225" r:id="rId383" display="CS3620-000"/>
+    <hyperlink ref="A226" r:id="rId384" display="CS6975-000"/>
+    <hyperlink ref="C226" r:id="rId385" display="Variant of BUDI-M"/>
+    <hyperlink ref="A227" r:id="rId386" display="CS6977-000"/>
+    <hyperlink ref="A228" r:id="rId387" display="CS8151-000"/>
+    <hyperlink ref="A229" r:id="rId388" display="CS6978-000"/>
+    <hyperlink ref="A230" r:id="rId389" display="CS6267-000"/>
+    <hyperlink ref="C230" r:id="rId390" display="Variant of BUDI-S"/>
+    <hyperlink ref="A231" r:id="rId391" display="CS6979-000"/>
+    <hyperlink ref="A232" r:id="rId392" display="FEC-ACCCLMP01"/>
+    <hyperlink ref="A233" r:id="rId393" display="FEC-ACCGND02"/>
+    <hyperlink ref="A234" r:id="rId394" display="FEC-36"/>
+    <hyperlink ref="C234" r:id="rId395" display="Variant of FEC"/>
+    <hyperlink ref="A235" r:id="rId396" display="593852-000"/>
+    <hyperlink ref="C235" r:id="rId397" display="Variant of FIST-GCO2-B"/>
+    <hyperlink ref="A236" r:id="rId398" display="739184-000"/>
+    <hyperlink ref="C236" r:id="rId399" display="Variant of FIST-GCO2-B"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
-    <tablePart r:id="rId405"/>
+    <tablePart r:id="rId400"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>