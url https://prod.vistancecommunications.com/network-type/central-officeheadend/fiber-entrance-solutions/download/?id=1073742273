--- v1 (2026-07-23)
+++ v2 (2026-09-20)
@@ -11,1423 +11,2275 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="756" count="1786">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="759" count="1786">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Requirements</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact-wr/item760260297</t>
+  </si>
+  <si>
+    <t>760260297</t>
+  </si>
+  <si>
+    <t>FACT-WR-28E</t>
+  </si>
+  <si>
+    <t>Variant of FACT-WR</t>
+  </si>
+  <si>
+    <t>FACT® Sealed Wall mountable Rack, to mount 28E FACT chassis, ports: 672 SC/1344 LC splice: 2016 single splices / 4032 ribbon splices</t>
+  </si>
+  <si>
+    <t>FACT®</t>
+  </si>
+  <si>
+    <t>FACT</t>
+  </si>
+  <si>
+    <t>Fiber entrance cabinet</t>
+  </si>
+  <si>
+    <t>153396-000</t>
+  </si>
+  <si>
+    <t>FIST-GCO2-BD16-GV</t>
+  </si>
+  <si>
+    <t>Variant of FIST-GCO2-B</t>
+  </si>
+  <si>
+    <t>FIST® GC02 Fiber Optic Splice Closure, Heat Shrink or Cold Gel Cable sealing, size BD, no pre-installed fiber trays, 16 round ports + 1 oval port, with test valve</t>
+  </si>
+  <si>
+    <t>FIST®</t>
+  </si>
+  <si>
+    <t>FIST-GCO2</t>
+  </si>
+  <si>
+    <t>Single-ended | round fiber closure</t>
+  </si>
+  <si>
+    <t>BUDI-1S</t>
+  </si>
+  <si>
+    <t>Base Product</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, small size (1S)</t>
+  </si>
+  <si>
+    <t>CommScope®</t>
+  </si>
+  <si>
+    <t>BUDI™ | FIST®</t>
+  </si>
+  <si>
+    <t>BUDI</t>
+  </si>
+  <si>
+    <t>Fiber wall box</t>
+  </si>
+  <si>
+    <t>BUDI-FM</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, FOSC splicing, medium size (M)</t>
+  </si>
+  <si>
+    <t>BUDI™ | FOSC®</t>
+  </si>
+  <si>
+    <t>BUDI-FS</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, FOSC splicing, standard size (S)</t>
+  </si>
+  <si>
+    <t>FACT-WR</t>
+  </si>
+  <si>
+    <t>FACT® WR Fiber Entrance Wall Cabinet</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760258493</t>
+  </si>
+  <si>
+    <t>760258493</t>
+  </si>
+  <si>
+    <t>FACT-3ESPLA12HD</t>
+  </si>
+  <si>
+    <t>Variant of FACT-SPLICE-CHASSIS</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 3E high, loaded with 36 trays for holding up to 12 ANT type splices per tray</t>
+  </si>
+  <si>
+    <t>Fiber splice chassis</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760260282</t>
+  </si>
+  <si>
+    <t>760260282</t>
+  </si>
+  <si>
+    <t>BUDI-FS-TS212-SL</t>
+  </si>
+  <si>
+    <t>Variant of BUDI-FS</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall Mount Enclosure for Splice/Patch, 12 SC/APC Sliding adapters, C-Tray</t>
+  </si>
+  <si>
+    <t>BUDI™</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760260284</t>
+  </si>
+  <si>
+    <t>760260284</t>
+  </si>
+  <si>
+    <t>BUDI-FS-TS236-SL</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall Mount Enclosure for Splice/Patch, 36 SC/APC Sliding adapters, C-Tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760243100</t>
+  </si>
+  <si>
+    <t>760243100</t>
+  </si>
+  <si>
+    <t>FACT-FRICD22</t>
+  </si>
+  <si>
+    <t>Variant of FACT-ODF-ACCESSORIES</t>
+  </si>
+  <si>
+    <t>FACT® Inter-connect door kit. Set of two doors with one door handle per frame (positioned in the right door). The door handle comes with a factory installed lock.</t>
+  </si>
+  <si>
+    <t>Door kit</t>
+  </si>
+  <si>
+    <t>FACT-SPLICE-CHASSIS</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis for FACT ODF</t>
+  </si>
+  <si>
+    <t>BUDI-R</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Fiber Optic Wall mount Enclosure, with RapidReel® fiber cable</t>
+  </si>
+  <si>
+    <t>BUDI™ | RapidReel®</t>
+  </si>
+  <si>
+    <t>Rapid distribution terminal</t>
+  </si>
+  <si>
+    <t>BUDI-R24NC1529D</t>
+  </si>
+  <si>
+    <t>Variant of BUDI-R</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Terminal, 24-position, SC/UPC, Indoor/Outdoor riser cable, no connector at far end, 500 ft</t>
+  </si>
+  <si>
+    <t>BUDI-R24JC0309A</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Terminal, 24-position, SC/APC, Indoor/Outdoor riser cable, MPO at far end, 100 ft</t>
+  </si>
+  <si>
+    <t>BUDI-R24JC0919A</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Terminal, 24-position, SC/APC, Indoor/Outdoor riser cable, MPO at far end, 300 ft</t>
+  </si>
+  <si>
+    <t>BUDI-R24JC0159A</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Terminal, 24-position, SC/APC, Indoor/Outdoor riser cable, MPO at far end, 50 ft</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760254636</t>
+  </si>
+  <si>
+    <t>760254636</t>
+  </si>
+  <si>
+    <t>FACT-2ESPLR02</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 2E high, loaded with 12 trays for holding up to 2x12 ribbon SMOUV type splices per tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760254639</t>
+  </si>
+  <si>
+    <t>760254639</t>
+  </si>
+  <si>
+    <t>FACT-5ESPLR02</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 5E high, loaded with 30 trays for holding up to 2x12 ribbon SMOUV type splices per tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760254640</t>
+  </si>
+  <si>
+    <t>760254640</t>
+  </si>
+  <si>
+    <t>FACT-6ESPLR02</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 6E high, loaded with 36 trays for holding up to 2x12 ribbon SMOUV type splices per tray</t>
+  </si>
+  <si>
+    <t>337058-000</t>
+  </si>
+  <si>
+    <t>FIST-GCO2-BE16-GV</t>
+  </si>
+  <si>
+    <t>FIST® GC02 Fiber Optic Splice Closure, Heat Shrink or Cold Gel Cable sealing, size BE, no pre-installed fiber trays, 16 round ports + 1 oval port, with test valve</t>
+  </si>
+  <si>
+    <t>489476-000</t>
+  </si>
+  <si>
+    <t>FIST-GCO2-BD6-GV</t>
+  </si>
+  <si>
+    <t>FIST® GC02 Fiber Optic Splice Closure, Heat Shrink or Cold Gel Cable sealing, size BD, 6 round ports + 1 oval port, with test valve</t>
+  </si>
+  <si>
+    <t>498532-000</t>
+  </si>
+  <si>
+    <t>FIST-GCO2-BE6-GV</t>
+  </si>
+  <si>
+    <t>FIST® GC02 Fiber Optic Splice Closure, Heat Shrink or Cold Gel Cable sealing, size BE, no pre-installed fiber trays, 6 round ports + 1 oval port, with test valve</t>
+  </si>
+  <si>
+    <t>521266-000</t>
+  </si>
+  <si>
+    <t>FIST-GCO2-BD16-GN</t>
+  </si>
+  <si>
+    <t>FIST® GC02 Fiber Optic Splice Closure, Heat Shrink or Cold Gel Cable sealing, size BD, no pre-installed fiber trays, 16 round ports + 1 oval port</t>
+  </si>
+  <si>
+    <t>392494-000</t>
+  </si>
+  <si>
+    <t>FIST-GCO2-BC16-GN</t>
+  </si>
+  <si>
+    <t>FIST® GC02 Fiber Optic Splice Closure, Heat Shrink or Cold Gel Cable sealing, size BC, no pre-installed fiber trays, 16 round ports + 1 oval port with grounding</t>
+  </si>
+  <si>
+    <t>691396-000</t>
+  </si>
+  <si>
+    <t>FIST-GCO2-BD6-GN</t>
+  </si>
+  <si>
+    <t>FIST® GC02 Fiber Optic Splice Closure, Heat Shrink or Cold Gel Cable sealing, size BD, no pre-installed fiber trays, 6 round ports + 1 oval port</t>
+  </si>
+  <si>
+    <t>615598-000</t>
+  </si>
+  <si>
+    <t>FIST-GCO2-BD6-NN</t>
+  </si>
+  <si>
+    <t>664464-000</t>
+  </si>
+  <si>
+    <t>FIST-GCO2-BC16-NV</t>
+  </si>
+  <si>
+    <t>FIST® GC02 Fiber Optic Splice Closure, Heat Shrink or Cold Gel Cable sealing, size BC, no pre-installed fiber trays, 16 round ports + 1 oval port without grounding, with test valve</t>
+  </si>
+  <si>
+    <t>669976-000</t>
+  </si>
+  <si>
+    <t>FIST-GCO2-BE16-NV</t>
+  </si>
+  <si>
+    <t>FACT-ODF</t>
+  </si>
+  <si>
+    <t>FACT® Optical Distribution Frame</t>
+  </si>
+  <si>
+    <t>Frame</t>
+  </si>
+  <si>
+    <t>FIST-GCO2-B</t>
+  </si>
+  <si>
+    <t>FIST® GC02 Round Fiber Optic Splice Closure</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760245277</t>
+  </si>
+  <si>
+    <t>760245277</t>
+  </si>
+  <si>
+    <t>BUDI-FM-TS272-US00</t>
+  </si>
+  <si>
+    <t>Variant of BUDI-FM</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall Mount Enclosure for Splice/Patch, 72 SC/APC adapters</t>
+  </si>
+  <si>
+    <t>707550-000</t>
+  </si>
+  <si>
+    <t>FIST-GCO2-BE6-NN</t>
+  </si>
+  <si>
+    <t>FIST® GC02 Fiber Optic Splice Closure, Heat Shrink or Cold Gel Cable sealing, size BE, no pre-installed fiber trays, 6 round ports + 1 oval port</t>
+  </si>
+  <si>
+    <t>742376-000</t>
+  </si>
+  <si>
+    <t>FIST-GCO2-BE6-NV</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760237455</t>
+  </si>
+  <si>
+    <t>760237455</t>
+  </si>
+  <si>
+    <t>F-BASKET-TOWER</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Splice Tray Tower and Storage Basket for holding FOSC trays</t>
+  </si>
+  <si>
+    <t>Tower and storage basket</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760237397</t>
+  </si>
+  <si>
+    <t>760237397</t>
+  </si>
+  <si>
+    <t>BUDI-FS-TS212-US00</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure with FOSC Management System, 12 SC/APC ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760245233</t>
+  </si>
+  <si>
+    <t>760245233</t>
+  </si>
+  <si>
+    <t>BUDI-M-SKIRT-15</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Protective Cable Skirt, 15 inches long</t>
+  </si>
+  <si>
+    <t>BUDI-M</t>
+  </si>
+  <si>
+    <t>Cable skirt</t>
+  </si>
+  <si>
+    <t>CX6271-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-SEAL-4X10-LP</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wrap around Cable Sealing Kit for up to 4 cables with a cable diameter of  max  10 mm, loop cable bracket included</t>
+  </si>
+  <si>
+    <t>BUDI-S</t>
+  </si>
+  <si>
+    <t>Seal</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760236276</t>
+  </si>
+  <si>
+    <t>760236276</t>
+  </si>
+  <si>
+    <t>BUDI-S-SEAL-4X15-LP</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wrap around Cable Sealing Kit for up to 4 cables with a cable diameter of  max  15 mm, loop cable bracket included</t>
+  </si>
+  <si>
+    <t>CZ6481-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-SEAL-6X15-LP</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wrap around Cable Sealing Kit for up to 6 cables with a cable diameter of  max  15 mm, loop cable bracket included</t>
+  </si>
+  <si>
+    <t>BUDI-R24NP1529A</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Terminal, 24-position, SC/UPC, Indoor plenum cable, MPO at far end, 500 ft</t>
+  </si>
+  <si>
+    <t>BUDI-R24JP0619D</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Terminal, 24-position, SC/APC, Indoor plenum cable, no connector at far end, 200 ft</t>
+  </si>
+  <si>
+    <t>CY3560-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-T-A</t>
+  </si>
+  <si>
+    <t>Variant of BUDI-S</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, empty for holding Fiber Adapters and FIST Splice Trays, without lock</t>
+  </si>
+  <si>
+    <t>CY9076-000</t>
+  </si>
+  <si>
+    <t>BUDI-2S-SP-12CS</t>
+  </si>
+  <si>
+    <t>Variant of BUDI-2S</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, single circuit FIST splice trays for 12 SMOUV splices</t>
+  </si>
+  <si>
+    <t>BUDI-2S</t>
+  </si>
+  <si>
+    <t>CZ3746-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-APACK-12-S2-A</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Adapter Pack, 12 singlemode SC/APC adapters, green, two sliding parts</t>
+  </si>
+  <si>
+    <t>Fiber adapter pack</t>
+  </si>
+  <si>
+    <t>CZ7814-000</t>
+  </si>
+  <si>
+    <t>FIST-GCO2-BE8-GV</t>
+  </si>
+  <si>
+    <t>FIST® GC02 Fiber Optic Splice Closure, Heat Shrink or Cold Gel Cable sealing, size BE, no pre-installed fiber trays, 8 round ports + 2 oval ports, with test valve</t>
+  </si>
+  <si>
+    <t>CZ8806-000</t>
+  </si>
+  <si>
+    <t>BUDI-2S-SP-12ES</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, single element FIST splice trays for 12 SMOUV splices</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760245060</t>
+  </si>
+  <si>
+    <t>760245060</t>
+  </si>
+  <si>
+    <t>BUDI-M-TS2FPS64N-0000</t>
+  </si>
+  <si>
+    <t>Variant of BUDI-M</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, splice/patch version with 1x64 FPS splitter module</t>
+  </si>
+  <si>
+    <t>EF3731-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-TH-A-P-96S2S</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure with 96 SC/APC adapters</t>
+  </si>
+  <si>
+    <t>EG0550-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-T-A-24S248ES</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 24 SC/APC adapters, single element FIST splice trays for 48 SMOUV splices</t>
+  </si>
+  <si>
+    <t>EG8244-000</t>
+  </si>
+  <si>
+    <t>BUDI-PON-96-L2-A</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic PON Application Kit for TB type enclosures</t>
+  </si>
+  <si>
+    <t>BUDI-PON</t>
+  </si>
+  <si>
+    <t>Fiber accessory kit</t>
+  </si>
+  <si>
+    <t>EH1646-000</t>
+  </si>
+  <si>
+    <t>BUDI-1S-T-A-12S116ES</t>
+  </si>
+  <si>
+    <t>Variant of BUDI-1S</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 12 SC/UPC adapters, single element FIST splice trays for 16 SMOUV splices</t>
+  </si>
+  <si>
+    <t>EH6396-000</t>
+  </si>
+  <si>
+    <t>BUDI-1S-T-A-16S116ES</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 16 SC/UPC adapters, single element FIST splice trays for 16 SMOUV splices</t>
+  </si>
+  <si>
+    <t>CW8112-000</t>
+  </si>
+  <si>
+    <t>BUDI-2S-T-08L1ES</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 8 LC/UPC ports, single element FIST splice trays for SMOUV splices</t>
+  </si>
+  <si>
+    <t>CX0191-000</t>
+  </si>
+  <si>
+    <t>BUDI-1S-T-A</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, empty for holding FIST Splice Trays and Fiber Optic Adapters, no lock</t>
+  </si>
+  <si>
+    <t>CW8864-000</t>
+  </si>
+  <si>
+    <t>BUDI-2S-T-02S1ES</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 2 SC/UPC adapters, single element FIST splice trays for SMOUV splices</t>
+  </si>
+  <si>
+    <t>CX0193-000</t>
+  </si>
+  <si>
+    <t>BUDI-1S-SP-A</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, empty for holding FIST Splice Trays, no lock</t>
+  </si>
+  <si>
+    <t>CX7652-000</t>
+  </si>
+  <si>
+    <t>BUDI-1S-LOCK-B-(20)</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Enclosure Lock</t>
+  </si>
+  <si>
+    <t>Lock kit</t>
+  </si>
+  <si>
+    <t>CY1283-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-TP-A</t>
+  </si>
+  <si>
+    <t>CY1303-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-TP-B</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, empty for holding Fiber Adapters and FIST Splice Trays, with lock</t>
+  </si>
+  <si>
+    <t>CY6954-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-SEAL-6x15-MINI-BO1</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Cable Sealing Kit for up to 6 mini-breakout cables with 8.2mm cable diameter</t>
+  </si>
+  <si>
+    <t>CY3250-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-TA-A</t>
+  </si>
+  <si>
+    <t>CY3251-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-TA-B</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, empty for holding FIST Splice Trays and Fiber Optic Adapters, with lock</t>
+  </si>
+  <si>
+    <t>CS0814-000</t>
+  </si>
+  <si>
+    <t>BUDI-PON-24-S2-S</t>
+  </si>
+  <si>
+    <t>CS1755-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-SP-A</t>
+  </si>
+  <si>
+    <t>CS1388-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-SEAL-4x10</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wrap around Cable Sealing Kit for up to 4 cables with a max cable diameter of 10mm</t>
+  </si>
+  <si>
+    <t>CS1389-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-SEAL-4x15</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wrap around Cable Sealing Kit for up to 4 cables with a cable diameter of max 15 mm</t>
+  </si>
+  <si>
+    <t>CS0813-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-TB-A</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, empty for holding PON Application kits, without lock</t>
+  </si>
+  <si>
+    <t>CS8158-000</t>
+  </si>
+  <si>
+    <t>BUDI-PON-48-S2-S</t>
+  </si>
+  <si>
+    <t>CS8162-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-SP-A</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, empty for holding FIST Splice Trays, without lock</t>
+  </si>
+  <si>
+    <t>CS6980-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-SEAL-24x5</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wrap around Cable Sealing Kit for up to 24 cables with max 5mm cable diameter</t>
+  </si>
+  <si>
+    <t>CS7745-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-TB-A</t>
+  </si>
+  <si>
+    <t>CU5778-000</t>
+  </si>
+  <si>
+    <t>FIST-GCO2-BC8-NV</t>
+  </si>
+  <si>
+    <t>FIST® GC02 Fiber Optic Splice Closure, Heat Shrink or Cold Gel Cable sealing, size BC, no pre-installed fiber trays, 8 round ports + 2 oval ports, with test valve</t>
+  </si>
+  <si>
+    <t>CU4156-000</t>
+  </si>
+  <si>
+    <t>FIST-GCO2-BC8-NN</t>
+  </si>
+  <si>
+    <t>FIST® GC02 Fiber Optic Splice Closure, Heat Shrink or Cold Gel Cable sealing, size BC, no pre-installed fiber trays, 8 round ports + 2 oval ports</t>
+  </si>
+  <si>
+    <t>CU4157-000</t>
+  </si>
+  <si>
+    <t>FIST-GCO2-BD8-NN</t>
+  </si>
+  <si>
+    <t>FIST® GC02 Fiber Optic Splice Closure, Heat Shrink or Cold Gel Cable sealing, size BD, no pre-installed fiber trays, 8 round ports + 2 oval ports</t>
+  </si>
+  <si>
+    <t>CU4158-000</t>
+  </si>
+  <si>
+    <t>FIST-GCO2-BE8-NN</t>
+  </si>
+  <si>
+    <t>FIST® GC02 Fiber Optic Splice Closure, Heat Shrink or Cold Gel Cable sealing, size BE, no pre-installed fiber trays, 8 round ports + 2 oval ports</t>
+  </si>
+  <si>
+    <t>CU9010-000</t>
+  </si>
+  <si>
+    <t>BUDI-1S-SP-B</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, empty for holding FIST Splice Trays, with lock</t>
+  </si>
+  <si>
+    <t>CV5903-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-PTS</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wrap around Cable Sealing Kit for pigtails and cables with a diameter up to 5 mm, no cable fixation</t>
+  </si>
+  <si>
+    <t>CV5901-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-PTS</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wrap around Cable Sealing Kit for pigtails with a diameter up to 5 mm, no cable fixation</t>
+  </si>
+  <si>
+    <t>CW6630-000</t>
+  </si>
+  <si>
+    <t>BUDI-2S-T-04S1ES</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 4 SC/UPC adapters, single element FIST splice trays for SMOUV splices</t>
+  </si>
+  <si>
+    <t>CW6634-000</t>
+  </si>
+  <si>
+    <t>BUDI-2S-T-08S1ES</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 8 SC/UPC adapters, single element FIST splice trays for SMOUV splices</t>
+  </si>
+  <si>
+    <t>CW7713-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-T-B-24L100NN</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 24 LC/UPC ports, with FIST Management System</t>
+  </si>
+  <si>
+    <t>278734-000</t>
+  </si>
+  <si>
+    <t>FIST-GCO2-BD16-NV</t>
+  </si>
+  <si>
+    <t>935758-000</t>
+  </si>
+  <si>
+    <t>FIST-GCO2-BC16-NN</t>
+  </si>
+  <si>
+    <t>FIST® GC02 Fiber Optic Splice Closure, Heat Shrink or Cold Gel Cable sealing, size BC, no pre-installed fiber trays, 16 round ports + 1 oval port without grounding,</t>
+  </si>
+  <si>
+    <t>CJ9789-000</t>
+  </si>
+  <si>
+    <t>FIST-GCO2-FC6-NN</t>
+  </si>
+  <si>
+    <t>Variant of FIST-GCO2-F</t>
+  </si>
+  <si>
+    <t>FIST® GC02 Fiber Optic Splice Closure, Heat Shrink or Cold Gel Cable sealing, size FC, no pre-installed fiber trays, 6 round ports + 1 oval port</t>
+  </si>
+  <si>
+    <t>Single-ended | rectangular fiber closure</t>
+  </si>
+  <si>
+    <t>CJ9788-000</t>
+  </si>
+  <si>
+    <t>FIST-GCO2-FD6-GV</t>
+  </si>
+  <si>
+    <t>FIST® GC02 Fiber Optic Splice Closure, Heat Shrink or Cold Gel Cable sealing, size FD, no pre-installed fiber trays, 6 round ports + 1 oval port, with test valve and grounding option</t>
+  </si>
+  <si>
+    <t>CK0292-000</t>
+  </si>
+  <si>
+    <t>FIST-GCO2-FD8-NN</t>
+  </si>
+  <si>
+    <t>FIST® GC02 Fiber Optic Splice Closure, Heat Shrink or Cold Gel Cable sealing, size FD, no pre-installed fiber trays, 8 round ports</t>
+  </si>
+  <si>
+    <t>CK1464-000</t>
+  </si>
+  <si>
+    <t>FIST-GCO2-FD8-NV</t>
+  </si>
+  <si>
+    <t>FIST® GC02 Fiber Optic Splice Closure, Heat Shrink or Cold Gel Cable sealing, size FD, no pre-installed fiber trays, 8 round ports , with test valve</t>
+  </si>
+  <si>
+    <t>CK6370-000</t>
+  </si>
+  <si>
+    <t>FIST-GCO2-FC8-NV</t>
+  </si>
+  <si>
+    <t>FIST® GC02 Fiber Optic Splice Closure, Heat Shrink or Cold Gel Cable sealing, size FC, no pre-installed fiber trays, 8 round ports, with test valve</t>
+  </si>
+  <si>
+    <t>CK9328-000</t>
+  </si>
+  <si>
+    <t>FIST-GCO2-BF6-NN</t>
+  </si>
+  <si>
+    <t>FIST® GC02 Fiber Optic Splice Closure, Heat Shrink or Cold Gel Cable sealing, size BF, no pre-installed fiber trays, 6 round ports + 1 oval port</t>
+  </si>
+  <si>
+    <t>CK9329-000</t>
+  </si>
+  <si>
+    <t>FIST-GCO2-BF16-NN</t>
+  </si>
+  <si>
+    <t>FIST® GC02 Fiber Optic Splice Closure, Heat Shrink or Cold Gel Cable sealing, size BF, no pre-installed fiber trays, 16 round ports + 1 oval port</t>
+  </si>
+  <si>
+    <t>845110-000</t>
+  </si>
+  <si>
+    <t>FIST-GCO2-BC6-GV</t>
+  </si>
+  <si>
+    <t>FIST® GC02 Fiber Optic Splice Closure, Heat Shrink or Cold Gel Cable sealing, size BC, no pre-installed fiber trays, 6 round ports + 1 oval port with test valve</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239969</t>
+  </si>
+  <si>
+    <t>760239969</t>
+  </si>
+  <si>
+    <t>FACT-4ESPLA12</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 4E high, loaded with 32 trays for holding up to 12 ANT type splices per tray</t>
+  </si>
+  <si>
+    <t>FEC-12</t>
+  </si>
+  <si>
+    <t>Variant of FEC</t>
+  </si>
+  <si>
+    <t>Fiber Optic Entrance Cabinet, 12 Drawers, Wall mounted</t>
+  </si>
+  <si>
+    <t>FEC</t>
+  </si>
+  <si>
+    <t>FEC-6</t>
+  </si>
+  <si>
+    <t>Fiber Optic Entrance Cabinet, 6 Drawers, Wall mounted</t>
+  </si>
+  <si>
+    <t>FEC-18-RM</t>
+  </si>
+  <si>
+    <t>Fiber Optic Entrance Cabinet, 18 Drawers, Rack mounted</t>
+  </si>
+  <si>
+    <t>FEC-24</t>
+  </si>
+  <si>
+    <t>Fiber Optic Entrance Cabinet, 24 Drawers, Wall mounted</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760260582</t>
+  </si>
+  <si>
+    <t>760260582</t>
+  </si>
+  <si>
+    <t>FACT-4ESPLA12HD</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 4E high, loaded with 48 trays for holding up to 12 ANT type splices per tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239958</t>
+  </si>
+  <si>
+    <t>760239958</t>
+  </si>
+  <si>
+    <t>FACT-1ESPLA04</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 1E high, loaded with 12 trays for holding up to 4 ANT type splices per tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239970</t>
+  </si>
+  <si>
+    <t>760239970</t>
+  </si>
+  <si>
+    <t>FACT-4ESPLS12</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 4E high, loaded with 24 trays for holding up to 12 SMOUV type splices per tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239959</t>
+  </si>
+  <si>
+    <t>760239959</t>
+  </si>
+  <si>
+    <t>FACT-1ESPLS12</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 1E high, loaded with 6 trays for holding up to 12 SMOUV type splices per tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239960</t>
+  </si>
+  <si>
+    <t>760239960</t>
+  </si>
+  <si>
+    <t>FACT-1ESPLA12</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 1E high, loaded with 8 trays for holding up to 12 ANT type splices per tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239971</t>
+  </si>
+  <si>
+    <t>760239971</t>
+  </si>
+  <si>
+    <t>FACT-4ESPLA04</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 4E high, loaded with 48 trays for holding up to 4 ANT type splices per tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239972</t>
+  </si>
+  <si>
+    <t>760239972</t>
+  </si>
+  <si>
+    <t>FACT-4ESPLS04</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 4E high, loaded with 48 trays for holding up to 4 SMOUV type splices per tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239957</t>
+  </si>
+  <si>
+    <t>760239957</t>
+  </si>
+  <si>
+    <t>FACT-1ESPLS04</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 1E high, loaded with 12 trays for holding up to 4 SMOUV type splices per tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239973</t>
+  </si>
+  <si>
+    <t>760239973</t>
+  </si>
+  <si>
+    <t>FACT-1ESPLA12HD</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 1E high, loaded with 12 trays for holding up to 12 ANT type splices per tray</t>
+  </si>
+  <si>
+    <t>Fiber splice panel</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239963</t>
+  </si>
+  <si>
+    <t>760239963</t>
+  </si>
+  <si>
+    <t>FACT-2ESPLS12</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 2E high, loaded with 12 trays for holding up to 12 SMOUV type splices per tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239964</t>
+  </si>
+  <si>
+    <t>760239964</t>
+  </si>
+  <si>
+    <t>FACT-2ESPLA12</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 2E high, loaded with 16 trays for holding up to 12 ANT type splices per tray</t>
+  </si>
+  <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239965</t>
   </si>
   <si>
     <t>760239965</t>
   </si>
   <si>
     <t>FACT-3ESPLS04</t>
   </si>
   <si>
-    <t>Variant of FACT-SPLICE-CHASSIS</t>
-[...1 lines deleted...]
-  <si>
     <t>FACT® Fiber Optic Splice Chassis, gray, 3E high, loaded with 36 trays for holding up to 4 SMOUV type splices per tray</t>
   </si>
   <si>
-    <t>CommScope®</t>
-[...812 lines deleted...]
-    <t>Fiber entrance cabinet</t>
+    <t>BUDI-R24JC0619C</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Terminal, 24-position, SC/APC, Indoor/Outdoor riser cable, HMFOC at far end, 200 ft</t>
+  </si>
+  <si>
+    <t>BUDI-R24JP0159A</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Terminal, 24-position, SC/APC, Indoor plenum cable, MPO at far end, 50 ft</t>
+  </si>
+  <si>
+    <t>BUDI-R24JP3059A</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Terminal, 24-position, SC/APC, Indoor plenum cable, MPO at far end, 1000 ft</t>
+  </si>
+  <si>
+    <t>BUDI-R24NP0159A</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Terminal, 24-position, SC/UPC, Indoor plenum cable, MPO at far end, 50 ft</t>
+  </si>
+  <si>
+    <t>BUDI-R24NP0619A</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Terminal, 24-position, SC/UPC, Indoor plenum cable, MPO at far end, 200 ft</t>
+  </si>
+  <si>
+    <t>CU0593-000</t>
+  </si>
+  <si>
+    <t>BUDI-LOCK-B-(20)</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Enclosure Lock kit for BUDI™-S and -M series</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, extra small size (2S)</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, standard size (S)</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, medium size (M)</t>
+  </si>
+  <si>
+    <t>FIST-GCO2-F</t>
+  </si>
+  <si>
+    <t>FIST® GC02 Flat Fiber Optic Splice Closure</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760237456</t>
+  </si>
+  <si>
+    <t>760237456</t>
+  </si>
+  <si>
+    <t>F-BENDCONTROL</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Bend Radius Limiter</t>
+  </si>
+  <si>
+    <t>Bend radius limiter</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760237400</t>
+  </si>
+  <si>
+    <t>760237400</t>
+  </si>
+  <si>
+    <t>BUDI-S-SEAL-BLIND-PG29</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Cable Sealing Kit for for single cable with a diameter from 15 up to 26mm, no cable fixation</t>
+  </si>
+  <si>
+    <t>Cable sealing</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760238357</t>
+  </si>
+  <si>
+    <t>760238357</t>
+  </si>
+  <si>
+    <t>F-BUDI-S-SKIRT-12</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Protective Cable Skirt, 12 inches long</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760238358</t>
+  </si>
+  <si>
+    <t>760238358</t>
+  </si>
+  <si>
+    <t>F-BUDI-S-SKIRT-24</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Protective Cable Skirt, 24 inches long</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760235991</t>
+  </si>
+  <si>
+    <t>760235991</t>
+  </si>
+  <si>
+    <t>BUDI-S-PTS-US00</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wrap around Cable Sealing Kit for for pigtails and cables with a diameter up to 5 mm, no cable fixation</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760236930</t>
+  </si>
+  <si>
+    <t>760236930</t>
+  </si>
+  <si>
+    <t>BUDI-S-4X15-US00</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Cable Sealing Kit for up to 4 cables with 15mm cable diameter</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760237239</t>
+  </si>
+  <si>
+    <t>760237239</t>
+  </si>
+  <si>
+    <t>BUDI-FS-SPNNNN</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure with FOSC Management System, no adapters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760237241</t>
+  </si>
+  <si>
+    <t>760237241</t>
+  </si>
+  <si>
+    <t>BUDI-FS-TS224-US00</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure with FOSC Management System, 24 SC/APC ports</t>
+  </si>
+  <si>
+    <t>483578-000</t>
+  </si>
+  <si>
+    <t>FIST-GCO2-BC6-NN</t>
+  </si>
+  <si>
+    <t>FIST® GC02 Fiber Optic Splice Closure, Heat Shrink or Cold Gel Cable sealing, size BC, no pre-installed fiber trays, 6 round ports + 1 oval port</t>
+  </si>
+  <si>
+    <t>BUDI-R24JC0919D</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Terminal, 24-position, SC/APC, Indoor/Outdoor riser cable, no connector at far end, 300 ft</t>
+  </si>
+  <si>
+    <t>BUDI-R24JC1529D</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Terminal, 24-position, SC/APC, Indoor/Outdoor riser cable, no connector at far end, 500 ft</t>
+  </si>
+  <si>
+    <t>BUDI-R24NC0919D</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Terminal, 24-position, SC/UPC, Indoor/Outdoor riser cable, no connector at far end, 300 ft</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239967</t>
+  </si>
+  <si>
+    <t>760239967</t>
+  </si>
+  <si>
+    <t>FACT-3ESPLS12</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 3E high, loaded with 18 trays for holding up to 12 SMOUV type splices per tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760254635</t>
+  </si>
+  <si>
+    <t>760254635</t>
+  </si>
+  <si>
+    <t>FACT-1ESPLR02</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 1E high, loaded with 6 trays for holding up to 2x12 ribbon SMOUV type splices per tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760254637</t>
+  </si>
+  <si>
+    <t>760254637</t>
+  </si>
+  <si>
+    <t>FACT-3ESPLR02</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 3E high, loaded with 18 trays for holding up to 2x12 ribbon SMOUV type splices per tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760254638</t>
+  </si>
+  <si>
+    <t>760254638</t>
+  </si>
+  <si>
+    <t>FACT-4ESPLR02</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 4E high, loaded with 24 trays for holding up to 2x12 ribbon SMOUV type splices per tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760253816</t>
+  </si>
+  <si>
+    <t>760253816</t>
+  </si>
+  <si>
+    <t>FACT-FRSPL22</t>
+  </si>
+  <si>
+    <t>Variant of FACT-ODF</t>
+  </si>
+  <si>
+    <t>FACT® Splice frame, for holding up to 60 FACT splice elements</t>
+  </si>
+  <si>
+    <t>539096-000</t>
+  </si>
+  <si>
+    <t>FIST-GCO2-BC16-GV</t>
+  </si>
+  <si>
+    <t>FIST® GC02 Fiber Optic Splice Closure, Heat Shrink or Cold Gel Cable sealing, size BC, no pre-installed fiber trays, 16 round ports + 1 oval port with grounding, with test valve</t>
+  </si>
+  <si>
+    <t>539662-000</t>
+  </si>
+  <si>
+    <t>FIST-GCO2-BE16-GN</t>
+  </si>
+  <si>
+    <t>FIST® GC02 Fiber Optic Splice Closure, Heat Shrink or Cold Gel Cable sealing, size BE, no pre-installed fiber trays, 16 round ports + 1 oval port</t>
+  </si>
+  <si>
+    <t>593852-000</t>
+  </si>
+  <si>
+    <t>FIST-GCO2-BD6-NV</t>
+  </si>
+  <si>
+    <t>FIST® GC02 Fiber Optic Splice Closure, Heat Shrink or Cold Gel Cable sealing, size BD, no pre-installed fiber trays, 6 round ports + 1 oval port, with test valve</t>
+  </si>
+  <si>
+    <t>817678-000</t>
+  </si>
+  <si>
+    <t>FIST-GCO2-BC6-GN</t>
+  </si>
+  <si>
+    <t>CR8316-000</t>
+  </si>
+  <si>
+    <t>BUDI-PARKING-LC-(10)-RU</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Parking Lot Kit for holding LC-style connectors</t>
+  </si>
+  <si>
+    <t>Fiber cartridge</t>
+  </si>
+  <si>
+    <t>CS0815-000</t>
+  </si>
+  <si>
+    <t>BUDI-PON-48-L2-S</t>
+  </si>
+  <si>
+    <t>CS2130-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-SP-B</t>
+  </si>
+  <si>
+    <t>CS1390-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-SEAL-2x20</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wrap around Cable Sealing Kit for up to 2 cables with a cable diameter of  max  20 mm</t>
+  </si>
+  <si>
+    <t>CS5059-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-SEAL-24x7</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wrap around Cable Sealing Kit for up to 24 cables with max 7mm cable diameter</t>
+  </si>
+  <si>
+    <t>CS3620-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-SEAL-24x5</t>
+  </si>
+  <si>
+    <t>CS6975-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-TB-B</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, empty for holding PON Application kits, with lock</t>
+  </si>
+  <si>
+    <t>CS6977-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-SEAL-6x10</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Cable Sealing Kit for up to 6 cables with 10mm cable diameter</t>
+  </si>
+  <si>
+    <t>CS8151-000</t>
+  </si>
+  <si>
+    <t>BUDI-PON-96-L2-S</t>
+  </si>
+  <si>
+    <t>CS6978-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-SEAL-6x15</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Cable Sealing Kit for up to 6 cables with 15mm cable diameter</t>
+  </si>
+  <si>
+    <t>CS6267-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-TB-B</t>
+  </si>
+  <si>
+    <t>CS6979-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-SEAL-3x20</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wrap around Cable Sealing Kit for up to 3 cables with max 20mm cable diameter</t>
+  </si>
+  <si>
+    <t>CU1193-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-SP-B</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760245057</t>
+  </si>
+  <si>
+    <t>760245057</t>
+  </si>
+  <si>
+    <t>BUDI-M-TS2FPS32N-0000</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, Splice/patch version with 1x32 FPS splitter module</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760245059</t>
+  </si>
+  <si>
+    <t>760245059</t>
+  </si>
+  <si>
+    <t>BUDI-M-TS2FPS32G-0300</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, Pre-terminated version with 1x32 FPS splitter module and 300ft I/O OFNR cable stub</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760245062</t>
+  </si>
+  <si>
+    <t>760245062</t>
+  </si>
+  <si>
+    <t>BUDI-M-TS2FPS64G-0300</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, Pre-terminated version with 1x64 FPS splitter module and 300ft I/O OFNR cable stub</t>
+  </si>
+  <si>
+    <t>018632-000</t>
+  </si>
+  <si>
+    <t>FIST-GCO2-BE16-NN</t>
+  </si>
+  <si>
+    <t>1-1154036-7</t>
+  </si>
+  <si>
+    <t>BUDI-1S-TB-16-S2-48-E-S</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 16 SC/APC adapters, single element FIST splice trays for 48 SMOUV splices</t>
   </si>
   <si>
     <t>Discontinued</t>
   </si>
   <si>
-    <t>FEC-12</t>
-[...323 lines deleted...]
-    <t>BUDI™ Fiber Optic Wall mount Enclosure, medium size (M)</t>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760245234</t>
+  </si>
+  <si>
+    <t>760245234</t>
+  </si>
+  <si>
+    <t>BUDI-M-SKIRT-36</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Protective Cable Skirt, 36 inches long</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760243195</t>
+  </si>
+  <si>
+    <t>760243195</t>
+  </si>
+  <si>
+    <t>BUDI-FS-TS232-SPLTR</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Accessory kit holding 1 FOSC tray, 1 1x32 splitter tray and 32 SC/APC adapter/pigtails</t>
+  </si>
+  <si>
+    <t>BUDI-SAJ32SA-MV</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Accessory kit holding 1 feeder splice tray, 1 1x32 FPS PnP module, 32 installed SC/APC slide adapters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760248341</t>
+  </si>
+  <si>
+    <t>760248341</t>
+  </si>
+  <si>
+    <t>BUDI-1S-T-A-12S232ES</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 12 SC/APC adapters, single element FIST splice trays for 32 SMOUV splices</t>
+  </si>
+  <si>
+    <t>CY4133-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-SEAL-4X10-1</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wrap around Cable Sealing Kit for up to 4 cables with a cable diameter of  max  10 mm, loop cable installation possible</t>
+  </si>
+  <si>
+    <t>CY4134-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-SEAL-4X15-1</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wrap around Cable Sealing Kit for up to 4 cables with a cable diameter of  max  15 mm, loop cable installation possible</t>
+  </si>
+  <si>
+    <t>FEC-ACCCLMP01</t>
+  </si>
+  <si>
+    <t>FEC Stackable Cable Clamp Kit for OSP cable (maximum cable outer diameter: 10mm to 28mm)</t>
+  </si>
+  <si>
+    <t>Fiber cable clamp</t>
+  </si>
+  <si>
+    <t>FEC-ACCGND02</t>
+  </si>
+  <si>
+    <t>FEC Fiber Entrance Cabinet Grounding Kit</t>
+  </si>
+  <si>
+    <t>Grounding kit</t>
+  </si>
+  <si>
+    <t>FEC-36</t>
+  </si>
+  <si>
+    <t>Fiber Optic Entrance Cabinet, 36 Drawers, Wall mounted</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239961</t>
+  </si>
+  <si>
+    <t>760239961</t>
+  </si>
+  <si>
+    <t>FACT-2ESPLS04</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 2E high, loaded with 24 trays for holding up to 4 SMOUV type splices per tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239962</t>
+  </si>
+  <si>
+    <t>760239962</t>
+  </si>
+  <si>
+    <t>FACT-2ESPLA04</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 2E high, loaded with 24 trays for holding up to 4 ANT type splices per tray</t>
   </si>
   <si>
     <t>Fiber Optic Entrance Cabinet (FEC)</t>
   </si>
   <si>
-    <t>FIST-GCO2-F</t>
-[...20 lines deleted...]
-    <t>BUDI™ Fiber Optic Wrap around Cable Sealing Kit for up to 4 cables with a cable diameter of  max  15 mm, loop cable installation possible</t>
+    <t>D68198-000-US</t>
+  </si>
+  <si>
+    <t>FIBRBOX-PEDMTGKT-UNIVBP5-US</t>
+  </si>
+  <si>
+    <t>FIBRBOX mounting kit consisting of mounting bracket and hardware. Build America Buy America  (BABA) compliant.</t>
+  </si>
+  <si>
+    <t>Bracket kit</t>
+  </si>
+  <si>
+    <t>Build America Buy America (BABA) compliant*</t>
+  </si>
+  <si>
+    <t>GAK-FEC001</t>
+  </si>
+  <si>
+    <t>FEC Fiber Entrance Cabinet Grounding Kit for armored OSP cable</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760254941</t>
+  </si>
+  <si>
+    <t>760254941</t>
+  </si>
+  <si>
+    <t>FACT-5ESPLS04</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 5E high, loaded with 60 trays for holding up to 4 SMOUV type splices per tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760259878</t>
+  </si>
+  <si>
+    <t>760259878</t>
+  </si>
+  <si>
+    <t>FACT-6ESPLS04</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 6E high, loaded with 72 trays for holding up to 4 SMOUV type splices per tray</t>
+  </si>
+  <si>
+    <t>CS5114-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-LOOPBRCKT-01</t>
+  </si>
+  <si>
+    <t>Loop bracket accessory kit for BUDI™ S and IFEB-40</t>
+  </si>
+  <si>
+    <t>BUDI-S | IFEB-40</t>
+  </si>
+  <si>
+    <t>Loop bracket</t>
+  </si>
+  <si>
+    <t>CS6981-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-LOOPBRCKT-01</t>
+  </si>
+  <si>
+    <t>Loop bracket accessory kit for BUDI™ M and IFEB-50</t>
+  </si>
+  <si>
+    <t>CX2841-000</t>
+  </si>
+  <si>
+    <t>BUDI-1S-LOOPBRCKT-01</t>
+  </si>
+  <si>
+    <t>Loop bracket accessory kit for BUDI™1 S and IFEB-30</t>
+  </si>
+  <si>
+    <t>CZ2188-000</t>
+  </si>
+  <si>
+    <t>BUDI-2S-SEAL-MAIN-01-(57)</t>
+  </si>
+  <si>
+    <t>BUDI™ 2S / IFEB10 Main seal, single cable max diameter 15mm - 57 Pieces</t>
+  </si>
+  <si>
+    <t>BUDI-2S | IFEB-10</t>
+  </si>
+  <si>
+    <t>CW2715-000</t>
+  </si>
+  <si>
+    <t>BUDI-2S-SEAL-12X5-(57)</t>
+  </si>
+  <si>
+    <t>BUDI™ 2S / IFEB10 Drop seal, 12 cables max diameter 5mm - 57 Pieces</t>
+  </si>
+  <si>
+    <t>CZ0929-000</t>
+  </si>
+  <si>
+    <t>BUDI-2S-SEAL-4X7-(57)</t>
+  </si>
+  <si>
+    <t>BUDI™ 2S / IFEB10 Branch seal, 4 cables max diameter 7mm - 57 Pieces</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760260283</t>
+  </si>
+  <si>
+    <t>760260283</t>
+  </si>
+  <si>
+    <t>BUDI-FS-TS224-SL</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall Mount Enclosure for Splice/Patch, 24 SC/APC Sliding adapters, C-Tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760260285</t>
+  </si>
+  <si>
+    <t>760260285</t>
+  </si>
+  <si>
+    <t>BUDI-FS32-ADPSL</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure with FOSC Management System, 36 SC/APC Sliding Adapters, (1) pre-terminated pigtail</t>
+  </si>
+  <si>
+    <t>134894-000</t>
+  </si>
+  <si>
+    <t>FIST-GCO2-BD16-NN</t>
+  </si>
+  <si>
+    <t>739184-000</t>
+  </si>
+  <si>
+    <t>FIST-GCO2-BC6-NV</t>
+  </si>
+  <si>
+    <t>FIST® GC02 Fiber Optic Splice Closure, Heat Shrink or Cold Gel Cable sealing, size BC, no pre-installed fiber trays, 6 round ports + 1 oval port, with test valve</t>
+  </si>
+  <si>
+    <t>EF8525-000</t>
+  </si>
+  <si>
+    <t>BUDI-2S-T-12L2ES</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 12 LC/APC ports, single element FIST splice trays for SMOUV splices</t>
+  </si>
+  <si>
+    <t>EG9855-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-T-A-24S124CS</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 24 SC/UPC adapters, single circuit FIST splice trays for 24 SMOUV splices</t>
+  </si>
+  <si>
+    <t>EH0402-000</t>
+  </si>
+  <si>
+    <t>BUDI-2S-T-04S2ES</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 4 SC/APC adapters, single element FIST splice trays for SMOUV splices</t>
+  </si>
+  <si>
+    <t>EH1821-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-TA-B-36S236CS</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 36 SC/APC adapters, single circuit FIST splice trays for 36 SMOUV splices</t>
+  </si>
+  <si>
+    <t>CX7872-000</t>
+  </si>
+  <si>
+    <t>BUDI-PON-24-L2-S</t>
+  </si>
+  <si>
+    <t>CY1074-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-SEAL-24x7</t>
+  </si>
+  <si>
+    <t>CY3562-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-T-B</t>
+  </si>
+  <si>
+    <t>CY6955-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-SEAL-4x15-MINI-BO1</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wrap around Cable Sealing Kit for up to 4 mini-breakout cables with 8.2mm cable diameter</t>
+  </si>
+  <si>
+    <t>CY8504-000</t>
+  </si>
+  <si>
+    <t>BUDI-S/M-INLINE-SEAL</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Cable Sealing Kit for cable feed-through from top for cables with up to 18mm cable diameter</t>
+  </si>
+  <si>
+    <t>CZ0842-000</t>
+  </si>
+  <si>
+    <t>BUDI-2S-T-08S2ES</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 8 SC/APC adapters, single element FIST splice trays for SMOUV splices</t>
+  </si>
+  <si>
+    <t>CZ3751-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-APACK-12-S2-P</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Adapter Pack, 12 singlemode SC/APC adapters, green, with pigtails, two sliding parts</t>
+  </si>
+  <si>
+    <t>CZ3753-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-APACK-12-L1-P</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Adapter Pack, 6 duplex LC/UPC adapters, blue, with pigtails, 12 terminations on two sliding parts</t>
+  </si>
+  <si>
+    <t>CZ3754-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-APACK-12-L2-P</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Adapter Pack, 6 duplex LC/APC adapters, green, with pigtails, 12 terminations on two sliding parts</t>
+  </si>
+  <si>
+    <t>CZ3412-000</t>
+  </si>
+  <si>
+    <t>BUDI-2S-SP-36ES</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, single element FIST splice trays for 36 SMOUV splices</t>
+  </si>
+  <si>
+    <t>CZ3625-000</t>
+  </si>
+  <si>
+    <t>BUDI-2S-T-00NNES</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, no adapters, single element FIST splice trays for SMOUV splices</t>
+  </si>
+  <si>
+    <t>CU7645-000</t>
+  </si>
+  <si>
+    <t>FIST-GCO2-FD6-GN</t>
+  </si>
+  <si>
+    <t>FIST® GC02 Fiber Optic Splice Closure, Heat Shrink or Cold Gel Cable sealing, size FD, no pre-installed fiber trays, 6 round ports + 1 oval port; with grounding option</t>
+  </si>
+  <si>
+    <t>CU4159-000</t>
+  </si>
+  <si>
+    <t>FIST-GCO2-BF8-NN</t>
+  </si>
+  <si>
+    <t>FIST® GC02 Fiber Optic Splice Closure, Heat Shrink or Cold Gel Cable sealing, size BF, no pre-installed fiber trays, 8 round ports + 2 oval ports</t>
+  </si>
+  <si>
+    <t>CV7576-000</t>
+  </si>
+  <si>
+    <t>BUDI-2S-SP-24EA</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, single element FIST splice trays for 24 ANT splices</t>
+  </si>
+  <si>
+    <t>CV6732-000</t>
+  </si>
+  <si>
+    <t>BUDI-1S-T-B-12L216CS</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 12 LC/APC ports, single circuit FIST splice trays for 16 SMOUV splices</t>
+  </si>
+  <si>
+    <t>CV6736-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-T-A-24S124ES</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 24 SC/UPC adapters, single element FIST splice trays for 24 SMOUV splices</t>
+  </si>
+  <si>
+    <t>CW3858-000</t>
+  </si>
+  <si>
+    <t>BUDI-2S-T-04L1ES</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 4 LC/UPC ports, single element FIST splice trays for SMOUV splices</t>
+  </si>
+  <si>
+    <t>CW7056-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-APACK-08-L1-A</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Adapter Pack, 4 singlemode duplex LC/UPC adapters, blue, 8 terminations on one sliding part</t>
+  </si>
+  <si>
+    <t>CW7057-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-APACK-08-L2-A</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Adapter Pack, 4 singlemode duplex LC/APC adapters, green, 8 Terminations on one sliding part</t>
+  </si>
+  <si>
+    <t>CW7861-000</t>
+  </si>
+  <si>
+    <t>BUDI-1S-T-A-24L232ES</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 24 LC/APC ports, single element FIST splice trays for 32 SMOUV splices</t>
+  </si>
+  <si>
+    <t>CW7892-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-T-A-24S248CS</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 24 SC/APC adapters, single circuit FIST splice trays for 48 SMOUV splices</t>
+  </si>
+  <si>
+    <t>CX0192-000</t>
+  </si>
+  <si>
+    <t>BUDI-1S-T-B</t>
+  </si>
+  <si>
+    <t>CZ3745-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-APACK-12-S1-A</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Adapter Pack, 12 singlemode SC/UPC adapters, blue, two sliding parts</t>
+  </si>
+  <si>
+    <t>CZ4661-000</t>
+  </si>
+  <si>
+    <t>FIST-GCO2-BD8-GV</t>
+  </si>
+  <si>
+    <t>FIST® GC02 Fiber Optic Splice Closure, Heat Shrink or Cold Gel Cable sealing, size BD, no pre-installed fiber trays, 8 round ports + 2 oval ports, with test valve</t>
+  </si>
+  <si>
+    <t>CZ3748-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-APACK-12-L1-A</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Adapter Pack, 6 duplex LC/UPC adapters, blue, 12 terminations on two sliding parts</t>
+  </si>
+  <si>
+    <t>CZ3749-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-APACK-12-L2-A</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Adapter Pack,  6 duplex LC/APC adapters, green, 12 terminations on two sliding parts</t>
+  </si>
+  <si>
+    <t>CZ9129-000</t>
+  </si>
+  <si>
+    <t>BUDI-2S-T-12L1ES</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 12 LC/UPC ports, single element FIST splice trays for SMOUV splices</t>
+  </si>
+  <si>
+    <t>CZ9348-000</t>
+  </si>
+  <si>
+    <t>BUDI-1S-T-A-16S216ES</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 16 SC/APC adapters, single element FIST splice trays for 16 SMOUV splices</t>
+  </si>
+  <si>
+    <t>EF3711-000</t>
+  </si>
+  <si>
+    <t>BUDI-2S-SP-24ES</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, single element FIST splice trays for 24 SMOUV splices</t>
+  </si>
+  <si>
+    <t>CJ9790-000</t>
+  </si>
+  <si>
+    <t>FIST-GCO2-FC6-GV</t>
+  </si>
+  <si>
+    <t>FIST® GC02 Fiber Optic Splice Closure, Heat Shrink or Cold Gel Cable sealing, size FC, no pre-installed fiber trays, 6 round ports + 1 oval port, with test valve and grounding option</t>
+  </si>
+  <si>
+    <t>CJ9791-000</t>
+  </si>
+  <si>
+    <t>FIST-GCO2-FD6-NV</t>
+  </si>
+  <si>
+    <t>FIST® GC02 Fiber Optic Splice Closure, Heat Shrink or Cold Gel Cable sealing, size FD, no pre-installed fiber trays, 6 round ports + 1 oval port, with test valve</t>
+  </si>
+  <si>
+    <t>CJ9792-000</t>
+  </si>
+  <si>
+    <t>FIST-GCO2-FC6-NV</t>
+  </si>
+  <si>
+    <t>FIST® GC02 Fiber Optic Splice Closure, Heat Shrink or Cold Gel Cable sealing, size FC, no pre-installed fiber trays, 6 round ports + 1 oval port, with test valve</t>
+  </si>
+  <si>
+    <t>CJ9787-000</t>
+  </si>
+  <si>
+    <t>FIST-GCO2-FD6-NN</t>
+  </si>
+  <si>
+    <t>FIST® GC02 Fiber Optic Splice Closure, Heat Shrink or Cold Gel Cable sealing, size FD, no pre-installed fiber trays, 6 round ports + 1 oval port</t>
+  </si>
+  <si>
+    <t>CK0291-000</t>
+  </si>
+  <si>
+    <t>FIST-GCO2-FC8-NN</t>
+  </si>
+  <si>
+    <t>FIST® GC02 Fiber Optic Splice Closure, Heat Shrink or Cold Gel Cable sealing, size FC, no pre-installed fiber trays, 8 round ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760245276</t>
+  </si>
+  <si>
+    <t>760245276</t>
+  </si>
+  <si>
+    <t>BUDI-FM-TS248-US00</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall Mount Enclosure for Splice/Patch, 48 SC/APC adapters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760248830</t>
+  </si>
+  <si>
+    <t>760248830</t>
+  </si>
+  <si>
+    <t>BUDI-FM-TL148-US00</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall Mount Enclosure for Splice/Patch, 48 LC/UPC adapters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760257108</t>
+  </si>
+  <si>
+    <t>760257108</t>
+  </si>
+  <si>
+    <t>BUDI-FM-TS236-US00</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall Mount Enclosure for Splice/Patch, 36 SC/APC adapters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239966</t>
+  </si>
+  <si>
+    <t>760239966</t>
+  </si>
+  <si>
+    <t>FACT-3ESPLA04</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 3E high, loaded with 36 trays for holding up to 4 ANT type splices per tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239968</t>
+  </si>
+  <si>
+    <t>760239968</t>
+  </si>
+  <si>
+    <t>FACT-3ESPLA12</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 3E high, loaded with 24 trays for holding up to 12 ANT type splices per tray</t>
   </si>
   <si>
     <t>BUDI-R24JC3059A</t>
   </si>
   <si>
     <t>BUDI™ Rapid Terminal, 24-position, SC/APC, Indoor/Outdoor riser cable, MPO at far end, 1000 ft</t>
   </si>
   <si>
-    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760245057</t>
-[...145 lines deleted...]
-  <si>
     <t>BUDI-R24JP0309A</t>
   </si>
   <si>
     <t>BUDI™ Rapid Terminal, 24-position, SC/APC, Indoor plenum cable, MPO at far end, 100 ft</t>
   </si>
   <si>
     <t>BUDI-R24JP0619A</t>
   </si>
   <si>
     <t>BUDI™ Rapid Terminal, 24-position, SC/APC, Indoor plenum cable, MPO at far end, 200 ft</t>
   </si>
   <si>
     <t>BUDI-R24JP1529A</t>
   </si>
   <si>
     <t>BUDI™ Rapid Terminal, 24-position, SC/APC, Indoor plenum cable, MPO at far end, 500 ft</t>
   </si>
   <si>
     <t>BUDI-R24NP0309A</t>
   </si>
   <si>
     <t>BUDI™ Rapid Terminal, 24-position, SC/UPC, Indoor plenum cable, MPO at far end, 100 ft</t>
   </si>
   <si>
     <t>BUDI-R24NP3059A</t>
@@ -1436,893 +2288,50 @@
     <t>BUDI™ Rapid Terminal, 24-position, SC/UPC, Indoor plenum cable, MPO at far end, 1000 ft</t>
   </si>
   <si>
     <t>BUDI-R24JP0159D</t>
   </si>
   <si>
     <t>BUDI™ Rapid Terminal, 24-position, SC/APC, Indoor plenum cable, no connector at far end, 50 ft</t>
   </si>
   <si>
     <t>BUDI-R24JP3059D</t>
   </si>
   <si>
     <t>BUDI™ Rapid Terminal, 24-position, SC/APC, Indoor plenum cable, no connector at far end, 1000 ft</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760255704</t>
   </si>
   <si>
     <t>760255704</t>
   </si>
   <si>
     <t>BUDI-1S-T-A-16S216CS</t>
   </si>
   <si>
     <t>BUDI™ Fiber Optic Wall mount Enclosure, 16 SC/APC adapters, single circuit FIST splice trays for 16 SMOUV splices</t>
-  </si>
-[...841 lines deleted...]
-    <t>FIST® GC02 Fiber Optic Splice Closure, Heat Shrink or Gold Gel Cable sealing, size BC, no pre-installed fiber trays, 6 round ports + 1 oval port, with test valve</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -2441,6136 +2450,6135 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J236" totalsRowShown="0">
   <autoFilter ref="A1:J236"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Requirements"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239965" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcx6271-000" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760236276" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz6481-000" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760245060" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760245233" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/item707550-000" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/item742376-000" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760237455" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760237397" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fs" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239958" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239970" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239959" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239960" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239971" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239972" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239957" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239973" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239963" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239964" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239969" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/item337058-000" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/item392494-000" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/item664464-000" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/item669976-000" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/item691396-000" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/item615598-000" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/item489476-000" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/item498532-000" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/item521266-000" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy1283-000" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy1303-000" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy6954-000" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy3250-000" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy3251-000" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy3560-000" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-s" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy9076-000" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz3746-000" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/itemcz7814-000" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz8806-000" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs1755-000" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-s" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs1388-000" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs1389-000" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs0813-000" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-s" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs8158-000" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs6980-000" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs7745-000" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/itemcu5778-000" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/itemcu4156-000" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/itemcu4157-000" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/itemcu4158-000" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcu9010-000" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcv5903-000" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcv5901-000" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcw6630-000" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/item935758-000" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/itemck0292-000" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-f" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/itemck1464-000" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-f" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/itemck6370-000" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-f" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/itemck9328-000" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/itemck9329-000" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs0814-000" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcw6634-000" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcw7713-000" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-s" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcw8112-000" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcx0191-000" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcw8864-000" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcx0193-000" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcx7652-000" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/item845110-000" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/itemcj9789-000" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-f" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/itemcj9788-000" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-f" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemef3731-000" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemeg0550-000" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-s" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemeg8244-000" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemeh1646-000" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemeh6396-000" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/itemfec-10k" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/fec" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/itemfec-12" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/fec" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/itemfec-6" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/fec" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/itemfec-18-rm" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/fec" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/itemfec-24" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/fec" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760254640" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760258493" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact-wr/item760260297" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact-wr/fact-wr" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760260582" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fm" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fs" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact-wr/fact-wr" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-odf" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/item153396-000" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/item278734-000" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24nc1529d" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jc0309a" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jc0919a" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jc0159a" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760254636" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760254639" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760243100" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-frame-accessories/fact-odf-accessories" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760260282" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fs" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760260284" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fs" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760245277" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fm" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jc0619c" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jp0159a" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jp3059a" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24np0159a" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24np0619a" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24np1529a" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jp0619d" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcu0593-000" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs8162-000" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-s" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/fec" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-f" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy4133-000" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy4134-000" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jc3059a" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760245057" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760245059" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760245062" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemef3711-000" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemef8525-000" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/itemcj9790-000" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-f" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/itemcj9791-000" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-f" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/itemcj9792-000" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-f" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/itemcj9787-000" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-f" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/itemck0291-000" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-f" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239961" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239962" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239966" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239968" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jp0309a" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jp0619a" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jp1529a" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24np0309a" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24np3059a" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jp0159d" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jp3059d" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760255704" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/item817678-000" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760238357" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760238358" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jc0919d" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jc1529d" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24nc0919d" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239967" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760254635" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760254637" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760254638" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760253816" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-odf" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/item483578-000" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/item539096-000" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/item539662-000" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/item134894-000" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/item018632-000" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item1-1154036-7" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760237241" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fs" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760237456" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760237400" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760235991" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760236930" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760237239" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fs" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz2188-000" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcw2715-000" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz0929-000" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760260283" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fs" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760260285" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fs" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/itemgak-fec001" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760254941" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760259878" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs5114-000" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs6981-000" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcx2841-000" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemeg9855-000" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-s" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemeh0402-000" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemeh1821-000" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760245234" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760243195" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-saj32sa-mv" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760248341" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760245276" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fm" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760248830" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fm" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760257108" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fm" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcu1193-000" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/itemcu7645-000" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-f" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/itemcu4159-000" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcv7576-000" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcv6732-000" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcv6736-000" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-s" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcw3858-000" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcw7056-000" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcw7057-000" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcw7861-000" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcw7892-000" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-s" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcx0192-000" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcx7872-000" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy1074-000" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy3562-000" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-s" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy6955-000" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy8504-000" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz0842-000" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz3751-000" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz3753-000" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz3754-000" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz3412-000" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz3625-000" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz3745-000" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/itemcz4661-000" TargetMode="External" /><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz3748-000" TargetMode="External" /><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz3749-000" TargetMode="External" /><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz9129-000" TargetMode="External" /><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz9348-000" TargetMode="External" /><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcr8316-000" TargetMode="External" /><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs0815-000" TargetMode="External" /><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs2130-000" TargetMode="External" /><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-s" TargetMode="External" /><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs1390-000" TargetMode="External" /><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs5059-000" TargetMode="External" /><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs3620-000" TargetMode="External" /><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs6975-000" TargetMode="External" /><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs6977-000" TargetMode="External" /><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs8151-000" TargetMode="External" /><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs6978-000" TargetMode="External" /><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs6267-000" TargetMode="External" /><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-s" TargetMode="External" /><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs6979-000" TargetMode="External" /><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/itemfec-accclmp01" TargetMode="External" /><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/itemfec-accgnd02" TargetMode="External" /><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/itemfec-36" TargetMode="External" /><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/fec" TargetMode="External" /><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/item593852-000" TargetMode="External" /><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/item739184-000" TargetMode="External" /><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact-wr/item760260297" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact-wr/fact-wr" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/item153396-000" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fm" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fs" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact-wr/fact-wr" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760258493" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760260282" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fs" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760260284" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fs" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760243100" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-frame-accessories/fact-odf-accessories" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24nc1529d" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jc0309a" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jc0919a" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jc0159a" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760254636" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760254639" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760254640" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/item337058-000" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/item489476-000" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/item498532-000" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/item521266-000" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/item392494-000" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/item691396-000" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/item615598-000" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/item664464-000" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/item669976-000" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-odf" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760245277" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fm" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/item707550-000" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/item742376-000" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760237455" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760237397" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fs" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760245233" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcx6271-000" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760236276" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz6481-000" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24np1529a" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jp0619d" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy3560-000" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-s" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy9076-000" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz3746-000" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/itemcz7814-000" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz8806-000" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760245060" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemef3731-000" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemeg0550-000" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-s" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemeg8244-000" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemeh1646-000" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemeh6396-000" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcw8112-000" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcx0191-000" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcw8864-000" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcx0193-000" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcx7652-000" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy1283-000" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy1303-000" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy6954-000" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy3250-000" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy3251-000" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs0814-000" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs1755-000" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-s" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs1388-000" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs1389-000" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs0813-000" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-s" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs8158-000" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs8162-000" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs6980-000" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs7745-000" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/itemcu5778-000" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/itemcu4156-000" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/itemcu4157-000" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/itemcu4158-000" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcu9010-000" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcv5903-000" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcv5901-000" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcw6630-000" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcw6634-000" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcw7713-000" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-s" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/item278734-000" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/item935758-000" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/itemcj9789-000" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-f" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/itemcj9788-000" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-f" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/itemck0292-000" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-f" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/itemck1464-000" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-f" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/itemck6370-000" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-f" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/itemck9328-000" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/itemck9329-000" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/item845110-000" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239969" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/itemfec-12" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/fec" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/itemfec-6" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/fec" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/itemfec-18-rm" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/fec" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/itemfec-24" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/fec" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760260582" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239958" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239970" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239959" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239960" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239971" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239972" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239957" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239973" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239963" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239964" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239965" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jc0619c" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jp0159a" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jp3059a" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24np0159a" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24np0619a" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcu0593-000" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-s" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-f" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760237456" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760237400" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760238357" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760238358" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760235991" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760236930" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760237239" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fs" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760237241" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fs" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/item483578-000" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jc0919d" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jc1529d" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24nc0919d" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239967" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760254635" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760254637" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760254638" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760253816" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-odf" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/item539096-000" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/item539662-000" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/item593852-000" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/item817678-000" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcr8316-000" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs0815-000" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs2130-000" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-s" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs1390-000" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs5059-000" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs3620-000" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs6975-000" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs6977-000" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs8151-000" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs6978-000" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs6267-000" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-s" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs6979-000" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcu1193-000" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760245057" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760245059" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760245062" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/item018632-000" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item1-1154036-7" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760245234" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760243195" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-saj32sa-mv" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760248341" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy4133-000" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy4134-000" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/itemfec-accclmp01" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/itemfec-accgnd02" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/itemfec-36" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/fec" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239961" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239962" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/fec" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemd68198-000-us" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/itemgak-fec001" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760254941" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760259878" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs5114-000" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs6981-000" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcx2841-000" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz2188-000" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcw2715-000" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz0929-000" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760260283" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fs" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760260285" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fs" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/item134894-000" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/item739184-000" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemef8525-000" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemeg9855-000" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-s" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemeh0402-000" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemeh1821-000" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcx7872-000" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy1074-000" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy3562-000" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-s" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy6955-000" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy8504-000" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz0842-000" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz3751-000" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz3753-000" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz3754-000" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz3412-000" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz3625-000" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/itemcu7645-000" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-f" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/itemcu4159-000" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcv7576-000" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcv6732-000" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcv6736-000" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-s" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcw3858-000" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcw7056-000" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcw7057-000" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcw7861-000" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcw7892-000" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-s" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcx0192-000" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz3745-000" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/itemcz4661-000" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-b" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz3748-000" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz3749-000" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz9129-000" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz9348-000" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemef3711-000" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/itemcj9790-000" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-f" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/itemcj9791-000" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-f" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/itemcj9792-000" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-f" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/itemcj9787-000" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-f" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/itemck0291-000" TargetMode="External" /><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fist-gco2/fist-gco2-f" TargetMode="External" /><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760245276" TargetMode="External" /><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fm" TargetMode="External" /><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760248830" TargetMode="External" /><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fm" TargetMode="External" /><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760257108" TargetMode="External" /><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fm" TargetMode="External" /><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239966" TargetMode="External" /><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239968" TargetMode="External" /><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jc3059a" TargetMode="External" /><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jp0309a" TargetMode="External" /><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jp0619a" TargetMode="External" /><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jp1529a" TargetMode="External" /><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24np0309a" TargetMode="External" /><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24np3059a" TargetMode="External" /><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jp0159d" TargetMode="External" /><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jp3059d" TargetMode="External" /><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760255704" TargetMode="External" /><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J236"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="24.41796875" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="29.84765625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="35.27734375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="36.5703125" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="165.140625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="165" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15.27734375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="19.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="37.84765625" bestFit="1" customWidth="1"/>
-    <col min="9" max="9" width="29.27734375" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="43.84765625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B2" t="s">
         <v>12</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D2" t="s">
         <v>14</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>15</v>
       </c>
-      <c r="F2" t="s">
+      <c r="G2" t="s">
         <v>16</v>
       </c>
-      <c r="G2" t="s">
+      <c r="H2" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B3" t="s">
         <v>19</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>21</v>
       </c>
-      <c r="D3" t="s">
+      <c r="F3" t="s">
         <v>22</v>
       </c>
-      <c r="F3" t="s">
+      <c r="G3" t="s">
         <v>23</v>
       </c>
-      <c r="G3" t="s">
+      <c r="H3" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C4" t="s">
+        <v>26</v>
+      </c>
+      <c r="D4" t="s">
         <v>27</v>
       </c>
-      <c r="B4" t="s">
-[...5 lines deleted...]
-      <c r="D4" t="s">
+      <c r="E4" t="s">
+        <v>28</v>
+      </c>
+      <c r="F4" t="s">
         <v>29</v>
       </c>
-      <c r="F4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G4" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H4" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C5" t="s">
+        <v>26</v>
+      </c>
+      <c r="D5" t="s">
+        <v>33</v>
+      </c>
+      <c r="E5" t="s">
+        <v>28</v>
+      </c>
+      <c r="F5" t="s">
+        <v>34</v>
+      </c>
+      <c r="G5" t="s">
         <v>30</v>
       </c>
-      <c r="B5" t="s">
+      <c r="H5" t="s">
         <v>31</v>
-      </c>
-[...13 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" t="s">
+        <v>26</v>
+      </c>
+      <c r="D6" t="s">
         <v>36</v>
       </c>
-      <c r="C6" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E6" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="F6" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="G6" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="H6" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="C7" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="D7" t="s">
-        <v>43</v>
+        <v>38</v>
+      </c>
+      <c r="E7" t="s">
+        <v>28</v>
       </c>
       <c r="F7" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="G7" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
       <c r="H7" t="s">
-        <v>44</v>
+        <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="B8" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="D8" t="s">
-        <v>48</v>
+        <v>43</v>
+      </c>
+      <c r="E8" t="s">
+        <v>28</v>
       </c>
       <c r="F8" t="s">
-        <v>49</v>
+        <v>15</v>
       </c>
       <c r="G8" t="s">
-        <v>50</v>
+        <v>16</v>
       </c>
       <c r="H8" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="B9" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D9" t="s">
-        <v>54</v>
+        <v>49</v>
+      </c>
+      <c r="E9" t="s">
+        <v>28</v>
       </c>
       <c r="F9" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G9" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="H9" t="s">
-        <v>51</v>
+        <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="B10" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>53</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>48</v>
       </c>
       <c r="D10" t="s">
-        <v>58</v>
+        <v>54</v>
+      </c>
+      <c r="E10" t="s">
+        <v>28</v>
       </c>
       <c r="F10" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="G10" t="s">
-        <v>59</v>
+        <v>35</v>
       </c>
       <c r="H10" t="s">
-        <v>60</v>
+        <v>31</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="B11" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="D11" t="s">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="E11" t="s">
+        <v>59</v>
+      </c>
+      <c r="F11" t="s">
         <v>15</v>
       </c>
-      <c r="F11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" t="s">
-        <v>66</v>
+        <v>16</v>
       </c>
       <c r="H11" t="s">
-        <v>39</v>
+        <v>60</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>68</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>61</v>
+      </c>
+      <c r="C12" t="s">
+        <v>26</v>
       </c>
       <c r="D12" t="s">
-        <v>70</v>
+        <v>62</v>
       </c>
       <c r="E12" t="s">
+        <v>28</v>
+      </c>
+      <c r="F12" t="s">
         <v>15</v>
       </c>
-      <c r="F12" t="s">
+      <c r="G12" t="s">
         <v>16</v>
       </c>
-      <c r="G12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H12" t="s">
-        <v>18</v>
+        <v>44</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>72</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>63</v>
+      </c>
+      <c r="C13" t="s">
+        <v>26</v>
       </c>
       <c r="D13" t="s">
-        <v>74</v>
+        <v>64</v>
       </c>
       <c r="E13" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="F13" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="G13" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="H13" t="s">
-        <v>18</v>
+        <v>66</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>67</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>13</v>
+        <v>68</v>
       </c>
       <c r="D14" t="s">
-        <v>78</v>
+        <v>69</v>
       </c>
       <c r="E14" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="F14" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="G14" t="s">
-        <v>17</v>
+        <v>63</v>
       </c>
       <c r="H14" t="s">
-        <v>18</v>
+        <v>66</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>81</v>
+        <v>70</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>13</v>
+        <v>68</v>
       </c>
       <c r="D15" t="s">
-        <v>82</v>
+        <v>71</v>
       </c>
       <c r="E15" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="F15" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="G15" t="s">
-        <v>17</v>
+        <v>63</v>
       </c>
       <c r="H15" t="s">
-        <v>18</v>
+        <v>66</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-        <v>85</v>
+        <v>72</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>13</v>
+        <v>68</v>
       </c>
       <c r="D16" t="s">
-        <v>86</v>
+        <v>73</v>
       </c>
       <c r="E16" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="F16" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="G16" t="s">
-        <v>17</v>
+        <v>63</v>
       </c>
       <c r="H16" t="s">
-        <v>18</v>
+        <v>66</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-        <v>89</v>
+        <v>74</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>13</v>
+        <v>68</v>
       </c>
       <c r="D17" t="s">
-        <v>90</v>
+        <v>75</v>
       </c>
       <c r="E17" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="F17" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="G17" t="s">
-        <v>17</v>
+        <v>63</v>
       </c>
       <c r="H17" t="s">
-        <v>18</v>
+        <v>66</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>92</v>
+        <v>77</v>
       </c>
       <c r="B18" t="s">
-        <v>93</v>
+        <v>78</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>13</v>
+        <v>42</v>
       </c>
       <c r="D18" t="s">
-        <v>94</v>
+        <v>79</v>
       </c>
       <c r="E18" t="s">
+        <v>28</v>
+      </c>
+      <c r="F18" t="s">
         <v>15</v>
       </c>
-      <c r="F18" t="s">
+      <c r="G18" t="s">
         <v>16</v>
       </c>
-      <c r="G18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H18" t="s">
-        <v>18</v>
+        <v>44</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>96</v>
+        <v>81</v>
       </c>
       <c r="B19" t="s">
-        <v>97</v>
+        <v>82</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>13</v>
+        <v>42</v>
       </c>
       <c r="D19" t="s">
-        <v>98</v>
+        <v>83</v>
       </c>
       <c r="E19" t="s">
+        <v>28</v>
+      </c>
+      <c r="F19" t="s">
         <v>15</v>
       </c>
-      <c r="F19" t="s">
+      <c r="G19" t="s">
         <v>16</v>
       </c>
-      <c r="G19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H19" t="s">
-        <v>99</v>
+        <v>44</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>101</v>
+        <v>85</v>
       </c>
       <c r="B20" t="s">
-        <v>102</v>
+        <v>86</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>13</v>
+        <v>42</v>
       </c>
       <c r="D20" t="s">
-        <v>103</v>
+        <v>87</v>
       </c>
       <c r="E20" t="s">
+        <v>28</v>
+      </c>
+      <c r="F20" t="s">
         <v>15</v>
       </c>
-      <c r="F20" t="s">
+      <c r="G20" t="s">
         <v>16</v>
       </c>
-      <c r="G20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H20" t="s">
-        <v>18</v>
+        <v>44</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>105</v>
+        <v>88</v>
       </c>
       <c r="B21" t="s">
-        <v>106</v>
+        <v>89</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="D21" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>90</v>
       </c>
       <c r="F21" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="G21" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H21" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>109</v>
+        <v>91</v>
       </c>
       <c r="B22" t="s">
-        <v>110</v>
+        <v>92</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="D22" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>93</v>
       </c>
       <c r="F22" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="G22" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H22" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>112</v>
+        <v>94</v>
       </c>
       <c r="B23" t="s">
-        <v>113</v>
+        <v>95</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="D23" t="s">
-        <v>114</v>
+        <v>96</v>
       </c>
       <c r="F23" t="s">
-        <v>49</v>
+        <v>22</v>
       </c>
       <c r="G23" t="s">
-        <v>50</v>
+        <v>23</v>
       </c>
       <c r="H23" t="s">
-        <v>51</v>
+        <v>24</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>115</v>
+        <v>97</v>
       </c>
       <c r="B24" t="s">
-        <v>116</v>
+        <v>98</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="D24" t="s">
-        <v>117</v>
+        <v>99</v>
       </c>
       <c r="F24" t="s">
-        <v>49</v>
+        <v>22</v>
       </c>
       <c r="G24" t="s">
-        <v>50</v>
+        <v>23</v>
       </c>
       <c r="H24" t="s">
-        <v>51</v>
+        <v>24</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>118</v>
+        <v>100</v>
       </c>
       <c r="B25" t="s">
-        <v>119</v>
+        <v>101</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="D25" t="s">
-        <v>120</v>
+        <v>102</v>
       </c>
       <c r="F25" t="s">
-        <v>49</v>
+        <v>22</v>
       </c>
       <c r="G25" t="s">
-        <v>50</v>
+        <v>23</v>
       </c>
       <c r="H25" t="s">
-        <v>51</v>
+        <v>24</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>121</v>
+        <v>103</v>
       </c>
       <c r="B26" t="s">
-        <v>122</v>
+        <v>104</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="D26" t="s">
-        <v>114</v>
+        <v>105</v>
       </c>
       <c r="F26" t="s">
-        <v>49</v>
+        <v>22</v>
       </c>
       <c r="G26" t="s">
-        <v>50</v>
+        <v>23</v>
       </c>
       <c r="H26" t="s">
-        <v>51</v>
+        <v>24</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>123</v>
+        <v>106</v>
       </c>
       <c r="B27" t="s">
-        <v>124</v>
+        <v>107</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="D27" t="s">
-        <v>125</v>
+        <v>105</v>
       </c>
       <c r="F27" t="s">
-        <v>49</v>
+        <v>22</v>
       </c>
       <c r="G27" t="s">
-        <v>50</v>
+        <v>23</v>
       </c>
       <c r="H27" t="s">
-        <v>51</v>
+        <v>24</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>126</v>
+        <v>108</v>
       </c>
       <c r="B28" t="s">
-        <v>127</v>
+        <v>109</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="D28" t="s">
-        <v>125</v>
+        <v>110</v>
       </c>
       <c r="F28" t="s">
-        <v>49</v>
+        <v>22</v>
       </c>
       <c r="G28" t="s">
-        <v>50</v>
+        <v>23</v>
       </c>
       <c r="H28" t="s">
-        <v>51</v>
+        <v>24</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>128</v>
+        <v>111</v>
       </c>
       <c r="B29" t="s">
-        <v>129</v>
+        <v>112</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="D29" t="s">
-        <v>130</v>
+        <v>90</v>
       </c>
       <c r="F29" t="s">
-        <v>49</v>
+        <v>22</v>
       </c>
       <c r="G29" t="s">
-        <v>50</v>
+        <v>23</v>
       </c>
       <c r="H29" t="s">
-        <v>51</v>
+        <v>24</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>131</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>113</v>
+      </c>
+      <c r="C30" t="s">
+        <v>26</v>
       </c>
       <c r="D30" t="s">
-        <v>54</v>
+        <v>114</v>
       </c>
       <c r="F30" t="s">
-        <v>49</v>
+        <v>15</v>
       </c>
       <c r="G30" t="s">
-        <v>50</v>
+        <v>16</v>
       </c>
       <c r="H30" t="s">
-        <v>51</v>
+        <v>115</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>133</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>116</v>
+      </c>
+      <c r="C31" t="s">
+        <v>26</v>
       </c>
       <c r="D31" t="s">
-        <v>135</v>
+        <v>117</v>
       </c>
       <c r="F31" t="s">
-        <v>49</v>
+        <v>22</v>
       </c>
       <c r="G31" t="s">
-        <v>50</v>
+        <v>23</v>
       </c>
       <c r="H31" t="s">
-        <v>51</v>
+        <v>24</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
-        <v>136</v>
+        <v>119</v>
       </c>
       <c r="B32" t="s">
-        <v>137</v>
+        <v>120</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>37</v>
+        <v>121</v>
       </c>
       <c r="D32" t="s">
-        <v>138</v>
+        <v>122</v>
       </c>
       <c r="E32" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="F32" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="G32" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="H32" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
-        <v>139</v>
+        <v>123</v>
       </c>
       <c r="B33" t="s">
-        <v>140</v>
+        <v>124</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>37</v>
+        <v>20</v>
       </c>
       <c r="D33" t="s">
-        <v>141</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>125</v>
       </c>
       <c r="F33" t="s">
+        <v>22</v>
+      </c>
+      <c r="G33" t="s">
         <v>23</v>
       </c>
-      <c r="G33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H33" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
-        <v>142</v>
+        <v>126</v>
       </c>
       <c r="B34" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>127</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>20</v>
       </c>
       <c r="D34" t="s">
-        <v>144</v>
+        <v>96</v>
       </c>
       <c r="F34" t="s">
+        <v>22</v>
+      </c>
+      <c r="G34" t="s">
         <v>23</v>
       </c>
-      <c r="G34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H34" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
-        <v>145</v>
+        <v>129</v>
       </c>
       <c r="B35" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>130</v>
+      </c>
+      <c r="C35" t="s">
+        <v>131</v>
       </c>
       <c r="D35" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="F35" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="G35" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="H35" t="s">
-        <v>39</v>
+        <v>133</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
-        <v>148</v>
+        <v>135</v>
       </c>
       <c r="B36" t="s">
-        <v>149</v>
+        <v>136</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="D36" t="s">
-        <v>150</v>
+        <v>137</v>
       </c>
       <c r="E36" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="F36" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="G36" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="H36" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
-        <v>151</v>
+        <v>139</v>
       </c>
       <c r="B37" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>140</v>
+      </c>
+      <c r="C37" t="s">
+        <v>131</v>
       </c>
       <c r="D37" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>141</v>
       </c>
       <c r="F37" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="G37" t="s">
-        <v>24</v>
+        <v>142</v>
       </c>
       <c r="H37" t="s">
-        <v>39</v>
+        <v>143</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
-        <v>154</v>
+        <v>144</v>
       </c>
       <c r="B38" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-        <v>156</v>
+        <v>145</v>
+      </c>
+      <c r="C38" t="s">
+        <v>131</v>
       </c>
       <c r="D38" t="s">
-        <v>157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>146</v>
       </c>
       <c r="F38" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="G38" t="s">
-        <v>158</v>
+        <v>147</v>
       </c>
       <c r="H38" t="s">
-        <v>39</v>
+        <v>148</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
-        <v>159</v>
+        <v>150</v>
       </c>
       <c r="B39" t="s">
-        <v>160</v>
+        <v>151</v>
       </c>
       <c r="C39" t="s">
-        <v>21</v>
+        <v>131</v>
       </c>
       <c r="D39" t="s">
-        <v>161</v>
+        <v>152</v>
       </c>
       <c r="F39" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="G39" t="s">
-        <v>33</v>
+        <v>147</v>
       </c>
       <c r="H39" t="s">
-        <v>162</v>
+        <v>148</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
-        <v>163</v>
+        <v>153</v>
       </c>
       <c r="B40" t="s">
-        <v>164</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>154</v>
+      </c>
+      <c r="C40" t="s">
+        <v>131</v>
       </c>
       <c r="D40" t="s">
-        <v>165</v>
+        <v>155</v>
       </c>
       <c r="F40" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G40" t="s">
-        <v>50</v>
+        <v>142</v>
       </c>
       <c r="H40" t="s">
-        <v>51</v>
+        <v>148</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>167</v>
+        <v>156</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>156</v>
+        <v>68</v>
       </c>
       <c r="D41" t="s">
-        <v>168</v>
+        <v>157</v>
       </c>
       <c r="E41" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="F41" t="s">
-        <v>23</v>
+        <v>65</v>
       </c>
       <c r="G41" t="s">
-        <v>158</v>
+        <v>63</v>
       </c>
       <c r="H41" t="s">
-        <v>39</v>
+        <v>66</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
-        <v>169</v>
-[...2 lines deleted...]
-        <v>170</v>
+        <v>158</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>153</v>
+        <v>68</v>
       </c>
       <c r="D42" t="s">
-        <v>171</v>
+        <v>159</v>
       </c>
       <c r="E42" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="F42" t="s">
-        <v>23</v>
+        <v>65</v>
       </c>
       <c r="G42" t="s">
-        <v>24</v>
+        <v>63</v>
       </c>
       <c r="H42" t="s">
-        <v>39</v>
+        <v>66</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
-        <v>172</v>
+        <v>160</v>
       </c>
       <c r="B43" t="s">
-        <v>173</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>161</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>162</v>
       </c>
       <c r="D43" t="s">
-        <v>174</v>
+        <v>163</v>
+      </c>
+      <c r="E43" t="s">
+        <v>28</v>
       </c>
       <c r="F43" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="G43" t="s">
-        <v>24</v>
+        <v>147</v>
       </c>
       <c r="H43" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
-        <v>175</v>
+        <v>164</v>
       </c>
       <c r="B44" t="s">
-        <v>176</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>165</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>166</v>
       </c>
       <c r="D44" t="s">
-        <v>177</v>
+        <v>167</v>
+      </c>
+      <c r="E44" t="s">
+        <v>28</v>
       </c>
       <c r="F44" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="G44" t="s">
-        <v>24</v>
+        <v>168</v>
       </c>
       <c r="H44" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
-        <v>178</v>
+        <v>169</v>
       </c>
       <c r="B45" t="s">
-        <v>179</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>170</v>
+      </c>
+      <c r="C45" t="s">
+        <v>131</v>
       </c>
       <c r="D45" t="s">
-        <v>180</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>171</v>
       </c>
       <c r="F45" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="G45" t="s">
-        <v>24</v>
+        <v>142</v>
       </c>
       <c r="H45" t="s">
-        <v>39</v>
+        <v>172</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>181</v>
+        <v>173</v>
       </c>
       <c r="B46" t="s">
-        <v>182</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>174</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>20</v>
       </c>
       <c r="D46" t="s">
-        <v>183</v>
+        <v>175</v>
       </c>
       <c r="F46" t="s">
+        <v>22</v>
+      </c>
+      <c r="G46" t="s">
         <v>23</v>
       </c>
-      <c r="G46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H46" t="s">
-        <v>185</v>
+        <v>24</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>186</v>
+        <v>176</v>
       </c>
       <c r="B47" t="s">
-        <v>187</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>177</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>166</v>
       </c>
       <c r="D47" t="s">
-        <v>188</v>
+        <v>178</v>
+      </c>
+      <c r="E47" t="s">
+        <v>28</v>
       </c>
       <c r="F47" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="G47" t="s">
-        <v>33</v>
+        <v>168</v>
       </c>
       <c r="H47" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>189</v>
+        <v>180</v>
       </c>
       <c r="B48" t="s">
-        <v>190</v>
+        <v>181</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>37</v>
+        <v>182</v>
       </c>
       <c r="D48" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="E48" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="F48" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="G48" t="s">
-        <v>33</v>
+        <v>142</v>
       </c>
       <c r="H48" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>191</v>
+        <v>184</v>
       </c>
       <c r="B49" t="s">
-        <v>192</v>
+        <v>185</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>47</v>
+        <v>182</v>
       </c>
       <c r="D49" t="s">
-        <v>193</v>
+        <v>186</v>
+      </c>
+      <c r="E49" t="s">
+        <v>28</v>
       </c>
       <c r="F49" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G49" t="s">
-        <v>50</v>
+        <v>142</v>
       </c>
       <c r="H49" t="s">
-        <v>51</v>
+        <v>31</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
-        <v>194</v>
+        <v>187</v>
       </c>
       <c r="B50" t="s">
-        <v>195</v>
+        <v>188</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>47</v>
+        <v>162</v>
       </c>
       <c r="D50" t="s">
-        <v>196</v>
+        <v>189</v>
+      </c>
+      <c r="E50" t="s">
+        <v>28</v>
       </c>
       <c r="F50" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G50" t="s">
-        <v>50</v>
+        <v>147</v>
       </c>
       <c r="H50" t="s">
-        <v>51</v>
+        <v>31</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
-        <v>197</v>
+        <v>190</v>
       </c>
       <c r="B51" t="s">
-        <v>198</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>191</v>
+      </c>
+      <c r="C51" t="s">
+        <v>131</v>
       </c>
       <c r="D51" t="s">
-        <v>199</v>
+        <v>192</v>
       </c>
       <c r="F51" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G51" t="s">
-        <v>50</v>
+        <v>193</v>
       </c>
       <c r="H51" t="s">
-        <v>51</v>
+        <v>194</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
-        <v>200</v>
+        <v>195</v>
       </c>
       <c r="B52" t="s">
-        <v>201</v>
+        <v>196</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>47</v>
+        <v>197</v>
       </c>
       <c r="D52" t="s">
-        <v>202</v>
+        <v>198</v>
+      </c>
+      <c r="E52" t="s">
+        <v>28</v>
       </c>
       <c r="F52" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G52" t="s">
-        <v>50</v>
+        <v>25</v>
       </c>
       <c r="H52" t="s">
-        <v>51</v>
+        <v>31</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="B53" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>205</v>
+        <v>197</v>
       </c>
       <c r="D53" t="s">
-        <v>206</v>
+        <v>201</v>
       </c>
       <c r="E53" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="F53" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="G53" t="s">
-        <v>207</v>
+        <v>25</v>
       </c>
       <c r="H53" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
-        <v>208</v>
+        <v>202</v>
       </c>
       <c r="B54" t="s">
-        <v>209</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>203</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>166</v>
       </c>
       <c r="D54" t="s">
-        <v>210</v>
+        <v>204</v>
+      </c>
+      <c r="E54" t="s">
+        <v>28</v>
       </c>
       <c r="F54" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="G54" t="s">
-        <v>33</v>
+        <v>168</v>
       </c>
       <c r="H54" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
-        <v>211</v>
+        <v>205</v>
       </c>
       <c r="B55" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>206</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>197</v>
       </c>
       <c r="D55" t="s">
-        <v>213</v>
+        <v>207</v>
+      </c>
+      <c r="E55" t="s">
+        <v>28</v>
       </c>
       <c r="F55" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="G55" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="H55" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
-        <v>214</v>
+        <v>208</v>
       </c>
       <c r="B56" t="s">
-        <v>215</v>
+        <v>209</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>156</v>
+        <v>166</v>
       </c>
       <c r="D56" t="s">
-        <v>216</v>
+        <v>210</v>
       </c>
       <c r="E56" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="F56" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="G56" t="s">
-        <v>158</v>
+        <v>168</v>
       </c>
       <c r="H56" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
       <c r="B57" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>47</v>
+        <v>197</v>
       </c>
       <c r="D57" t="s">
-        <v>219</v>
+        <v>213</v>
+      </c>
+      <c r="E57" t="s">
+        <v>28</v>
       </c>
       <c r="F57" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G57" t="s">
-        <v>50</v>
+        <v>25</v>
       </c>
       <c r="H57" t="s">
-        <v>51</v>
+        <v>31</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
-        <v>220</v>
+        <v>214</v>
       </c>
       <c r="B58" t="s">
-        <v>221</v>
-[...2 lines deleted...]
-        <v>222</v>
+        <v>215</v>
+      </c>
+      <c r="C58" t="s">
+        <v>131</v>
       </c>
       <c r="D58" t="s">
-        <v>223</v>
+        <v>216</v>
       </c>
       <c r="F58" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G58" t="s">
-        <v>50</v>
+        <v>25</v>
       </c>
       <c r="H58" t="s">
-        <v>224</v>
+        <v>217</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
-        <v>225</v>
+        <v>218</v>
       </c>
       <c r="B59" t="s">
-        <v>226</v>
+        <v>219</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>222</v>
+        <v>182</v>
       </c>
       <c r="D59" t="s">
-        <v>227</v>
+        <v>163</v>
+      </c>
+      <c r="E59" t="s">
+        <v>28</v>
       </c>
       <c r="F59" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G59" t="s">
-        <v>50</v>
+        <v>142</v>
       </c>
       <c r="H59" t="s">
-        <v>224</v>
+        <v>31</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
-        <v>228</v>
+        <v>220</v>
       </c>
       <c r="B60" t="s">
-        <v>229</v>
+        <v>221</v>
       </c>
       <c r="C60" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="D60" t="s">
         <v>222</v>
       </c>
-      <c r="D60" t="s">
-        <v>230</v>
+      <c r="E60" t="s">
+        <v>28</v>
       </c>
       <c r="F60" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G60" t="s">
-        <v>50</v>
+        <v>142</v>
       </c>
       <c r="H60" t="s">
-        <v>224</v>
+        <v>31</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
-        <v>231</v>
+        <v>223</v>
       </c>
       <c r="B61" t="s">
-        <v>232</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>224</v>
+      </c>
+      <c r="C61" t="s">
+        <v>131</v>
       </c>
       <c r="D61" t="s">
-        <v>233</v>
+        <v>225</v>
       </c>
       <c r="F61" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G61" t="s">
-        <v>50</v>
+        <v>142</v>
       </c>
       <c r="H61" t="s">
-        <v>51</v>
+        <v>148</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
-        <v>234</v>
+        <v>226</v>
       </c>
       <c r="B62" t="s">
-        <v>235</v>
+        <v>227</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>47</v>
+        <v>182</v>
       </c>
       <c r="D62" t="s">
-        <v>236</v>
+        <v>207</v>
+      </c>
+      <c r="E62" t="s">
+        <v>28</v>
       </c>
       <c r="F62" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G62" t="s">
-        <v>50</v>
+        <v>142</v>
       </c>
       <c r="H62" t="s">
-        <v>51</v>
+        <v>31</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
-        <v>237</v>
+        <v>228</v>
       </c>
       <c r="B63" t="s">
-        <v>238</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>229</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>182</v>
       </c>
       <c r="D63" t="s">
-        <v>183</v>
+        <v>230</v>
+      </c>
+      <c r="E63" t="s">
+        <v>28</v>
       </c>
       <c r="F63" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="G63" t="s">
-        <v>184</v>
+        <v>142</v>
       </c>
       <c r="H63" t="s">
-        <v>185</v>
+        <v>31</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
-        <v>239</v>
+        <v>231</v>
       </c>
       <c r="B64" t="s">
-        <v>240</v>
-[...2 lines deleted...]
-        <v>156</v>
+        <v>232</v>
+      </c>
+      <c r="C64" t="s">
+        <v>131</v>
       </c>
       <c r="D64" t="s">
-        <v>241</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>192</v>
       </c>
       <c r="F64" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="G64" t="s">
-        <v>158</v>
+        <v>193</v>
       </c>
       <c r="H64" t="s">
-        <v>39</v>
+        <v>194</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
-        <v>242</v>
+        <v>233</v>
       </c>
       <c r="B65" t="s">
-        <v>243</v>
+        <v>234</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>153</v>
+        <v>162</v>
       </c>
       <c r="D65" t="s">
-        <v>244</v>
+        <v>213</v>
       </c>
       <c r="E65" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="F65" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="G65" t="s">
-        <v>24</v>
+        <v>147</v>
       </c>
       <c r="H65" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
-        <v>245</v>
+        <v>235</v>
       </c>
       <c r="B66" t="s">
-        <v>246</v>
-[...2 lines deleted...]
-        <v>156</v>
+        <v>236</v>
+      </c>
+      <c r="C66" t="s">
+        <v>131</v>
       </c>
       <c r="D66" t="s">
-        <v>247</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>237</v>
       </c>
       <c r="F66" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="G66" t="s">
-        <v>158</v>
+        <v>147</v>
       </c>
       <c r="H66" t="s">
-        <v>39</v>
+        <v>148</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
-        <v>248</v>
+        <v>238</v>
       </c>
       <c r="B67" t="s">
-        <v>249</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>239</v>
+      </c>
+      <c r="C67" t="s">
+        <v>131</v>
       </c>
       <c r="D67" t="s">
+        <v>240</v>
+      </c>
+      <c r="F67" t="s">
+        <v>50</v>
+      </c>
+      <c r="G67" t="s">
         <v>147</v>
       </c>
-      <c r="E67" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H67" t="s">
-        <v>39</v>
+        <v>148</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="12.75">
       <c r="A68" s="1" t="s">
-        <v>250</v>
+        <v>241</v>
       </c>
       <c r="B68" t="s">
-        <v>251</v>
+        <v>242</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
       <c r="D68" t="s">
-        <v>252</v>
+        <v>243</v>
       </c>
       <c r="E68" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="F68" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="G68" t="s">
-        <v>158</v>
+        <v>147</v>
       </c>
       <c r="H68" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
-        <v>253</v>
+        <v>244</v>
       </c>
       <c r="B69" t="s">
-        <v>254</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>245</v>
+      </c>
+      <c r="C69" t="s">
+        <v>131</v>
       </c>
       <c r="D69" t="s">
-        <v>171</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>192</v>
       </c>
       <c r="F69" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="G69" t="s">
-        <v>207</v>
+        <v>193</v>
       </c>
       <c r="H69" t="s">
-        <v>39</v>
+        <v>194</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
-        <v>255</v>
+        <v>246</v>
       </c>
       <c r="B70" t="s">
-        <v>256</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>247</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>182</v>
       </c>
       <c r="D70" t="s">
-        <v>257</v>
+        <v>248</v>
+      </c>
+      <c r="E70" t="s">
+        <v>28</v>
       </c>
       <c r="F70" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="G70" t="s">
-        <v>207</v>
+        <v>142</v>
       </c>
       <c r="H70" t="s">
-        <v>258</v>
+        <v>31</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
-        <v>259</v>
+        <v>249</v>
       </c>
       <c r="B71" t="s">
-        <v>260</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>250</v>
+      </c>
+      <c r="C71" t="s">
+        <v>131</v>
       </c>
       <c r="D71" t="s">
-        <v>261</v>
+        <v>251</v>
       </c>
       <c r="F71" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G71" t="s">
-        <v>50</v>
+        <v>142</v>
       </c>
       <c r="H71" t="s">
-        <v>51</v>
+        <v>148</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
-        <v>262</v>
+        <v>252</v>
       </c>
       <c r="B72" t="s">
-        <v>263</v>
+        <v>253</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>222</v>
+        <v>182</v>
       </c>
       <c r="D72" t="s">
-        <v>264</v>
+        <v>243</v>
+      </c>
+      <c r="E72" t="s">
+        <v>28</v>
       </c>
       <c r="F72" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G72" t="s">
-        <v>50</v>
+        <v>142</v>
       </c>
       <c r="H72" t="s">
-        <v>224</v>
+        <v>31</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="12.75">
       <c r="A73" s="1" t="s">
-        <v>265</v>
+        <v>254</v>
       </c>
       <c r="B73" t="s">
-        <v>266</v>
+        <v>255</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>222</v>
+        <v>20</v>
       </c>
       <c r="D73" t="s">
-        <v>267</v>
+        <v>256</v>
       </c>
       <c r="F73" t="s">
-        <v>49</v>
+        <v>22</v>
       </c>
       <c r="G73" t="s">
-        <v>50</v>
+        <v>23</v>
       </c>
       <c r="H73" t="s">
-        <v>224</v>
+        <v>24</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="12.75">
       <c r="A74" s="1" t="s">
-        <v>268</v>
+        <v>257</v>
       </c>
       <c r="B74" t="s">
-        <v>269</v>
+        <v>258</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>37</v>
+        <v>20</v>
       </c>
       <c r="D74" t="s">
-        <v>270</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>259</v>
       </c>
       <c r="F74" t="s">
+        <v>22</v>
+      </c>
+      <c r="G74" t="s">
         <v>23</v>
       </c>
-      <c r="G74" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H74" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="12.75">
       <c r="A75" s="1" t="s">
-        <v>271</v>
+        <v>260</v>
       </c>
       <c r="B75" t="s">
-        <v>272</v>
+        <v>261</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>153</v>
+        <v>20</v>
       </c>
       <c r="D75" t="s">
-        <v>273</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>262</v>
       </c>
       <c r="F75" t="s">
+        <v>22</v>
+      </c>
+      <c r="G75" t="s">
         <v>23</v>
       </c>
-      <c r="G75" t="s">
+      <c r="H75" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="12.75">
       <c r="A76" s="1" t="s">
-        <v>274</v>
+        <v>263</v>
       </c>
       <c r="B76" t="s">
-        <v>275</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>264</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>20</v>
       </c>
       <c r="D76" t="s">
-        <v>183</v>
+        <v>265</v>
       </c>
       <c r="F76" t="s">
+        <v>22</v>
+      </c>
+      <c r="G76" t="s">
         <v>23</v>
       </c>
-      <c r="G76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H76" t="s">
-        <v>185</v>
+        <v>24</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
-        <v>276</v>
+        <v>266</v>
       </c>
       <c r="B77" t="s">
-        <v>277</v>
+        <v>267</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>205</v>
+        <v>197</v>
       </c>
       <c r="D77" t="s">
-        <v>278</v>
+        <v>268</v>
       </c>
       <c r="E77" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="F77" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="G77" t="s">
-        <v>207</v>
+        <v>25</v>
       </c>
       <c r="H77" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
-        <v>279</v>
+        <v>269</v>
       </c>
       <c r="B78" t="s">
-        <v>280</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>270</v>
+      </c>
+      <c r="C78" t="s">
+        <v>131</v>
       </c>
       <c r="D78" t="s">
-        <v>281</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>271</v>
       </c>
       <c r="F78" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="G78" t="s">
-        <v>207</v>
+        <v>142</v>
       </c>
       <c r="H78" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:10" ht="12.75">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
-        <v>282</v>
-[...2 lines deleted...]
-        <v>283</v>
+        <v>272</v>
+      </c>
+      <c r="B79" t="s">
+        <v>273</v>
+      </c>
+      <c r="C79" t="s">
+        <v>131</v>
       </c>
       <c r="D79" t="s">
-        <v>284</v>
+        <v>274</v>
+      </c>
+      <c r="F79" t="s">
+        <v>50</v>
       </c>
       <c r="G79" t="s">
-        <v>285</v>
+        <v>147</v>
       </c>
       <c r="H79" t="s">
-        <v>286</v>
-[...2 lines deleted...]
-        <v>287</v>
+        <v>148</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="12.75">
       <c r="A80" s="1" t="s">
-        <v>288</v>
+        <v>275</v>
+      </c>
+      <c r="B80" t="s">
+        <v>276</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>283</v>
+        <v>166</v>
       </c>
       <c r="D80" t="s">
-        <v>289</v>
+        <v>277</v>
+      </c>
+      <c r="E80" t="s">
+        <v>28</v>
+      </c>
+      <c r="F80" t="s">
+        <v>50</v>
       </c>
       <c r="G80" t="s">
-        <v>285</v>
+        <v>168</v>
       </c>
       <c r="H80" t="s">
-        <v>286</v>
+        <v>31</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="12.75">
       <c r="A81" s="1" t="s">
-        <v>290</v>
+        <v>278</v>
+      </c>
+      <c r="B81" t="s">
+        <v>279</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>283</v>
+        <v>166</v>
       </c>
       <c r="D81" t="s">
-        <v>291</v>
+        <v>280</v>
+      </c>
+      <c r="E81" t="s">
+        <v>28</v>
+      </c>
+      <c r="F81" t="s">
+        <v>50</v>
       </c>
       <c r="G81" t="s">
-        <v>285</v>
+        <v>168</v>
       </c>
       <c r="H81" t="s">
-        <v>286</v>
+        <v>31</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="12.75">
       <c r="A82" s="1" t="s">
-        <v>292</v>
+        <v>281</v>
+      </c>
+      <c r="B82" t="s">
+        <v>282</v>
       </c>
       <c r="C82" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="D82" t="s">
         <v>283</v>
       </c>
-      <c r="D82" t="s">
-        <v>293</v>
+      <c r="E82" t="s">
+        <v>28</v>
+      </c>
+      <c r="F82" t="s">
+        <v>50</v>
       </c>
       <c r="G82" t="s">
-        <v>285</v>
+        <v>147</v>
       </c>
       <c r="H82" t="s">
-        <v>286</v>
+        <v>31</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="12.75">
       <c r="A83" s="1" t="s">
-        <v>294</v>
+        <v>284</v>
+      </c>
+      <c r="B83" t="s">
+        <v>285</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
       <c r="D83" t="s">
-        <v>295</v>
+        <v>21</v>
+      </c>
+      <c r="F83" t="s">
+        <v>22</v>
       </c>
       <c r="G83" t="s">
-        <v>285</v>
+        <v>23</v>
       </c>
       <c r="H83" t="s">
-        <v>286</v>
+        <v>24</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="12.75">
       <c r="A84" s="1" t="s">
-        <v>297</v>
+        <v>286</v>
       </c>
       <c r="B84" t="s">
-        <v>298</v>
+        <v>287</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="D84" t="s">
-        <v>299</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>288</v>
       </c>
       <c r="F84" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="G84" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H84" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="12.75">
       <c r="A85" s="1" t="s">
-        <v>301</v>
+        <v>289</v>
       </c>
       <c r="B85" t="s">
-        <v>302</v>
+        <v>290</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>13</v>
+        <v>291</v>
       </c>
       <c r="D85" t="s">
-        <v>303</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>292</v>
       </c>
       <c r="F85" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="G85" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H85" t="s">
-        <v>18</v>
+        <v>293</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="12.75">
       <c r="A86" s="1" t="s">
-        <v>305</v>
+        <v>294</v>
       </c>
       <c r="B86" t="s">
-        <v>306</v>
+        <v>295</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>307</v>
+        <v>291</v>
       </c>
       <c r="D86" t="s">
-        <v>308</v>
+        <v>296</v>
       </c>
       <c r="F86" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="G86" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H86" t="s">
-        <v>286</v>
+        <v>293</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="12.75">
       <c r="A87" s="1" t="s">
-        <v>310</v>
+        <v>297</v>
       </c>
       <c r="B87" t="s">
-        <v>311</v>
+        <v>298</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>13</v>
+        <v>291</v>
       </c>
       <c r="D87" t="s">
-        <v>312</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>299</v>
       </c>
       <c r="F87" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="G87" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H87" t="s">
-        <v>18</v>
+        <v>293</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="12.75">
       <c r="A88" s="1" t="s">
-        <v>207</v>
-[...2 lines deleted...]
-        <v>313</v>
+        <v>300</v>
+      </c>
+      <c r="B88" t="s">
+        <v>301</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>291</v>
       </c>
       <c r="D88" t="s">
-        <v>314</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>302</v>
       </c>
       <c r="F88" t="s">
-        <v>315</v>
+        <v>22</v>
       </c>
       <c r="G88" t="s">
-        <v>59</v>
+        <v>23</v>
       </c>
       <c r="H88" t="s">
-        <v>39</v>
+        <v>293</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="12.75">
       <c r="A89" s="1" t="s">
-        <v>316</v>
-[...2 lines deleted...]
-        <v>313</v>
+        <v>303</v>
+      </c>
+      <c r="B89" t="s">
+        <v>304</v>
+      </c>
+      <c r="C89" s="1" t="s">
+        <v>291</v>
       </c>
       <c r="D89" t="s">
-        <v>317</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>305</v>
       </c>
       <c r="F89" t="s">
-        <v>318</v>
+        <v>22</v>
       </c>
       <c r="G89" t="s">
-        <v>59</v>
+        <v>23</v>
       </c>
       <c r="H89" t="s">
-        <v>39</v>
+        <v>293</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="12.75">
       <c r="A90" s="1" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>313</v>
+        <v>306</v>
+      </c>
+      <c r="B90" t="s">
+        <v>307</v>
+      </c>
+      <c r="C90" s="1" t="s">
+        <v>20</v>
       </c>
       <c r="D90" t="s">
-        <v>319</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>308</v>
       </c>
       <c r="F90" t="s">
-        <v>318</v>
+        <v>22</v>
       </c>
       <c r="G90" t="s">
-        <v>59</v>
+        <v>23</v>
       </c>
       <c r="H90" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
     </row>
     <row r="91" spans="1:8" ht="12.75">
       <c r="A91" s="1" t="s">
-        <v>320</v>
-[...2 lines deleted...]
-        <v>313</v>
+        <v>309</v>
+      </c>
+      <c r="B91" t="s">
+        <v>310</v>
+      </c>
+      <c r="C91" s="1" t="s">
+        <v>20</v>
       </c>
       <c r="D91" t="s">
-        <v>321</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>311</v>
       </c>
       <c r="F91" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="G91" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H91" t="s">
-        <v>286</v>
+        <v>24</v>
       </c>
     </row>
     <row r="92" spans="1:8" ht="12.75">
       <c r="A92" s="1" t="s">
-        <v>322</v>
-[...1 lines deleted...]
-      <c r="C92" t="s">
+        <v>312</v>
+      </c>
+      <c r="B92" t="s">
         <v>313</v>
       </c>
+      <c r="C92" s="1" t="s">
+        <v>20</v>
+      </c>
       <c r="D92" t="s">
-        <v>323</v>
+        <v>314</v>
       </c>
       <c r="F92" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="G92" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H92" t="s">
-        <v>324</v>
+        <v>24</v>
       </c>
     </row>
     <row r="93" spans="1:8" ht="12.75">
       <c r="A93" s="1" t="s">
-        <v>325</v>
-[...2 lines deleted...]
-        <v>313</v>
+        <v>316</v>
+      </c>
+      <c r="B93" t="s">
+        <v>317</v>
+      </c>
+      <c r="C93" s="1" t="s">
+        <v>42</v>
       </c>
       <c r="D93" t="s">
-        <v>326</v>
+        <v>318</v>
+      </c>
+      <c r="E93" t="s">
+        <v>28</v>
       </c>
       <c r="F93" t="s">
-        <v>49</v>
+        <v>15</v>
       </c>
       <c r="G93" t="s">
-        <v>50</v>
+        <v>16</v>
       </c>
       <c r="H93" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
     </row>
     <row r="94" spans="1:8" ht="12.75">
       <c r="A94" s="1" t="s">
-        <v>327</v>
-[...2 lines deleted...]
-        <v>313</v>
+        <v>319</v>
+      </c>
+      <c r="C94" s="1" t="s">
+        <v>320</v>
       </c>
       <c r="D94" t="s">
-        <v>328</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>321</v>
       </c>
       <c r="G94" t="s">
+        <v>322</v>
+      </c>
+      <c r="H94" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="95" spans="1:8" ht="12.75">
       <c r="A95" s="1" t="s">
-        <v>329</v>
-[...2 lines deleted...]
-        <v>313</v>
+        <v>323</v>
+      </c>
+      <c r="C95" s="1" t="s">
+        <v>320</v>
       </c>
       <c r="D95" t="s">
-        <v>330</v>
-[...5 lines deleted...]
-        <v>331</v>
+        <v>324</v>
       </c>
       <c r="G95" t="s">
-        <v>59</v>
+        <v>322</v>
       </c>
       <c r="H95" t="s">
-        <v>332</v>
+        <v>17</v>
       </c>
     </row>
     <row r="96" spans="1:8" ht="12.75">
       <c r="A96" s="1" t="s">
-        <v>333</v>
-[...2 lines deleted...]
-        <v>334</v>
+        <v>325</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>47</v>
+        <v>320</v>
       </c>
       <c r="D96" t="s">
-        <v>335</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>326</v>
       </c>
       <c r="G96" t="s">
-        <v>50</v>
+        <v>322</v>
       </c>
       <c r="H96" t="s">
-        <v>51</v>
+        <v>17</v>
       </c>
     </row>
     <row r="97" spans="1:8" ht="12.75">
       <c r="A97" s="1" t="s">
-        <v>336</v>
-[...2 lines deleted...]
-        <v>337</v>
+        <v>327</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>47</v>
+        <v>320</v>
       </c>
       <c r="D97" t="s">
-        <v>335</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>328</v>
       </c>
       <c r="G97" t="s">
-        <v>50</v>
+        <v>322</v>
       </c>
       <c r="H97" t="s">
-        <v>51</v>
+        <v>17</v>
       </c>
     </row>
     <row r="98" spans="1:8" ht="12.75">
       <c r="A98" s="1" t="s">
-        <v>338</v>
+        <v>330</v>
+      </c>
+      <c r="B98" t="s">
+        <v>331</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>339</v>
+        <v>42</v>
       </c>
       <c r="D98" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="E98" t="s">
+        <v>28</v>
+      </c>
+      <c r="F98" t="s">
         <v>15</v>
       </c>
-      <c r="F98" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G98" t="s">
-        <v>329</v>
+        <v>16</v>
       </c>
       <c r="H98" t="s">
-        <v>332</v>
+        <v>44</v>
       </c>
     </row>
     <row r="99" spans="1:8" ht="12.75">
       <c r="A99" s="1" t="s">
-        <v>341</v>
+        <v>334</v>
+      </c>
+      <c r="B99" t="s">
+        <v>335</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>339</v>
+        <v>42</v>
       </c>
       <c r="D99" t="s">
-        <v>342</v>
+        <v>336</v>
       </c>
       <c r="E99" t="s">
+        <v>28</v>
+      </c>
+      <c r="F99" t="s">
         <v>15</v>
       </c>
-      <c r="F99" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" t="s">
-        <v>329</v>
+        <v>16</v>
       </c>
       <c r="H99" t="s">
-        <v>332</v>
+        <v>44</v>
       </c>
     </row>
     <row r="100" spans="1:8" ht="12.75">
       <c r="A100" s="1" t="s">
-        <v>343</v>
+        <v>338</v>
+      </c>
+      <c r="B100" t="s">
+        <v>339</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>339</v>
+        <v>42</v>
       </c>
       <c r="D100" t="s">
-        <v>344</v>
+        <v>340</v>
       </c>
       <c r="E100" t="s">
+        <v>28</v>
+      </c>
+      <c r="F100" t="s">
         <v>15</v>
       </c>
-      <c r="F100" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G100" t="s">
-        <v>329</v>
+        <v>16</v>
       </c>
       <c r="H100" t="s">
-        <v>332</v>
+        <v>44</v>
       </c>
     </row>
     <row r="101" spans="1:8" ht="12.75">
       <c r="A101" s="1" t="s">
-        <v>345</v>
+        <v>342</v>
+      </c>
+      <c r="B101" t="s">
+        <v>343</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>339</v>
+        <v>42</v>
       </c>
       <c r="D101" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E101" t="s">
+        <v>28</v>
+      </c>
+      <c r="F101" t="s">
         <v>15</v>
       </c>
-      <c r="F101" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G101" t="s">
-        <v>329</v>
+        <v>16</v>
       </c>
       <c r="H101" t="s">
-        <v>332</v>
+        <v>44</v>
       </c>
     </row>
     <row r="102" spans="1:8" ht="12.75">
       <c r="A102" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="B102" t="s">
+        <v>347</v>
+      </c>
+      <c r="C102" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D102" t="s">
         <v>348</v>
       </c>
-      <c r="B102" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E102" t="s">
+        <v>28</v>
+      </c>
+      <c r="F102" t="s">
         <v>15</v>
       </c>
-      <c r="F102" t="s">
+      <c r="G102" t="s">
         <v>16</v>
       </c>
-      <c r="G102" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H102" t="s">
-        <v>18</v>
+        <v>44</v>
       </c>
     </row>
     <row r="103" spans="1:8" ht="12.75">
       <c r="A103" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="B103" t="s">
+        <v>351</v>
+      </c>
+      <c r="C103" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D103" t="s">
         <v>352</v>
       </c>
-      <c r="B103" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E103" t="s">
+        <v>28</v>
+      </c>
+      <c r="F103" t="s">
         <v>15</v>
       </c>
-      <c r="F103" t="s">
+      <c r="G103" t="s">
         <v>16</v>
       </c>
-      <c r="G103" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H103" t="s">
-        <v>18</v>
+        <v>44</v>
       </c>
     </row>
     <row r="104" spans="1:8" ht="12.75">
       <c r="A104" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="B104" t="s">
+        <v>355</v>
+      </c>
+      <c r="C104" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D104" t="s">
         <v>356</v>
       </c>
-      <c r="B104" t="s">
-[...6 lines deleted...]
-        <v>359</v>
+      <c r="E104" t="s">
+        <v>28</v>
       </c>
       <c r="F104" t="s">
+        <v>15</v>
+      </c>
+      <c r="G104" t="s">
         <v>16</v>
       </c>
-      <c r="G104" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H104" t="s">
-        <v>360</v>
+        <v>44</v>
       </c>
     </row>
     <row r="105" spans="1:8" ht="12.75">
       <c r="A105" s="1" t="s">
-        <v>362</v>
+        <v>358</v>
       </c>
       <c r="B105" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>64</v>
+        <v>42</v>
       </c>
       <c r="D105" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E105" t="s">
+        <v>28</v>
+      </c>
+      <c r="F105" t="s">
         <v>15</v>
       </c>
-      <c r="F105" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G105" t="s">
-        <v>66</v>
+        <v>16</v>
       </c>
       <c r="H105" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
     </row>
     <row r="106" spans="1:8" ht="12.75">
       <c r="A106" s="1" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
       <c r="B106" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>64</v>
+        <v>42</v>
       </c>
       <c r="D106" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="E106" t="s">
+        <v>28</v>
+      </c>
+      <c r="F106" t="s">
         <v>15</v>
       </c>
-      <c r="F106" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G106" t="s">
-        <v>66</v>
+        <v>16</v>
       </c>
       <c r="H106" t="s">
-        <v>39</v>
+        <v>365</v>
       </c>
     </row>
     <row r="107" spans="1:8" ht="12.75">
       <c r="A107" s="1" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="B107" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>372</v>
+        <v>42</v>
       </c>
       <c r="D107" t="s">
-        <v>373</v>
+        <v>369</v>
       </c>
       <c r="E107" t="s">
+        <v>28</v>
+      </c>
+      <c r="F107" t="s">
         <v>15</v>
       </c>
-      <c r="F107" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G107" t="s">
-        <v>316</v>
+        <v>16</v>
       </c>
       <c r="H107" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
     </row>
     <row r="108" spans="1:8" ht="12.75">
       <c r="A108" s="1" t="s">
-        <v>374</v>
+        <v>371</v>
+      </c>
+      <c r="B108" t="s">
+        <v>372</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>339</v>
+        <v>42</v>
       </c>
       <c r="D108" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="E108" t="s">
+        <v>28</v>
+      </c>
+      <c r="F108" t="s">
         <v>15</v>
       </c>
-      <c r="F108" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G108" t="s">
-        <v>329</v>
+        <v>16</v>
       </c>
       <c r="H108" t="s">
-        <v>332</v>
+        <v>44</v>
       </c>
     </row>
     <row r="109" spans="1:8" ht="12.75">
       <c r="A109" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="B109" t="s">
         <v>376</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>339</v>
+        <v>42</v>
       </c>
       <c r="D109" t="s">
         <v>377</v>
       </c>
       <c r="E109" t="s">
+        <v>28</v>
+      </c>
+      <c r="F109" t="s">
         <v>15</v>
       </c>
-      <c r="F109" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G109" t="s">
-        <v>329</v>
+        <v>16</v>
       </c>
       <c r="H109" t="s">
-        <v>332</v>
+        <v>44</v>
       </c>
     </row>
     <row r="110" spans="1:8" ht="12.75">
       <c r="A110" s="1" t="s">
         <v>378</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>339</v>
+        <v>68</v>
       </c>
       <c r="D110" t="s">
         <v>379</v>
       </c>
       <c r="E110" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="F110" t="s">
-        <v>331</v>
+        <v>65</v>
       </c>
       <c r="G110" t="s">
-        <v>329</v>
+        <v>63</v>
       </c>
       <c r="H110" t="s">
-        <v>332</v>
+        <v>66</v>
       </c>
     </row>
     <row r="111" spans="1:8" ht="12.75">
       <c r="A111" s="1" t="s">
         <v>380</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>339</v>
+        <v>68</v>
       </c>
       <c r="D111" t="s">
         <v>381</v>
       </c>
       <c r="E111" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="F111" t="s">
-        <v>331</v>
+        <v>65</v>
       </c>
       <c r="G111" t="s">
-        <v>329</v>
+        <v>63</v>
       </c>
       <c r="H111" t="s">
-        <v>332</v>
+        <v>66</v>
       </c>
     </row>
     <row r="112" spans="1:8" ht="12.75">
       <c r="A112" s="1" t="s">
         <v>382</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>339</v>
+        <v>68</v>
       </c>
       <c r="D112" t="s">
         <v>383</v>
       </c>
       <c r="E112" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="F112" t="s">
-        <v>331</v>
+        <v>65</v>
       </c>
       <c r="G112" t="s">
-        <v>329</v>
+        <v>63</v>
       </c>
       <c r="H112" t="s">
-        <v>332</v>
+        <v>66</v>
       </c>
     </row>
     <row r="113" spans="1:8" ht="12.75">
       <c r="A113" s="1" t="s">
         <v>384</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>339</v>
+        <v>68</v>
       </c>
       <c r="D113" t="s">
         <v>385</v>
       </c>
       <c r="E113" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="F113" t="s">
-        <v>331</v>
+        <v>65</v>
       </c>
       <c r="G113" t="s">
-        <v>329</v>
+        <v>63</v>
       </c>
       <c r="H113" t="s">
-        <v>332</v>
+        <v>66</v>
       </c>
     </row>
     <row r="114" spans="1:8" ht="12.75">
       <c r="A114" s="1" t="s">
         <v>386</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>339</v>
+        <v>68</v>
       </c>
       <c r="D114" t="s">
         <v>387</v>
       </c>
       <c r="E114" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="F114" t="s">
-        <v>331</v>
+        <v>65</v>
       </c>
       <c r="G114" t="s">
-        <v>329</v>
+        <v>63</v>
       </c>
       <c r="H114" t="s">
-        <v>332</v>
+        <v>66</v>
       </c>
     </row>
     <row r="115" spans="1:8" ht="12.75">
       <c r="A115" s="1" t="s">
         <v>388</v>
       </c>
       <c r="B115" t="s">
         <v>389</v>
       </c>
       <c r="C115" t="s">
-        <v>21</v>
+        <v>131</v>
       </c>
       <c r="D115" t="s">
         <v>390</v>
       </c>
       <c r="F115" t="s">
-        <v>315</v>
+        <v>29</v>
       </c>
       <c r="G115" t="s">
-        <v>59</v>
+        <v>30</v>
       </c>
       <c r="H115" t="s">
-        <v>258</v>
+        <v>217</v>
       </c>
     </row>
     <row r="116" spans="1:8" ht="12.75">
       <c r="A116" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C116" t="s">
+        <v>26</v>
+      </c>
+      <c r="D116" t="s">
         <v>391</v>
       </c>
-      <c r="B116" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E116" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="F116" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="G116" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="H116" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
     </row>
     <row r="117" spans="1:8" ht="12.75">
       <c r="A117" s="1" t="s">
-        <v>158</v>
+        <v>147</v>
       </c>
       <c r="C117" t="s">
-        <v>313</v>
+        <v>26</v>
       </c>
       <c r="D117" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="E117" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="F117" t="s">
-        <v>315</v>
+        <v>29</v>
       </c>
       <c r="G117" t="s">
-        <v>59</v>
+        <v>30</v>
       </c>
       <c r="H117" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
     </row>
     <row r="118" spans="1:8" ht="12.75">
       <c r="A118" s="1" t="s">
-        <v>24</v>
+        <v>142</v>
       </c>
       <c r="C118" t="s">
-        <v>313</v>
+        <v>26</v>
       </c>
       <c r="D118" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E118" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="F118" t="s">
-        <v>315</v>
+        <v>29</v>
       </c>
       <c r="G118" t="s">
-        <v>59</v>
+        <v>30</v>
       </c>
       <c r="H118" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
     </row>
     <row r="119" spans="1:8" ht="12.75">
       <c r="A119" s="1" t="s">
-        <v>33</v>
+        <v>394</v>
       </c>
       <c r="C119" t="s">
-        <v>313</v>
+        <v>26</v>
       </c>
       <c r="D119" t="s">
-        <v>396</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>395</v>
       </c>
       <c r="F119" t="s">
-        <v>315</v>
+        <v>22</v>
       </c>
       <c r="G119" t="s">
-        <v>59</v>
+        <v>23</v>
       </c>
       <c r="H119" t="s">
-        <v>39</v>
+        <v>293</v>
       </c>
     </row>
     <row r="120" spans="1:8" ht="12.75">
       <c r="A120" s="1" t="s">
-        <v>285</v>
+        <v>397</v>
+      </c>
+      <c r="B120" t="s">
+        <v>398</v>
       </c>
       <c r="C120" t="s">
-        <v>313</v>
+        <v>131</v>
       </c>
       <c r="D120" t="s">
-        <v>397</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>399</v>
+      </c>
+      <c r="F120" t="s">
+        <v>50</v>
       </c>
       <c r="G120" t="s">
-        <v>285</v>
+        <v>30</v>
       </c>
       <c r="H120" t="s">
-        <v>286</v>
+        <v>400</v>
       </c>
     </row>
     <row r="121" spans="1:8" ht="12.75">
       <c r="A121" s="1" t="s">
-        <v>398</v>
+        <v>402</v>
+      </c>
+      <c r="B121" t="s">
+        <v>403</v>
       </c>
       <c r="C121" t="s">
-        <v>313</v>
+        <v>131</v>
       </c>
       <c r="D121" t="s">
-        <v>399</v>
+        <v>404</v>
       </c>
       <c r="F121" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G121" t="s">
-        <v>50</v>
+        <v>147</v>
       </c>
       <c r="H121" t="s">
-        <v>224</v>
+        <v>405</v>
       </c>
     </row>
     <row r="122" spans="1:8" ht="12.75">
       <c r="A122" s="1" t="s">
-        <v>400</v>
+        <v>407</v>
       </c>
       <c r="B122" t="s">
-        <v>401</v>
+        <v>408</v>
       </c>
       <c r="C122" t="s">
-        <v>21</v>
+        <v>131</v>
       </c>
       <c r="D122" t="s">
-        <v>402</v>
+        <v>409</v>
       </c>
       <c r="F122" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="G122" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H122" t="s">
-        <v>25</v>
+        <v>143</v>
       </c>
     </row>
     <row r="123" spans="1:8" ht="12.75">
       <c r="A123" s="1" t="s">
-        <v>403</v>
+        <v>411</v>
       </c>
       <c r="B123" t="s">
-        <v>404</v>
+        <v>412</v>
       </c>
       <c r="C123" t="s">
-        <v>21</v>
+        <v>131</v>
       </c>
       <c r="D123" t="s">
-        <v>405</v>
+        <v>413</v>
       </c>
       <c r="F123" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="G123" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H123" t="s">
-        <v>25</v>
+        <v>143</v>
       </c>
     </row>
     <row r="124" spans="1:8" ht="12.75">
       <c r="A124" s="1" t="s">
-        <v>406</v>
-[...2 lines deleted...]
-        <v>339</v>
+        <v>415</v>
+      </c>
+      <c r="B124" t="s">
+        <v>416</v>
+      </c>
+      <c r="C124" t="s">
+        <v>131</v>
       </c>
       <c r="D124" t="s">
-        <v>407</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>417</v>
       </c>
       <c r="F124" t="s">
-        <v>331</v>
+        <v>50</v>
       </c>
       <c r="G124" t="s">
-        <v>329</v>
+        <v>147</v>
       </c>
       <c r="H124" t="s">
-        <v>332</v>
+        <v>405</v>
       </c>
     </row>
     <row r="125" spans="1:8" ht="12.75">
       <c r="A125" s="1" t="s">
-        <v>409</v>
+        <v>419</v>
       </c>
       <c r="B125" t="s">
-        <v>410</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>420</v>
+      </c>
+      <c r="C125" t="s">
+        <v>131</v>
       </c>
       <c r="D125" t="s">
-        <v>411</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>421</v>
       </c>
       <c r="F125" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="G125" t="s">
-        <v>33</v>
+        <v>147</v>
       </c>
       <c r="H125" t="s">
-        <v>39</v>
+        <v>405</v>
       </c>
     </row>
     <row r="126" spans="1:8" ht="12.75">
       <c r="A126" s="1" t="s">
-        <v>413</v>
+        <v>423</v>
       </c>
       <c r="B126" t="s">
-        <v>414</v>
+        <v>424</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="D126" t="s">
-        <v>415</v>
+        <v>425</v>
       </c>
       <c r="E126" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="F126" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="G126" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="H126" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
     </row>
     <row r="127" spans="1:8" ht="12.75">
       <c r="A127" s="1" t="s">
-        <v>417</v>
+        <v>427</v>
       </c>
       <c r="B127" t="s">
-        <v>418</v>
+        <v>428</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="D127" t="s">
-        <v>419</v>
+        <v>429</v>
       </c>
       <c r="E127" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="F127" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="G127" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="H127" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
     </row>
     <row r="128" spans="1:8" ht="12.75">
       <c r="A128" s="1" t="s">
-        <v>420</v>
+        <v>430</v>
       </c>
       <c r="B128" t="s">
-        <v>421</v>
+        <v>431</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>156</v>
+        <v>20</v>
       </c>
       <c r="D128" t="s">
-        <v>422</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>432</v>
       </c>
       <c r="F128" t="s">
+        <v>22</v>
+      </c>
+      <c r="G128" t="s">
         <v>23</v>
       </c>
-      <c r="G128" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H128" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
     </row>
     <row r="129" spans="1:8" ht="12.75">
       <c r="A129" s="1" t="s">
-        <v>423</v>
-[...2 lines deleted...]
-        <v>424</v>
+        <v>433</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>156</v>
+        <v>68</v>
       </c>
       <c r="D129" t="s">
-        <v>425</v>
+        <v>434</v>
       </c>
       <c r="E129" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="F129" t="s">
-        <v>23</v>
+        <v>65</v>
       </c>
       <c r="G129" t="s">
-        <v>158</v>
+        <v>63</v>
       </c>
       <c r="H129" t="s">
-        <v>39</v>
+        <v>66</v>
       </c>
     </row>
     <row r="130" spans="1:8" ht="12.75">
       <c r="A130" s="1" t="s">
-        <v>426</v>
-[...2 lines deleted...]
-        <v>427</v>
+        <v>435</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>222</v>
+        <v>68</v>
       </c>
       <c r="D130" t="s">
-        <v>428</v>
+        <v>436</v>
+      </c>
+      <c r="E130" t="s">
+        <v>28</v>
       </c>
       <c r="F130" t="s">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="G130" t="s">
-        <v>50</v>
+        <v>63</v>
       </c>
       <c r="H130" t="s">
-        <v>224</v>
+        <v>66</v>
       </c>
     </row>
     <row r="131" spans="1:8" ht="12.75">
       <c r="A131" s="1" t="s">
-        <v>429</v>
-[...2 lines deleted...]
-        <v>430</v>
+        <v>437</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>222</v>
+        <v>68</v>
       </c>
       <c r="D131" t="s">
-        <v>431</v>
+        <v>438</v>
+      </c>
+      <c r="E131" t="s">
+        <v>28</v>
       </c>
       <c r="F131" t="s">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="G131" t="s">
-        <v>50</v>
+        <v>63</v>
       </c>
       <c r="H131" t="s">
-        <v>224</v>
+        <v>66</v>
       </c>
     </row>
     <row r="132" spans="1:8" ht="12.75">
       <c r="A132" s="1" t="s">
-        <v>432</v>
+        <v>440</v>
       </c>
       <c r="B132" t="s">
-        <v>433</v>
+        <v>441</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>222</v>
+        <v>42</v>
       </c>
       <c r="D132" t="s">
-        <v>434</v>
+        <v>442</v>
+      </c>
+      <c r="E132" t="s">
+        <v>28</v>
       </c>
       <c r="F132" t="s">
-        <v>49</v>
+        <v>15</v>
       </c>
       <c r="G132" t="s">
-        <v>50</v>
+        <v>16</v>
       </c>
       <c r="H132" t="s">
-        <v>224</v>
+        <v>44</v>
       </c>
     </row>
     <row r="133" spans="1:8" ht="12.75">
       <c r="A133" s="1" t="s">
-        <v>435</v>
+        <v>444</v>
       </c>
       <c r="B133" t="s">
-        <v>436</v>
+        <v>445</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>222</v>
+        <v>42</v>
       </c>
       <c r="D133" t="s">
-        <v>437</v>
+        <v>446</v>
+      </c>
+      <c r="E133" t="s">
+        <v>28</v>
       </c>
       <c r="F133" t="s">
-        <v>49</v>
+        <v>15</v>
       </c>
       <c r="G133" t="s">
-        <v>50</v>
+        <v>16</v>
       </c>
       <c r="H133" t="s">
-        <v>224</v>
+        <v>44</v>
       </c>
     </row>
     <row r="134" spans="1:8" ht="12.75">
       <c r="A134" s="1" t="s">
-        <v>438</v>
+        <v>448</v>
       </c>
       <c r="B134" t="s">
-        <v>439</v>
+        <v>449</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>222</v>
+        <v>42</v>
       </c>
       <c r="D134" t="s">
-        <v>440</v>
+        <v>450</v>
+      </c>
+      <c r="E134" t="s">
+        <v>28</v>
       </c>
       <c r="F134" t="s">
-        <v>49</v>
+        <v>15</v>
       </c>
       <c r="G134" t="s">
-        <v>50</v>
+        <v>16</v>
       </c>
       <c r="H134" t="s">
-        <v>224</v>
+        <v>44</v>
       </c>
     </row>
     <row r="135" spans="1:8" ht="12.75">
       <c r="A135" s="1" t="s">
-        <v>442</v>
+        <v>452</v>
       </c>
       <c r="B135" t="s">
-        <v>443</v>
+        <v>453</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>13</v>
+        <v>42</v>
       </c>
       <c r="D135" t="s">
-        <v>444</v>
+        <v>454</v>
       </c>
       <c r="E135" t="s">
+        <v>28</v>
+      </c>
+      <c r="F135" t="s">
         <v>15</v>
       </c>
-      <c r="F135" t="s">
+      <c r="G135" t="s">
         <v>16</v>
       </c>
-      <c r="G135" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H135" t="s">
-        <v>18</v>
+        <v>44</v>
       </c>
     </row>
     <row r="136" spans="1:8" ht="12.75">
       <c r="A136" s="1" t="s">
-        <v>446</v>
+        <v>456</v>
       </c>
       <c r="B136" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>13</v>
+        <v>458</v>
       </c>
       <c r="D136" t="s">
-        <v>448</v>
-[...1 lines deleted...]
-      <c r="E136" t="s">
+        <v>459</v>
+      </c>
+      <c r="F136" t="s">
         <v>15</v>
       </c>
-      <c r="F136" t="s">
+      <c r="G136" t="s">
         <v>16</v>
       </c>
-      <c r="G136" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H136" t="s">
-        <v>18</v>
+        <v>115</v>
       </c>
     </row>
     <row r="137" spans="1:8" ht="12.75">
       <c r="A137" s="1" t="s">
-        <v>450</v>
+        <v>460</v>
       </c>
       <c r="B137" t="s">
-        <v>451</v>
+        <v>461</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="D137" t="s">
-        <v>452</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>462</v>
       </c>
       <c r="F137" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="G137" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H137" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
     <row r="138" spans="1:8" ht="12.75">
       <c r="A138" s="1" t="s">
-        <v>454</v>
+        <v>463</v>
       </c>
       <c r="B138" t="s">
-        <v>455</v>
+        <v>464</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="D138" t="s">
-        <v>456</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>465</v>
       </c>
       <c r="F138" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="G138" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H138" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
     <row r="139" spans="1:8" ht="12.75">
       <c r="A139" s="1" t="s">
-        <v>457</v>
+        <v>466</v>
+      </c>
+      <c r="B139" t="s">
+        <v>467</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="D139" t="s">
-        <v>458</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>468</v>
       </c>
       <c r="F139" t="s">
-        <v>331</v>
+        <v>22</v>
       </c>
       <c r="G139" t="s">
-        <v>329</v>
+        <v>23</v>
       </c>
       <c r="H139" t="s">
-        <v>332</v>
+        <v>24</v>
       </c>
     </row>
     <row r="140" spans="1:8" ht="12.75">
       <c r="A140" s="1" t="s">
-        <v>459</v>
+        <v>469</v>
+      </c>
+      <c r="B140" t="s">
+        <v>470</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="D140" t="s">
-        <v>460</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>432</v>
       </c>
       <c r="F140" t="s">
-        <v>331</v>
+        <v>22</v>
       </c>
       <c r="G140" t="s">
-        <v>329</v>
+        <v>23</v>
       </c>
       <c r="H140" t="s">
-        <v>332</v>
+        <v>24</v>
       </c>
     </row>
     <row r="141" spans="1:8" ht="12.75">
       <c r="A141" s="1" t="s">
-        <v>461</v>
-[...2 lines deleted...]
-        <v>339</v>
+        <v>471</v>
+      </c>
+      <c r="B141" t="s">
+        <v>472</v>
+      </c>
+      <c r="C141" t="s">
+        <v>131</v>
       </c>
       <c r="D141" t="s">
-        <v>462</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>473</v>
       </c>
       <c r="F141" t="s">
-        <v>331</v>
+        <v>50</v>
       </c>
       <c r="G141" t="s">
-        <v>329</v>
+        <v>30</v>
       </c>
       <c r="H141" t="s">
-        <v>332</v>
+        <v>474</v>
       </c>
     </row>
     <row r="142" spans="1:8" ht="12.75">
       <c r="A142" s="1" t="s">
-        <v>463</v>
-[...2 lines deleted...]
-        <v>339</v>
+        <v>475</v>
+      </c>
+      <c r="B142" t="s">
+        <v>476</v>
+      </c>
+      <c r="C142" t="s">
+        <v>131</v>
       </c>
       <c r="D142" t="s">
-        <v>464</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>192</v>
       </c>
       <c r="F142" t="s">
-        <v>331</v>
+        <v>50</v>
       </c>
       <c r="G142" t="s">
-        <v>329</v>
+        <v>193</v>
       </c>
       <c r="H142" t="s">
-        <v>332</v>
+        <v>194</v>
       </c>
     </row>
     <row r="143" spans="1:8" ht="12.75">
       <c r="A143" s="1" t="s">
-        <v>465</v>
+        <v>477</v>
+      </c>
+      <c r="B143" t="s">
+        <v>478</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>339</v>
+        <v>162</v>
       </c>
       <c r="D143" t="s">
-        <v>466</v>
+        <v>268</v>
       </c>
       <c r="E143" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="F143" t="s">
-        <v>331</v>
+        <v>50</v>
       </c>
       <c r="G143" t="s">
-        <v>329</v>
+        <v>147</v>
       </c>
       <c r="H143" t="s">
-        <v>332</v>
+        <v>31</v>
       </c>
     </row>
     <row r="144" spans="1:8" ht="12.75">
       <c r="A144" s="1" t="s">
-        <v>467</v>
-[...2 lines deleted...]
-        <v>339</v>
+        <v>479</v>
+      </c>
+      <c r="B144" t="s">
+        <v>480</v>
+      </c>
+      <c r="C144" t="s">
+        <v>131</v>
       </c>
       <c r="D144" t="s">
-        <v>468</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>481</v>
       </c>
       <c r="F144" t="s">
-        <v>331</v>
+        <v>50</v>
       </c>
       <c r="G144" t="s">
-        <v>329</v>
+        <v>147</v>
       </c>
       <c r="H144" t="s">
-        <v>332</v>
+        <v>148</v>
       </c>
     </row>
     <row r="145" spans="1:8" ht="12.75">
       <c r="A145" s="1" t="s">
-        <v>469</v>
-[...2 lines deleted...]
-        <v>339</v>
+        <v>482</v>
+      </c>
+      <c r="B145" t="s">
+        <v>483</v>
+      </c>
+      <c r="C145" t="s">
+        <v>131</v>
       </c>
       <c r="D145" t="s">
-        <v>470</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>484</v>
       </c>
       <c r="F145" t="s">
-        <v>331</v>
+        <v>50</v>
       </c>
       <c r="G145" t="s">
-        <v>329</v>
+        <v>147</v>
       </c>
       <c r="H145" t="s">
-        <v>332</v>
+        <v>148</v>
       </c>
     </row>
     <row r="146" spans="1:8" ht="12.75">
       <c r="A146" s="1" t="s">
-        <v>472</v>
+        <v>485</v>
       </c>
       <c r="B146" t="s">
-        <v>473</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>486</v>
+      </c>
+      <c r="C146" t="s">
+        <v>131</v>
       </c>
       <c r="D146" t="s">
-        <v>474</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>251</v>
       </c>
       <c r="F146" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="G146" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="H146" t="s">
-        <v>39</v>
+        <v>148</v>
       </c>
     </row>
     <row r="147" spans="1:8" ht="12.75">
       <c r="A147" s="1" t="s">
-        <v>475</v>
+        <v>487</v>
       </c>
       <c r="B147" t="s">
-        <v>476</v>
+        <v>488</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>47</v>
+        <v>182</v>
       </c>
       <c r="D147" t="s">
-        <v>477</v>
+        <v>489</v>
+      </c>
+      <c r="E147" t="s">
+        <v>28</v>
       </c>
       <c r="F147" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G147" t="s">
-        <v>50</v>
+        <v>142</v>
       </c>
       <c r="H147" t="s">
-        <v>51</v>
+        <v>31</v>
       </c>
     </row>
     <row r="148" spans="1:8" ht="12.75">
       <c r="A148" s="1" t="s">
-        <v>479</v>
+        <v>490</v>
       </c>
       <c r="B148" t="s">
-        <v>480</v>
+        <v>491</v>
       </c>
       <c r="C148" t="s">
-        <v>21</v>
+        <v>131</v>
       </c>
       <c r="D148" t="s">
-        <v>481</v>
+        <v>492</v>
       </c>
       <c r="F148" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="G148" t="s">
-        <v>59</v>
+        <v>142</v>
       </c>
       <c r="H148" t="s">
-        <v>44</v>
+        <v>148</v>
       </c>
     </row>
     <row r="149" spans="1:8" ht="12.75">
       <c r="A149" s="1" t="s">
-        <v>483</v>
+        <v>493</v>
       </c>
       <c r="B149" t="s">
-        <v>484</v>
+        <v>494</v>
       </c>
       <c r="C149" t="s">
-        <v>21</v>
+        <v>131</v>
       </c>
       <c r="D149" t="s">
-        <v>485</v>
+        <v>192</v>
       </c>
       <c r="F149" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="G149" t="s">
-        <v>59</v>
+        <v>193</v>
       </c>
       <c r="H149" t="s">
-        <v>44</v>
+        <v>194</v>
       </c>
     </row>
     <row r="150" spans="1:8" ht="12.75">
       <c r="A150" s="1" t="s">
-        <v>486</v>
-[...2 lines deleted...]
-        <v>339</v>
+        <v>495</v>
+      </c>
+      <c r="B150" t="s">
+        <v>496</v>
+      </c>
+      <c r="C150" t="s">
+        <v>131</v>
       </c>
       <c r="D150" t="s">
-        <v>487</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>497</v>
       </c>
       <c r="F150" t="s">
-        <v>331</v>
+        <v>50</v>
       </c>
       <c r="G150" t="s">
-        <v>329</v>
+        <v>142</v>
       </c>
       <c r="H150" t="s">
-        <v>332</v>
+        <v>148</v>
       </c>
     </row>
     <row r="151" spans="1:8" ht="12.75">
       <c r="A151" s="1" t="s">
-        <v>488</v>
+        <v>498</v>
+      </c>
+      <c r="B151" t="s">
+        <v>499</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>339</v>
+        <v>162</v>
       </c>
       <c r="D151" t="s">
         <v>489</v>
       </c>
       <c r="E151" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="F151" t="s">
-        <v>331</v>
+        <v>50</v>
       </c>
       <c r="G151" t="s">
-        <v>329</v>
+        <v>147</v>
       </c>
       <c r="H151" t="s">
-        <v>332</v>
+        <v>31</v>
       </c>
     </row>
     <row r="152" spans="1:8" ht="12.75">
       <c r="A152" s="1" t="s">
-        <v>490</v>
-[...2 lines deleted...]
-        <v>339</v>
+        <v>500</v>
+      </c>
+      <c r="B152" t="s">
+        <v>501</v>
+      </c>
+      <c r="C152" t="s">
+        <v>131</v>
       </c>
       <c r="D152" t="s">
-        <v>491</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>502</v>
       </c>
       <c r="F152" t="s">
-        <v>331</v>
+        <v>50</v>
       </c>
       <c r="G152" t="s">
-        <v>329</v>
+        <v>142</v>
       </c>
       <c r="H152" t="s">
-        <v>332</v>
+        <v>148</v>
       </c>
     </row>
     <row r="153" spans="1:8" ht="12.75">
       <c r="A153" s="1" t="s">
-        <v>493</v>
+        <v>503</v>
       </c>
       <c r="B153" t="s">
-        <v>494</v>
+        <v>504</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>13</v>
+        <v>182</v>
       </c>
       <c r="D153" t="s">
-        <v>495</v>
+        <v>268</v>
       </c>
       <c r="E153" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="F153" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="G153" t="s">
-        <v>17</v>
+        <v>142</v>
       </c>
       <c r="H153" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
     </row>
     <row r="154" spans="1:8" ht="12.75">
       <c r="A154" s="1" t="s">
-        <v>497</v>
+        <v>506</v>
       </c>
       <c r="B154" t="s">
-        <v>498</v>
+        <v>507</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>13</v>
+        <v>182</v>
       </c>
       <c r="D154" t="s">
-        <v>499</v>
+        <v>508</v>
       </c>
       <c r="E154" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="F154" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="G154" t="s">
-        <v>17</v>
+        <v>142</v>
       </c>
       <c r="H154" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
     </row>
     <row r="155" spans="1:8" ht="12.75">
       <c r="A155" s="1" t="s">
-        <v>501</v>
+        <v>510</v>
       </c>
       <c r="B155" t="s">
-        <v>502</v>
+        <v>511</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>13</v>
+        <v>182</v>
       </c>
       <c r="D155" t="s">
-        <v>503</v>
+        <v>512</v>
       </c>
       <c r="E155" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="F155" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="G155" t="s">
-        <v>17</v>
+        <v>142</v>
       </c>
       <c r="H155" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
     </row>
     <row r="156" spans="1:8" ht="12.75">
       <c r="A156" s="1" t="s">
-        <v>505</v>
+        <v>514</v>
       </c>
       <c r="B156" t="s">
-        <v>506</v>
+        <v>515</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>13</v>
+        <v>182</v>
       </c>
       <c r="D156" t="s">
-        <v>507</v>
+        <v>516</v>
       </c>
       <c r="E156" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="F156" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="G156" t="s">
-        <v>17</v>
+        <v>142</v>
       </c>
       <c r="H156" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
     </row>
     <row r="157" spans="1:8" ht="12.75">
       <c r="A157" s="1" t="s">
-        <v>509</v>
+        <v>517</v>
       </c>
       <c r="B157" t="s">
-        <v>510</v>
+        <v>518</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>511</v>
+        <v>20</v>
       </c>
       <c r="D157" t="s">
-        <v>512</v>
+        <v>465</v>
       </c>
       <c r="F157" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="G157" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H157" t="s">
-        <v>324</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:8" ht="12.75">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="158" spans="1:10" ht="12.75">
       <c r="A158" s="1" t="s">
-        <v>513</v>
+        <v>519</v>
       </c>
       <c r="B158" t="s">
-        <v>514</v>
+        <v>520</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>47</v>
+        <v>197</v>
       </c>
       <c r="D158" t="s">
-        <v>477</v>
+        <v>521</v>
+      </c>
+      <c r="E158" t="s">
+        <v>28</v>
       </c>
       <c r="F158" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G158" t="s">
-        <v>50</v>
+        <v>25</v>
       </c>
       <c r="H158" t="s">
-        <v>51</v>
+        <v>31</v>
+      </c>
+      <c r="J158" t="s">
+        <v>522</v>
       </c>
     </row>
     <row r="159" spans="1:8" ht="12.75">
       <c r="A159" s="1" t="s">
-        <v>515</v>
+        <v>524</v>
       </c>
       <c r="B159" t="s">
-        <v>516</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>525</v>
+      </c>
+      <c r="C159" t="s">
+        <v>131</v>
       </c>
       <c r="D159" t="s">
-        <v>517</v>
+        <v>526</v>
       </c>
       <c r="F159" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G159" t="s">
-        <v>50</v>
+        <v>142</v>
       </c>
       <c r="H159" t="s">
-        <v>51</v>
+        <v>143</v>
       </c>
     </row>
     <row r="160" spans="1:8" ht="12.75">
       <c r="A160" s="1" t="s">
-        <v>518</v>
+        <v>528</v>
       </c>
       <c r="B160" t="s">
-        <v>519</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>529</v>
+      </c>
+      <c r="C160" t="s">
+        <v>131</v>
       </c>
       <c r="D160" t="s">
-        <v>520</v>
+        <v>530</v>
       </c>
       <c r="F160" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G160" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="H160" t="s">
-        <v>51</v>
+        <v>194</v>
       </c>
     </row>
     <row r="161" spans="1:8" ht="12.75">
       <c r="A161" s="1" t="s">
-        <v>521</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>531</v>
+      </c>
+      <c r="C161" t="s">
+        <v>131</v>
       </c>
       <c r="D161" t="s">
-        <v>135</v>
+        <v>532</v>
       </c>
       <c r="F161" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G161" t="s">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="H161" t="s">
-        <v>51</v>
+        <v>194</v>
       </c>
     </row>
     <row r="162" spans="1:8" ht="12.75">
       <c r="A162" s="1" t="s">
-        <v>523</v>
+        <v>534</v>
       </c>
       <c r="B162" t="s">
-        <v>524</v>
+        <v>535</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>47</v>
+        <v>197</v>
       </c>
       <c r="D162" t="s">
-        <v>520</v>
+        <v>536</v>
+      </c>
+      <c r="E162" t="s">
+        <v>28</v>
       </c>
       <c r="F162" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G162" t="s">
-        <v>50</v>
+        <v>25</v>
       </c>
       <c r="H162" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:10" ht="12.75">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8" ht="12.75">
       <c r="A163" s="1" t="s">
-        <v>525</v>
+        <v>537</v>
       </c>
       <c r="B163" t="s">
-        <v>526</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>538</v>
+      </c>
+      <c r="C163" t="s">
+        <v>131</v>
       </c>
       <c r="D163" t="s">
-        <v>527</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>539</v>
       </c>
       <c r="F163" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="G163" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="H163" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>287</v>
+        <v>148</v>
       </c>
     </row>
     <row r="164" spans="1:8" ht="12.75">
       <c r="A164" s="1" t="s">
-        <v>529</v>
+        <v>540</v>
       </c>
       <c r="B164" t="s">
-        <v>530</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>541</v>
+      </c>
+      <c r="C164" t="s">
+        <v>131</v>
       </c>
       <c r="D164" t="s">
-        <v>531</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>542</v>
       </c>
       <c r="F164" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="G164" t="s">
-        <v>66</v>
+        <v>147</v>
       </c>
       <c r="H164" t="s">
-        <v>39</v>
+        <v>148</v>
       </c>
     </row>
     <row r="165" spans="1:8" ht="12.75">
       <c r="A165" s="1" t="s">
-        <v>533</v>
-[...2 lines deleted...]
-        <v>534</v>
+        <v>543</v>
       </c>
       <c r="C165" t="s">
-        <v>21</v>
+        <v>131</v>
       </c>
       <c r="D165" t="s">
-        <v>535</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>544</v>
       </c>
       <c r="G165" t="s">
-        <v>59</v>
+        <v>322</v>
       </c>
       <c r="H165" t="s">
-        <v>536</v>
+        <v>545</v>
       </c>
     </row>
     <row r="166" spans="1:8" ht="12.75">
       <c r="A166" s="1" t="s">
-        <v>538</v>
-[...2 lines deleted...]
-        <v>539</v>
+        <v>546</v>
       </c>
       <c r="C166" t="s">
-        <v>21</v>
+        <v>131</v>
       </c>
       <c r="D166" t="s">
-        <v>540</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>547</v>
       </c>
       <c r="G166" t="s">
-        <v>24</v>
+        <v>322</v>
       </c>
       <c r="H166" t="s">
-        <v>541</v>
+        <v>548</v>
       </c>
     </row>
     <row r="167" spans="1:8" ht="12.75">
       <c r="A167" s="1" t="s">
-        <v>543</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>549</v>
+      </c>
+      <c r="C167" s="1" t="s">
+        <v>320</v>
       </c>
       <c r="D167" t="s">
-        <v>545</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>550</v>
       </c>
       <c r="G167" t="s">
-        <v>24</v>
+        <v>322</v>
       </c>
       <c r="H167" t="s">
-        <v>541</v>
+        <v>17</v>
       </c>
     </row>
     <row r="168" spans="1:8" ht="12.75">
       <c r="A168" s="1" t="s">
-        <v>547</v>
+        <v>552</v>
       </c>
       <c r="B168" t="s">
-        <v>548</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>553</v>
+      </c>
+      <c r="C168" s="1" t="s">
+        <v>42</v>
       </c>
       <c r="D168" t="s">
-        <v>549</v>
+        <v>554</v>
+      </c>
+      <c r="E168" t="s">
+        <v>28</v>
       </c>
       <c r="F168" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="G168" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="H168" t="s">
-        <v>541</v>
+        <v>44</v>
       </c>
     </row>
     <row r="169" spans="1:8" ht="12.75">
       <c r="A169" s="1" t="s">
-        <v>551</v>
+        <v>556</v>
       </c>
       <c r="B169" t="s">
-        <v>552</v>
+        <v>557</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>64</v>
+        <v>42</v>
       </c>
       <c r="D169" t="s">
-        <v>553</v>
+        <v>558</v>
       </c>
       <c r="E169" t="s">
+        <v>28</v>
+      </c>
+      <c r="F169" t="s">
         <v>15</v>
       </c>
-      <c r="F169" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G169" t="s">
-        <v>66</v>
+        <v>16</v>
       </c>
       <c r="H169" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
     </row>
     <row r="170" spans="1:8" ht="12.75">
       <c r="A170" s="1" t="s">
-        <v>554</v>
-[...2 lines deleted...]
-        <v>555</v>
+        <v>322</v>
       </c>
       <c r="C170" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="D170" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="E170" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G170" t="s">
-        <v>557</v>
+        <v>322</v>
       </c>
       <c r="H170" t="s">
-        <v>541</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:8" ht="12.75">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="171" spans="1:9" ht="12.75">
       <c r="A171" s="1" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
       <c r="B171" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
       <c r="C171" t="s">
-        <v>21</v>
+        <v>131</v>
       </c>
       <c r="D171" t="s">
-        <v>560</v>
-[...8 lines deleted...]
-        <v>557</v>
+        <v>562</v>
       </c>
       <c r="H171" t="s">
-        <v>541</v>
+        <v>563</v>
+      </c>
+      <c r="I171" t="s">
+        <v>564</v>
       </c>
     </row>
     <row r="172" spans="1:8" ht="12.75">
       <c r="A172" s="1" t="s">
-        <v>561</v>
-[...2 lines deleted...]
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="C172" t="s">
-        <v>21</v>
+        <v>131</v>
       </c>
       <c r="D172" t="s">
-        <v>563</v>
-[...5 lines deleted...]
-        <v>23</v>
+        <v>566</v>
       </c>
       <c r="G172" t="s">
-        <v>557</v>
+        <v>322</v>
       </c>
       <c r="H172" t="s">
-        <v>541</v>
+        <v>548</v>
       </c>
     </row>
     <row r="173" spans="1:8" ht="12.75">
       <c r="A173" s="1" t="s">
-        <v>565</v>
+        <v>568</v>
       </c>
       <c r="B173" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>64</v>
+        <v>42</v>
       </c>
       <c r="D173" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
       <c r="E173" t="s">
+        <v>28</v>
+      </c>
+      <c r="F173" t="s">
         <v>15</v>
       </c>
-      <c r="F173" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G173" t="s">
-        <v>66</v>
+        <v>16</v>
       </c>
       <c r="H173" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
     </row>
     <row r="174" spans="1:8" ht="12.75">
       <c r="A174" s="1" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="B174" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>64</v>
+        <v>42</v>
       </c>
       <c r="D174" t="s">
-        <v>571</v>
+        <v>574</v>
       </c>
       <c r="E174" t="s">
+        <v>28</v>
+      </c>
+      <c r="F174" t="s">
         <v>15</v>
       </c>
-      <c r="F174" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G174" t="s">
-        <v>66</v>
+        <v>16</v>
       </c>
       <c r="H174" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
     </row>
     <row r="175" spans="1:8" ht="12.75">
       <c r="A175" s="1" t="s">
-        <v>572</v>
+        <v>575</v>
+      </c>
+      <c r="B175" t="s">
+        <v>576</v>
       </c>
       <c r="C175" t="s">
-        <v>21</v>
+        <v>131</v>
       </c>
       <c r="D175" t="s">
-        <v>573</v>
+        <v>577</v>
+      </c>
+      <c r="F175" t="s">
+        <v>50</v>
       </c>
       <c r="G175" t="s">
-        <v>285</v>
+        <v>578</v>
       </c>
       <c r="H175" t="s">
-        <v>574</v>
+        <v>579</v>
       </c>
     </row>
     <row r="176" spans="1:8" ht="12.75">
       <c r="A176" s="1" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="B176" t="s">
-        <v>577</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>581</v>
+      </c>
+      <c r="C176" t="s">
+        <v>131</v>
       </c>
       <c r="D176" t="s">
+        <v>582</v>
+      </c>
+      <c r="F176" t="s">
+        <v>50</v>
+      </c>
+      <c r="G176" t="s">
         <v>578</v>
       </c>
-      <c r="E176" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H176" t="s">
-        <v>18</v>
+        <v>579</v>
       </c>
     </row>
     <row r="177" spans="1:8" ht="12.75">
       <c r="A177" s="1" t="s">
-        <v>580</v>
+        <v>583</v>
       </c>
       <c r="B177" t="s">
-        <v>581</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>584</v>
+      </c>
+      <c r="C177" t="s">
+        <v>131</v>
       </c>
       <c r="D177" t="s">
-        <v>582</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>585</v>
       </c>
       <c r="F177" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="G177" t="s">
-        <v>17</v>
+        <v>578</v>
       </c>
       <c r="H177" t="s">
-        <v>18</v>
+        <v>579</v>
       </c>
     </row>
     <row r="178" spans="1:8" ht="12.75">
       <c r="A178" s="1" t="s">
-        <v>583</v>
+        <v>586</v>
       </c>
       <c r="B178" t="s">
-        <v>584</v>
+        <v>587</v>
       </c>
       <c r="C178" t="s">
-        <v>21</v>
+        <v>131</v>
       </c>
       <c r="D178" t="s">
-        <v>585</v>
+        <v>588</v>
+      </c>
+      <c r="E178" t="s">
+        <v>28</v>
       </c>
       <c r="F178" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="G178" t="s">
-        <v>586</v>
+        <v>589</v>
       </c>
       <c r="H178" t="s">
-        <v>587</v>
+        <v>405</v>
       </c>
     </row>
     <row r="179" spans="1:8" ht="12.75">
       <c r="A179" s="1" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="B179" t="s">
+        <v>591</v>
+      </c>
+      <c r="C179" t="s">
+        <v>131</v>
+      </c>
+      <c r="D179" t="s">
+        <v>592</v>
+      </c>
+      <c r="E179" t="s">
+        <v>28</v>
+      </c>
+      <c r="F179" t="s">
+        <v>50</v>
+      </c>
+      <c r="G179" t="s">
         <v>589</v>
       </c>
-      <c r="C179" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H179" t="s">
-        <v>587</v>
+        <v>405</v>
       </c>
     </row>
     <row r="180" spans="1:8" ht="12.75">
       <c r="A180" s="1" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="B180" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="C180" t="s">
-        <v>21</v>
+        <v>131</v>
       </c>
       <c r="D180" t="s">
-        <v>593</v>
+        <v>595</v>
+      </c>
+      <c r="E180" t="s">
+        <v>28</v>
       </c>
       <c r="F180" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="G180" t="s">
-        <v>586</v>
+        <v>589</v>
       </c>
       <c r="H180" t="s">
-        <v>587</v>
+        <v>405</v>
       </c>
     </row>
     <row r="181" spans="1:8" ht="12.75">
       <c r="A181" s="1" t="s">
-        <v>594</v>
+        <v>597</v>
       </c>
       <c r="B181" t="s">
-        <v>595</v>
+        <v>598</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>153</v>
+        <v>48</v>
       </c>
       <c r="D181" t="s">
-        <v>596</v>
+        <v>599</v>
       </c>
       <c r="E181" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="F181" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="G181" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="H181" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
     </row>
     <row r="182" spans="1:8" ht="12.75">
       <c r="A182" s="1" t="s">
-        <v>597</v>
+        <v>601</v>
       </c>
       <c r="B182" t="s">
-        <v>598</v>
+        <v>602</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>156</v>
+        <v>48</v>
       </c>
       <c r="D182" t="s">
-        <v>599</v>
+        <v>603</v>
       </c>
       <c r="E182" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="F182" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="G182" t="s">
-        <v>158</v>
+        <v>35</v>
       </c>
       <c r="H182" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
     </row>
     <row r="183" spans="1:8" ht="12.75">
       <c r="A183" s="1" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="B183" t="s">
-        <v>601</v>
+        <v>605</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>37</v>
+        <v>20</v>
       </c>
       <c r="D183" t="s">
-        <v>602</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>99</v>
       </c>
       <c r="F183" t="s">
+        <v>22</v>
+      </c>
+      <c r="G183" t="s">
         <v>23</v>
       </c>
-      <c r="G183" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H183" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
     </row>
     <row r="184" spans="1:8" ht="12.75">
       <c r="A184" s="1" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="B184" t="s">
-        <v>605</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>607</v>
+      </c>
+      <c r="C184" s="1" t="s">
+        <v>20</v>
       </c>
       <c r="D184" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="F184" t="s">
+        <v>22</v>
+      </c>
+      <c r="G184" t="s">
         <v>23</v>
       </c>
-      <c r="G184" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H184" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
     </row>
     <row r="185" spans="1:8" ht="12.75">
       <c r="A185" s="1" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="B185" t="s">
-        <v>609</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>610</v>
+      </c>
+      <c r="C185" s="1" t="s">
+        <v>166</v>
       </c>
       <c r="D185" t="s">
-        <v>610</v>
+        <v>611</v>
+      </c>
+      <c r="E185" t="s">
+        <v>28</v>
       </c>
       <c r="F185" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="G185" t="s">
-        <v>66</v>
+        <v>168</v>
       </c>
       <c r="H185" t="s">
-        <v>185</v>
+        <v>31</v>
       </c>
     </row>
     <row r="186" spans="1:8" ht="12.75">
       <c r="A186" s="1" t="s">
-        <v>611</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>612</v>
+      </c>
+      <c r="B186" t="s">
+        <v>613</v>
+      </c>
+      <c r="C186" s="1" t="s">
+        <v>162</v>
       </c>
       <c r="D186" t="s">
-        <v>612</v>
+        <v>614</v>
+      </c>
+      <c r="E186" t="s">
+        <v>28</v>
       </c>
       <c r="F186" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="G186" t="s">
-        <v>59</v>
+        <v>147</v>
       </c>
       <c r="H186" t="s">
-        <v>185</v>
+        <v>31</v>
       </c>
     </row>
     <row r="187" spans="1:8" ht="12.75">
       <c r="A187" s="1" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="B187" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>205</v>
+        <v>166</v>
       </c>
       <c r="D187" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E187" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="F187" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="G187" t="s">
-        <v>207</v>
+        <v>168</v>
       </c>
       <c r="H187" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
     </row>
     <row r="188" spans="1:8" ht="12.75">
       <c r="A188" s="1" t="s">
         <v>618</v>
       </c>
       <c r="B188" t="s">
         <v>619</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>372</v>
+        <v>182</v>
       </c>
       <c r="D188" t="s">
         <v>620</v>
       </c>
       <c r="E188" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="F188" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="G188" t="s">
-        <v>316</v>
+        <v>142</v>
       </c>
       <c r="H188" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
     </row>
     <row r="189" spans="1:8" ht="12.75">
       <c r="A189" s="1" t="s">
+        <v>621</v>
+      </c>
+      <c r="B189" t="s">
         <v>622</v>
       </c>
-      <c r="B189" t="s">
-[...3 lines deleted...]
-        <v>372</v>
+      <c r="C189" t="s">
+        <v>131</v>
       </c>
       <c r="D189" t="s">
-        <v>624</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>192</v>
       </c>
       <c r="F189" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="G189" t="s">
-        <v>316</v>
+        <v>193</v>
       </c>
       <c r="H189" t="s">
-        <v>39</v>
+        <v>194</v>
       </c>
     </row>
     <row r="190" spans="1:8" ht="12.75">
       <c r="A190" s="1" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="B190" t="s">
-        <v>627</v>
-[...2 lines deleted...]
-        <v>372</v>
+        <v>624</v>
+      </c>
+      <c r="C190" t="s">
+        <v>131</v>
       </c>
       <c r="D190" t="s">
-        <v>628</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>484</v>
       </c>
       <c r="F190" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="G190" t="s">
-        <v>316</v>
+        <v>142</v>
       </c>
       <c r="H190" t="s">
-        <v>39</v>
+        <v>148</v>
       </c>
     </row>
     <row r="191" spans="1:8" ht="12.75">
       <c r="A191" s="1" t="s">
-        <v>629</v>
+        <v>625</v>
       </c>
       <c r="B191" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>37</v>
+        <v>162</v>
       </c>
       <c r="D191" t="s">
-        <v>206</v>
+        <v>222</v>
       </c>
       <c r="E191" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="F191" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="G191" t="s">
-        <v>33</v>
+        <v>147</v>
       </c>
       <c r="H191" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
     </row>
     <row r="192" spans="1:8" ht="12.75">
       <c r="A192" s="1" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="B192" t="s">
-        <v>632</v>
-[...2 lines deleted...]
-        <v>222</v>
+        <v>628</v>
+      </c>
+      <c r="C192" t="s">
+        <v>131</v>
       </c>
       <c r="D192" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="F192" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G192" t="s">
-        <v>50</v>
+        <v>147</v>
       </c>
       <c r="H192" t="s">
-        <v>224</v>
+        <v>148</v>
       </c>
     </row>
     <row r="193" spans="1:8" ht="12.75">
       <c r="A193" s="1" t="s">
-        <v>634</v>
+        <v>630</v>
       </c>
       <c r="B193" t="s">
-        <v>635</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>631</v>
+      </c>
+      <c r="C193" t="s">
+        <v>131</v>
       </c>
       <c r="D193" t="s">
-        <v>636</v>
+        <v>632</v>
       </c>
       <c r="F193" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G193" t="s">
-        <v>50</v>
+        <v>147</v>
       </c>
       <c r="H193" t="s">
-        <v>51</v>
+        <v>148</v>
       </c>
     </row>
     <row r="194" spans="1:8" ht="12.75">
       <c r="A194" s="1" t="s">
-        <v>637</v>
+        <v>633</v>
       </c>
       <c r="B194" t="s">
-        <v>638</v>
+        <v>634</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>156</v>
+        <v>166</v>
       </c>
       <c r="D194" t="s">
-        <v>639</v>
+        <v>635</v>
       </c>
       <c r="E194" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="F194" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="G194" t="s">
-        <v>158</v>
+        <v>168</v>
       </c>
       <c r="H194" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
     </row>
     <row r="195" spans="1:8" ht="12.75">
       <c r="A195" s="1" t="s">
-        <v>640</v>
+        <v>636</v>
       </c>
       <c r="B195" t="s">
-        <v>641</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>637</v>
+      </c>
+      <c r="C195" t="s">
+        <v>131</v>
       </c>
       <c r="D195" t="s">
-        <v>642</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>638</v>
       </c>
       <c r="F195" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="G195" t="s">
-        <v>207</v>
+        <v>142</v>
       </c>
       <c r="H195" t="s">
-        <v>39</v>
+        <v>172</v>
       </c>
     </row>
     <row r="196" spans="1:8" ht="12.75">
       <c r="A196" s="1" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="B196" t="s">
-        <v>644</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>640</v>
+      </c>
+      <c r="C196" t="s">
+        <v>131</v>
       </c>
       <c r="D196" t="s">
-        <v>645</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>641</v>
       </c>
       <c r="F196" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="G196" t="s">
-        <v>24</v>
+        <v>142</v>
       </c>
       <c r="H196" t="s">
-        <v>39</v>
+        <v>172</v>
       </c>
     </row>
     <row r="197" spans="1:8" ht="12.75">
       <c r="A197" s="1" t="s">
-        <v>646</v>
+        <v>642</v>
       </c>
       <c r="B197" t="s">
-        <v>647</v>
-[...2 lines deleted...]
-        <v>156</v>
+        <v>643</v>
+      </c>
+      <c r="C197" t="s">
+        <v>131</v>
       </c>
       <c r="D197" t="s">
-        <v>648</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>644</v>
       </c>
       <c r="F197" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="G197" t="s">
-        <v>158</v>
+        <v>142</v>
       </c>
       <c r="H197" t="s">
-        <v>39</v>
+        <v>172</v>
       </c>
     </row>
     <row r="198" spans="1:8" ht="12.75">
       <c r="A198" s="1" t="s">
+        <v>645</v>
+      </c>
+      <c r="B198" t="s">
+        <v>646</v>
+      </c>
+      <c r="C198" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="D198" t="s">
+        <v>647</v>
+      </c>
+      <c r="E198" t="s">
+        <v>28</v>
+      </c>
+      <c r="F198" t="s">
+        <v>50</v>
+      </c>
+      <c r="G198" t="s">
+        <v>168</v>
+      </c>
+      <c r="H198" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8" ht="12.75">
+      <c r="A199" s="1" t="s">
+        <v>648</v>
+      </c>
+      <c r="B199" t="s">
         <v>649</v>
       </c>
-      <c r="B198" t="s">
+      <c r="C199" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="D199" t="s">
         <v>650</v>
       </c>
-      <c r="C198" t="s">
-[...26 lines deleted...]
-        <v>654</v>
+      <c r="E199" t="s">
+        <v>28</v>
       </c>
       <c r="F199" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="G199" t="s">
-        <v>33</v>
+        <v>168</v>
       </c>
       <c r="H199" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>287</v>
+        <v>31</v>
       </c>
     </row>
     <row r="200" spans="1:8" ht="12.75">
       <c r="A200" s="1" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
       <c r="B200" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>205</v>
+        <v>291</v>
       </c>
       <c r="D200" t="s">
-        <v>657</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>653</v>
       </c>
       <c r="F200" t="s">
+        <v>22</v>
+      </c>
+      <c r="G200" t="s">
         <v>23</v>
       </c>
-      <c r="G200" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H200" t="s">
-        <v>39</v>
+        <v>293</v>
       </c>
     </row>
     <row r="201" spans="1:8" ht="12.75">
       <c r="A201" s="1" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
       <c r="B201" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>153</v>
+        <v>20</v>
       </c>
       <c r="D201" t="s">
-        <v>660</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>656</v>
       </c>
       <c r="F201" t="s">
+        <v>22</v>
+      </c>
+      <c r="G201" t="s">
         <v>23</v>
       </c>
-      <c r="G201" t="s">
+      <c r="H201" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="202" spans="1:8" ht="12.75">
       <c r="A202" s="1" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="B202" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>205</v>
+        <v>166</v>
       </c>
       <c r="D202" t="s">
-        <v>150</v>
+        <v>659</v>
       </c>
       <c r="E202" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="F202" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="G202" t="s">
-        <v>207</v>
+        <v>168</v>
       </c>
       <c r="H202" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
     </row>
     <row r="203" spans="1:8" ht="12.75">
       <c r="A203" s="1" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="B203" t="s">
-        <v>664</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>661</v>
+      </c>
+      <c r="C203" s="1" t="s">
+        <v>197</v>
       </c>
       <c r="D203" t="s">
-        <v>183</v>
+        <v>662</v>
+      </c>
+      <c r="E203" t="s">
+        <v>28</v>
       </c>
       <c r="F203" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="G203" t="s">
-        <v>184</v>
+        <v>25</v>
       </c>
       <c r="H203" t="s">
-        <v>185</v>
+        <v>31</v>
       </c>
     </row>
     <row r="204" spans="1:8" ht="12.75">
       <c r="A204" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="B204" t="s">
+        <v>664</v>
+      </c>
+      <c r="C204" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="D204" t="s">
         <v>665</v>
       </c>
-      <c r="B204" t="s">
-[...6 lines deleted...]
-        <v>667</v>
+      <c r="E204" t="s">
+        <v>28</v>
       </c>
       <c r="F204" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="G204" t="s">
-        <v>33</v>
+        <v>147</v>
       </c>
       <c r="H204" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
     </row>
     <row r="205" spans="1:8" ht="12.75">
       <c r="A205" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="B205" t="s">
+        <v>667</v>
+      </c>
+      <c r="C205" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="D205" t="s">
         <v>668</v>
       </c>
-      <c r="B205" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E205" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="F205" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="G205" t="s">
-        <v>24</v>
+        <v>168</v>
       </c>
       <c r="H205" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
     </row>
     <row r="206" spans="1:8" ht="12.75">
       <c r="A206" s="1" t="s">
+        <v>669</v>
+      </c>
+      <c r="B206" t="s">
         <v>670</v>
       </c>
-      <c r="B206" t="s">
+      <c r="C206" t="s">
+        <v>131</v>
+      </c>
+      <c r="D206" t="s">
         <v>671</v>
       </c>
-      <c r="C206" t="s">
-[...2 lines deleted...]
-      <c r="D206" t="s">
+      <c r="F206" t="s">
+        <v>50</v>
+      </c>
+      <c r="G206" t="s">
+        <v>142</v>
+      </c>
+      <c r="H206" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="207" spans="1:10" ht="12.75">
+      <c r="A207" s="1" t="s">
         <v>672</v>
       </c>
-      <c r="F206" t="s">
-[...10 lines deleted...]
-      <c r="A207" s="1" t="s">
+      <c r="B207" t="s">
         <v>673</v>
       </c>
-      <c r="B207" t="s">
+      <c r="C207" t="s">
+        <v>131</v>
+      </c>
+      <c r="D207" t="s">
         <v>674</v>
       </c>
-      <c r="C207" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F207" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="G207" t="s">
-        <v>24</v>
+        <v>142</v>
       </c>
       <c r="H207" t="s">
-        <v>25</v>
+        <v>172</v>
+      </c>
+      <c r="J207" t="s">
+        <v>522</v>
       </c>
     </row>
     <row r="208" spans="1:8" ht="12.75">
       <c r="A208" s="1" t="s">
+        <v>675</v>
+      </c>
+      <c r="B208" t="s">
         <v>676</v>
       </c>
-      <c r="B208" t="s">
+      <c r="C208" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="D208" t="s">
         <v>677</v>
       </c>
-      <c r="C208" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E208" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="F208" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="G208" t="s">
-        <v>158</v>
+        <v>25</v>
       </c>
       <c r="H208" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
     </row>
     <row r="209" spans="1:8" ht="12.75">
       <c r="A209" s="1" t="s">
+        <v>678</v>
+      </c>
+      <c r="B209" t="s">
         <v>679</v>
       </c>
-      <c r="B209" t="s">
+      <c r="C209" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="D209" t="s">
         <v>680</v>
       </c>
-      <c r="C209" t="s">
-[...3 lines deleted...]
-        <v>681</v>
+      <c r="E209" t="s">
+        <v>28</v>
       </c>
       <c r="F209" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="G209" t="s">
-        <v>33</v>
+        <v>147</v>
       </c>
       <c r="H209" t="s">
-        <v>162</v>
+        <v>31</v>
       </c>
     </row>
     <row r="210" spans="1:8" ht="12.75">
       <c r="A210" s="1" t="s">
+        <v>681</v>
+      </c>
+      <c r="B210" t="s">
         <v>682</v>
       </c>
-      <c r="B210" t="s">
-[...3 lines deleted...]
-        <v>21</v>
+      <c r="C210" s="1" t="s">
+        <v>197</v>
       </c>
       <c r="D210" t="s">
-        <v>684</v>
+        <v>230</v>
+      </c>
+      <c r="E210" t="s">
+        <v>28</v>
       </c>
       <c r="F210" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="G210" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="H210" t="s">
-        <v>162</v>
+        <v>31</v>
       </c>
     </row>
     <row r="211" spans="1:8" ht="12.75">
       <c r="A211" s="1" t="s">
+        <v>683</v>
+      </c>
+      <c r="B211" t="s">
+        <v>684</v>
+      </c>
+      <c r="C211" t="s">
+        <v>131</v>
+      </c>
+      <c r="D211" t="s">
         <v>685</v>
       </c>
-      <c r="B211" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F211" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="G211" t="s">
-        <v>33</v>
+        <v>142</v>
       </c>
       <c r="H211" t="s">
-        <v>162</v>
+        <v>172</v>
       </c>
     </row>
     <row r="212" spans="1:8" ht="12.75">
       <c r="A212" s="1" t="s">
+        <v>686</v>
+      </c>
+      <c r="B212" t="s">
+        <v>687</v>
+      </c>
+      <c r="C212" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D212" t="s">
         <v>688</v>
       </c>
-      <c r="B212" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F212" t="s">
+        <v>22</v>
+      </c>
+      <c r="G212" t="s">
         <v>23</v>
       </c>
-      <c r="G212" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H212" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
     </row>
     <row r="213" spans="1:8" ht="12.75">
       <c r="A213" s="1" t="s">
+        <v>689</v>
+      </c>
+      <c r="B213" t="s">
+        <v>690</v>
+      </c>
+      <c r="C213" t="s">
+        <v>131</v>
+      </c>
+      <c r="D213" t="s">
         <v>691</v>
       </c>
-      <c r="B213" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F213" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="G213" t="s">
-        <v>158</v>
+        <v>142</v>
       </c>
       <c r="H213" t="s">
-        <v>39</v>
+        <v>172</v>
       </c>
     </row>
     <row r="214" spans="1:8" ht="12.75">
       <c r="A214" s="1" t="s">
+        <v>692</v>
+      </c>
+      <c r="B214" t="s">
+        <v>693</v>
+      </c>
+      <c r="C214" t="s">
+        <v>131</v>
+      </c>
+      <c r="D214" t="s">
         <v>694</v>
       </c>
-      <c r="B214" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F214" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="G214" t="s">
-        <v>33</v>
+        <v>142</v>
       </c>
       <c r="H214" t="s">
-        <v>162</v>
+        <v>172</v>
       </c>
     </row>
     <row r="215" spans="1:8" ht="12.75">
       <c r="A215" s="1" t="s">
+        <v>695</v>
+      </c>
+      <c r="B215" t="s">
+        <v>696</v>
+      </c>
+      <c r="C215" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="D215" t="s">
         <v>697</v>
       </c>
-      <c r="B215" t="s">
-[...6 lines deleted...]
-        <v>699</v>
+      <c r="E215" t="s">
+        <v>28</v>
       </c>
       <c r="F215" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G215" t="s">
-        <v>50</v>
+        <v>168</v>
       </c>
       <c r="H215" t="s">
-        <v>51</v>
+        <v>31</v>
       </c>
     </row>
     <row r="216" spans="1:8" ht="12.75">
       <c r="A216" s="1" t="s">
+        <v>698</v>
+      </c>
+      <c r="B216" t="s">
+        <v>699</v>
+      </c>
+      <c r="C216" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="D216" t="s">
         <v>700</v>
       </c>
-      <c r="B216" t="s">
-[...6 lines deleted...]
-        <v>702</v>
+      <c r="E216" t="s">
+        <v>28</v>
       </c>
       <c r="F216" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="G216" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="H216" t="s">
-        <v>162</v>
+        <v>31</v>
       </c>
     </row>
     <row r="217" spans="1:8" ht="12.75">
       <c r="A217" s="1" t="s">
+        <v>701</v>
+      </c>
+      <c r="B217" t="s">
+        <v>702</v>
+      </c>
+      <c r="C217" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="D217" t="s">
         <v>703</v>
       </c>
-      <c r="B217" t="s">
-[...6 lines deleted...]
-        <v>705</v>
+      <c r="E217" t="s">
+        <v>28</v>
       </c>
       <c r="F217" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="G217" t="s">
-        <v>33</v>
+        <v>168</v>
       </c>
       <c r="H217" t="s">
-        <v>162</v>
+        <v>31</v>
       </c>
     </row>
     <row r="218" spans="1:8" ht="12.75">
       <c r="A218" s="1" t="s">
+        <v>704</v>
+      </c>
+      <c r="B218" t="s">
+        <v>705</v>
+      </c>
+      <c r="C218" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="D218" t="s">
         <v>706</v>
       </c>
-      <c r="B218" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F218" t="s">
+        <v>22</v>
+      </c>
+      <c r="G218" t="s">
         <v>23</v>
       </c>
-      <c r="G218" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H218" t="s">
-        <v>39</v>
+        <v>293</v>
       </c>
     </row>
     <row r="219" spans="1:8" ht="12.75">
       <c r="A219" s="1" t="s">
+        <v>707</v>
+      </c>
+      <c r="B219" t="s">
+        <v>708</v>
+      </c>
+      <c r="C219" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="D219" t="s">
         <v>709</v>
       </c>
-      <c r="B219" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F219" t="s">
+        <v>22</v>
+      </c>
+      <c r="G219" t="s">
         <v>23</v>
       </c>
-      <c r="G219" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H219" t="s">
-        <v>39</v>
+        <v>293</v>
       </c>
     </row>
     <row r="220" spans="1:8" ht="12.75">
       <c r="A220" s="1" t="s">
+        <v>710</v>
+      </c>
+      <c r="B220" t="s">
+        <v>711</v>
+      </c>
+      <c r="C220" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="D220" t="s">
         <v>712</v>
       </c>
-      <c r="B220" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F220" t="s">
+        <v>22</v>
+      </c>
+      <c r="G220" t="s">
         <v>23</v>
       </c>
-      <c r="G220" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H220" t="s">
-        <v>715</v>
+        <v>293</v>
       </c>
     </row>
     <row r="221" spans="1:8" ht="12.75">
       <c r="A221" s="1" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
       <c r="B221" t="s">
-        <v>717</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>714</v>
+      </c>
+      <c r="C221" s="1" t="s">
+        <v>291</v>
       </c>
       <c r="D221" t="s">
-        <v>183</v>
+        <v>715</v>
       </c>
       <c r="F221" t="s">
+        <v>22</v>
+      </c>
+      <c r="G221" t="s">
         <v>23</v>
       </c>
-      <c r="G221" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H221" t="s">
-        <v>185</v>
+        <v>293</v>
       </c>
     </row>
     <row r="222" spans="1:8" ht="12.75">
       <c r="A222" s="1" t="s">
+        <v>716</v>
+      </c>
+      <c r="B222" t="s">
+        <v>717</v>
+      </c>
+      <c r="C222" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="D222" t="s">
         <v>718</v>
       </c>
-      <c r="B222" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F222" t="s">
+        <v>22</v>
+      </c>
+      <c r="G222" t="s">
         <v>23</v>
       </c>
-      <c r="G222" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H222" t="s">
-        <v>39</v>
+        <v>293</v>
       </c>
     </row>
     <row r="223" spans="1:8" ht="12.75">
       <c r="A223" s="1" t="s">
         <v>720</v>
       </c>
       <c r="B223" t="s">
         <v>721</v>
       </c>
-      <c r="C223" t="s">
-        <v>21</v>
+      <c r="C223" s="1" t="s">
+        <v>121</v>
       </c>
       <c r="D223" t="s">
         <v>722</v>
       </c>
+      <c r="E223" t="s">
+        <v>28</v>
+      </c>
       <c r="F223" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="G223" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="H223" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
     </row>
     <row r="224" spans="1:8" ht="12.75">
       <c r="A224" s="1" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="B224" t="s">
-        <v>724</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>725</v>
+      </c>
+      <c r="C224" s="1" t="s">
+        <v>121</v>
       </c>
       <c r="D224" t="s">
-        <v>667</v>
+        <v>726</v>
+      </c>
+      <c r="E224" t="s">
+        <v>28</v>
       </c>
       <c r="F224" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="G224" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="H224" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
     </row>
     <row r="225" spans="1:8" ht="12.75">
       <c r="A225" s="1" t="s">
-        <v>725</v>
+        <v>728</v>
       </c>
       <c r="B225" t="s">
-        <v>726</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>729</v>
+      </c>
+      <c r="C225" s="1" t="s">
+        <v>121</v>
       </c>
       <c r="D225" t="s">
-        <v>188</v>
+        <v>730</v>
+      </c>
+      <c r="E225" t="s">
+        <v>28</v>
       </c>
       <c r="F225" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="G225" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="H225" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
     </row>
     <row r="226" spans="1:8" ht="12.75">
       <c r="A226" s="1" t="s">
-        <v>727</v>
+        <v>732</v>
       </c>
       <c r="B226" t="s">
-        <v>728</v>
+        <v>733</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="D226" t="s">
-        <v>729</v>
+        <v>734</v>
       </c>
       <c r="E226" t="s">
+        <v>28</v>
+      </c>
+      <c r="F226" t="s">
         <v>15</v>
       </c>
-      <c r="F226" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G226" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
       <c r="H226" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
     </row>
     <row r="227" spans="1:8" ht="12.75">
       <c r="A227" s="1" t="s">
-        <v>730</v>
+        <v>736</v>
       </c>
       <c r="B227" t="s">
-        <v>731</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>737</v>
+      </c>
+      <c r="C227" s="1" t="s">
+        <v>42</v>
       </c>
       <c r="D227" t="s">
-        <v>732</v>
+        <v>738</v>
+      </c>
+      <c r="E227" t="s">
+        <v>28</v>
       </c>
       <c r="F227" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="G227" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
       <c r="H227" t="s">
-        <v>25</v>
+        <v>44</v>
       </c>
     </row>
     <row r="228" spans="1:8" ht="12.75">
       <c r="A228" s="1" t="s">
-        <v>733</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>739</v>
+      </c>
+      <c r="C228" s="1" t="s">
+        <v>68</v>
       </c>
       <c r="D228" t="s">
-        <v>183</v>
+        <v>740</v>
+      </c>
+      <c r="E228" t="s">
+        <v>28</v>
       </c>
       <c r="F228" t="s">
-        <v>23</v>
+        <v>65</v>
       </c>
       <c r="G228" t="s">
-        <v>184</v>
+        <v>63</v>
       </c>
       <c r="H228" t="s">
-        <v>185</v>
+        <v>66</v>
       </c>
     </row>
     <row r="229" spans="1:8" ht="12.75">
       <c r="A229" s="1" t="s">
-        <v>735</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>741</v>
+      </c>
+      <c r="C229" s="1" t="s">
+        <v>68</v>
       </c>
       <c r="D229" t="s">
-        <v>737</v>
+        <v>742</v>
+      </c>
+      <c r="E229" t="s">
+        <v>28</v>
       </c>
       <c r="F229" t="s">
-        <v>23</v>
+        <v>65</v>
       </c>
       <c r="G229" t="s">
-        <v>33</v>
+        <v>63</v>
       </c>
       <c r="H229" t="s">
-        <v>25</v>
+        <v>66</v>
       </c>
     </row>
     <row r="230" spans="1:8" ht="12.75">
       <c r="A230" s="1" t="s">
-        <v>738</v>
-[...2 lines deleted...]
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="C230" s="1" t="s">
-        <v>153</v>
+        <v>68</v>
       </c>
       <c r="D230" t="s">
-        <v>729</v>
+        <v>744</v>
       </c>
       <c r="E230" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="F230" t="s">
-        <v>23</v>
+        <v>65</v>
       </c>
       <c r="G230" t="s">
-        <v>24</v>
+        <v>63</v>
       </c>
       <c r="H230" t="s">
-        <v>39</v>
+        <v>66</v>
       </c>
     </row>
     <row r="231" spans="1:8" ht="12.75">
       <c r="A231" s="1" t="s">
-        <v>740</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>745</v>
+      </c>
+      <c r="C231" s="1" t="s">
+        <v>68</v>
       </c>
       <c r="D231" t="s">
-        <v>742</v>
+        <v>746</v>
+      </c>
+      <c r="E231" t="s">
+        <v>28</v>
       </c>
       <c r="F231" t="s">
-        <v>23</v>
+        <v>65</v>
       </c>
       <c r="G231" t="s">
-        <v>33</v>
+        <v>63</v>
       </c>
       <c r="H231" t="s">
-        <v>25</v>
+        <v>66</v>
       </c>
     </row>
     <row r="232" spans="1:8" ht="12.75">
       <c r="A232" s="1" t="s">
-        <v>743</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>747</v>
+      </c>
+      <c r="C232" s="1" t="s">
+        <v>68</v>
       </c>
       <c r="D232" t="s">
-        <v>744</v>
+        <v>748</v>
+      </c>
+      <c r="E232" t="s">
+        <v>28</v>
+      </c>
+      <c r="F232" t="s">
+        <v>65</v>
       </c>
       <c r="G232" t="s">
-        <v>285</v>
+        <v>63</v>
       </c>
       <c r="H232" t="s">
-        <v>745</v>
+        <v>66</v>
       </c>
     </row>
     <row r="233" spans="1:8" ht="12.75">
       <c r="A233" s="1" t="s">
-        <v>746</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>749</v>
+      </c>
+      <c r="C233" s="1" t="s">
+        <v>68</v>
       </c>
       <c r="D233" t="s">
-        <v>747</v>
+        <v>750</v>
+      </c>
+      <c r="E233" t="s">
+        <v>28</v>
+      </c>
+      <c r="F233" t="s">
+        <v>65</v>
       </c>
       <c r="G233" t="s">
-        <v>285</v>
+        <v>63</v>
       </c>
       <c r="H233" t="s">
-        <v>574</v>
+        <v>66</v>
       </c>
     </row>
     <row r="234" spans="1:8" ht="12.75">
       <c r="A234" s="1" t="s">
-        <v>748</v>
+        <v>751</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>283</v>
+        <v>68</v>
       </c>
       <c r="D234" t="s">
-        <v>749</v>
+        <v>752</v>
+      </c>
+      <c r="E234" t="s">
+        <v>28</v>
+      </c>
+      <c r="F234" t="s">
+        <v>65</v>
       </c>
       <c r="G234" t="s">
-        <v>285</v>
+        <v>63</v>
       </c>
       <c r="H234" t="s">
-        <v>286</v>
+        <v>66</v>
       </c>
     </row>
     <row r="235" spans="1:8" ht="12.75">
       <c r="A235" s="1" t="s">
-        <v>750</v>
-[...2 lines deleted...]
-        <v>751</v>
+        <v>753</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>47</v>
+        <v>68</v>
       </c>
       <c r="D235" t="s">
-        <v>752</v>
+        <v>754</v>
+      </c>
+      <c r="E235" t="s">
+        <v>28</v>
       </c>
       <c r="F235" t="s">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="G235" t="s">
-        <v>50</v>
+        <v>63</v>
       </c>
       <c r="H235" t="s">
-        <v>51</v>
+        <v>66</v>
       </c>
     </row>
     <row r="236" spans="1:8" ht="12.75">
       <c r="A236" s="1" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="B236" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>47</v>
+        <v>197</v>
       </c>
       <c r="D236" t="s">
-        <v>755</v>
+        <v>758</v>
+      </c>
+      <c r="E236" t="s">
+        <v>28</v>
       </c>
       <c r="F236" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G236" t="s">
-        <v>50</v>
+        <v>25</v>
       </c>
       <c r="H236" t="s">
-        <v>51</v>
+        <v>31</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="760239965"/>
-[...175 lines deleted...]
-    <hyperlink ref="A102" r:id="rId177" display="760254636"/>
+    <hyperlink ref="A2" r:id="rId1" display="760260297"/>
+    <hyperlink ref="C2" r:id="rId2" display="Variant of FACT-WR"/>
+    <hyperlink ref="A3" r:id="rId3" display="153396-000"/>
+    <hyperlink ref="C3" r:id="rId4" display="Variant of FIST-GCO2-B"/>
+    <hyperlink ref="A4" r:id="rId5" display="BUDI-1S"/>
+    <hyperlink ref="A5" r:id="rId6" display="BUDI-FM"/>
+    <hyperlink ref="A6" r:id="rId7" display="BUDI-FS"/>
+    <hyperlink ref="A7" r:id="rId8" display="FACT-WR"/>
+    <hyperlink ref="A8" r:id="rId9" display="760258493"/>
+    <hyperlink ref="C8" r:id="rId10" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A9" r:id="rId11" display="760260282"/>
+    <hyperlink ref="C9" r:id="rId12" display="Variant of BUDI-FS"/>
+    <hyperlink ref="A10" r:id="rId13" display="760260284"/>
+    <hyperlink ref="C10" r:id="rId14" display="Variant of BUDI-FS"/>
+    <hyperlink ref="A11" r:id="rId15" display="760243100"/>
+    <hyperlink ref="C11" r:id="rId16" display="Variant of FACT-ODF-ACCESSORIES"/>
+    <hyperlink ref="A12" r:id="rId17" display="FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A13" r:id="rId18" display="BUDI-R"/>
+    <hyperlink ref="A14" r:id="rId19" display="BUDI-R24NC1529D"/>
+    <hyperlink ref="C14" r:id="rId20" display="Variant of BUDI-R"/>
+    <hyperlink ref="A15" r:id="rId21" display="BUDI-R24JC0309A"/>
+    <hyperlink ref="C15" r:id="rId22" display="Variant of BUDI-R"/>
+    <hyperlink ref="A16" r:id="rId23" display="BUDI-R24JC0919A"/>
+    <hyperlink ref="C16" r:id="rId24" display="Variant of BUDI-R"/>
+    <hyperlink ref="A17" r:id="rId25" display="BUDI-R24JC0159A"/>
+    <hyperlink ref="C17" r:id="rId26" display="Variant of BUDI-R"/>
+    <hyperlink ref="A18" r:id="rId27" display="760254636"/>
+    <hyperlink ref="C18" r:id="rId28" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A19" r:id="rId29" display="760254639"/>
+    <hyperlink ref="C19" r:id="rId30" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A20" r:id="rId31" display="760254640"/>
+    <hyperlink ref="C20" r:id="rId32" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A21" r:id="rId33" display="337058-000"/>
+    <hyperlink ref="C21" r:id="rId34" display="Variant of FIST-GCO2-B"/>
+    <hyperlink ref="A22" r:id="rId35" display="489476-000"/>
+    <hyperlink ref="C22" r:id="rId36" display="Variant of FIST-GCO2-B"/>
+    <hyperlink ref="A23" r:id="rId37" display="498532-000"/>
+    <hyperlink ref="C23" r:id="rId38" display="Variant of FIST-GCO2-B"/>
+    <hyperlink ref="A24" r:id="rId39" display="521266-000"/>
+    <hyperlink ref="C24" r:id="rId40" display="Variant of FIST-GCO2-B"/>
+    <hyperlink ref="A25" r:id="rId41" display="392494-000"/>
+    <hyperlink ref="C25" r:id="rId42" display="Variant of FIST-GCO2-B"/>
+    <hyperlink ref="A26" r:id="rId43" display="691396-000"/>
+    <hyperlink ref="C26" r:id="rId44" display="Variant of FIST-GCO2-B"/>
+    <hyperlink ref="A27" r:id="rId45" display="615598-000"/>
+    <hyperlink ref="C27" r:id="rId46" display="Variant of FIST-GCO2-B"/>
+    <hyperlink ref="A28" r:id="rId47" display="664464-000"/>
+    <hyperlink ref="C28" r:id="rId48" display="Variant of FIST-GCO2-B"/>
+    <hyperlink ref="A29" r:id="rId49" display="669976-000"/>
+    <hyperlink ref="C29" r:id="rId50" display="Variant of FIST-GCO2-B"/>
+    <hyperlink ref="A30" r:id="rId51" display="FACT-ODF"/>
+    <hyperlink ref="A31" r:id="rId52" display="FIST-GCO2-B"/>
+    <hyperlink ref="A32" r:id="rId53" display="760245277"/>
+    <hyperlink ref="C32" r:id="rId54" display="Variant of BUDI-FM"/>
+    <hyperlink ref="A33" r:id="rId55" display="707550-000"/>
+    <hyperlink ref="C33" r:id="rId56" display="Variant of FIST-GCO2-B"/>
+    <hyperlink ref="A34" r:id="rId57" display="742376-000"/>
+    <hyperlink ref="C34" r:id="rId58" display="Variant of FIST-GCO2-B"/>
+    <hyperlink ref="A35" r:id="rId59" display="760237455"/>
+    <hyperlink ref="A36" r:id="rId60" display="760237397"/>
+    <hyperlink ref="C36" r:id="rId61" display="Variant of BUDI-FS"/>
+    <hyperlink ref="A37" r:id="rId62" display="760245233"/>
+    <hyperlink ref="A38" r:id="rId63" display="CX6271-000"/>
+    <hyperlink ref="A39" r:id="rId64" display="760236276"/>
+    <hyperlink ref="A40" r:id="rId65" display="CZ6481-000"/>
+    <hyperlink ref="A41" r:id="rId66" display="BUDI-R24NP1529A"/>
+    <hyperlink ref="C41" r:id="rId67" display="Variant of BUDI-R"/>
+    <hyperlink ref="A42" r:id="rId68" display="BUDI-R24JP0619D"/>
+    <hyperlink ref="C42" r:id="rId69" display="Variant of BUDI-R"/>
+    <hyperlink ref="A43" r:id="rId70" display="CY3560-000"/>
+    <hyperlink ref="C43" r:id="rId71" display="Variant of BUDI-S"/>
+    <hyperlink ref="A44" r:id="rId72" display="CY9076-000"/>
+    <hyperlink ref="C44" r:id="rId73" display="Variant of BUDI-2S"/>
+    <hyperlink ref="A45" r:id="rId74" display="CZ3746-000"/>
+    <hyperlink ref="A46" r:id="rId75" display="CZ7814-000"/>
+    <hyperlink ref="C46" r:id="rId76" display="Variant of FIST-GCO2-B"/>
+    <hyperlink ref="A47" r:id="rId77" display="CZ8806-000"/>
+    <hyperlink ref="C47" r:id="rId78" display="Variant of BUDI-2S"/>
+    <hyperlink ref="A48" r:id="rId79" display="760245060"/>
+    <hyperlink ref="C48" r:id="rId80" display="Variant of BUDI-M"/>
+    <hyperlink ref="A49" r:id="rId81" display="EF3731-000"/>
+    <hyperlink ref="C49" r:id="rId82" display="Variant of BUDI-M"/>
+    <hyperlink ref="A50" r:id="rId83" display="EG0550-000"/>
+    <hyperlink ref="C50" r:id="rId84" display="Variant of BUDI-S"/>
+    <hyperlink ref="A51" r:id="rId85" display="EG8244-000"/>
+    <hyperlink ref="A52" r:id="rId86" display="EH1646-000"/>
+    <hyperlink ref="C52" r:id="rId87" display="Variant of BUDI-1S"/>
+    <hyperlink ref="A53" r:id="rId88" display="EH6396-000"/>
+    <hyperlink ref="C53" r:id="rId89" display="Variant of BUDI-1S"/>
+    <hyperlink ref="A54" r:id="rId90" display="CW8112-000"/>
+    <hyperlink ref="C54" r:id="rId91" display="Variant of BUDI-2S"/>
+    <hyperlink ref="A55" r:id="rId92" display="CX0191-000"/>
+    <hyperlink ref="C55" r:id="rId93" display="Variant of BUDI-1S"/>
+    <hyperlink ref="A56" r:id="rId94" display="CW8864-000"/>
+    <hyperlink ref="C56" r:id="rId95" display="Variant of BUDI-2S"/>
+    <hyperlink ref="A57" r:id="rId96" display="CX0193-000"/>
+    <hyperlink ref="C57" r:id="rId97" display="Variant of BUDI-1S"/>
+    <hyperlink ref="A58" r:id="rId98" display="CX7652-000"/>
+    <hyperlink ref="A59" r:id="rId99" display="CY1283-000"/>
+    <hyperlink ref="C59" r:id="rId100" display="Variant of BUDI-M"/>
+    <hyperlink ref="A60" r:id="rId101" display="CY1303-000"/>
+    <hyperlink ref="C60" r:id="rId102" display="Variant of BUDI-M"/>
+    <hyperlink ref="A61" r:id="rId103" display="CY6954-000"/>
+    <hyperlink ref="A62" r:id="rId104" display="CY3250-000"/>
+    <hyperlink ref="C62" r:id="rId105" display="Variant of BUDI-M"/>
+    <hyperlink ref="A63" r:id="rId106" display="CY3251-000"/>
+    <hyperlink ref="C63" r:id="rId107" display="Variant of BUDI-M"/>
+    <hyperlink ref="A64" r:id="rId108" display="CS0814-000"/>
+    <hyperlink ref="A65" r:id="rId109" display="CS1755-000"/>
+    <hyperlink ref="C65" r:id="rId110" display="Variant of BUDI-S"/>
+    <hyperlink ref="A66" r:id="rId111" display="CS1388-000"/>
+    <hyperlink ref="A67" r:id="rId112" display="CS1389-000"/>
+    <hyperlink ref="A68" r:id="rId113" display="CS0813-000"/>
+    <hyperlink ref="C68" r:id="rId114" display="Variant of BUDI-S"/>
+    <hyperlink ref="A69" r:id="rId115" display="CS8158-000"/>
+    <hyperlink ref="A70" r:id="rId116" display="CS8162-000"/>
+    <hyperlink ref="C70" r:id="rId117" display="Variant of BUDI-M"/>
+    <hyperlink ref="A71" r:id="rId118" display="CS6980-000"/>
+    <hyperlink ref="A72" r:id="rId119" display="CS7745-000"/>
+    <hyperlink ref="C72" r:id="rId120" display="Variant of BUDI-M"/>
+    <hyperlink ref="A73" r:id="rId121" display="CU5778-000"/>
+    <hyperlink ref="C73" r:id="rId122" display="Variant of FIST-GCO2-B"/>
+    <hyperlink ref="A74" r:id="rId123" display="CU4156-000"/>
+    <hyperlink ref="C74" r:id="rId124" display="Variant of FIST-GCO2-B"/>
+    <hyperlink ref="A75" r:id="rId125" display="CU4157-000"/>
+    <hyperlink ref="C75" r:id="rId126" display="Variant of FIST-GCO2-B"/>
+    <hyperlink ref="A76" r:id="rId127" display="CU4158-000"/>
+    <hyperlink ref="C76" r:id="rId128" display="Variant of FIST-GCO2-B"/>
+    <hyperlink ref="A77" r:id="rId129" display="CU9010-000"/>
+    <hyperlink ref="C77" r:id="rId130" display="Variant of BUDI-1S"/>
+    <hyperlink ref="A78" r:id="rId131" display="CV5903-000"/>
+    <hyperlink ref="A79" r:id="rId132" display="CV5901-000"/>
+    <hyperlink ref="A80" r:id="rId133" display="CW6630-000"/>
+    <hyperlink ref="C80" r:id="rId134" display="Variant of BUDI-2S"/>
+    <hyperlink ref="A81" r:id="rId135" display="CW6634-000"/>
+    <hyperlink ref="C81" r:id="rId136" display="Variant of BUDI-2S"/>
+    <hyperlink ref="A82" r:id="rId137" display="CW7713-000"/>
+    <hyperlink ref="C82" r:id="rId138" display="Variant of BUDI-S"/>
+    <hyperlink ref="A83" r:id="rId139" display="278734-000"/>
+    <hyperlink ref="C83" r:id="rId140" display="Variant of FIST-GCO2-B"/>
+    <hyperlink ref="A84" r:id="rId141" display="935758-000"/>
+    <hyperlink ref="C84" r:id="rId142" display="Variant of FIST-GCO2-B"/>
+    <hyperlink ref="A85" r:id="rId143" display="CJ9789-000"/>
+    <hyperlink ref="C85" r:id="rId144" display="Variant of FIST-GCO2-F"/>
+    <hyperlink ref="A86" r:id="rId145" display="CJ9788-000"/>
+    <hyperlink ref="C86" r:id="rId146" display="Variant of FIST-GCO2-F"/>
+    <hyperlink ref="A87" r:id="rId147" display="CK0292-000"/>
+    <hyperlink ref="C87" r:id="rId148" display="Variant of FIST-GCO2-F"/>
+    <hyperlink ref="A88" r:id="rId149" display="CK1464-000"/>
+    <hyperlink ref="C88" r:id="rId150" display="Variant of FIST-GCO2-F"/>
+    <hyperlink ref="A89" r:id="rId151" display="CK6370-000"/>
+    <hyperlink ref="C89" r:id="rId152" display="Variant of FIST-GCO2-F"/>
+    <hyperlink ref="A90" r:id="rId153" display="CK9328-000"/>
+    <hyperlink ref="C90" r:id="rId154" display="Variant of FIST-GCO2-B"/>
+    <hyperlink ref="A91" r:id="rId155" display="CK9329-000"/>
+    <hyperlink ref="C91" r:id="rId156" display="Variant of FIST-GCO2-B"/>
+    <hyperlink ref="A92" r:id="rId157" display="845110-000"/>
+    <hyperlink ref="C92" r:id="rId158" display="Variant of FIST-GCO2-B"/>
+    <hyperlink ref="A93" r:id="rId159" display="760239969"/>
+    <hyperlink ref="C93" r:id="rId160" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A94" r:id="rId161" display="FEC-12"/>
+    <hyperlink ref="C94" r:id="rId162" display="Variant of FEC"/>
+    <hyperlink ref="A95" r:id="rId163" display="FEC-6"/>
+    <hyperlink ref="C95" r:id="rId164" display="Variant of FEC"/>
+    <hyperlink ref="A96" r:id="rId165" display="FEC-18-RM"/>
+    <hyperlink ref="C96" r:id="rId166" display="Variant of FEC"/>
+    <hyperlink ref="A97" r:id="rId167" display="FEC-24"/>
+    <hyperlink ref="C97" r:id="rId168" display="Variant of FEC"/>
+    <hyperlink ref="A98" r:id="rId169" display="760260582"/>
+    <hyperlink ref="C98" r:id="rId170" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A99" r:id="rId171" display="760239958"/>
+    <hyperlink ref="C99" r:id="rId172" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A100" r:id="rId173" display="760239970"/>
+    <hyperlink ref="C100" r:id="rId174" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A101" r:id="rId175" display="760239959"/>
+    <hyperlink ref="C101" r:id="rId176" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A102" r:id="rId177" display="760239960"/>
     <hyperlink ref="C102" r:id="rId178" display="Variant of FACT-SPLICE-CHASSIS"/>
-    <hyperlink ref="A103" r:id="rId179" display="760254639"/>
+    <hyperlink ref="A103" r:id="rId179" display="760239971"/>
     <hyperlink ref="C103" r:id="rId180" display="Variant of FACT-SPLICE-CHASSIS"/>
-    <hyperlink ref="A104" r:id="rId181" display="760243100"/>
-[...11 lines deleted...]
-    <hyperlink ref="A110" r:id="rId193" display="BUDI-R24JP3059A"/>
+    <hyperlink ref="A104" r:id="rId181" display="760239972"/>
+    <hyperlink ref="C104" r:id="rId182" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A105" r:id="rId183" display="760239957"/>
+    <hyperlink ref="C105" r:id="rId184" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A106" r:id="rId185" display="760239973"/>
+    <hyperlink ref="C106" r:id="rId186" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A107" r:id="rId187" display="760239963"/>
+    <hyperlink ref="C107" r:id="rId188" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A108" r:id="rId189" display="760239964"/>
+    <hyperlink ref="C108" r:id="rId190" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A109" r:id="rId191" display="760239965"/>
+    <hyperlink ref="C109" r:id="rId192" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A110" r:id="rId193" display="BUDI-R24JC0619C"/>
     <hyperlink ref="C110" r:id="rId194" display="Variant of BUDI-R"/>
-    <hyperlink ref="A111" r:id="rId195" display="BUDI-R24NP0159A"/>
+    <hyperlink ref="A111" r:id="rId195" display="BUDI-R24JP0159A"/>
     <hyperlink ref="C111" r:id="rId196" display="Variant of BUDI-R"/>
-    <hyperlink ref="A112" r:id="rId197" display="BUDI-R24NP0619A"/>
+    <hyperlink ref="A112" r:id="rId197" display="BUDI-R24JP3059A"/>
     <hyperlink ref="C112" r:id="rId198" display="Variant of BUDI-R"/>
-    <hyperlink ref="A113" r:id="rId199" display="BUDI-R24NP1529A"/>
+    <hyperlink ref="A113" r:id="rId199" display="BUDI-R24NP0159A"/>
     <hyperlink ref="C113" r:id="rId200" display="Variant of BUDI-R"/>
-    <hyperlink ref="A114" r:id="rId201" display="BUDI-R24JP0619D"/>
+    <hyperlink ref="A114" r:id="rId201" display="BUDI-R24NP0619A"/>
     <hyperlink ref="C114" r:id="rId202" display="Variant of BUDI-R"/>
     <hyperlink ref="A115" r:id="rId203" display="CU0593-000"/>
-    <hyperlink ref="A116" r:id="rId204" display="CS8162-000"/>
-[...194 lines deleted...]
-    <hyperlink ref="C236" r:id="rId399" display="Variant of FIST-GCO2-B"/>
+    <hyperlink ref="A116" r:id="rId204" display="BUDI-2S"/>
+    <hyperlink ref="A117" r:id="rId205" display="BUDI-S"/>
+    <hyperlink ref="A118" r:id="rId206" display="BUDI-M"/>
+    <hyperlink ref="A119" r:id="rId207" display="FIST-GCO2-F"/>
+    <hyperlink ref="A120" r:id="rId208" display="760237456"/>
+    <hyperlink ref="A121" r:id="rId209" display="760237400"/>
+    <hyperlink ref="A122" r:id="rId210" display="760238357"/>
+    <hyperlink ref="A123" r:id="rId211" display="760238358"/>
+    <hyperlink ref="A124" r:id="rId212" display="760235991"/>
+    <hyperlink ref="A125" r:id="rId213" display="760236930"/>
+    <hyperlink ref="A126" r:id="rId214" display="760237239"/>
+    <hyperlink ref="C126" r:id="rId215" display="Variant of BUDI-FS"/>
+    <hyperlink ref="A127" r:id="rId216" display="760237241"/>
+    <hyperlink ref="C127" r:id="rId217" display="Variant of BUDI-FS"/>
+    <hyperlink ref="A128" r:id="rId218" display="483578-000"/>
+    <hyperlink ref="C128" r:id="rId219" display="Variant of FIST-GCO2-B"/>
+    <hyperlink ref="A129" r:id="rId220" display="BUDI-R24JC0919D"/>
+    <hyperlink ref="C129" r:id="rId221" display="Variant of BUDI-R"/>
+    <hyperlink ref="A130" r:id="rId222" display="BUDI-R24JC1529D"/>
+    <hyperlink ref="C130" r:id="rId223" display="Variant of BUDI-R"/>
+    <hyperlink ref="A131" r:id="rId224" display="BUDI-R24NC0919D"/>
+    <hyperlink ref="C131" r:id="rId225" display="Variant of BUDI-R"/>
+    <hyperlink ref="A132" r:id="rId226" display="760239967"/>
+    <hyperlink ref="C132" r:id="rId227" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A133" r:id="rId228" display="760254635"/>
+    <hyperlink ref="C133" r:id="rId229" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A134" r:id="rId230" display="760254637"/>
+    <hyperlink ref="C134" r:id="rId231" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A135" r:id="rId232" display="760254638"/>
+    <hyperlink ref="C135" r:id="rId233" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A136" r:id="rId234" display="760253816"/>
+    <hyperlink ref="C136" r:id="rId235" display="Variant of FACT-ODF"/>
+    <hyperlink ref="A137" r:id="rId236" display="539096-000"/>
+    <hyperlink ref="C137" r:id="rId237" display="Variant of FIST-GCO2-B"/>
+    <hyperlink ref="A138" r:id="rId238" display="539662-000"/>
+    <hyperlink ref="C138" r:id="rId239" display="Variant of FIST-GCO2-B"/>
+    <hyperlink ref="A139" r:id="rId240" display="593852-000"/>
+    <hyperlink ref="C139" r:id="rId241" display="Variant of FIST-GCO2-B"/>
+    <hyperlink ref="A140" r:id="rId242" display="817678-000"/>
+    <hyperlink ref="C140" r:id="rId243" display="Variant of FIST-GCO2-B"/>
+    <hyperlink ref="A141" r:id="rId244" display="CR8316-000"/>
+    <hyperlink ref="A142" r:id="rId245" display="CS0815-000"/>
+    <hyperlink ref="A143" r:id="rId246" display="CS2130-000"/>
+    <hyperlink ref="C143" r:id="rId247" display="Variant of BUDI-S"/>
+    <hyperlink ref="A144" r:id="rId248" display="CS1390-000"/>
+    <hyperlink ref="A145" r:id="rId249" display="CS5059-000"/>
+    <hyperlink ref="A146" r:id="rId250" display="CS3620-000"/>
+    <hyperlink ref="A147" r:id="rId251" display="CS6975-000"/>
+    <hyperlink ref="C147" r:id="rId252" display="Variant of BUDI-M"/>
+    <hyperlink ref="A148" r:id="rId253" display="CS6977-000"/>
+    <hyperlink ref="A149" r:id="rId254" display="CS8151-000"/>
+    <hyperlink ref="A150" r:id="rId255" display="CS6978-000"/>
+    <hyperlink ref="A151" r:id="rId256" display="CS6267-000"/>
+    <hyperlink ref="C151" r:id="rId257" display="Variant of BUDI-S"/>
+    <hyperlink ref="A152" r:id="rId258" display="CS6979-000"/>
+    <hyperlink ref="A153" r:id="rId259" display="CU1193-000"/>
+    <hyperlink ref="C153" r:id="rId260" display="Variant of BUDI-M"/>
+    <hyperlink ref="A154" r:id="rId261" display="760245057"/>
+    <hyperlink ref="C154" r:id="rId262" display="Variant of BUDI-M"/>
+    <hyperlink ref="A155" r:id="rId263" display="760245059"/>
+    <hyperlink ref="C155" r:id="rId264" display="Variant of BUDI-M"/>
+    <hyperlink ref="A156" r:id="rId265" display="760245062"/>
+    <hyperlink ref="C156" r:id="rId266" display="Variant of BUDI-M"/>
+    <hyperlink ref="A157" r:id="rId267" display="018632-000"/>
+    <hyperlink ref="C157" r:id="rId268" display="Variant of FIST-GCO2-B"/>
+    <hyperlink ref="A158" r:id="rId269" display="1-1154036-7"/>
+    <hyperlink ref="C158" r:id="rId270" display="Variant of BUDI-1S"/>
+    <hyperlink ref="A159" r:id="rId271" display="760245234"/>
+    <hyperlink ref="A160" r:id="rId272" display="760243195"/>
+    <hyperlink ref="A161" r:id="rId273" display="BUDI-SAJ32SA-MV"/>
+    <hyperlink ref="A162" r:id="rId274" display="760248341"/>
+    <hyperlink ref="C162" r:id="rId275" display="Variant of BUDI-1S"/>
+    <hyperlink ref="A163" r:id="rId276" display="CY4133-000"/>
+    <hyperlink ref="A164" r:id="rId277" display="CY4134-000"/>
+    <hyperlink ref="A165" r:id="rId278" display="FEC-ACCCLMP01"/>
+    <hyperlink ref="A166" r:id="rId279" display="FEC-ACCGND02"/>
+    <hyperlink ref="A167" r:id="rId280" display="FEC-36"/>
+    <hyperlink ref="C167" r:id="rId281" display="Variant of FEC"/>
+    <hyperlink ref="A168" r:id="rId282" display="760239961"/>
+    <hyperlink ref="C168" r:id="rId283" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A169" r:id="rId284" display="760239962"/>
+    <hyperlink ref="C169" r:id="rId285" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A170" r:id="rId286" display="FEC"/>
+    <hyperlink ref="A171" r:id="rId287" display="D68198-000-US"/>
+    <hyperlink ref="A172" r:id="rId288" display="GAK-FEC001"/>
+    <hyperlink ref="A173" r:id="rId289" display="760254941"/>
+    <hyperlink ref="C173" r:id="rId290" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A174" r:id="rId291" display="760259878"/>
+    <hyperlink ref="C174" r:id="rId292" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A175" r:id="rId293" display="CS5114-000"/>
+    <hyperlink ref="A176" r:id="rId294" display="CS6981-000"/>
+    <hyperlink ref="A177" r:id="rId295" display="CX2841-000"/>
+    <hyperlink ref="A178" r:id="rId296" display="CZ2188-000"/>
+    <hyperlink ref="A179" r:id="rId297" display="CW2715-000"/>
+    <hyperlink ref="A180" r:id="rId298" display="CZ0929-000"/>
+    <hyperlink ref="A181" r:id="rId299" display="760260283"/>
+    <hyperlink ref="C181" r:id="rId300" display="Variant of BUDI-FS"/>
+    <hyperlink ref="A182" r:id="rId301" display="760260285"/>
+    <hyperlink ref="C182" r:id="rId302" display="Variant of BUDI-FS"/>
+    <hyperlink ref="A183" r:id="rId303" display="134894-000"/>
+    <hyperlink ref="C183" r:id="rId304" display="Variant of FIST-GCO2-B"/>
+    <hyperlink ref="A184" r:id="rId305" display="739184-000"/>
+    <hyperlink ref="C184" r:id="rId306" display="Variant of FIST-GCO2-B"/>
+    <hyperlink ref="A185" r:id="rId307" display="EF8525-000"/>
+    <hyperlink ref="C185" r:id="rId308" display="Variant of BUDI-2S"/>
+    <hyperlink ref="A186" r:id="rId309" display="EG9855-000"/>
+    <hyperlink ref="C186" r:id="rId310" display="Variant of BUDI-S"/>
+    <hyperlink ref="A187" r:id="rId311" display="EH0402-000"/>
+    <hyperlink ref="C187" r:id="rId312" display="Variant of BUDI-2S"/>
+    <hyperlink ref="A188" r:id="rId313" display="EH1821-000"/>
+    <hyperlink ref="C188" r:id="rId314" display="Variant of BUDI-M"/>
+    <hyperlink ref="A189" r:id="rId315" display="CX7872-000"/>
+    <hyperlink ref="A190" r:id="rId316" display="CY1074-000"/>
+    <hyperlink ref="A191" r:id="rId317" display="CY3562-000"/>
+    <hyperlink ref="C191" r:id="rId318" display="Variant of BUDI-S"/>
+    <hyperlink ref="A192" r:id="rId319" display="CY6955-000"/>
+    <hyperlink ref="A193" r:id="rId320" display="CY8504-000"/>
+    <hyperlink ref="A194" r:id="rId321" display="CZ0842-000"/>
+    <hyperlink ref="C194" r:id="rId322" display="Variant of BUDI-2S"/>
+    <hyperlink ref="A195" r:id="rId323" display="CZ3751-000"/>
+    <hyperlink ref="A196" r:id="rId324" display="CZ3753-000"/>
+    <hyperlink ref="A197" r:id="rId325" display="CZ3754-000"/>
+    <hyperlink ref="A198" r:id="rId326" display="CZ3412-000"/>
+    <hyperlink ref="C198" r:id="rId327" display="Variant of BUDI-2S"/>
+    <hyperlink ref="A199" r:id="rId328" display="CZ3625-000"/>
+    <hyperlink ref="C199" r:id="rId329" display="Variant of BUDI-2S"/>
+    <hyperlink ref="A200" r:id="rId330" display="CU7645-000"/>
+    <hyperlink ref="C200" r:id="rId331" display="Variant of FIST-GCO2-F"/>
+    <hyperlink ref="A201" r:id="rId332" display="CU4159-000"/>
+    <hyperlink ref="C201" r:id="rId333" display="Variant of FIST-GCO2-B"/>
+    <hyperlink ref="A202" r:id="rId334" display="CV7576-000"/>
+    <hyperlink ref="C202" r:id="rId335" display="Variant of BUDI-2S"/>
+    <hyperlink ref="A203" r:id="rId336" display="CV6732-000"/>
+    <hyperlink ref="C203" r:id="rId337" display="Variant of BUDI-1S"/>
+    <hyperlink ref="A204" r:id="rId338" display="CV6736-000"/>
+    <hyperlink ref="C204" r:id="rId339" display="Variant of BUDI-S"/>
+    <hyperlink ref="A205" r:id="rId340" display="CW3858-000"/>
+    <hyperlink ref="C205" r:id="rId341" display="Variant of BUDI-2S"/>
+    <hyperlink ref="A206" r:id="rId342" display="CW7056-000"/>
+    <hyperlink ref="A207" r:id="rId343" display="CW7057-000"/>
+    <hyperlink ref="A208" r:id="rId344" display="CW7861-000"/>
+    <hyperlink ref="C208" r:id="rId345" display="Variant of BUDI-1S"/>
+    <hyperlink ref="A209" r:id="rId346" display="CW7892-000"/>
+    <hyperlink ref="C209" r:id="rId347" display="Variant of BUDI-S"/>
+    <hyperlink ref="A210" r:id="rId348" display="CX0192-000"/>
+    <hyperlink ref="C210" r:id="rId349" display="Variant of BUDI-1S"/>
+    <hyperlink ref="A211" r:id="rId350" display="CZ3745-000"/>
+    <hyperlink ref="A212" r:id="rId351" display="CZ4661-000"/>
+    <hyperlink ref="C212" r:id="rId352" display="Variant of FIST-GCO2-B"/>
+    <hyperlink ref="A213" r:id="rId353" display="CZ3748-000"/>
+    <hyperlink ref="A214" r:id="rId354" display="CZ3749-000"/>
+    <hyperlink ref="A215" r:id="rId355" display="CZ9129-000"/>
+    <hyperlink ref="C215" r:id="rId356" display="Variant of BUDI-2S"/>
+    <hyperlink ref="A216" r:id="rId357" display="CZ9348-000"/>
+    <hyperlink ref="C216" r:id="rId358" display="Variant of BUDI-1S"/>
+    <hyperlink ref="A217" r:id="rId359" display="EF3711-000"/>
+    <hyperlink ref="C217" r:id="rId360" display="Variant of BUDI-2S"/>
+    <hyperlink ref="A218" r:id="rId361" display="CJ9790-000"/>
+    <hyperlink ref="C218" r:id="rId362" display="Variant of FIST-GCO2-F"/>
+    <hyperlink ref="A219" r:id="rId363" display="CJ9791-000"/>
+    <hyperlink ref="C219" r:id="rId364" display="Variant of FIST-GCO2-F"/>
+    <hyperlink ref="A220" r:id="rId365" display="CJ9792-000"/>
+    <hyperlink ref="C220" r:id="rId366" display="Variant of FIST-GCO2-F"/>
+    <hyperlink ref="A221" r:id="rId367" display="CJ9787-000"/>
+    <hyperlink ref="C221" r:id="rId368" display="Variant of FIST-GCO2-F"/>
+    <hyperlink ref="A222" r:id="rId369" display="CK0291-000"/>
+    <hyperlink ref="C222" r:id="rId370" display="Variant of FIST-GCO2-F"/>
+    <hyperlink ref="A223" r:id="rId371" display="760245276"/>
+    <hyperlink ref="C223" r:id="rId372" display="Variant of BUDI-FM"/>
+    <hyperlink ref="A224" r:id="rId373" display="760248830"/>
+    <hyperlink ref="C224" r:id="rId374" display="Variant of BUDI-FM"/>
+    <hyperlink ref="A225" r:id="rId375" display="760257108"/>
+    <hyperlink ref="C225" r:id="rId376" display="Variant of BUDI-FM"/>
+    <hyperlink ref="A226" r:id="rId377" display="760239966"/>
+    <hyperlink ref="C226" r:id="rId378" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A227" r:id="rId379" display="760239968"/>
+    <hyperlink ref="C227" r:id="rId380" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A228" r:id="rId381" display="BUDI-R24JC3059A"/>
+    <hyperlink ref="C228" r:id="rId382" display="Variant of BUDI-R"/>
+    <hyperlink ref="A229" r:id="rId383" display="BUDI-R24JP0309A"/>
+    <hyperlink ref="C229" r:id="rId384" display="Variant of BUDI-R"/>
+    <hyperlink ref="A230" r:id="rId385" display="BUDI-R24JP0619A"/>
+    <hyperlink ref="C230" r:id="rId386" display="Variant of BUDI-R"/>
+    <hyperlink ref="A231" r:id="rId387" display="BUDI-R24JP1529A"/>
+    <hyperlink ref="C231" r:id="rId388" display="Variant of BUDI-R"/>
+    <hyperlink ref="A232" r:id="rId389" display="BUDI-R24NP0309A"/>
+    <hyperlink ref="C232" r:id="rId390" display="Variant of BUDI-R"/>
+    <hyperlink ref="A233" r:id="rId391" display="BUDI-R24NP3059A"/>
+    <hyperlink ref="C233" r:id="rId392" display="Variant of BUDI-R"/>
+    <hyperlink ref="A234" r:id="rId393" display="BUDI-R24JP0159D"/>
+    <hyperlink ref="C234" r:id="rId394" display="Variant of BUDI-R"/>
+    <hyperlink ref="A235" r:id="rId395" display="BUDI-R24JP3059D"/>
+    <hyperlink ref="C235" r:id="rId396" display="Variant of BUDI-R"/>
+    <hyperlink ref="A236" r:id="rId397" display="760255704"/>
+    <hyperlink ref="C236" r:id="rId398" display="Variant of BUDI-1S"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
-    <tablePart r:id="rId400"/>
+    <tablePart r:id="rId399"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>